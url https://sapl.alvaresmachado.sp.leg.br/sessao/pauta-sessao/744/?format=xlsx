--- v0 (2026-03-17)
+++ v1 (2026-05-15)
@@ -10,204 +10,222 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="57">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões Permanentes nº 4 de 2026</t>
   </si>
   <si>
     <t>CP - 0_Comissões Competentes ( Reunião Conjunta)</t>
   </si>
   <si>
     <t>Análise conjunta das proposições consideradas aptas à deliberação do Plenário, conforme deliberação das Comissões Permanentes registrada na Ata nº 002/2026 – 2ª Reunião Conjunta das Comissões Permanentes, realizada em 10 de março de 2026.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 29 de 2025</t>
   </si>
   <si>
     <t>Luiz Francisco Boigues - Prefeito</t>
   </si>
   <si>
-    <t>Dispõe sobre: Autoriza a desafetação de áreas institucionais para fins de implantação de programas habitacionais de interesse social e_x000D_
-de alienação dos imóveis que especifica e dá outras providências.</t>
+    <t>Dispõe sobre: Autoriza a desafetação de áreas institucionais para fins de implantação de programas habitacionais de interesse social e de alienação dos imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>João Sanchez</t>
   </si>
   <si>
     <t>Denomina “Creche Municipal Antonio Dias Navarro” o próprio público municipal destinado ao funcionamento de creche, atualmente em construção no bairro Jardim Bem Viver, no Município de Álvares Machado.</t>
   </si>
   <si>
     <t>1_Lido na Sessão e encaminhado às Comissões Comp e Proc.Leg</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>Dudu Sanches</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Álvares Machado  “Batalha de Rima” e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando Leitura na Sessão</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 2 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e Decoro Parlamentar da Câmara Municipal de Álvares Machado, estabelece deveres, vedações, infrações ético-disciplinares, penalidades e o respectivo processo disciplinar aplicável aos Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Dudu Sanches,João da Farmácia,Regina Márcia Silva</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Machadense à Excelentíssima Senhora Deputada Estadual Carla Sardano Morando.</t>
   </si>
   <si>
+    <t>Parecer Conjunto das Comissões Permanentes nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Análise conjunta das proposições consideradas aptas à deliberação do Plenário, conforme deliberação das Comissões Permanentes registrada na Ata nº 003/2026</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza os Poderes Executivo e Legislativo a conceder revisão geral anual aos vencimentos dos servidores públicos municipais; autoriza o Poder Executivo a conceder reajuste remuneratório aos vencimentos de seus servidores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre: Altera a Lei nº 3.074 de 15 de junho de 2022, a Lei Complementar nº 37, de 23 de fevereiro de 2022 e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 7 de 2026</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Indicação de instalação de playgrounds nos Residenciais Márcia Fernandez e Canaã.</t>
   </si>
   <si>
     <t>Indicação nº 8 de 2026</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Indicação de conserto dos buracos ao redor da canaleta no asfalto na rua Geraldo Ribeiro x Rua Ismael dos Santos, no Maria de Lourdes.</t>
   </si>
   <si>
     <t>Indicação nº 9 de 2026</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Indicação de manutenção das estradas rurais localizadas na região do Bairro Reservado.</t>
   </si>
   <si>
     <t>Requerimento nº 18 de 2026</t>
   </si>
   <si>
-    <t>Cabrera,Regina Márcia Silva</t>
+    <t>Cabrera,Regina Márcia Silva,Dudu Sanches,João da Farmácia,João Sanchez,Joel Nunes,Marquinho Bozó,Michael Rodrigues,Néia Coronel Goulart</t>
   </si>
   <si>
     <t>À Secretaria Regional de Saúde. Solicita informações sobre o funcionamento do sistema CROSS para abertura de vagas destinadas à Santa Casa.</t>
   </si>
   <si>
     <t>Aguardando Deliberação</t>
   </si>
   <si>
     <t>Requerimento nº 19 de 2026</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, com reiteração. Solicita informações quanto a previsão de implantação do playground no Jd Raio do Sol.</t>
   </si>
   <si>
     <t>Requerimento nº 20 de 2026</t>
   </si>
   <si>
     <t>Regina Márcia Silva</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, com reiteração. Solicita estudo de viabilidade para construção de passeio público na rua Nivaldo Zorzatto de Almeida, no bairro Mário Mauro.</t>
   </si>
   <si>
     <t>Requerimento nº 21 de 2026</t>
   </si>
   <si>
     <t>Cabrera,Dudu Sanches,João da Farmácia,João Sanchez,Joel Nunes,Marquinho Bozó,Michael Rodrigues,Néia Coronel Goulart,Regina Márcia Silva</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações acerca da existência de porteiras instaladas na AVM 474 (estrada rural).</t>
   </si>
   <si>
     <t>Requerimento nº 22 de 2026</t>
   </si>
   <si>
     <t>Joel Nunes</t>
   </si>
   <si>
-    <t>Ao Senhor Prefeito. Solicita informações sobre a organização administrativa, fiscalização, ações de divulgação, credenciamento de artistas e situação das barracas da feira livre realizada no Parque dos Pinheiros, nos termos da Lei Municipal nº 3.058/2021.</t>
+    <t>Solicita ao Senhor Prefeito Municipal informações sobre a organização administrativa, fiscalização, ações de divulgação, credenciamento de artistas e situação das barracas da feira livre realizada no Parque dos Pinheiros, nos termos da Lei Municipal no 3.058/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -499,61 +517,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="53.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="127.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="226.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="233.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -652,206 +670,266 @@
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>11367</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>11369</v>
+        <v>11383</v>
       </c>
       <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
         <v>28</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>29</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>11370</v>
+        <v>11359</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>31</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>11371</v>
+        <v>11364</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>33</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>11374</v>
+        <v>11369</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" t="s">
         <v>36</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>11375</v>
+        <v>11370</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>11376</v>
+        <v>11371</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>11377</v>
+        <v>11374</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
+        <v>11375</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>11376</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>11377</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
         <v>11378</v>
       </c>
-      <c r="B15" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="B18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>