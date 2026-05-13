--- v1 (2026-03-17)
+++ v2 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="58">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Razões do Veto nº 6 de 2025</t>
   </si>
   <si>
@@ -671,50 +671,53 @@
         <v>11332</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>11333</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>11334</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">