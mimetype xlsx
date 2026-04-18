--- v0 (2026-02-26)
+++ v1 (2026-04-18)
@@ -10,529 +10,1268 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="827" uniqueCount="402">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11322</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11322/req_01-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11322/req_01-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, com reiteração, solicita-se estudo técnico para instalação de sinaleiro ou rotatória no cruzamento da Rua Fernando Costa com a Rua Ismael Dias.</t>
   </si>
   <si>
     <t>11323</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11323/req_02-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11323/req_02-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, com reiteração, solicita-se estudo de viabilidade para alteração no sentido de estacionamento para 45º, ampliação e fiscalização das vagas para motos, e melhorias urbanísticas na Avenida das Américas</t>
   </si>
   <si>
     <t>11324</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11324/req_03-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11324/req_03-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, com reiteração, solicita-se estudo técnico para ampliação do espaço viário no entroncamento da Rua Antônio Louzada Marzabal com a Rua Monsenhor Nakamura.</t>
   </si>
   <si>
     <t>11329</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Sanchez, Cabrera, Dudu Sanches, João da Farmácia, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11329/req_04-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11329/req_04-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor prefeito. Solicita-se informações sobre os estudos referentes a reestruturação do plano de carreira dos servidores públicos municipais e valorização salarial, tendo em vista a urgente necessidade.</t>
   </si>
   <si>
     <t>11330</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11330/req_05-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11330/req_05-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor prefeito. Solicita-se informações sobre a previsão para execução de recapeamento nas vias do Parque dos Pinheiros e do Jardim Panorama, além de providências para a limpeza e roçada das beiradas das vias.</t>
   </si>
   <si>
     <t>11335</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11335/req_06-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11335/req_06-26001.pdf</t>
   </si>
   <si>
     <t>À Diretoria da SABESP, com reiteração. Solicita informações sobre o prazo para instalação de reservatório (“caixa d’água”) no Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>11336</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11336/requerimento007.2026.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, com reiteração. Solicita informações sobre o prazo para substituição de poste com sérias avarias na Rua Bernardo Guimarães, nº 34, Jardim Panorama.</t>
   </si>
   <si>
     <t>11342</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11342/req_08-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11342/req_08-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações sobre as pendências para liberação da construção no loteamento Brambilla, localizado no final da Avenida Brasil.</t>
   </si>
   <si>
     <t>11343</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>João Sanchez</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11343/req_09-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11343/req_09-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações acerca da existência de estudos técnicos, planejamento ou previsão orçamentária para a recuperação, concretagem, pavimentação ou recapeamento do trecho final da Rua Tocantins.</t>
   </si>
   <si>
     <t>11349</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Néia Coronel Goulart</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11349/req_10-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11349/req_10-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências para melhorias nas estradas rurais do Município.</t>
   </si>
   <si>
     <t>11350</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11350/req_11-26001.pdf</t>
+  </si>
+  <si>
     <t>Ao Senhor Prefeito. Solicita informações acerca da previsão para construção da Casa de Velório, no Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11351/req_12-26001.pdf</t>
+  </si>
+  <si>
     <t>Ao Senhor Prefeito. Solicita informações acerca do início da pavimentação no Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11352</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11352/req_13-26001.pdf</t>
+  </si>
+  <si>
     <t>Ao Senhor Prefeito. Solicita informações acerca do término das obras do Programa Melhor Caminho na Estrada do Barreiro, no Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11353</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11353/req_14-26001.pdf</t>
+  </si>
+  <si>
     <t>Ao Senhor Prefeito. Solicita informações acerca da instalação de placa de identificação na Estrada Silvio de Alencar Milano.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
+    <t>Cabrera, Regina Márcia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11356/req_15-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações a respeito da Estrada Shokiti Miyashita.</t>
+  </si>
+  <si>
+    <t>11357</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>Ao Senhor Prefeito. Solicita informações a respeito da Estrada Shokiti Miyashita.</t>
-[...5 lines deleted...]
-    <t>16</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11357/req_16-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações a respeito do denominado Incentivo Financeiro Adicional destinado ao Programa de Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias.</t>
   </si>
   <si>
+    <t>11363</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11363/req_17-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita providências para executar a construção de uma canaleta tipo “meia cana” na entrada do Residencial Márcia Helena Fernandez, localizada no final da Avenida Alfredo Marcondes com a entrada da Avenida Profª Márcia Helena Fernandez Araújo.</t>
+  </si>
+  <si>
+    <t>11374</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Cabrera, Regina Márcia Silva, Dudu Sanches, João da Farmácia, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11374/req18-26001.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Regional de Saúde. Solicita informações sobre o funcionamento do sistema CROSS para abertura de vagas destinadas à Santa Casa.</t>
+  </si>
+  <si>
+    <t>11375</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11375/req_19-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito, com reiteração. Solicita informações quanto a previsão de implantação do playground no Jd Raio do Sol.</t>
+  </si>
+  <si>
+    <t>11376</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Regina Márcia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11376/req_20-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito, com reiteração. Solicita estudo de viabilidade para construção de passeio público na rua Nivaldo Zorzatto de Almeida, no bairro Mário Mauro.</t>
+  </si>
+  <si>
+    <t>11377</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11377/req_21-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações acerca da existência de porteiras instaladas na AVM 474 (estrada rural).</t>
+  </si>
+  <si>
+    <t>11378</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11378/req_22-26001.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Senhor Prefeito Municipal informações sobre a organização administrativa, fiscalização, ações de divulgação, credenciamento de artistas e situação das barracas da feira livre realizada no Parque dos Pinheiros, nos termos da Lei Municipal no 3.058/2021.</t>
+  </si>
+  <si>
+    <t>11379</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11379/req_23-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita manutenção da Estrada do Koyama, no trecho entre a Rua Souza Caldas e a Rodovia Júlio Budiski, bem como estudo para substituição de ponte de madeira por galerias de concreto e instalação de tubos para contenção de erosões.</t>
+  </si>
+  <si>
+    <t>11380</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Dudu Sanches</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11380/req_24-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita a execução de sinalização de trânsito horizontal e vertical de parada obrigatória, bem como implantação de faixa elevada no cruzamento das Ruas Campos Salles, Avenida Brasil e Monsenhor Nakamura, nas proximidades do asilo, da Santa Casa e da pista de skate.</t>
+  </si>
+  <si>
+    <t>11381</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11381/req_25-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita a realização de estudos de trânsito e a adoção de providências urgentes para melhoria do tráfego nas vias de acesso às EMEIFs Álvares Machado e Mário Covas.</t>
+  </si>
+  <si>
+    <t>11382</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11382/req_26-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita a realização de roçagem e limpeza das áreas de APPs localizadas às margens das ruas Nivaldo Zorzatto de Almeida e César Martins, ambas no jardim Mário Mauro.</t>
+  </si>
+  <si>
+    <t>11384</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11384/req_27-26001.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo sobre a realização de castrações de cães e gatos no município.</t>
+  </si>
+  <si>
+    <t>11387</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11387/requerimento28.2026-retirado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita providências para instalação de aparelhos de ar-condicionado nas duas novas salas de aula da EMEI Vô Lau.</t>
+  </si>
+  <si>
+    <t>11389</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11389/req_29-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita providências para melhoria da iluminação pública em toda a extensão da Rua Severino Mauro, no Jardim Horizonte.</t>
+  </si>
+  <si>
+    <t>11392</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11392/req_30-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita providências para execução de canaleta na Rua José Lino Batista, especialmente em frente ao nº 10.</t>
+  </si>
+  <si>
+    <t>11393</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11393/req_31-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações sobre notificação de proprietário para limpeza, roçagem do terreno e construção de calçada em área no final da Rua Tupinambás.</t>
+  </si>
+  <si>
+    <t>11394</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11394/req_32-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita providências para manutenção da Rua Guaicurus, especialmente no nº 316, no Jardim Bela Vista.</t>
+  </si>
+  <si>
+    <t>11395</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11395/req_33-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações sobre o repasse de custeio à Santa Casa de Álvares Machado/SP.</t>
+  </si>
+  <si>
+    <t>11400</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Néia Coronel Goulart, Cabrera, Dudu Sanches, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Regina Márcia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11400/req_34-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita pavimentação da Rua José Jorge, no Jardim Raio do Sol.</t>
+  </si>
+  <si>
+    <t>11401</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11401/req_35-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita melhorias no campinho do Residencial Maria de Lourdes.</t>
+  </si>
+  <si>
+    <t>11402</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Michael Rodrigues, Cabrera, Dudu Sanches, João Sanchez, Joel Nunes, Marquinho Bozó, Néia Coronel Goulart, Regina Márcia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11402/req_36-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações acerca do início da obra de construção da praça com área de lazer, localizada no Jardim das Rosas.</t>
+  </si>
+  <si>
+    <t>11409</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11409/req_37-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita manutenção da estrada rural conhecida como “Estrada Minca” (KM 4 - AVM 437).</t>
+  </si>
+  <si>
+    <t>11410</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Néia Coronel Goulart, Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Marquinho Bozó, Michael Rodrigues, Regina Márcia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11410/req_38-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações sobre o início do Projeto de Atividades Físicas no distrito de Coronel Goulart.</t>
+  </si>
+  <si>
+    <t>11412</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11412/req_39-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações sobre a confecção e instalação de placas de identificação da estrada AVM 380 – Hermando Bavaresco.</t>
+  </si>
+  <si>
+    <t>11413</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11413/req_40-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita melhorias viárias no final da Rua Presidente Prudente e por todo percurso na estrada de terra.</t>
+  </si>
+  <si>
+    <t>11414</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Michael Rodrigues, Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Marquinho Bozó, Néia Coronel Goulart, Regina Márcia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11414/req_41-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita melhorias em estrada de terra no prolongamento da Rua 15 de Novembro.</t>
+  </si>
+  <si>
+    <t>11415</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Michael Rodrigues, Dudu Sanches, João Sanchez</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11415/req_42-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita melhorias viárias no Distrito Industrial.</t>
+  </si>
+  <si>
+    <t>11418</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita providências quanto ao reforço da segurança nas escolas da rede municipal.</t>
+  </si>
+  <si>
+    <t>11419</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>À SABESP. Solicita a realização de vistoria e manutenção em vias públicas que sofreram intervenções, em razão de afundamento de remendos asfálticos.</t>
+  </si>
+  <si>
+    <t>11420</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações e providências acerca do registro funcional na CTPS dos servidores públicos ocupantes do cargo de Agente Comunitário de Saúde.</t>
+  </si>
+  <si>
+    <t>11421</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>À CART SP. Solicita melhorias no acesso à cidade de Álvares Machado/SP, na Rodovia Raposo Tavares (SP-270), nas proximidades da entrada da empresa Matsuda.</t>
+  </si>
+  <si>
+    <t>11422</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações sobre a não interligação dos sistemas da Santa Casa e da Farmácia Municipal.</t>
+  </si>
+  <si>
+    <t>11423</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações sobre a ausência de ambulância UTI em tempo integral no pátio da Santa Casa.</t>
+  </si>
+  <si>
+    <t>11424</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações sobre a previsão de recuperação do Campo Municipal, incluindo arquibancada, vestiários e banheiros.</t>
+  </si>
+  <si>
+    <t>11425</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita informações detalhadas sobre gastos com o esporte, incluindo fornecedores, prestadores de serviços e respectivas notas fiscais dos anos de 2025 e 2026.</t>
+  </si>
+  <si>
+    <t>11426</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Solicita realização de estudo técnico para melhorias na sinalização viária e implantação de obstáculo na Rua Presidente Bernardes, entre os bairros Maria de Lourdes I e II.</t>
+  </si>
+  <si>
     <t>11328</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11328/ind_01-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11328/ind_01-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Indicação de construção de uma nova canaleta com melhor nivelamento entre a canaleta e as pedras sextavadas – Rua Aimarás x Rua Aimorés (entre o Jardim Bela Vista e o Monte Mor).</t>
   </si>
   <si>
     <t>11340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11340/ind_002-26.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11340/ind_002-26.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Indicação de construção de canaleta na Rua Guaianazes x Rua Guaicurus, no jardim Bela Vista.</t>
   </si>
   <si>
     <t>11341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11341/ind_003-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11341/ind_003-26001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Indicação de manutenção e regularização das pedras sextavadas na rua Guaicurus próximo ao n° 216, Jd Bela Vista.</t>
   </si>
   <si>
+    <t>11360</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11360/ind_04-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Indicação de pintura de faixa de pedestres, ligando o bairro Jardim São Francisco ao ponto de ônibus localizado em frente ao Posto Rede Prudentão, na Estrada da Amizade.</t>
+  </si>
+  <si>
+    <t>11361</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11361/ind_05-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Indicação de serviços de manutenção ou concretagem no final da Rua Quintino de Cesare, localizada no Jardim São José.</t>
+  </si>
+  <si>
+    <t>11362</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11362/ind_06-26001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Indicação de manutenção ou concretagem na travessa Aimorés, no Jardim Bela Vista.</t>
+  </si>
+  <si>
+    <t>11369</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11369/indicacao007.2026-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Indicação de instalação de playgrounds nos Residenciais Márcia Fernandez e Canaã.</t>
+  </si>
+  <si>
+    <t>11370</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11370/indicacao008.2026-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Indicação de conserto dos buracos ao redor da canaleta no asfalto na rua Geraldo Ribeiro x Rua Ismael dos Santos, no Maria de Lourdes.</t>
+  </si>
+  <si>
+    <t>11371</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11371/indicacao009.2026-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Prefeito. Indicação de manutenção das estradas rurais localizadas na região do Bairro Reservado.</t>
+  </si>
+  <si>
+    <t>11385</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11385/ind_10-26001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a instalação de braço de iluminação pública ou extensão de rede com poste completo na Rua Thereza Mendes Valério, nº 130, no Residencial União.</t>
+  </si>
+  <si>
+    <t>11390</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11390/indicacao11.2026-retirada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a substituição de lâmpadas comuns por lâmpadas de LED na pista de caminhada do Campo Municipal.</t>
+  </si>
+  <si>
+    <t>11391</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11391/ind_12-26001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a realização de tapa-buracos e recuperação da via no final da Rua Guarucaia.</t>
+  </si>
+  <si>
+    <t>11411</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11411/ind_13-26001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo conserto e manutenção da canaleta no final da rua Thomaz Cantos, no bairro Vila Fernandes, cidade de Álvares Machado/SP.</t>
+  </si>
+  <si>
+    <t>11416</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito a elevação da altura do obstáculo existente na Rua Vicente Celestino, defronte ao playground.</t>
+  </si>
+  <si>
     <t>11326</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11326/mocao_01-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11326/mocao_01-26001.pdf</t>
   </si>
   <si>
     <t>Apresenta seus aplausos ao Senhor JOSÉ ANDREATA FRANCO em reconhecimento à sua trajetória de vida marcada pela fé, pelo serviço comunitário e pela relevante atuação religiosa e social no Município de Álvares Machado.</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11344/mocao_002-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11344/mocao_002-26001.pdf</t>
   </si>
   <si>
     <t>Apresenta seus aplausos ao Senhor HARINSON LEANDRO DE SOUSA em reconhecimento à sua trajetória de vida marcada bom trabalho desempenhado nesses quase 5 anos trabalhados em Álvares Machado/SP.</t>
   </si>
   <si>
+    <t>11396</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11396/mocao_03-26001.pdf</t>
+  </si>
+  <si>
+    <t>Apresenta seus aplausos a senhora Oneide Silvestre dos Santos em reconhecimento a sua trajetória de vida marcada pelo auxílio ao próximo por meio de ações comunitárias e festas beneficentes, além de atuar como guardiã de tradições culturais em Álvares Machado/SP.</t>
+  </si>
+  <si>
+    <t>11367</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Dudu Sanches, João da Farmácia, Regina Márcia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11367/pdl01.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Machadense à Excelentíssima Senhora Deputada Estadual Carla Sardano Morando.</t>
+  </si>
+  <si>
     <t>11337</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11337/plo_01-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11337/plo_01-26001.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Álvares Machado o ‘Encontro Air Cooled – Antigos’ e dá outras providências.</t>
   </si>
   <si>
     <t>11346</t>
   </si>
   <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11346/plo_02-26001.pdf</t>
+  </si>
+  <si>
     <t>Denomina “Creche Municipal Antonio Dias Navarro” o próprio público municipal destinado ao funcionamento de creche, atualmente em construção no bairro Jardim Bem Viver, no Município de Álvares Machado.</t>
   </si>
   <si>
+    <t>11365</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11365/plo_03-26001.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do Município de Álvares Machado  “Batalha de Rima” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11397</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11397/plo_04.2026-_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece o reajuste sobre o valor do auxílio alimentação dos servidores efetivos e comissionados do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>11398</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11398/plo_05.2026-_reajuste_servidores_ativos.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece o reajuste dos vencimentos dos servidores ativos do Poder Legislativo do Município de Álvares Machado/SP em conformidade com a política de revisão remuneratória do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>11404</t>
+  </si>
+  <si>
+    <t>Revoga o art. 12 da Lei Municipal nº 3.058, de 18 de maio de 2021, que dispõe sobre o funcionamento de feiras livres no Município de Álvares Machado.</t>
+  </si>
+  <si>
     <t>11354</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Luiz Francisco Boigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11354/projeto_de_lei_01_2026_altera_lei_n_3_137_23_estradas_municipais_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11354/ple_01-26001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre:  Altera o Anexo I, da lei nº 3.137, de 17 de junho de 2024 e dá outras providências.</t>
   </si>
   <si>
+    <t>11358</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11358/ple_02-26001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre: Institui o Programa IPTU Premiado no município de Alvares Machado, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11359</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11359/ple_03-26001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza os Poderes Executivo e Legislativo a conceder revisão geral anual aos vencimentos dos servidores públicos municipais; autoriza o Poder Executivo a conceder reajuste remuneratório aos vencimentos de seus servidores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11364</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11364/ple_04-26001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre: Altera a Lei nº 3.074 de 15 de junho de 2022, a Lei Complementar nº 37, de 23 de fevereiro de 2022 e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>11408</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11408/projeto_de_lei_n_05_2026_estrutura_administrativa_e_quadro_de_pessoal_pmam_v_09_04_2026_9h17.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo. Estabelece a Estrutura Administrativa e o Quadro de Pessoal da Prefeitura Municipal de Alvares Machado e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11417</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11417/projeto_de_lei_06_2026_alteracao_do_conselho_do_idoso.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 06/2026, que altera a composição do Conselho Municipal do Idoso.</t>
+  </si>
+  <si>
     <t>11331</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11331/pj_resolucao_01-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11331/pj_resolucao_01-26001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Projeto "Câmara Mirim Escolar" no âmbito da Câmara Municipal de Álvares Machado.</t>
   </si>
   <si>
     <t>11332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11332/resolucao_-_codigo_de_etica_cm_alvares_machado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11332/proj_resolucao_02-26001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e Decoro Parlamentar da Câmara Municipal de Álvares Machado, estabelece deveres, vedações, infrações ético-disciplinares, penalidades e o respectivo processo disciplinar aplicável aos Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>11333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11333/resolucao_-_avaliacao_de_desempenho.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11333/resolucao_-_avaliacao_de_desempenho.pdf</t>
   </si>
   <si>
     <t>Regulamenta a avaliação de desempenho dos servidores públicos municipais do Poder Legislativo em estágio probatório, de acordo com Lei Complementar nº 43/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>11334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11334/pj_resolucao_04-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11334/pj_resolucao_04-26001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação da Câmara Municipal de Álvares Machado à União dos Vereadores do Estado de São Paulo – UVESP e dá outras providências.</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
     <t>BALAN</t>
   </si>
   <si>
     <t>Balancete Orçamentário (art.41, VIII, LOM)</t>
   </si>
   <si>
-    <t>Mesa Diretora</t>
-[...2 lines deleted...]
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11355/balancete_jan-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11355/balancete_jan-26001.pdf</t>
   </si>
   <si>
     <t>Balancete da despesa Janeiro/2026</t>
   </si>
   <si>
+    <t>11372</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11372/balancete_fev_2026001.pdf</t>
+  </si>
+  <si>
+    <t>Balancete da despesa 02/26</t>
+  </si>
+  <si>
+    <t>11406</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11406/balancete_marco_26001.pdf</t>
+  </si>
+  <si>
+    <t>Balancete da despesa mês março 2026</t>
+  </si>
+  <si>
+    <t>11368</t>
+  </si>
+  <si>
+    <t>GAB1</t>
+  </si>
+  <si>
+    <t>OF GAB 1</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11368/emissao_7dad76c12d56aceea8e3dd54_oficio-001-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de providências para melhoria do fluxo de veículos na Creche Maria Luiza Messias Ribeiro.</t>
+  </si>
+  <si>
+    <t>11405</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11405/emissao_bc38f59f1d02922eacbd0626_oficio-002-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de providências – limpeza urbana e recapeamento no Parque dos Pinheiros e Jardim Panorama</t>
+  </si>
+  <si>
     <t>11321</t>
   </si>
   <si>
     <t>GAB3</t>
   </si>
   <si>
     <t>OF GAB 3</t>
   </si>
   <si>
-    <t>Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11321/emissao_ce8200e6a653d11c4b95d5ed_oficio-001-2026_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11321/emissao_ce8200e6a653d11c4b95d5ed_oficio-001-2026_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações – Lei Complementar nº 226, de 2026.</t>
   </si>
   <si>
+    <t>11386</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11386/oficio02.2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Parabenização por homenagem recebida na Assembleia Legislativa do Estado de São Paulo.</t>
+  </si>
+  <si>
     <t>11325</t>
   </si>
   <si>
     <t>GAB4</t>
   </si>
   <si>
     <t>OF GAB 4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11325/oficio_001.2026-_gab_04.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11325/oficio_001.2026-_gab_04.pdf</t>
   </si>
   <si>
     <t>Solicitação de veículo para transporte de pacientes em fisioterapia.</t>
   </si>
   <si>
     <t>11327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11327/oficio-002.20260gab4.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11327/oficio-002.20260gab4.pdf</t>
   </si>
   <si>
     <t>11338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11338/oficio-gab04-oficio003.2026.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11338/oficio-gab04-oficio003.2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de apoio para realização de evento de fomento ao turismo e ao empreendedorismo no Município de Álvares Machado/SP.</t>
   </si>
   <si>
+    <t>11366</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11366/oficio-gab04-004.2026.pdf</t>
+  </si>
+  <si>
     <t>11345</t>
   </si>
   <si>
     <t>ParCJ</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões Permanentes</t>
   </si>
   <si>
     <t>CP - 0_Comissões Competentes ( Reunião Conjunta)</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11345/parecer_conjunto_cps_001-2026_ao_veto_6-2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11345/parecer_conjunto_cps_001-2026_ao_veto_6-2025001.pdf</t>
   </si>
   <si>
     <t>Relatório CONJUNTO DAS COMISSÕES PERMANENTES Nº 001/2026_x000D_
 Relatoria: Parecer quanto ao Veto Parcial nº 06/2025, aposto ao Projeto de Lei Ordinária nº 20/2025, de iniciativa parlamentar.</t>
   </si>
   <si>
     <t>11347</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11347/parecer_conj_002-26001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11347/parecer_conj_002-26001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES Nº 002/2026. Análise conjunta das seguintes proposições:_x000D_
 1.	Projeto de Lei Ordinária nº 01/2026 – Inclui no Calendário Oficial de Eventos do Município o “Encontro Air Cooled – Antigos”._x000D_
 2.	Projeto de Lei Ordinária nº 21/2025 – Institui a Campanha “Alma Pet – Doação de Sangue Animal”, em caráter permanente._x000D_
 3.	Projeto de Lei Ordinária nº 19/2025 – Denomina de “Paulino Betini” a ponte de madeira localizada na Estrada Rural João Zamora, AVM 472, no Distrito de Coronel Goulart._x000D_
 4.	Projeto de Resolução nº 04/2026 – Dispõe sobre a filiação da Câmara Municipal à UVESP._x000D_
 5.	Projeto de Resolução nº 01/2026 – Regulamenta o Projeto “Câmara Mirim Escolar” no âmbito da Câmara Municipal.</t>
   </si>
   <si>
     <t>11348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11348/parecer_conjunto_cps_003-2026_pres_3_e_4_-2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11348/parecer_conj_cp_003-2026001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES Nº 003/2026 . Análise conjunta das seguintes proposições:_x000D_
 Projeto de Resolução nº 3 de 2025_x000D_
 Autor: Mesa Diretora	Regulamenta o acesso à informação pública, institui normas de transparência ativa e passiva, disciplina o Serviço de Informações ao Cidadão – SIC, no âmbito da Câmara Municipal de Álvares Machado e dá outras providências_x000D_
 _x000D_
 Projeto de Resolução nº 4 de 2025_x000D_
 Autor:	Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018, que “dispõe sobre a Lei Geral de Proteção de Dados Pessoais (LGPD)”, no âmbito da Câmara Municipal de Álvares Machado.</t>
+  </si>
+  <si>
+    <t>11373</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11373/par_conj_das_com_per_04-26001.pdf</t>
+  </si>
+  <si>
+    <t>Análise conjunta das proposições consideradas aptas à deliberação do Plenário, conforme deliberação das Comissões Permanentes registrada na Ata nº 002/2026 – 2ª Reunião Conjunta das Comissões Permanentes, realizada em 10 de março de 2026.</t>
+  </si>
+  <si>
+    <t>11383</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11383/par_conj_das_com_per_05-26001.pdf</t>
+  </si>
+  <si>
+    <t>Análise conjunta das proposições consideradas aptas à deliberação do Plenário, conforme deliberação das Comissões Permanentes registrada na Ata nº 003/2026</t>
+  </si>
+  <si>
+    <t>11403</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11403/parecer_conj_cp_006-2026_ref_4_reuniao_2026001.pdf</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>11407</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11407/parecer_conj_007-26001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES Nº 007/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -836,69 +1575,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11322/req_01-26001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11323/req_02-26001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11324/req_03-26001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11329/req_04-26001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11330/req_05-26001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11335/req_06-26001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11342/req_08-26001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11343/req_09-26001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11349/req_10-26001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11328/ind_01-26001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11340/ind_002-26.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11341/ind_003-26001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11326/mocao_01-26001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11344/mocao_002-26001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11337/plo_01-26001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11354/projeto_de_lei_01_2026_altera_lei_n_3_137_23_estradas_municipais_1_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11331/pj_resolucao_01-26001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11332/resolucao_-_codigo_de_etica_cm_alvares_machado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11333/resolucao_-_avaliacao_de_desempenho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11334/pj_resolucao_04-26001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11355/balancete_jan-26001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11321/emissao_ce8200e6a653d11c4b95d5ed_oficio-001-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11325/oficio_001.2026-_gab_04.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11327/oficio-002.20260gab4.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11338/oficio-gab04-oficio003.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11345/parecer_conjunto_cps_001-2026_ao_veto_6-2025001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11347/parecer_conj_002-26001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11348/parecer_conjunto_cps_003-2026_pres_3_e_4_-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11322/req_01-26001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11323/req_02-26001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11324/req_03-26001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11329/req_04-26001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11330/req_05-26001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11335/req_06-26001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11336/requerimento007.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11342/req_08-26001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11343/req_09-26001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11349/req_10-26001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11350/req_11-26001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11351/req_12-26001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11352/req_13-26001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11353/req_14-26001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11356/req_15-26001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11357/req_16-26001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11363/req_17-26001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11374/req18-26001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11375/req_19-26001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11376/req_20-26001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11377/req_21-26001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11378/req_22-26001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11379/req_23-26001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11380/req_24-26001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11381/req_25-26001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11382/req_26-26001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11384/req_27-26001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11387/requerimento28.2026-retirado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11389/req_29-26001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11392/req_30-26001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11393/req_31-26001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11394/req_32-26001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11395/req_33-26001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11400/req_34-26001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11401/req_35-26001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11402/req_36-26001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11409/req_37-26001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11410/req_38-26001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11412/req_39-26001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11413/req_40-26001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11414/req_41-26001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11415/req_42-26001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11328/ind_01-26001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11340/ind_002-26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11341/ind_003-26001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11360/ind_04-26001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11361/ind_05-26001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11362/ind_06-26001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11369/indicacao007.2026-assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11370/indicacao008.2026-assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11371/indicacao009.2026-assinada.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11385/ind_10-26001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11390/indicacao11.2026-retirada.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11391/ind_12-26001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11411/ind_13-26001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11326/mocao_01-26001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11344/mocao_002-26001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11396/mocao_03-26001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11367/pdl01.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11337/plo_01-26001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11346/plo_02-26001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11365/plo_03-26001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11397/plo_04.2026-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11398/plo_05.2026-_reajuste_servidores_ativos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11354/ple_01-26001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11358/ple_02-26001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11359/ple_03-26001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11364/ple_04-26001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11408/projeto_de_lei_n_05_2026_estrutura_administrativa_e_quadro_de_pessoal_pmam_v_09_04_2026_9h17.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11417/projeto_de_lei_06_2026_alteracao_do_conselho_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11331/pj_resolucao_01-26001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11332/proj_resolucao_02-26001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11333/resolucao_-_avaliacao_de_desempenho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11334/pj_resolucao_04-26001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11355/balancete_jan-26001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11372/balancete_fev_2026001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11406/balancete_marco_26001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11368/emissao_7dad76c12d56aceea8e3dd54_oficio-001-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11405/emissao_bc38f59f1d02922eacbd0626_oficio-002-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11321/emissao_ce8200e6a653d11c4b95d5ed_oficio-001-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11386/oficio02.2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11325/oficio_001.2026-_gab_04.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11327/oficio-002.20260gab4.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11338/oficio-gab04-oficio003.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11366/oficio-gab04-004.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11345/parecer_conjunto_cps_001-2026_ao_veto_6-2025001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11347/parecer_conj_002-26001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11348/parecer_conj_cp_003-2026001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11373/par_conj_das_com_per_04-26001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11383/par_conj_das_com_per_05-26001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11403/parecer_conj_cp_006-2026_ref_4_reuniao_2026001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2026/11407/parecer_conj_007-26001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="226.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1163,726 +1902,2538 @@
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="D23" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>40</v>
+        <v>112</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>116</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>49</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>132</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>54</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D30" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>140</v>
       </c>
       <c r="D31" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="D34" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>156</v>
       </c>
       <c r="D35" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="D36" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>146</v>
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>44</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
+        <v>165</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>166</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H37" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>169</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>170</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>98</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H38" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>173</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>174</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>175</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H39" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>178</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>179</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>49</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H40" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>182</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>183</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H41" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>186</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>187</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>188</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H42" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>191</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>192</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>193</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H43" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>196</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>197</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>31</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H44" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>200</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>201</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>31</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H45" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>203</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>204</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>80</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>206</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>207</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>80</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>209</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H48" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>212</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>213</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H49" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>215</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>216</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H50" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>219</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H51" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>221</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>222</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>49</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>225</v>
+      </c>
+      <c r="E53" t="s">
+        <v>226</v>
+      </c>
+      <c r="F53" t="s">
+        <v>49</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H53" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>229</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>225</v>
+      </c>
+      <c r="E54" t="s">
+        <v>226</v>
+      </c>
+      <c r="F54" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H54" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>21</v>
       </c>
-      <c r="D37" t="s">
-[...9 lines deleted...]
-        <v>155</v>
+      <c r="D55" t="s">
+        <v>225</v>
+      </c>
+      <c r="E55" t="s">
+        <v>226</v>
+      </c>
+      <c r="F55" t="s">
+        <v>49</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H55" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" t="s">
+        <v>225</v>
+      </c>
+      <c r="E56" t="s">
+        <v>226</v>
+      </c>
+      <c r="F56" t="s">
+        <v>49</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H56" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" t="s">
+        <v>225</v>
+      </c>
+      <c r="E57" t="s">
+        <v>226</v>
+      </c>
+      <c r="F57" t="s">
+        <v>49</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H57" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58" t="s">
+        <v>225</v>
+      </c>
+      <c r="E58" t="s">
+        <v>226</v>
+      </c>
+      <c r="F58" t="s">
+        <v>49</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H58" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>244</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59" t="s">
+        <v>225</v>
+      </c>
+      <c r="E59" t="s">
+        <v>226</v>
+      </c>
+      <c r="F59" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H59" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>247</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" t="s">
+        <v>225</v>
+      </c>
+      <c r="E60" t="s">
+        <v>226</v>
+      </c>
+      <c r="F60" t="s">
+        <v>49</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H60" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>250</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>48</v>
+      </c>
+      <c r="D61" t="s">
+        <v>225</v>
+      </c>
+      <c r="E61" t="s">
+        <v>226</v>
+      </c>
+      <c r="F61" t="s">
+        <v>49</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H61" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>253</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>53</v>
+      </c>
+      <c r="D62" t="s">
+        <v>225</v>
+      </c>
+      <c r="E62" t="s">
+        <v>226</v>
+      </c>
+      <c r="F62" t="s">
+        <v>49</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H62" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>256</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>58</v>
+      </c>
+      <c r="D63" t="s">
+        <v>225</v>
+      </c>
+      <c r="E63" t="s">
+        <v>226</v>
+      </c>
+      <c r="F63" t="s">
+        <v>49</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H63" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>259</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>62</v>
+      </c>
+      <c r="D64" t="s">
+        <v>225</v>
+      </c>
+      <c r="E64" t="s">
+        <v>226</v>
+      </c>
+      <c r="F64" t="s">
+        <v>49</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H64" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>262</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>66</v>
+      </c>
+      <c r="D65" t="s">
+        <v>225</v>
+      </c>
+      <c r="E65" t="s">
+        <v>226</v>
+      </c>
+      <c r="F65" t="s">
+        <v>49</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H65" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>265</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>70</v>
+      </c>
+      <c r="D66" t="s">
+        <v>225</v>
+      </c>
+      <c r="E66" t="s">
+        <v>226</v>
+      </c>
+      <c r="F66" t="s">
+        <v>49</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H66" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>267</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>268</v>
+      </c>
+      <c r="E67" t="s">
+        <v>269</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H67" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>272</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>268</v>
+      </c>
+      <c r="E68" t="s">
+        <v>269</v>
+      </c>
+      <c r="F68" t="s">
+        <v>49</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H68" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>268</v>
+      </c>
+      <c r="E69" t="s">
+        <v>269</v>
+      </c>
+      <c r="F69" t="s">
+        <v>54</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H69" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>278</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>279</v>
+      </c>
+      <c r="E70" t="s">
+        <v>280</v>
+      </c>
+      <c r="F70" t="s">
+        <v>281</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H70" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>284</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>285</v>
+      </c>
+      <c r="E71" t="s">
+        <v>286</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H71" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>289</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" t="s">
+        <v>285</v>
+      </c>
+      <c r="E72" t="s">
+        <v>286</v>
+      </c>
+      <c r="F72" t="s">
+        <v>49</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H72" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>292</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>285</v>
+      </c>
+      <c r="E73" t="s">
+        <v>286</v>
+      </c>
+      <c r="F73" t="s">
+        <v>116</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H73" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>295</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" t="s">
+        <v>285</v>
+      </c>
+      <c r="E74" t="s">
+        <v>286</v>
+      </c>
+      <c r="F74" t="s">
+        <v>296</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H74" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>30</v>
+      </c>
+      <c r="D75" t="s">
+        <v>285</v>
+      </c>
+      <c r="E75" t="s">
+        <v>286</v>
+      </c>
+      <c r="F75" t="s">
+        <v>296</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H75" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76" t="s">
+        <v>285</v>
+      </c>
+      <c r="E76" t="s">
+        <v>286</v>
+      </c>
+      <c r="F76" t="s">
+        <v>31</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H76" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>304</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>305</v>
+      </c>
+      <c r="E77" t="s">
+        <v>306</v>
+      </c>
+      <c r="F77" t="s">
+        <v>307</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H77" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>305</v>
+      </c>
+      <c r="E78" t="s">
+        <v>306</v>
+      </c>
+      <c r="F78" t="s">
+        <v>307</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H78" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" t="s">
+        <v>305</v>
+      </c>
+      <c r="E79" t="s">
+        <v>306</v>
+      </c>
+      <c r="F79" t="s">
+        <v>307</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H79" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>316</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" t="s">
+        <v>305</v>
+      </c>
+      <c r="E80" t="s">
+        <v>306</v>
+      </c>
+      <c r="F80" t="s">
+        <v>307</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>319</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>30</v>
+      </c>
+      <c r="D81" t="s">
+        <v>305</v>
+      </c>
+      <c r="E81" t="s">
+        <v>306</v>
+      </c>
+      <c r="F81" t="s">
+        <v>307</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H81" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>322</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82" t="s">
+        <v>305</v>
+      </c>
+      <c r="E82" t="s">
+        <v>306</v>
+      </c>
+      <c r="F82" t="s">
+        <v>307</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H82" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>325</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>326</v>
+      </c>
+      <c r="E83" t="s">
+        <v>327</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H83" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>330</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>326</v>
+      </c>
+      <c r="E84" t="s">
+        <v>327</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H84" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>333</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85" t="s">
+        <v>326</v>
+      </c>
+      <c r="E85" t="s">
+        <v>327</v>
+      </c>
+      <c r="F85" t="s">
+        <v>296</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H85" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>336</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" t="s">
+        <v>326</v>
+      </c>
+      <c r="E86" t="s">
+        <v>327</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H86" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>339</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>340</v>
+      </c>
+      <c r="E87" t="s">
+        <v>341</v>
+      </c>
+      <c r="F87" t="s">
+        <v>296</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H87" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" t="s">
+        <v>340</v>
+      </c>
+      <c r="E88" t="s">
+        <v>341</v>
+      </c>
+      <c r="F88" t="s">
+        <v>296</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H88" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>347</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>21</v>
+      </c>
+      <c r="D89" t="s">
+        <v>340</v>
+      </c>
+      <c r="E89" t="s">
+        <v>341</v>
+      </c>
+      <c r="F89" t="s">
+        <v>296</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H89" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>350</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>351</v>
+      </c>
+      <c r="E90" t="s">
+        <v>352</v>
+      </c>
+      <c r="F90" t="s">
+        <v>31</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H90" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>355</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" t="s">
+        <v>351</v>
+      </c>
+      <c r="E91" t="s">
+        <v>352</v>
+      </c>
+      <c r="F91" t="s">
+        <v>31</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H91" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>358</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>359</v>
+      </c>
+      <c r="E92" t="s">
+        <v>360</v>
+      </c>
+      <c r="F92" t="s">
+        <v>103</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H92" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>363</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" t="s">
+        <v>359</v>
+      </c>
+      <c r="E93" t="s">
+        <v>360</v>
+      </c>
+      <c r="F93" t="s">
+        <v>49</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H93" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>366</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>367</v>
+      </c>
+      <c r="E94" t="s">
+        <v>368</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H94" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" t="s">
+        <v>367</v>
+      </c>
+      <c r="E95" t="s">
+        <v>368</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H95" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>373</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" t="s">
+        <v>367</v>
+      </c>
+      <c r="E96" t="s">
+        <v>368</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H96" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>376</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" t="s">
+        <v>367</v>
+      </c>
+      <c r="E97" t="s">
+        <v>368</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H97" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>378</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>379</v>
+      </c>
+      <c r="E98" t="s">
+        <v>380</v>
+      </c>
+      <c r="F98" t="s">
+        <v>381</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H98" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>384</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>379</v>
+      </c>
+      <c r="E99" t="s">
+        <v>380</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H99" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>387</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" t="s">
+        <v>379</v>
+      </c>
+      <c r="E100" t="s">
+        <v>380</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H100" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>390</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>25</v>
+      </c>
+      <c r="D101" t="s">
+        <v>379</v>
+      </c>
+      <c r="E101" t="s">
+        <v>380</v>
+      </c>
+      <c r="F101" t="s">
+        <v>381</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H101" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>393</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>30</v>
+      </c>
+      <c r="D102" t="s">
+        <v>379</v>
+      </c>
+      <c r="E102" t="s">
+        <v>380</v>
+      </c>
+      <c r="F102" t="s">
+        <v>381</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H102" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>396</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103" t="s">
+        <v>379</v>
+      </c>
+      <c r="E103" t="s">
+        <v>380</v>
+      </c>
+      <c r="F103" t="s">
+        <v>381</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H103" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>399</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104" t="s">
+        <v>379</v>
+      </c>
+      <c r="E104" t="s">
+        <v>380</v>
+      </c>
+      <c r="F104" t="s">
+        <v>381</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H104" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>