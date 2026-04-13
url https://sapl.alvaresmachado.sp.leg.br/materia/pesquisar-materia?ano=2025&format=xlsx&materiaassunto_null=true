--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -10,5467 +10,5595 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3981" uniqueCount="1807">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4085" uniqueCount="1850">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10804</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João Sanchez, Cabrera, Dudu Sanches, João da Farmácia, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10804/req._001.2025_joao_sanchez001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10804/req._001.2025_joao_sanchez001.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Sr. Prefeito de estudo sobre o aumento da litragem de combustível subsidiada e a redução do valor do transporte estudantil previsto na Lei Municipal nº 3.068/2021.</t>
   </si>
   <si>
     <t>10807</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10807/requerimento__002_-_05.01.25_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10807/requerimento__002_-_05.01.25_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Fiscalização das condições do asfalto e realização de limpeza na Rua Eduardo Prado.</t>
   </si>
   <si>
     <t>10808</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marquinho Bozó</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10808/req_003-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10808/req_003-25001.pdf</t>
   </si>
   <si>
     <t>À Santa Casa. Informações sobre a quantidade de demanda de exames na fila de espera e pequenas cirurgias</t>
   </si>
   <si>
     <t>10813</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10813/req._004.2025_joao_sanchez001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10813/req._004.2025_joao_sanchez001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo sobre a previsão de envio de projeto de lei para valorização dos servidores municipais cujos vencimentos são inferiores ao salário-mínimo, especialmente quanto à reestruturação do plano de carreira.</t>
   </si>
   <si>
     <t>10814</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10814/requerimento__005_-_05.01.25_marquinho_bozo.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10814/requerimento__005_-_05.01.25_marquinho_bozo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito. Informações sobre execução de projetos aprovados no ano de 2024 as escolas.</t>
   </si>
   <si>
     <t>10815</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10815/requerimento__006_-_05.01.25_marquinho_bozo.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10815/requerimento__006_-_05.01.25_marquinho_bozo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito, informações sobre implantação de ponto de ônibus no Residencial União.</t>
   </si>
   <si>
     <t>10822</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10822/requerimento__007_-_06.01.25_marquinho_bozo.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10822/requerimento__007_-_06.01.25_marquinho_bozo.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Informações sobre o andamento das Casinhas Populares e previsão de abertura de inscrições.</t>
   </si>
   <si>
     <t>10823</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10823/requerimento__008_-_06.01.25_marquinho_bozo.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10823/requerimento__008_-_06.01.25_marquinho_bozo.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Informações sobre a possibilidade de retorno do ônibus para transporte de alunos de cursos e faculdades</t>
   </si>
   <si>
     <t>10824</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Néia Coronel Goulart</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10824/requerimento__009_07.01.25_neia_cel_goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10824/requerimento__009_07.01.25_neia_cel_goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Informações sobre a possibilidade de a realização de reforma do Clube Municipal de Coronel Goulart.</t>
   </si>
   <si>
     <t>10835</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>João Sanchez</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10835/requerimento__010_11.02.25_joao_sanchez.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10835/requerimento__010_11.02.25_joao_sanchez.pdf</t>
   </si>
   <si>
     <t>À SABESP. Informações sobre a existência ou previsão de estudos visando a implantação de rede de esgoto no Distrito Industrial e Chácaras Recreio Cobral.</t>
   </si>
   <si>
     <t>10837</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10837/requerimento__011_12.02.25_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10837/requerimento__011_12.02.25_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicitando a SABESP providencias quanto ao vazamento na Rua XV de Novembro, em frente ao número 730.</t>
   </si>
   <si>
     <t>10841</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10841/requerimento__012_12.02.25_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10841/requerimento__012_12.02.25_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Assunto: Solicita providências para a limpeza e manutenção da linha férrea, em especial no trecho entre o Eletro Severo até a travessia, próx. a Oficina do Tete.</t>
   </si>
   <si>
     <t>10842</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10842/requerimento__013_12.02.25_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10842/requerimento__013_12.02.25_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Assunto: Solicita informações sobre a possibilidade de finalização da Rua José Jorge, incluindo a pavimentação até as residências no final da via.</t>
   </si>
   <si>
     <t>10843</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10843/requerimento__014_12.02.25_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10843/requerimento__014_12.02.25_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Assunto: Solicita informações sobre a possibilidade de parceria com a Energisa para melhorias na Rua Espanha, incluindo a retirada e realocação de postes, bem como providências quanto ao escoamento inadequado das águas das residências.</t>
   </si>
   <si>
     <t>10844</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10844/requerimento__015_12.02.25_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10844/requerimento__015_12.02.25_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Assunto: Solicita providências para a recuperação do Salão Comunitário do Bairro José Canducci</t>
   </si>
   <si>
     <t>10850</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10850/requerimento__016_11.02.25_neia_cel._goulart..doc</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10850/requerimento__016_11.02.25_neia_cel._goulart..doc</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Informações sobre a possibilidade de instalação de iluminação no cemitério de Coronel Goulart.</t>
   </si>
   <si>
     <t>10851</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Néia Coronel Goulart, João Sanchez</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10851/requerimento__017_11.02.25_neia_cel._goulart..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10851/requerimento__017_11.02.25_neia_cel._goulart..pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Informações sobre a possibilidade de disponibilizar funcionário para manutenção da limpeza do Cemitério de Coronel Goulart.</t>
   </si>
   <si>
     <t>10852</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10852/requerimento__018_12.02.25_neia_cel._goulart..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10852/requerimento__018_12.02.25_neia_cel._goulart..pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Informações sobre a possibilidade de implantação do Programa Melhor Caminho em estrada do Bairro Limoeiro.</t>
   </si>
   <si>
     <t>10854</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10854/requerimento__019_12.02.25_neia_cel._goulart..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10854/requerimento__019_12.02.25_neia_cel._goulart..pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Informações sobre a previsão de início e conclusão de pavimentação do restante das ruas do Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10858</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>João da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10858/requerimento__020_13.02.25_joao_da_farmacia..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10858/requerimento__020_13.02.25_joao_da_farmacia..pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitação de estudo técnico para instalação de sinaleiro ou rotatória no cruzamento da Rua Fernando Costa com a Rua Ismael Dias.</t>
   </si>
   <si>
     <t>10859</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10859/requerimento__021_13.02.25_joao_da_farmacia..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10859/requerimento__021_13.02.25_joao_da_farmacia..pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Assunto: Solicita estudo de viabilidade para alteração no sentido de estacionamento para 45º, ampliação e fiscalização das vagas para motos, e melhorias urbanísticas na Avenida das Américas.</t>
   </si>
   <si>
     <t>10860</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10860/requerimento__022_13.02.25_joao_da_farmacia..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10860/requerimento__022_13.02.25_joao_da_farmacia..pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Assunto: Solicita estudo para a implantação de uma academia ao ar livre na Rua XV de Novembro, nº 700, onde atualmente há um barranco.</t>
   </si>
   <si>
     <t>10861</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10861/requerimento__023_13.02.25_joao_da_farmacia..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10861/requerimento__023_13.02.25_joao_da_farmacia..pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Assunto: Solicita a cobertura do ponto de ônibus em frente à Sul Brasil Cooperativa Agrícola, localizada na Rod. Arthur Boigues Filho, s/n - km 1.5.</t>
   </si>
   <si>
     <t>10863</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10863/requerimento__024_17.02.25_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10863/requerimento__024_17.02.25_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações sobre a realização do recapeamento na Avenida Alfredo Marcondes, Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>10864</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Joel Nunes, Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10864/requerimento__025_17.02.25_joel.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10864/requerimento__025_17.02.25_joel.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Reitera o Requerimento nº 201/2024 sobre fiscalização e envio de contrato referente a recapeamento.</t>
   </si>
   <si>
     <t>10865</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10865/requerimento__026_17.02.25_joel.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10865/requerimento__026_17.02.25_joel.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Estradas de Rodagem (DER). Reitera o Requerimento nº 192/2024 sobre a previsão de recapeamento do mecanismo de acesso ao Jardim Panorama/Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10866</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10866/requerimento__027_17.02.25_joel.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10866/requerimento__027_17.02.25_joel.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita reforma ampla e geral do campo de futebol do Parque dos Pinheiros e providências para drenagem pluvial na área adjacente.</t>
   </si>
   <si>
     <t>10867</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10867/requerimento__028_17.02.25_joel.doc.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10867/requerimento__028_17.02.25_joel.doc.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito.  Solicita informações sobre a possibilidade de ampliar a linha de transporte coletivo da JANDAIA TRANSPORTES até a Avenida Márcia Helena Fernandes de Araújo, para atender o Residencial Márcia Fernandes.</t>
   </si>
   <si>
     <t>10871</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10871/requerimento__029_17.02.25_joao_sanchez.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10871/requerimento__029_17.02.25_joao_sanchez.pdf</t>
   </si>
   <si>
     <t>À Rumo Logística. Solicitação de informações acerca de previsão de início das obras e reativação da linha férrea no trecho que passa por Álvares Machado.</t>
   </si>
   <si>
     <t>10872</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10872/requerimento__030_20.02.25_neia_cel._goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10872/requerimento__030_20.02.25_neia_cel._goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito informações sobre a possibilidade de disponibilização de caçamba para coleta de material reciclável próximo à Igreja no Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10873</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10873/requerimento__031_21.02.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10873/requerimento__031_21.02.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitação de informações se a Pref. Municipal ter enviou alguma notificação ao responsável do INSS para limpeza do terreno em volta do Prédio.</t>
   </si>
   <si>
     <t>10874</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10874/requerimento__032_21.02.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10874/requerimento__032_21.02.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitação de informações a respeito da possibilidade de instalar letreiro com os dizeres: "Eu Amo Álvares Machado"  em algum ponto da cidade.</t>
   </si>
   <si>
     <t>10880</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10880/requerimento_033_26.02.2025_neia_cel_goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10880/requerimento_033_26.02.2025_neia_cel_goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito informações da possibilidade de reforma de aparelhos da academia da terceira idade, alambrado e parque infantil de Coronel Goulart.</t>
   </si>
   <si>
     <t>10881</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10881/requerimento_034_26.02.2025_neia_cel_goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10881/requerimento_034_26.02.2025_neia_cel_goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito e à Secretaria Municipal de Educação. Solicito informações da possibilidade de análise de geolocalização de alunos residentes em zonas rurais do Distrito de Coronel Goulart e possibilidade de estudarem na Escola EMEIF Vereador José Molina.</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10882/requerimento_035_26.02.2025_neia_cel_goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10882/requerimento_035_26.02.2025_neia_cel_goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito e à Polícia Militar. Solicito informações da possibilidade implantação ou aumento de policiamento nos bairros do Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10885</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10885/requerimento_036_28.02.2025_regina_marcia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10885/requerimento_036_28.02.2025_regina_marcia.pdf</t>
   </si>
   <si>
     <t>Ao Sr Prefeito. Solicito estudo da viabilidade de instalação de faixa elevada para travessia de pedestres na Rua Ismael Dias da Silva.</t>
   </si>
   <si>
     <t>10886</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10886/requerimento_037_28.02.2025_regina_marcia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10886/requerimento_037_28.02.2025_regina_marcia.pdf</t>
   </si>
   <si>
     <t>Ao Sr Prefeito. Solicito informações sobre o “Projeto Espaço Sensorial”.</t>
   </si>
   <si>
     <t>10887</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10887/requerimento_038_28.02.2025_regina_marcia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10887/requerimento_038_28.02.2025_regina_marcia.pdf</t>
   </si>
   <si>
     <t>Ao Sr Prefeito. Solicito informações sobre a previsão de reparo do letreiro da entrada de Álvares Machado.</t>
   </si>
   <si>
     <t>10889</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10889/requerimento_039.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10889/requerimento_039.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao S.r Prefeito. Solicito estudo da viabilidade de conclusão do “Programa Melhor Caminho” na Estrada do Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>10890</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10890/requerimento_040.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10890/requerimento_040.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito informações sobre a possibilidade de pavimentação com pedras sextavadas no beco da última quadra da Rua Campos Sales ao lado do Salão Social bem como reforma do parquinho.</t>
   </si>
   <si>
     <t>10891</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10891/requerimento_041.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10891/requerimento_041.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito informações sobre a possibilidade reconstrução o muro do Campo Municipal ao lado da EMEIF Prof. Aparecida Marques Vaccaro.</t>
   </si>
   <si>
     <t>10892</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10892/requerimento_042.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10892/requerimento_042.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito informações sobre a possibilidade de realização de estudo técnico para pavimentação do trecho da Rua Paulo Sanvezzo, no Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>10897</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10897/requerimento_043.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10897/requerimento_043.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Restauração do playground na Praça Raio de Sol.</t>
   </si>
   <si>
     <t>10898</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10898/requerimento_044.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10898/requerimento_044.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita estudo sobre a viabilidade de instalação de uma lixeira na entrada do cemitério japonês para atender moradores das proximidades.</t>
   </si>
   <si>
     <t>10899</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10899/requerimento_045.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10899/requerimento_045.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o fechamento de via de acesso à Rodovia Raposo Tavares pela Concessionária CART</t>
   </si>
   <si>
     <t>10900</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10900/requerimento_046.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10900/requerimento_046.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita estudo sobre a viabilidade de recapeamento asfáltico da Rua 9 de Julho, no Bairro Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>10901</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10901/requerimento_047_06.03.2025_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10901/requerimento_047_06.03.2025_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita estudo sobre a viabilidade de instalação de dispensário de medicamentos próximo ao Bairro Jardim Bela Vista/São José.</t>
   </si>
   <si>
     <t>10902</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10902/requerimento_048_06.03.2025_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10902/requerimento_048_06.03.2025_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações sobre a existência de estudos em andamento visando à integração entre os Postos de Saúde do Município e a Santa Casa, com o objetivo de unificar e facilitar o acesso a dados essenciais dos pacientes.</t>
   </si>
   <si>
     <t>10906</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10906/requerimento_049_10.03.2025_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10906/requerimento_049_10.03.2025_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Ao senhor Prefeito. Sinalização na Vicinal Vereador José Molina.</t>
   </si>
   <si>
     <t>10907</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10907/requerimento__050_-_11.03.25_joao_sanchez_assinado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10907/requerimento__050_-_11.03.25_joao_sanchez_assinado.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicitação de informações sobre a previsão de manutenção da via no final da Rua Jasmin Batista, no Jardim São José.</t>
   </si>
   <si>
     <t>10910</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10910/requerimento_051_12.03.2025_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10910/requerimento_051_12.03.2025_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Ao D.E.R.  Manutenção na via Júlio Budisk, trecho km 13 ao 20, recape.</t>
   </si>
   <si>
     <t>10911</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10911/requerimento_052_11.03.2025_joao_sanchez_assinado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10911/requerimento_052_11.03.2025_joao_sanchez_assinado.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Manutenção em toda a extensão da Rua Pixinguinha, especialmente nas proximidades do número 348.</t>
   </si>
   <si>
     <t>10913</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10913/requerimento_053_13.03.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10913/requerimento_053_13.03.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicitação de estudo de viabilidade de implantação de faixa elevada de pedestres na Rua Monsenhor Nakamura, entre o Asilo e Ginásio de Esportes</t>
   </si>
   <si>
     <t>10914</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10914/requerimento_054_13.03.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10914/requerimento_054_13.03.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicitação de estudo de viabilidade para construção de parquinho ou academia ao ar livre no Bairro Jardim Pichione.</t>
   </si>
   <si>
     <t>10917</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Á concessionária de energia elétrica Energisa Sul-Sudeste. Providências de fiscalização adotadas para garantir que a instalação e manutenção das fiações estejam conforme as normas técnicas e de segurança;</t>
   </si>
   <si>
     <t>10918</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10918/req._56.2025_joel.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10918/req._56.2025_joel.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicitação de informações e instalação de braços de lâmpada na Avenida Vinícius de Moraes no trecho compreendido entre as ruas Graça Aranha e Basílio da Gama.</t>
   </si>
   <si>
     <t>10920</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10920/requerimento_57.2025_13.03.2025_cabrera001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10920/requerimento_57.2025_13.03.2025_cabrera001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Realização de fiscalização na vicinal entre a Rodovia Júlio Budisk e o Balneário do Amizade.</t>
   </si>
   <si>
     <t>10921</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10921/requerimento__058_18.03.25_joao_sanchez.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10921/requerimento__058_18.03.25_joao_sanchez.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicitação informações sobre previsão de pavimentação ou concretagem da travessa Aimorés no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>10923</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10923/requerimento_59.2025_24.03.2025_neia_cel_goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10923/requerimento_59.2025_24.03.2025_neia_cel_goulart.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre previsão de manutenção de ar-condicionado em escola do Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10924</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10924/requerimento_60.2025_24.03.2025_neia_cel_goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10924/requerimento_60.2025_24.03.2025_neia_cel_goulart.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o motivo da demora para roçagem da EMEIF Vereador José Molina.</t>
   </si>
   <si>
     <t>10925</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10925/requerimento__061.2025_27.03.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10925/requerimento__061.2025_27.03.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para verificar a viabilidade de implantação de faixa amarela de proibição de estacionamento ao longo da Rua Monsenhor Nakamura, no trecho compreendido entre o lava-jato e o ginásio de esportes.</t>
   </si>
   <si>
     <t>10926</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10926/requerimento__062.2025_27.03.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10926/requerimento__062.2025_27.03.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade de disponibilização de banheiro para os usuários da pista de caminhada situada às margens da Rodovia Arthur Boigues.</t>
   </si>
   <si>
     <t>10927</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10927/requerimento__063.2025_27.03.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10927/requerimento__063.2025_27.03.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para verificar a viabilidade de ampliação do espaço viário no entroncamento da Rua Antônio Louzada Marzabal com a Rua Monsenhor Nakamura, com o objetivo de facilitar a manobra de caminhões e evitar que veículos invadam a mão oposta da via.</t>
   </si>
   <si>
     <t>10928</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Michael Rodrigues, João Sanchez</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10928/requerimento__064_25.03.25_michael_rodrigues.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10928/requerimento__064_25.03.25_michael_rodrigues.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para verificar a viabilidade de pavimentação e melhorias no trecho final da Rua Tocantins, bem como a construção de canaleta para escoamento de água pluvial na altura do nº 39, no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>10929</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Michael Rodrigues, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10929/requerimento__065_25.03.25_michael_rodrigues.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10929/requerimento__065_25.03.25_michael_rodrigues.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de serviços de manutenção, incluindo limpeza, conserto de calçada e valeta, bem como a instalação de cercado para impedir o acesso de crianças e animais, na Rua Presidente Venceslau, esquina com a Cozinha Piloto.</t>
   </si>
   <si>
     <t>10930</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10930/requerimento__066_25.03.25_michael_rodrigues.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10930/requerimento__066_25.03.25_michael_rodrigues.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo técnico para análise da viabilidade e possibilidade de instalação de valeta para passagem de água entre as Ruas Guaianases e Guaicurus, localizadas no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>10931</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10931/requerimento__067.2025_27.03.25_michael_rodrigues.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10931/requerimento__067.2025_27.03.25_michael_rodrigues.pdf</t>
   </si>
   <si>
     <t>Solicitação para análise da viabilidade de alteração no procedimento de coleta de lixo, sugerindo que os coletores de lixo realizem a deposição direta dos resíduos na caçamba do caminhão de coleta, ao invés de agrupar os materiais em um local específico para a coleta do quarteirão, visando otimizar o processo e melhorar a eficiência na gestão dos resíduos.</t>
   </si>
   <si>
     <t>10937</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10937/requerimento__068.2025_26.03.25_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10937/requerimento__068.2025_26.03.25_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: Solicitação de manutenção na Rua Marcílio Dias, 251.</t>
   </si>
   <si>
     <t>10938</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10938/requerimento__069.2025_26.03.2025_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10938/requerimento__069.2025_26.03.2025_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Sr.Prefeito: estudo técnico visando à viabilidade de instalação de uma placa de “Carga e Descarga” na Rua Rui Barbosa, em frente ao número 314.</t>
   </si>
   <si>
     <t>10939</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10939/requerimento__070.2025_26.03.25_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10939/requerimento__070.2025_26.03.25_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Ao Sr.Prefeito: Solicita transporte gratuito para alunos do curso técnico da FATEC.</t>
   </si>
   <si>
     <t>10940</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10940/requerimento__071.2025_26.03.25_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10940/requerimento__071.2025_26.03.25_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: Solicita informações sobre o fornecimento da merenda escolar nas unidades de ensino em tempo integral, com especial atenção à EMEIF Professora Márcia Helena Fernandez de Araújo.</t>
   </si>
   <si>
     <t>10941</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10941/requerimento__072.2025_26.03.25_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10941/requerimento__072.2025_26.03.25_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: Solicita a efetiva criação e instalação do Conselho Municipal de Política Cultural – CMPC, com fundamento no disposto na Lei nº 3.160, de 07 de fevereiro de 2025, que institui o Sistema Municipal de Cultura no Município de Álvares Machado.</t>
   </si>
   <si>
     <t>10942</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Dudu Sanches, Michael Rodrigues, Néia Coronel Goulart</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10942/requerimento__073_27.03.25_dudu_sanches_assinado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10942/requerimento__073_27.03.25_dudu_sanches_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação da possibilidade de substituição e instalação de lixeiras mais modernas e resistentes e em mais pontos da praça e pista de caminhada localizada às margens da Rodovia Arthur Boigues Filho.</t>
   </si>
   <si>
     <t>10943</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Dudu Sanches</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10943/requerimento__074_27.03.25_dudu_sanches_assinado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10943/requerimento__074_27.03.25_dudu_sanches_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para verificar a viabilidade da substituição da valeta convencional existente no cruzamento das Ruas Júlio Mesquita e Fernando Costa por uma lombada invertida, visando melhorar as condições de tráfego, acessibilidade e drenagem no local.</t>
   </si>
   <si>
     <t>10950</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10950/requerimento__075_03.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10950/requerimento__075_03.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito:  realização de vistoria técnica e adoção de medidas emergenciais para contenção de erosão na Rua São Lucas, nº 48, bairro São José, em razão de risco iminente de desmoronamento.</t>
   </si>
   <si>
     <t>10952</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10952/requerimento__076.2025_27.03.25_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10952/requerimento__076.2025_27.03.25_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: Solicita informações sobre a previsão para início das obras das casas da CDHU no terreno adquirido no Jardim Bela Vista, próximo à Igreja Batista, incluindo a previsão de entrega das habitações e os critérios de escolha dos beneficiários.</t>
   </si>
   <si>
     <t>10953</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10953/requerimento__077_03.04.25_joao_da_farmacia.doc.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10953/requerimento__077_03.04.25_joao_da_farmacia.doc.pdf</t>
   </si>
   <si>
     <t>Ao Sr.Prefeito: Solicita a realização de obras de manutenção e recuperação da Rua João Bartolo, no trecho de acesso ao bairro Bem Viver, em razão das más condições de trafegabilidade da via.</t>
   </si>
   <si>
     <t>10954</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10954/requerimento__078_31.03.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10954/requerimento__078_31.03.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr Prefeito: Solicita manutenção emergencial da Estrada do Nagi, localizada ao lado do bairro Maria de Lourdes, em razão das condições precárias da via que dificultam o tráfego e comprometem a segurança dos moradores.</t>
   </si>
   <si>
     <t>10957</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10957/requerimento__079.2025_01.04.25_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10957/requerimento__079.2025_01.04.25_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito: ampla divulgação das vagas disponíveis na Casa de Abrigo municipal e a disponibilização de transporte adequado para atendimento no CREAS e CRAS, assegurando o acesso efetivo aos serviços da rede de proteção social, sem prejuízo do sigilo institucional.</t>
   </si>
   <si>
     <t>10959</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10959/requerimento__080_01.04.25_dudu_sanches.doc.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10959/requerimento__080_01.04.25_dudu_sanches.doc.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo técnico para instalação de obstáculo redutor de velocidade na Rua Junqueira Freire, no Bairro Jardim Panorama.</t>
   </si>
   <si>
     <t>10960</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Dudu Sanches, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10960/requerimento__081_01.04.25_dudu_sanches.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10960/requerimento__081_01.04.25_dudu_sanches.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a possibilidade de substituição de canaleta por valeta na esquina da Rua Regente Feijó com José Garcia Segura, no Bairro Jardim Maria de Lourdes.</t>
   </si>
   <si>
     <t>10962</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Michael Rodrigues, Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10962/requerimento__082_01.04.25_michael_rodrigues.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10962/requerimento__082_01.04.25_michael_rodrigues.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito que sejam orientados os motoristas da prefeitura a não estacionarem os caminhões sobre a calçada, principalmente na Rua Vicente Dias Garcia, em frente ao prédio da Decel e ao lado da Escola Angélica de Oliveira.</t>
   </si>
   <si>
     <t>10963</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10963/requerimento_83.2025_04.04.2025_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10963/requerimento_83.2025_04.04.2025_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito recapeamento da pista da Avenida das Américas, entre o Supermercado Estrela até a Rua Manoel Francisco de Oliveira.</t>
   </si>
   <si>
     <t>10964</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>João da Farmácia, Dudu Sanches</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10964/requerimento_84.2025_04.04.2025_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10964/requerimento_84.2025_04.04.2025_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito e Jandaia Transportes. Solicita estudo de viabilidade de incluir em alguns itinerários de maior demanda, a possibilidade de criar pontos de embarque próximo aos Predinhos do Nivaldo Zorzato, Bairro Santa Eugênia e Residencial Márcia Fernandes.</t>
   </si>
   <si>
     <t>10965</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10965/requerimento_85.2025_04.04.2025_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10965/requerimento_85.2025_04.04.2025_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito reparo da pista desde o início da Rua Marcílio Dias até a Rotatória Issei Matsumoto.</t>
   </si>
   <si>
     <t>10970</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10970/requerimento__086_08.04.25_regina_marcia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10970/requerimento__086_08.04.25_regina_marcia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita troca/manutenção de iluminação pública dos postes localizados no Residencial Márcia Fernandes.</t>
   </si>
   <si>
     <t>10971</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Regina Márcia Silva, Joel Nunes, Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10971/requerimento__087_08.04.25_regina_marcia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10971/requerimento__087_08.04.25_regina_marcia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita a manutenção de ponte que liga o Bairro José Canducci ao Jardim Novo Horizonte.</t>
   </si>
   <si>
     <t>10976</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10976/requerimento__088_08.04.25_michael_rodrigues.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10976/requerimento__088_08.04.25_michael_rodrigues.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicito informações sobre a possibilidade de fazer o melhor caminho no trecho que vai do final da Rua XV de Novembro até o Campo do Matadouro.</t>
   </si>
   <si>
     <t>10977</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10977/requerimento__089_08.04.25_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10977/requerimento__089_08.04.25_cabrera.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicito informações sobre a possibilidade de instalação de canaleta para direcionamento de água, na Rua Zequinha de Abreu, nas proximidades do nº 270.</t>
   </si>
   <si>
     <t>10979</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10979/requerimento__090_11.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10979/requerimento__090_11.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito:  Solicita estudo técnico e providências no cruzamento da Rua São José com a Rua Campos Salles.</t>
   </si>
   <si>
     <t>10980</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10980/requerimento__091_11.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10980/requerimento__091_11.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Requeiro estudo de engenharia de tráfego no cruzamento da Rua Monsenhor Nakamura com a Rua Presidente Prudente, visando melhor segurança e fluidez no trânsito do local.</t>
   </si>
   <si>
     <t>10981</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10981/requerimento__092_14.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10981/requerimento__092_14.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal a pintura de sinalização de "PARE" nos cruzamentos e esquinas das vias públicas do município, em razão do desgaste e apagamento das marcas existentes.</t>
   </si>
   <si>
     <t>10982</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10982/requerimento__093_14.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10982/requerimento__093_14.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade de retirada de obstáculo da Rua Guarani em frente ao nº 417 e instalação mais próxima do cruzamento com a Rua Guarucaia.</t>
   </si>
   <si>
     <t>10983</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10983/requerimento__094_14.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10983/requerimento__094_14.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a existência de estudos sobre a possibilidade de instalação de Sistema e Câmeras de monitoramento nas entradas da cidade.</t>
   </si>
   <si>
     <t>10984</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>João Sanchez, Dudu Sanches, Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10984/requerimento__095_15.04.25_joao_sanchez.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10984/requerimento__095_15.04.25_joao_sanchez.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Estradas de Rodagem (DER). Reitera pedido do Requerimento de nº 244/2023, que pede substituição de placa indicativa de nome da cidade e implantação de dispositivos refletivos e placas na estrada do trevo de Álvares Machado.</t>
   </si>
   <si>
     <t>10985</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10985/requerimento__096_15.04.25_joao_sanchez.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10985/requerimento__096_15.04.25_joao_sanchez.pdf</t>
   </si>
   <si>
     <t>Ao DER. Solicita instalação de placa indicativa de entrada da cidade de Álvares Machado na Rodovia Júlio Budisk, sentido da Raposo Tavares em direção a Alfredo Marcondes.</t>
   </si>
   <si>
     <t>10986</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10986/requerimento__097_15.04.25_joao_sanchez.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10986/requerimento__097_15.04.25_joao_sanchez.pdf</t>
   </si>
   <si>
     <t>Ao DER. Solicita informações a respeito da manutenção e roçagem no trevo de acesso ao município de Álvares Machado.</t>
   </si>
   <si>
     <t>10989</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10989/requerimento__098_19.04.25_neia_cel._goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10989/requerimento__098_19.04.25_neia_cel._goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita a instalação de iluminação pública no Campo do Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10990</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10990/requerimento__099_19.04.25_neia_cel._goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10990/requerimento__099_19.04.25_neia_cel._goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita ações para melhora em Estrado do Barreiro no Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10993</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Joel Nunes, Dudu Sanches, João Sanchez, Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10993/requerimento__100.2025_2.04.25_joel_nunes.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10993/requerimento__100.2025_2.04.25_joel_nunes.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito e à SABESP. Solicitação de estudo técnico de viabilidade para a construção de um reservatório de água no Parque dos Pinheiros e Jardim Panorama.</t>
   </si>
   <si>
     <t>10994</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>João Sanchez, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10994/requerimento__101_22.04.25_joao_sanchez.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10994/requerimento__101_22.04.25_joao_sanchez.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre cronograma de roçagem e limpeza de guias e meio-fio no Bairro Canaã.</t>
   </si>
   <si>
     <t>10995</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10995/requerimento_102.2025__joel_nunes_22.04.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10995/requerimento_102.2025__joel_nunes_22.04.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitação de estudo técnico de viabilidade para construção de casa de repouso para pessoas com transtornos mentais.</t>
   </si>
   <si>
     <t>10999</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>João da Farmácia, Cabrera, Dudu Sanches, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10999/requerimento__103_23.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10999/requerimento__103_23.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre cronograma de manutenção e reforma do Museu Municipal, considerando seu estado de conservação e a possibilidade de readequações estruturais.</t>
   </si>
   <si>
     <t>11000</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>João da Farmácia, Dudu Sanches, Joel Nunes, Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11000/requerimento__104_23.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11000/requerimento__104_23.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo técnico sobre a viabilidade de melhorias no sistema de escoamento do bueiro da Rua Atílio Siquieri.</t>
   </si>
   <si>
     <t>11001</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Néia Coronel Goulart, Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11001/requerimento__105_23.04.25_neia_cel._goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11001/requerimento__105_23.04.25_neia_cel._goulart.pdf</t>
   </si>
   <si>
     <t>À Polícia Civil. Solicita informações sobre atendimento durante plantões e feriados, bem como sobre na disponibilização dos responsáveis pelos plantões.</t>
   </si>
   <si>
     <t>11002</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11002/requerimento__106_25.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11002/requerimento__106_25.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita urgência na realização dos serviços de melhoria na valeta localizada na Rua Presidente Venceslau, esquina com a Cozinha Piloto, em razão das fortes chuvas recentes que agravaram as condições de segurança do local.</t>
   </si>
   <si>
     <t>11003</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11003/requerimento__107_27.04.25_neia_cel._goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11003/requerimento__107_27.04.25_neia_cel._goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita jogar cascalhos em trechos mais críticos da estrada principal das Chácaras Martins.</t>
   </si>
   <si>
     <t>11004</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11004/requerimento__108_27.04.25_neia_cel._goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11004/requerimento__108_27.04.25_neia_cel._goulart.pdf</t>
   </si>
   <si>
     <t>À CART. Solicita instalação de sinalização indicando a presença de valeta na Vicinal Vereador José Molina em frente ao Haras Boa Vista.</t>
   </si>
   <si>
     <t>11005</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11005/requerimento__109_29.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11005/requerimento__109_29.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Reitera pedido de INDICAÇÃO de 2024 e OFÍCIO 2019, solicitando informações sobre realização de estudo técnico de viabilidade de tornar a Rua Aristeu Brasil de Carvalho como mão única (em sentido centro-bairro/do jardim para a Prefeitura).</t>
   </si>
   <si>
     <t>11006</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11006/requerimento__110_29.04.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11006/requerimento__110_29.04.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita serviços de manutenção de pedras sextavadas que estão soltas e provocando acúmulo de água e irregularidades da via, na Rua Sebastião Pereira com a Rua Nivaldo Zorzato.</t>
   </si>
   <si>
     <t>11007</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11007/requerimento__111_29.04.25_neia_cel._goulart.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11007/requerimento__111_29.04.25_neia_cel._goulart.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita instalação de placas com nomes das ruas no Bairro Nossa Senhora da Paz.</t>
   </si>
   <si>
     <t>11009</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11009/req_112-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11009/req_112-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita a visita de engenheiro para avaliação técnica e providências quanto ao escoamento inadequado de águas pluviais na Avenida das Américas, que têm invadido a residência de nº 1393, causando danos à calçada e ao portão.</t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11010/req_113-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11010/req_113-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações sobre a possibilidade de instalação de câmeras de segurança e colocação de cadeados nos portões de entrada do Cemitério de Coronel Goulart.</t>
   </si>
   <si>
     <t>11011</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11011/req_114-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11011/req_114-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade e possibilidade de instalação de redutor de velocidade nas ruas Ascêncio Voltare, na altura do nº 85 e César Martins, na altura do nº 107, para maior segurança dos usuários da academia ao ar livre existente nesta área.</t>
   </si>
   <si>
     <t>11012</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11012/req_115-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11012/req_115-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a suspensão do atendimento nas unidades básicas de saúde durante os pontos facultativos, considerando tratar-se de serviço essencial e de grande demanda da população. Requer, ainda, a apresentação da base legal que fundamenta tal medida.</t>
   </si>
   <si>
     <t>11013</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11013/req_116-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11013/req_116-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita a realização de estudo técnico de viabilidade, elaboração de projeto e execução de obra para construção de ponte de concreto armado e recuperação da Estrada Limoeiro, interligando o Bairro Caravina, em Presidente Prudente, à Chácara Paraíso, no Município de Álvares Machado, visando atender demandas de mobilidade, escoamento da produção agropecuária e desenvolvimento regional.</t>
   </si>
   <si>
     <t>11015</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11015/req_117-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11015/req_117-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita o envio de notificação às empresas situadas no Distrito Industrial, especialmente nas Ruas João Prado, Ascêncio Frutuoso e Álvaro Fernandes, para que realizem a limpeza das áreas no entorno de seus estabelecimentos, em razão da presença de entulho e mato alto.</t>
   </si>
   <si>
     <t>11016</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11016/req_118-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11016/req_118-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Reitera o Requerimento nº 70/2025 e solicita informações ao Executivo Municipal sobre a previsão de conclusão do estudo e de implantação do transporte terceirizado para alunos da FATEC.</t>
   </si>
   <si>
     <t>11018</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11018/req_119-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11018/req_119-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitação de informações sobre  estudo de viabilidade para chipagem de animais domésticos (cães e gatos).</t>
   </si>
   <si>
     <t>11023</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11023/req_120-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11023/req_120-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Reitera a Indicação nº 49/2025, de autoria do vereador João Sanchez, e solicita a realização de serviços de limpeza e manutenção na passagem lateral da EMEIF Governador Mario Covas, com apresentação de previsão para execução.</t>
   </si>
   <si>
     <t>11024</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11024/req_121-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11024/req_121-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Destinação de prédio e acessibilidade em parque infantil.</t>
   </si>
   <si>
     <t>11025</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11025/req_122-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11025/req_122-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita a realização de estudo técnico para instalação de câmeras de monitoramento em pontos de descarte irregular de resíduos sólidos, com o objetivo de coibir práticas irregulares, inibir o descarte inadequado e fortalecer a fiscalização, bem como a análise da viabilidade de ampliação da quantidade de caçambas em locais estratégicos do município.</t>
   </si>
   <si>
     <t>11026</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>João da Farmácia, Cabrera, Dudu Sanches, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11026/req_123-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11026/req_123-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita a revitalização da praça localizada na Rua dos Rondonianos, no Jardim São Francisco, com instalação de iluminação pública adequada, manutenção dos equipamentos existentes e análise da viabilidade jurídica e urbanística para a denominação oficial do espaço como “Pracinha do Garbete”.</t>
   </si>
   <si>
     <t>11027</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11027/req_124-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11027/req_124-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita substituição das lâmpadas de iluminação pública da Rua Paranaense, no Bairro Jardim São Francisco, por outras de maior potência luminosa, visando melhorar a visibilidade noturna e aumentar a segurança da população local.</t>
   </si>
   <si>
     <t>11028</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11028/req_125-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11028/req_125-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a existência de denominação oficial do Ginásio de Esportes do Parque dos Pinheiros e, caso existente, os motivos da ausência de placa identificativa no local.</t>
   </si>
   <si>
     <t>11029</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11029/req_126-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11029/req_126-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a possibilidade e previsão de reconstrução da lombada na Rua Fuad Maluly, na altura do número 121, visando melhorar a segurança dos pedestres e reduzir riscos de acidentes, devido ao alto declive e ao grande fluxo de veículos e pessoas na via.</t>
   </si>
   <si>
     <t>11030</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11030/req_127-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11030/req_127-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre os motivos da falta de medicamentos na Farmácia Municipal e o prazo para solução do problema, em virtude da demanda da população que tem saído sem os medicamentos necessários ao tratamento.</t>
   </si>
   <si>
     <t>11032</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11032/req_128-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11032/req_128-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo para inclusão do cemitério municipal nos serviços de vigilância patrimonial noturna e fechamento dos portões durante a noite, com vistas à preservação do patrimônio público e ao respeito à memória dos falecidos.</t>
   </si>
   <si>
     <t>11033</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11033/req_129-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11033/req_129-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações ao Poder Executivo sobre a existência de estudos e tratativas para a interligação dos bairros Jardim Mário Mauro e Nossa Senhora da Paz por nova via, incluindo eventual desapropriação ou aquisição de área particular.</t>
   </si>
   <si>
     <t>11034</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11034/req_130-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11034/req_130-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade para construção de obstáculo redutor de velocidade na Rua Visconde de Taunay, altura do nº 770, Bairro Jardim Panorama, e, sendo possível, informe sobre a previsão para execução do serviço.</t>
   </si>
   <si>
     <t>11038</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11038/req_131-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11038/req_131-25001.pdf</t>
   </si>
   <si>
     <t>Ao. Sr Prefeito. Solicita estudo de viabilidade de implantação de obstáculo redutor de velocidade na Rua Itália.</t>
   </si>
   <si>
     <t>11039</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11039/req_132-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11039/req_132-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade de instalação de poste e iluminação na Rua São Lucas no Jardim São José.</t>
   </si>
   <si>
     <t>11040</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11040/req_133-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11040/req_133-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a responsabilidade da roçagem e limpeza do trecho do prolongamento da Rua Marcílio Dias até o prolongamento da Rodovia Raposo Tavares, que compreende o trecho da propriedade da família Medina.</t>
   </si>
   <si>
     <t>11041</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11041/req_134-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11041/req_134-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre planos ou previsão de manutenção do campinho localizado no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>11042</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Cabrera, Dudu Sanches, Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11042/req_135-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11042/req_135-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade e, se possível, previsão para a construção de galeria de águas pluviais no final da Rua XV de Novembro, sentido em direção ao Campo do Matadouro.</t>
   </si>
   <si>
     <t>11044</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11044/req_136-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11044/req_136-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre contrato com a empresa Jandaia Transportes e possibilidade de contratação de nova empresa para atendimento da demanda nos bairros adjacentes.</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11050/req_137-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11050/req_137-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre estudo de viabilidade para criação de vaga de estacionamento de curta duração (faixa amarela) em frente ao dispensário de medicamentos, com sinalização de parada de até 15 minutos.</t>
   </si>
   <si>
     <t>11051</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11051/req_138-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11051/req_138-25002.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a possibilidade de abertura do parquinho do Bairro Jardim Bela Vista aos finais de semana, atendendo a demanda de pais que buscam mais opções de atividades com as crianças.</t>
   </si>
   <si>
     <t>11052</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11052/req_139-25003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11052/req_139-25003.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a existência de previsão para reparo ou reforma da canaleta de direcionamento de água, localizada na esquina da Rua Olavo Bilac com a Rua Campos Sales.</t>
   </si>
   <si>
     <t>11054</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11054/req_140-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11054/req_140-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade de execução de galeria de água pluvial, no final da Rua Suécia, no Bairro Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>11056</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Joel Nunes, Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11056/req_141-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11056/req_141-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita, por meio da Secretaria competente, o envio de documentos e informações referentes aos campeonatos esportivos promovidos ou financiados pelo Município nos exercícios de 2024 e 2025, incluindo notas fiscais, contratos, planilhas de custos e identificação das empresas contratadas.</t>
   </si>
   <si>
     <t>11057</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11057/req_142-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11057/req_142-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo técnico de viabilidade para melhoria da sinalização viária no entorno da Praça Fidelcino José Ribeiro, no Conjunto Habitacional Vereador Antonio Prado.</t>
   </si>
   <si>
     <t>11058</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11058/req_143-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11058/req_143-25002.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade de instalação de lombada para redução de velocidade nas proximidades da Cozinha Piloto, na Rua Martinópolis, na altura do nº215.</t>
   </si>
   <si>
     <t>11059</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11059/req_144-25003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11059/req_144-25003.pdf</t>
   </si>
   <si>
     <t>À Sabesp e ao Sr. Prefeito. Solicita informações sobre os motivos e diretrizes que impedem a construção de casas nos loteamentos dos Residenciais Biaggio, Brambilla e Galante.</t>
   </si>
   <si>
     <t>11060</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11060/req_145-25004.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11060/req_145-25004.pdf</t>
   </si>
   <si>
     <t>À Sabesp. Solicita informações se há intenção de reativar o poço localizado no prolongamento da Rua XV de novembro, na propriedade da Família Costa.</t>
   </si>
   <si>
     <t>11065</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11065/req_146-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11065/req_146-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita  informações sobre a possibilidade de instalação de iluminação pública no final da Rua Agostinho dos Santos, em razão da escuridão e insegurança no local.</t>
   </si>
   <si>
     <t>11066</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11066/req_147-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11066/req_147-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a possibilidade de ampliação do espaço da via na curva entre as Ruas Presidente Prudente e Nivaldo Zorzato, em razão dos riscos causados por sua geometria acentuada e pelo tráfego de veículos de grande porte.</t>
   </si>
   <si>
     <t>11067</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11067/req_149-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11067/req_149-25001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito a realização de verificação e estudo de viabilidade para melhorias em uma das pontes da Estrada Ouro Verde, devido às precárias condições da estrutura e da via alternativa utilizada.</t>
   </si>
   <si>
     <t>11068</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11068/requerimento__149_06.06.25_regina_marcia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11068/requerimento__149_06.06.25_regina_marcia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade para a instalação de dois obstáculos redutores de velocidade na Rua José Carlucci, nas proximidades do nº 215.</t>
   </si>
   <si>
     <t>11069</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11069/req_150-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11069/req_150-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo técnico de viabilidade de troca de local de instalação de obstáculo redutor de velocidade, na Avenida das Américas, da altura do nº 1259 para o nº 1225.</t>
   </si>
   <si>
     <t>11070</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11070/req_151-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11070/req_151-25002.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações se há previsão de serviços de manutenção da Rua 09 de julho, trecho final, reiterando o pedido do Requerimento de  nº 46/2025.</t>
   </si>
   <si>
     <t>11073</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>João da Farmácia, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11073/req_152-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11073/req_152-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita serviços de manutenção e limpeza em terreno e bueiro localizados acima da chácara no final da Rua Tupinambás com a Rua Guaicurus, no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>11074</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11074/req_153-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11074/req_153-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a possibilidade de melhorias na vala situada na Rua Aimarás com a Rua Aimorés, visando reduzir sua profundidade.</t>
   </si>
   <si>
     <t>11075</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11075/req_154-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11075/req_154-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a existência de terrenos caucionados nos Residenciais Biaggio, Brambilla e Galante, em complementação ao Requerimento nº 144/2025, com o objetivo de garantir a execução de serviços de infraestrutura eventualmente pendentes.</t>
   </si>
   <si>
     <t>11076</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Cabrera, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11076/req_155-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11076/req_155-25001.pdf</t>
   </si>
   <si>
     <t>Ao sr. Prefeito. Solicita informações ao Senhor Prefeito sobre a cobrança do IPTU nas casas populares do Bairro Jardim Horizonte, diante de indícios de divergências nos valores lançados.</t>
   </si>
   <si>
     <t>11077</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11077/req_156-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11077/req_156-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações e previsão para a instalação de redutores de velocidade na Rua Marcílio Dias, na rotatória Issei Matsumoto, e na Vicinal Vereador José Molina.</t>
   </si>
   <si>
     <t>11079</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11079/req_157-25006.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11079/req_157-25006.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade e previsão de reserva de vagas de estacionamento preferenciais, com sinalização adequada, destinadas aos pais ou responsáveis por crianças com Transtorno do Espectro Autista (TEA), em frente às unidades escolares do município.</t>
   </si>
   <si>
     <t>11080</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11080/requerimento__158_10.06.25_michael_rodrigues.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11080/requerimento__158_10.06.25_michael_rodrigues.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita a instalação de redutor de velocidade e reforço da sinalização nas imediações da saída do Posto Portal, antes da Rotatória Issei Matsumoto, em razão da ocorrência de acidentes no local.</t>
   </si>
   <si>
     <t>11081</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11081/req_159-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11081/req_159-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita  informações sobre a possibilidade e o prazo para instalação de placas de proibição de carga e descarga na Rua Vicente Dias Garcia, em frente ao Colégio Angélica de Oliveira.</t>
   </si>
   <si>
     <t>11082</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11082/req_160-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11082/req_160-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita realização ou previsão de manutenção na Rua Guaicurus, nº 206, Bairro Jardim Bela Vista, em razão de depressões causadas por infiltração entre pedras sextavadas.</t>
   </si>
   <si>
     <t>11084</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11084/req_161-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11084/req_161-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade de instalação/construção de banheiro público em locais próximos às áreas centrais.</t>
   </si>
   <si>
     <t>11085</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11085/req_162-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11085/req_162-25002.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo de viabilidade para implantação de vagas de estacionamento reservadas nas proximidades da Prefeitura, incluindo ao menos duas vagas com tempo de permanência de 15 minutos e uma vaga para pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>11087</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11087/req_163-25003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11087/req_163-25003.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre os motivos da permanência de placas de estacionamento para farmácia e pintura do meio-fio em frente a estabelecimentos comerciais (farmácia) extintos nas vias Avenida das Américas e Rua Fernando Costa.</t>
   </si>
   <si>
     <t>11088</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11088/requerimento__164_12.06.25_joao_da_farmacia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11088/requerimento__164_12.06.25_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita estudo técnico para a proibição de estacionamento de veículos na esquina da Rua Santo Brunholi com a Rua Geraldo Cândido Martins, visando melhorar a fluidez e segurança do tráfego.</t>
   </si>
   <si>
     <t>11089</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11089/req_165-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11089/req_165-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Requer informações sobre a possibilidade de promoção de curso de teatro para crianças e jovens de Álvares Machado, por meio da Secretaria de Cultura.</t>
   </si>
   <si>
     <t>11093</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Néia Coronel Goulart, Dudu Sanches</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11093/req_166-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11093/req_166-25001.pdf</t>
   </si>
   <si>
     <t>Ao. Sr. Prefeito, solicita informações sobre a possibilidade de serviços de manutenção nas estradas rurais do município.</t>
   </si>
   <si>
     <t>11094</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11094/req_167-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11094/req_167-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a possibilidade de instalação de cobertura nas laterais das Unidades Básicas de Saúde (UBSs), visando proteger os pacientes que aguardam atendimento do lado de fora das unidades, especialmente no período da manhã.</t>
   </si>
   <si>
     <t>11102</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11102/req_168-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11102/req_168-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre previsão de reparo de academia ao ar livre e parquinho do Bairro Jardim São José.</t>
   </si>
   <si>
     <t>11103</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11103/req_169-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11103/req_169-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Encaminha fotografias dos locais indicados no Requerimento nº 156/2025, para subsidiar a análise técnica quanto à possibilidade de instalação de redutores de velocidade na Rua Marcílio Dias e na Vicinal Vereador José Molina.</t>
   </si>
   <si>
     <t>11115</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11115/req_170-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11115/req_170-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr Prefeito, solicitando a instalação de semáforo com temporizador para pedestres na Avenida das Américas, próximo ao nº 229, Centro, neste município.</t>
   </si>
   <si>
     <t>11116</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11116/req_171-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11116/req_171-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr Prefeito, solicitando a instalação de um parque infantil no bairro Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>11117</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11117/req_172-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11117/req_172-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, solicitando a realização de poda geral e instalação de iluminação na praça do Conjunto Habitacional Salvador Costa e estudo para implantação de playground e área de lazer com iluminação na região dos Conjuntos Habitacionais Mário Mauro, Jardim Pichioni e Jardim São José.</t>
   </si>
   <si>
     <t>11119</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Cabrera, Dudu Sanches, João da Farmácia, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
     <t>À Mesa Diretora. Solicita o ingresso de Ação Direta de Inconstitucionalidade contra a Resolução Legislativa nº 6, de 03 de dezembro de 2024, que revogou a Resolução nº 2/2023, a qual fixava os subsídios dos agentes políticos do Poder Legislativo para a próxima legislatura no município de Álvares Machado.</t>
   </si>
   <si>
     <t>11120</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11120/req_174-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11120/req_174-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito.  Informações e previsão quanto à possibilidade de instalação de obstáculo redutor de velocidade na Rua 15 de Novembro, nº 456, Bairro Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>11127</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11127/req_175-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11127/req_175-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: solicita estudo de viabilidade para construção de passeio público nas ruas Nivaldo Zorzatto e César Martins, no bairro Mário Mauro.</t>
   </si>
   <si>
     <t>11128</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11128/req_176-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11128/req_176-25001.pdf</t>
   </si>
   <si>
     <t>À CART.: solicita manutenção do asfalto na cabeceira da ponte sobre o Rio Limoeiro.</t>
   </si>
   <si>
     <t>11132</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>João Sanchez, Dudu Sanches</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11132/req_-177-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11132/req_-177-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre a frota de veículos da Prefeitura Municipal e os gastos com sua manutenção no exercício de 2024.</t>
   </si>
   <si>
     <t>11135</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11135/req_-178-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11135/req_-178-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações acerca da manutenção da Rua Jerônimo Soares de Azevedo, no trecho de cruzamento com a Rua Antônio Gaban, conforme Indicação nº 059/2025.</t>
   </si>
   <si>
     <t>11136</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11136/req_-179-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11136/req_-179-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita poda, retirada de galhos secos e manutenção periódica das árvores no Bairro José Canducci, em frente ao Salão Comunitário.</t>
   </si>
   <si>
     <t>11137</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Regina Márcia Silva, Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11137/req_180-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11137/req_180-25001.pdf</t>
   </si>
   <si>
     <t>À concessionária de energia elétrica Energisa Sul-Sudeste. Solicita informações sobre as providências de fiscalização adotadas para garantir que a instalação e manutenção das fiações estejam de acordo com as normas técnicas e de segurança, bem como quanto à fiscalização das prestadoras de serviços terceirizadas, em conformidade com a Lei Municipal nº 3.169/2025.</t>
   </si>
   <si>
     <t>11138</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11138/req_-181-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11138/req_-181-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Reitera pedido de instalação de iluminação pública no final da Rua Agostinho dos Santos, no Bairro Jardim Horizonte, e solicita também a realização de limpeza no referido trecho, especialmente no espaço próximo à praça, visando garantir melhores condições de segurança e mobilidade aos moradores e transeuntes.</t>
   </si>
   <si>
     <t>11139</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11139/req_-182-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11139/req_-182-25002.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita informações sobre as medidas adotadas para dar efetividade à Lei Municipal nº 3.111/2024, que institui na rede municipal de saúde a prática integrativa Heike para idosos, incluindo esclarecimentos quanto à edição do decreto regulamentador, à tramitação dos documentos administrativos necessários e à definição sobre o procedimento a ser adotado (licitação ou credenciamento).</t>
   </si>
   <si>
     <t>11141</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11141/req_-183-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11141/req_-183-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitando que a Prefeitura proceda à transferência da lixeira comunitária, deslocando-a para a entrada do loteamento Alto da Colina.</t>
   </si>
   <si>
     <t>11142</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11142/req_-184-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11142/req_-184-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita providências para recuperação das sarjetas e canaletas de drenagem pluvial na Rua Alfredo Marcondes, no trecho compreendido entre os números 590 a 740, até a Rua José Romero, em razão da inadequação técnica atual e dos riscos que apresentam à saúde e à segurança da população.</t>
   </si>
   <si>
     <t>11143</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11143/req_185-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11143/req_185-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito e à Polícia Militar. Solicita reforço policial na Feira Livre do Bairro Parque dos Pinheiros, realizada às quintas-feiras, com presença de policiais da Atividade Delegada circulando entre as barracas e a disponibilização de viatura em pontos estratégicos.</t>
   </si>
   <si>
     <t>11152</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11152/req_186-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11152/req_186-25001.pdf</t>
   </si>
   <si>
     <t>À Energisa. Requer informações, por intermédio da empresa concessionária Energisa, sobre o quantitativo de postes de iluminação pública existentes no município, especificando o tipo de tecnologia instalada (LED, vapor de sódio ou outras)</t>
   </si>
   <si>
     <t>11153</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11153/req_187-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11153/req_187-25002.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita, com reiteração, informações sobre a previsão de manutenção da via localizada no final da Rua Jasmin Batista, no Jardim São José.</t>
   </si>
   <si>
     <t>11154</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11154/req_188-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11154/req_188-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Informações sobre a implementação da Lei Municipal nº 3.171/2025, que dispõe sobre o atendimento preferencial às pessoas com fibromialgia no âmbito do Município de Álvares Machado.</t>
   </si>
   <si>
     <t>11155</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11155/req_189-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11155/req_189-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicita melhorias na estrada localizada no prolongamento da Rua Martinópolis, nas imediações do bairro Maria de Lourdes, incluindo aplicação de raspa asfáltica.</t>
   </si>
   <si>
     <t>11158</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11158/req_190-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11158/req_190-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita manutenção, limpeza, retirada de barranco e instalação de academia da 3ª idade nas imediações da Rua XV de Novembro, nº 77.</t>
   </si>
   <si>
     <t>11159</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11159/req_191-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11159/req_191-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr Prefeito. Solicita limpeza do beco localizado próximo à Rua XV de Novembro, nº 700.</t>
   </si>
   <si>
     <t>11160</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>João da Farmácia, Cabrera, Dudu Sanches, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11160/req_192-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11160/req_192-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr Prefeito. Solicita melhorias na Rodoviária Municipal, incluindo pintura, recuperação da entrada e previsão de reforma geral.</t>
   </si>
   <si>
     <t>11161</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11161/req_193-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11161/req_193-25001.pdf</t>
   </si>
   <si>
     <t>Ao D.E.R. Solicita sinalização na Rodovia Júlio Budisk km 12, no acesso à Estrada da Amizade.</t>
   </si>
   <si>
     <t>11162</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11162/req_194-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11162/req_194-25001.pdf</t>
   </si>
   <si>
     <t>À Energisa Sul-Sudeste. Solicita informações sobre o cronograma de recolhimento de galhos e folhas após a realização de podas preventivas de árvores em diversos pontos da cidade de Álvares Machado.</t>
   </si>
   <si>
     <t>11169</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11169/req_195-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11169/req_195-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita estudo quanto à viabilidade de regulamentação da chamada investidura de imóveis no âmbito do Município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11170</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Cabrera, Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11170/req_196-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11170/req_196-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, com reiteração, solicita informações a respeito do cronograma de execução da finalização da Rua José Jorge.</t>
   </si>
   <si>
     <t>11171</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11171/req_197001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11171/req_197001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, com reiteração, solicita informações a respeito do cronograma de execução da restauração do playground na Praça Raio de Sol.</t>
   </si>
   <si>
     <t>11172</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11172/req_198-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11172/req_198-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências quanto à realização de poda de árvores localizadas na Rua Monsenhor Nakamura, nº 750, Centro, em frente à Associação Cida Ferrer, no Município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11174</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11174/req_199-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11174/req_199-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita reforma do jardim em frente à Capela Nossa Senhora Aparecida, onde se encontra a imagem da Santa; se possível, com novo paisagismo.</t>
   </si>
   <si>
     <t>11175</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11175/req_200-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11175/req_200-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Reitera o Requerimento nº 025/2025 sobre fiscalização e envio de contrato referente a recapeamento no Jardim Panorama.</t>
   </si>
   <si>
     <t>11185</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11185/req_201-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11185/req_201-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita a implantação de feira no Distrito de Coronel Goulart, priorizando produtores locais e observando infraestrutura, higiene e segurança.</t>
   </si>
   <si>
     <t>11186</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11186/req_202-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11186/req_202-25001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a reforma e manutenção dos aparelhos da academia ao ar livre do Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11187</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Néia Coronel Goulart, Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11187/req_203-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11187/req_203-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita a limpeza do parque infantil do Distrito de Coronel Goulart, com roçada do mato, capina, varrição e remoção de carrapichos.</t>
   </si>
   <si>
     <t>11188</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11188/req_204-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11188/req_204-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita a reforma do alambrado do parque infantil do Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11189</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11189/req_205-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11189/req_205-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita a reforma da ponte do Bairro Catanduva, próxima ao sítio do Sr. Helmo Flauzino.</t>
   </si>
   <si>
     <t>11190</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Joel Nunes, Marquinho Bozó</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11190/req_206-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11190/req_206-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências, cronograma e documentos para a readequação do cercamento e a liberação da pista de caminhada nas margens do Balneário da Amizade, em razão da resposta ao Ofício CM nº 075/2025.</t>
   </si>
   <si>
     <t>11191</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11191/req_207-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11191/req_207-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações do executivo referente a possibilidade de colocar um ônibus circular, saindo do Residencial Canaã passando por vários pontos a ser definidos, interligando bairros centro.</t>
   </si>
   <si>
     <t>11199</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11199/requerimento208.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11199/requerimento208.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências para o conserto da calçada da EMEIF “Vereador José Molina” e a retirada dos troncos remanescentes das árvores já cortadas.</t>
   </si>
   <si>
     <t>11200</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11200/requerimento209.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11200/requerimento209.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências para implantação de sinalização de advertência, em pontos específicos da Vicinal Vereador José Molina, informando a presença de animais na pista, especialmente nas proximidades do km 10 e em frente ao Campus 3.</t>
   </si>
   <si>
     <t>11201</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Dudu Sanches, Cabrera, João da Farmácia, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11201/requerimento210.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11201/requerimento210.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências para instalação de bebedouro de água gelada e pontos de torneira para higienização das mãos no parquinho público situado na rotatória da Praça Getúlio Vargas, no centro da cidade de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11202</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11202/requerimento211.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11202/requerimento211.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências para que seja feito serviço de calçada na rodovia Arthur Boigues Filho, no perímetro urbano.</t>
   </si>
   <si>
     <t>11203</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11203/requerimento212.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11203/requerimento212.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências para que sejam feitos serviços de jardinagem e dedetização regulares no velório municipal de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11204</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11204/requerimento213.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11204/requerimento213.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências para que seja construída, em algum local apropriado, rampa de embarque e desembarque de veículos e tratores no município.</t>
   </si>
   <si>
     <t>11207</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11207/req_214001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11207/req_214001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita providências para a implantação de redutores de velocidade (obstáculos) na Rua Minas Gerais, no distrito de Coronel Goulart, com a devida sinalização vertical e horizontal.</t>
   </si>
   <si>
     <t>11208</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11208/req_215-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11208/req_215-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita previsão de reforma do vestiário do campo de futebol do distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11209</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11209/req_216-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11209/req_216-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita informações sobre planejamento nesse mandato para resolver a situação dos bairros São José e Jd Picchioni referente ao asfalto, galerias e melhorias necessárias.</t>
   </si>
   <si>
     <t>11215</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11215/req_217-254001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11215/req_217-254001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita o desmembramento das turmas multisseriadas da EMEIF Vereador José Molina, localizada no distrito de Coronel Goulart, em razão de prejuízos pedagógicos e da existência de sobras orçamentárias do Fundeb que permitem o investimento necessário na melhoria da qualidade do ensino.</t>
   </si>
   <si>
     <t>11217</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11217/req_218-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11217/req_218-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se resposta formal e tempestiva, a fim de possibilitar o acompanhamento e a fiscalização parlamentar sobre a execução dos serviços públicos essenciais de limpeza urbana.</t>
   </si>
   <si>
     <t>11218</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11218/req_219-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11218/req_219-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se pintura de obstáculos, faixas de pedestres, placas de sinalização em todo município, e, visita técnica com responsáveis nos pontos críticos das vias do Jardim Panorama e Parque dos Pinheiros a fim de construir obstáculos.</t>
   </si>
   <si>
     <t>11219</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11219/req_220-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11219/req_220-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se implantação de faixa elevada na rua Fagundes Varela no Parque dos Pinheiros em frente ao playground.</t>
   </si>
   <si>
     <t>11220</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11220/req_221-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11220/req_221-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se informações acerca do valor investido no campo recém construído no Conjunto Habitacional Antônio Prado no Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>11221</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11221/requerimento222.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11221/requerimento222.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se, com urgência, a limpeza na Rua Basílio da Gama, especificamente no trecho compreendido entre as ruas Silva Ramos e Júlio Ribeiro, conforme demanda apresentada pelos moradores locais, e, informações acerca da previsão de regularização da referida via.</t>
   </si>
   <si>
     <t>11223</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11223/requerimento223.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11223/requerimento223.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se apresentação das notas fiscais correspondentes a alguns empenhos e pagamentos efetuados no ano de 2024, referentes aos valores apresentados na relação de pagamentos por credor, os quais vieram em resposta ao requerimento de n° 177/2025, de autoria deste vereador.</t>
   </si>
   <si>
     <t>11224</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11224/requerimento224.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11224/requerimento224.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se a instalação de obstáculos na rua Iansã, nº 70, Parque dos Orixás, em frente ao Colégio Objetivo, no município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11225</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11225/requerimento225.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11225/requerimento225.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se, com urgência, a reestruturação do escoamento de água no final da rua Manoel Francisco de Oliveira, no município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11226</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Michael Rodrigues, Cabrera, Dudu Sanches, João da Farmácia, Marquinho Bozó, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11226/requerimento226.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11226/requerimento226.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se a reforma do telhado, ou calhas, e, vistoria da parte de fiação, no posto de saúde central do município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11227</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11227/requerimento227.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11227/requerimento227.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se, com reiteração, informações sobre a possibilidade e previsão de reconstrução de lombada na Rua Fuad Maluly, na altura do nº 121.</t>
   </si>
   <si>
     <t>11228</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11228/requerimento228.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11228/requerimento228.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se informações acerca da contratação de ônibus terceirizado da saúde.</t>
   </si>
   <si>
     <t>11229</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11229/requerimento229.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11229/requerimento229.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se, com urgência, poda das árvores da Avenida Brasil, distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11230</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11230/requerimento230.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11230/requerimento230.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se informações sobre a FACAM 2025, abrangendo previsão de investimento total da festa, realização da venda de camarotes e seus valores, e, se haverá oportunidade para os artistas locais fazerem suas apresentações.</t>
   </si>
   <si>
     <t>11231</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11231/requerimento231.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11231/requerimento231.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se, por meio da Secretaria Municipal de Educação, que sejam adotadas as providências necessárias quanto à contratação de um Psicólogo Escolar e um Assistente Social da Educação, destinados exclusivamente ao atendimento dos estudantes residentes nos bairros Parque dos Pinheiros e Jardim Panorama.</t>
   </si>
   <si>
     <t>11248</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11248/requerimento232.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11248/requerimento232.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se troca de lâmpadas do Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11264</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11264/req_233-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11264/req_233-25001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito sobre a possibilidade de rateio de sobras do FUNDEB, nos termos da legislação vigente.</t>
   </si>
   <si>
     <t>11265</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11265/req_234-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11265/req_234-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se estudos e providências para que a SABESP realize recomposição adequada do pavimento asfáltico após intervenções na rede de água e esgoto.</t>
   </si>
   <si>
     <t>11276</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11276/req_235-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11276/req_235-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se instalação de obstáculo redutor de velocidade na Rua César Martins, altura do nº 47, Bairro Mário Mauro, município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>10788</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10788/ind_01-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10788/ind_01-25001.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal a recolocação do ponto de ônibus, anteriormente localizado ao lado da quadra poliesportiva e do campo society, situado na Avenida Brasil, Jardim Raio do Sol, próximo ao número 115, EMEIF Professora Aparecida Marques Vaccaro.</t>
   </si>
   <si>
     <t>10789</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10789/ind_02-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10789/ind_02-25002.pdf</t>
   </si>
   <si>
     <t>INDICO ao senhor prefeito para que seja realizado serviço de manutenção no cemitério de Coronel Goulart.</t>
   </si>
   <si>
     <t>10790</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10790/ind_03-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10790/ind_03-25002.pdf</t>
   </si>
   <si>
     <t>Reforma do parque, infantil, instalações e lixeiras (Cel. Goulart).</t>
   </si>
   <si>
     <t>10791</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10791/indicacao_04.2025_-_dudu_sanches_20.01.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10791/indicacao_04.2025_-_dudu_sanches_20.01.25.pdf</t>
   </si>
   <si>
     <t>Indicação para conserto em boca de lobo do Jardim Mário Mauro, defronte aos predinhos do CDHU.</t>
   </si>
   <si>
     <t>10792</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10792/ind_05-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10792/ind_05-25002.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de Passeio Público em rua do Bairro Jardim Mário Mauro.</t>
   </si>
   <si>
     <t>10793</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10793/indicacao_06.2025_-_marquinho_bozo_21.01.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10793/indicacao_06.2025_-_marquinho_bozo_21.01.25.pdf</t>
   </si>
   <si>
     <t>INDICO ao Departamento de Estradas e Rodagem (DER) a implantação de placas indicativas na Rodovia Júlio Budisk que dá acesso às Chácaras Recreio Cobral e à Capela Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>10795</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10795/ind_07-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10795/ind_07-25002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito para realização de serviços de manutenção nas estradas rurais do município.</t>
   </si>
   <si>
     <t>10796</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10796/ind_09-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10796/ind_09-25002.pdf</t>
   </si>
   <si>
     <t>Indicação para reforçar atendimento de limpeza e manutenção do bairro e cemitério devido a disponibilização de apenas um funcionário que também auxilia em sepultamentos.</t>
   </si>
   <si>
     <t>10797</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10797/indicacao_09.2025_-_dudu_sanches_27.01.25.doc.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10797/indicacao_09.2025_-_dudu_sanches_27.01.25.doc.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, a elaboração de estudo para execução de galeria de águas pluviais no final da Rua Suécia no Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>10799</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10799/indicacao_10.2025_-_dudu_sanches_28.01.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10799/indicacao_10.2025_-_dudu_sanches_28.01.25.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito para instalação de placas com nomes de ruas nos Bairros do Jardim Mário Mauro e Salvador Costa.</t>
   </si>
   <si>
     <t>10800</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10800/indicacao_11.2025_-_dudu_sanches_29.01.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10800/indicacao_11.2025_-_dudu_sanches_29.01.25.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito para estudo/verificação da possibilidade de implantação de obstáculo na Rua Junqueira Freire no Jardim Panorama.</t>
   </si>
   <si>
     <t>10802</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10802/indicacao_12.2025_-_joao_sanchez_29.01.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10802/indicacao_12.2025_-_joao_sanchez_29.01.25.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor Prefeito para construção de canaleta na Rua Aimarás com a Rua Aimorés, no Jardim Bela Vista, divisão com o Jardim Monte Mor.</t>
   </si>
   <si>
     <t>10803</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10803/indicacao_13.2025_-_dudu_sanches_29.01.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10803/indicacao_13.2025_-_dudu_sanches_29.01.25.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor Prefeito, que sejam feitos reparos da pista de caminhada do campo central (ao lado do ginásio de esportes).</t>
   </si>
   <si>
     <t>10805</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10805/indicacao_14.2025_michael_rodrigues001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10805/indicacao_14.2025_michael_rodrigues001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito para serviços de manutenção (iluminação) e limpeza (roçagem e poda de árvores) da pista de caminhada às margens da Rodovia Arthur Boigues.</t>
   </si>
   <si>
     <t>10809</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10809/indicacao_15.2025_-_joel_nunes_04.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10809/indicacao_15.2025_-_joel_nunes_04.02.25.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a instalação de climatizador no ginásio municipal, visando melhorar o conforto térmico durante as atividades esportivas e comunitárias realizadas no local.</t>
   </si>
   <si>
     <t>10810</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10810/indicacao_16.2025_-_joel_nunes_04.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10810/indicacao_16.2025_-_joel_nunes_04.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Melhorias no acesso à estrada do bairro Estrada do Koyama.</t>
   </si>
   <si>
     <t>10811</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10811/indicacao_17.2025_-_joel_nunes_04.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10811/indicacao_17.2025_-_joel_nunes_04.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Implantação de banheiros na feira municipal</t>
   </si>
   <si>
     <t>10812</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10812/indicacao_18.2025_-_joel_nunes_04.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10812/indicacao_18.2025_-_joel_nunes_04.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Reparo ou substituição de poste na Rua Bernardo Guimarães, nº 34.</t>
   </si>
   <si>
     <t>10816</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10816/indicacao_19.2025_-_marquinho_bozo_05.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10816/indicacao_19.2025_-_marquinho_bozo_05.02.25.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito. Limpeza ampla e geral nas áreas públicas da Rua Noel Rosa.</t>
   </si>
   <si>
     <t>10818</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10818/indicacao_20.2025_-_marquinho_bozo_05.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10818/indicacao_20.2025_-_marquinho_bozo_05.02.25.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito. Estudo de viabilidade de construção de Mini Centro Olímpico no Centro Esportivo do Campo Municipal.</t>
   </si>
   <si>
     <t>10819</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10819/indicacao_21.2025_-_marquinho_bozo_05.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10819/indicacao_21.2025_-_marquinho_bozo_05.02.25.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito a instalação de obstáculo de elevação na Rodovia Arthur Boigues, próximo à Rotatória.</t>
   </si>
   <si>
     <t>10828</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10828/indicacao_22.2025_-_regina_marcia_10.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10828/indicacao_22.2025_-_regina_marcia_10.02.25.pdf</t>
   </si>
   <si>
     <t>Instalação de sinalização e reorganização do trânsito no cruzamento</t>
   </si>
   <si>
     <t>10830</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10830/indicacao_23.2025_-_dudu_sanches_11.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10830/indicacao_23.2025_-_dudu_sanches_11.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Serviço de recapeamento em ruas do Jardim Pichioni.</t>
   </si>
   <si>
     <t>10831</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10831/indicacao_24.2025_-_dudu_sanches_11.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10831/indicacao_24.2025_-_dudu_sanches_11.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Serviço de recapeamento em prolongamento da Rua Senhor Nakamura.</t>
   </si>
   <si>
     <t>10832</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10832/indicacao_25.2025_-_joao_sanchez_11.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10832/indicacao_25.2025_-_joao_sanchez_11.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Construção de canaleta na Rua Santo Brunholi com Rua Geraldo Cândido Martins.</t>
   </si>
   <si>
     <t>10833</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10833/indicacao_26.2025_-_joao_sanchez_11.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10833/indicacao_26.2025_-_joao_sanchez_11.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Manutenção e reforma do meio fio da calçada da Rua XV de novembro.</t>
   </si>
   <si>
     <t>10834</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10834/indicacao_27.2025_-_joao_sanchez_11.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10834/indicacao_27.2025_-_joao_sanchez_11.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Extensão de rede de iluminação no final da Rua Glória com a Quintino de Cesare.</t>
   </si>
   <si>
     <t>10838</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10838/indicacao_28.2025_-_regina_marcia_12.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10838/indicacao_28.2025_-_regina_marcia_12.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Serviço de limpeza no final da Rua Tupinambás com a Guaicurus</t>
   </si>
   <si>
     <t>10839</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10839/indicacao_29.2025_-_regina_marcia_12.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10839/indicacao_29.2025_-_regina_marcia_12.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Serviço de limpeza no campinho de futebol das crianças localizado na Rua Presidente Prudente.</t>
   </si>
   <si>
     <t>10840</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10840/indicacao_30.2025_-_regina_marcia_12.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10840/indicacao_30.2025_-_regina_marcia_12.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Serviço de limpeza na travessia das linhas férreas próximo ao pontilhão de entrada, principalmente atrás das casas.</t>
   </si>
   <si>
     <t>10845</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10845/indicacao_31.2025_-_cabrera_12.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10845/indicacao_31.2025_-_cabrera_12.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Assunto: Solicita a instalação de obstáculo na Rua Osvaldo Cruz, nas proximidades do nº 98.</t>
   </si>
   <si>
     <t>10847</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10847/indicacao_32.2025_-_neia_paduan_12.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10847/indicacao_32.2025_-_neia_paduan_12.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Instalação de placas de identificação de ruas do Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10848</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10848/indicacao_33.2025_-_neia_paduan_12.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10848/indicacao_33.2025_-_neia_paduan_12.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Reparos das ruas de Coronel Goulart.</t>
   </si>
   <si>
     <t>10856</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10856/indicacao_34.2025_-_joao_da_farmaia_12.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10856/indicacao_34.2025_-_joao_da_farmaia_12.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Substituição do semáforo no cruzamento da Rua Fernando Costa com a Avenida das Américas e implantação de sinalização de contramão em frente à Be Happy Academia.</t>
   </si>
   <si>
     <t>10857</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10857/indicacao_35.2025_-_joao_da_farmaia_12.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10857/indicacao_35.2025_-_joao_da_farmaia_12.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Destinação de vagas exclusivas para atendimento ao público na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>10855</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10855/indicacao_36.2025_-_cabrera_14.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10855/indicacao_36.2025_-_cabrera_14.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Providência no Beco Estrada da Amizade.</t>
   </si>
   <si>
     <t>10868</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10868/indicacao_37.2025_-_joao_sanchez_18.02.25.doc.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10868/indicacao_37.2025_-_joao_sanchez_18.02.25.doc.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico a construção de canaleta na Rua Teixeira de Melo com a Rua Joaquim Serra - Bairro Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10869</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10869/indicacao_38.2025_-_joao_sanchez_18.02.25_assinada.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10869/indicacao_38.2025_-_joao_sanchez_18.02.25_assinada.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indico o reparo e reforma do meio fio e parte do asfalto em Rotatória no Bairro Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>10870</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10870/indicacao_39.2025_-_joao_sanchez_18.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10870/indicacao_39.2025_-_joao_sanchez_18.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico reparos de instalações e  brinquedos do parquinho e do piso da Academia da Terceira Idade na Praça do Bairro Jardim São José.</t>
   </si>
   <si>
     <t>10875</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10875/indicacao_40.2025_-_joao_da_farmacia_21.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10875/indicacao_40.2025_-_joao_da_farmacia_21.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indico recapeamento da Rua Espanha no Bairro Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>10876</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10876/indicacao_41.2025_-_joao_da_farmacia_21.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10876/indicacao_41.2025_-_joao_da_farmacia_21.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indico a reforma do asfalto da Rua Tocantins (que cruza com a Rua Guaicurus) do Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>10879</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10879/indicacao_42.2025_-_joel_nunes_24.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10879/indicacao_42.2025_-_joel_nunes_24.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico a instalação de placa de sinalização de “Embarque” e “Desembarque” de estudantes.</t>
   </si>
   <si>
     <t>10883</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10883/indicacao_43.2025_-_neia_cel_goulart_26.02.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10883/indicacao_43.2025_-_neia_cel_goulart_26.02.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico serviço de manutenção nas estradas e ruas do município de Álvares Machado e Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10893</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10893/indicacao_44.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10893/indicacao_44.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico serviço de limpeza e roçagem em locais do Bairro Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>10894</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10894/indicacao_45.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10894/indicacao_45.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico serviço de limpeza e roçagem em da Rua Eiji Nagano, das proximidades do nº 41 até a ponte.</t>
   </si>
   <si>
     <t>10895</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10895/indicacao_46.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10895/indicacao_46.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico serviço de limpeza e reparo de equipamentos da academia que fica na Rua José Paulo dos Santos no Jardim das Rosas.</t>
   </si>
   <si>
     <t>10896</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10896/indicacao_47.2025_digitalizada001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10896/indicacao_47.2025_digitalizada001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico serviço de limpeza do bueiro rua Olavo Bilac.</t>
   </si>
   <si>
     <t>10908</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10908/indicacao_48.2025_-_joao_sanchez_11.03.25_assinada.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10908/indicacao_48.2025_-_joao_sanchez_11.03.25_assinada.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico serviço de tapa-buracos e inclusão no cronograma de obras para construção de canaleta na Rua Áustria com a Rua Hungria no Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>10909</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10909/indicacao_49.2025_-_joao_sanchez_11.03.25_assinada.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10909/indicacao_49.2025_-_joao_sanchez_11.03.25_assinada.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, indico serviços de melhoria na passagem lateral da EMEIF Governador Mario Covas, entre o Conjunto Habitacional Antônio da Maia e o Residencial Bornia.</t>
   </si>
   <si>
     <t>10922</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10922/indicacao_50.2025_-_joao_sanchez_14.03.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10922/indicacao_50.2025_-_joao_sanchez_14.03.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, instalação de placa(s) de sinalização “PROIBIDO ESTACIONAR” na Travessa Espanha localizada no Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>10932</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10932/indicacao_51.2025_-_michael_rodrigues_27.03.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10932/indicacao_51.2025_-_michael_rodrigues_27.03.25.pdf</t>
   </si>
   <si>
     <t>Indicação de serviços de manutenção, incluindo roçagem e manutenção dos brinquedos, na Praça de academia e brinquedos localizada no Bairro Caseiro.</t>
   </si>
   <si>
     <t>10934</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10934/indicacao_52.2025_-_joao_da_farmacia_26.03.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10934/indicacao_52.2025_-_joao_da_farmacia_26.03.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: manutenção na estrada localizada na altura do km 4, ao lado do Condomínio Isabel Mizobe e nas proximidades da Chácara Arthur Boigues.</t>
   </si>
   <si>
     <t>10935</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10935/indicacao_53.2025_-_joao_da_farmacia_26.03.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10935/indicacao_53.2025_-_joao_da_farmacia_26.03.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: Solicitação de limpeza ampla e geral das bocas de lobo e galerias pluviais, em virtude de obstruções e acúmulo de detritos que comprometem o sistema de drenagem urbana.</t>
   </si>
   <si>
     <t>10936</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10936/indicacao_54.2025_-_joao_da_farmacia_26.03.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10936/indicacao_54.2025_-_joao_da_farmacia_26.03.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: Solicitação de limpeza e controle de pragas na linha férrea situada entre o Eletro Severo e a Rua Armando Sales.</t>
   </si>
   <si>
     <t>10956</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10956/indicacao_55.2025_-_joao_sanchez_01.04.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10956/indicacao_55.2025_-_joao_sanchez_01.04.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indico a instalação de banco em ponto de ônibus localizado em frente ao Eletro Severo, no Bairro Jardim São José.</t>
   </si>
   <si>
     <t>10958</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10958/indicacao_56.2025_-_joao_sanchez_01.04.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10958/indicacao_56.2025_-_joao_sanchez_01.04.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indico a instalação de poste na Rua Nivaldo Zorzato com a Presidente Prudente.</t>
   </si>
   <si>
     <t>10966</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10966/indicacao_57.2025_-_dudu_sanches_02.04.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10966/indicacao_57.2025_-_dudu_sanches_02.04.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indicação de roçagem e limpeza de toda a área lateral das Ruas Nivaldo Zorzato de Almeida e São Lucas, em frente aos Predinhos do CDHU e à Capela Santo Expedito.</t>
   </si>
   <si>
     <t>10972</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10972/indicacao_58.2025_-_regina_marcia_08.04.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10972/indicacao_58.2025_-_regina_marcia_08.04.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indica limpeza na Rua Euclides da Cunha, na saída do Bairro Ouro Verde.</t>
   </si>
   <si>
     <t>10974</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10974/indicacao_59.2025_-_regina_marcia_08.04.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10974/indicacao_59.2025_-_regina_marcia_08.04.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indico obra de manutenção da Rua Jerônimo Soares de Azevedo, no trecho de cruzamento com a Rua Antônio Gaban.</t>
   </si>
   <si>
     <t>10975</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10975/indicacao_60.2025_-_regina_marcia_08.04.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10975/indicacao_60.2025_-_regina_marcia_08.04.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indico construção de faixa elevada para travessia de pedestres na Rua Presidente Prudente, na altura do nº 345.</t>
   </si>
   <si>
     <t>10978</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10978/indicacao_61.2025_-_joao_da_farmacia_11.04.25.doc</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10978/indicacao_61.2025_-_joao_da_farmacia_11.04.25.doc</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: Indica a colocação de obstáculos físicos (balizadores ou esferas de concreto) na Rua São José, defronte ao nº 88, para impedir o estacionamento irregular no local.</t>
   </si>
   <si>
     <t>10991</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10991/indicacao_62.2025_-_joao_sanchez_22.04.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10991/indicacao_62.2025_-_joao_sanchez_22.04.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indico a construção de obstáculo na Rua Visconde de Taunay, nas proximidades do nº 770, no Jardim Panorama.</t>
   </si>
   <si>
     <t>11112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11112/indicacao_63.2025_-_marquinho_bozo_06.08.25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11112/indicacao_63.2025_-_marquinho_bozo_06.08.25.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Indica a instalação de obstáculo redutor de velocidade na Rua João, nas proximidades do nº 202, no Jardim Raio do Sol, visando à segurança de pedestres e usuários da via.</t>
   </si>
   <si>
     <t>11118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11118/ind-64001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11118/ind-64001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, indica extensão de rede elétrica com instalação de poste de iluminação pública no final da Rua Regente Feijó com a Rua Manoel Soares Galvão, no Jardim Maria de Lourdes, bem como a construção de obstáculo viário na Rua Fuad Maluli, defronte ao nº 141.</t>
   </si>
   <si>
     <t>11129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11129/ind_65-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11129/ind_65-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito: indica a realização de manutenção para correção de desnível viário na esquina da Rua Antônio Gaban com a Rua Santo Anastácio, no bairro Nossa Senhora da Paz.</t>
   </si>
   <si>
     <t>11133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11133/ind_66-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11133/ind_66-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitando a iluminação da Avenida Fagundes Varela, no trecho compreendido entre o início da linha férrea até as Chácaras Estrela.</t>
   </si>
   <si>
     <t>11134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11134/ind_67-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11134/ind_67-25001.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitando a realização de manutenção nas pedras sextavadas da Rua Guaicurus, em frente ao nº 216, no Jardim Bela Vista, e nas proximidades.</t>
   </si>
   <si>
     <t>11205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11205/indicacaoo68.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11205/indicacaoo68.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Construção de obstáculos de elevação, em frente à igreja matriz, na rua Vicente Dias Garcia com a rua Padre Vicente Fontanet.</t>
   </si>
   <si>
     <t>11222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11222/indicacaonumero069.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11222/indicacaonumero069.2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Indicação de limpeza de entulho na área institucional, área pública; referência: Rua Waldemar Salata, em frente ao nº 90, Residencial Bornia.</t>
   </si>
   <si>
     <t>10794</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10794/mocao_01.2025_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10794/mocao_01.2025_cabrera.pdf</t>
   </si>
   <si>
     <t>Moção da Aplausos em reconhecimento público e aplausos pelo trabalho realizado por Natalia Alice Shirazaki-krahn junto à comunidade brasileira americana.</t>
   </si>
   <si>
     <t>10798</t>
   </si>
   <si>
     <t>Cabrera, João da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10798/mocao_02-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10798/mocao_02-25001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Farmácia DROGAMASSA que celebrou, no dia 02 de janeiro de 2025, o marco histórico de 50 anos de fundação.</t>
   </si>
   <si>
     <t>10878</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10878/mocao_03-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10878/mocao_03-25001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Athia pelos 99 anos de pioneirismo em Presidente Prudente.</t>
   </si>
   <si>
     <t>10905</t>
   </si>
   <si>
     <t>Regina Márcia Silva, Cabrera, Dudu Sanches, João da Farmácia, João Sanchez, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10905/mocao_04-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10905/mocao_04-25001.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio as operadoras de telecomunicações: Telefônica Brasil SA (ViVo), Claro, Cabonnet, Fleetnet telecomunicações,  Alares internet, Ross Telecom comunicações EIRELI, Acer Telecomunicações Ltda e R&amp;R Provedor de internet Ltda Epp.</t>
   </si>
   <si>
     <t>10947</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10947/mocao_05-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10947/mocao_05-25001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Município de Álvares Machado pela conquista do Prêmio de Excelência Educacional, em razão do desempenho destacado das escolas do Ensino Fundamental I nas avaliações do SARESP.</t>
   </si>
   <si>
     <t>11017</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11017/mocao_06-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11017/mocao_06-25001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à jovem Pamella Raissa Aprili Constantino, em reconhecimento a sua participação no concurso nacional “Rainha Country Brasil”, destacando-se como exemplo de talento, dedicação e orgulho para o município de Álvares Machado.</t>
   </si>
   <si>
     <t>11053</t>
   </si>
   <si>
     <t>Moção de Aplausos aos servidores Camila Congio (Poder Executivo), Rogério Mative e Kaue Mizobe (Poder Legislativo), pelo excelente desempenho de suas funções, marcado pela eficiência, proatividade, dedicação e atendimento humano e atencioso.</t>
   </si>
   <si>
     <t>11090</t>
   </si>
   <si>
     <t>Dudu Sanches, João Sanchez, Cabrera, João da Farmácia, Joel Nunes, Marquinho Bozó, Michael Rodrigues, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11090/mocao_08-25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11090/mocao_08-25.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos jovens Estevão Pinheiro Salomão e Samanta Furukawa pelo desenvolvimento do projeto denominado "Festival Cultural de Álvares Machado".</t>
   </si>
   <si>
     <t>11101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11101/mocao_09-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11101/mocao_09-25001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sesc Thermas de Presidente Prudente pela realização da 15ª edição do Festival Sesc Thermas do Rock e, consequentemente, pelas contribuições relevantes dadas ao setor cultural da nossa região.</t>
   </si>
   <si>
     <t>11111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11111/errata_mocao_10-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11111/errata_mocao_10-25001.pdf</t>
   </si>
   <si>
     <t>ERRATA. MOÇÃO DE APOIO AOS SERVIDORES DAS CARREIRAS DE APOIO AGROPECUÁRIO E DE APOIO À PESQUISA CIENTÍFICA E TECNOLÓGICA, VINCULADOS À SECRETARIA DE AGRICULTURA E ABASTECIMENTO DO ESTADO DE SÃO PAULO, em razão da redução do quadro de pessoal, da ausência de concursos públicos e da desvalorização profissional, reivindicando a recomposição funcional e a valorização da categoria.</t>
   </si>
   <si>
     <t>11122</t>
   </si>
   <si>
     <t>João da Farmácia, Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11122/mocao_11-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11122/mocao_11-25001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor Paulo Fuzio Tatebe, cidadão machadense de destacada trajetória pessoal e profissional, em reconhecimento à sua contribuição histórica e social ao município de Álvares Machado.</t>
   </si>
   <si>
     <t>11125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11125/mocao_12-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11125/mocao_12-25001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Municipal de Ensino Infantil e Fundamental Vereador José Molina, situada no Distrito de Coronel Goulart, bem como ao seu corpo docente e aos alunos, pelo desenvolvimento do projeto de educação ambiental com foco em compostagem e horta orgânica.</t>
   </si>
   <si>
     <t>11144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11144/mocao_13-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11144/mocao_13-25001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Banda Musical Infantil 11 de Julho, do Bairro Parque dos Pinheiros, pela conquista do 1º lugar na XV Confabansul – Concurso de Fanfarras e Bandas Sul-Brasileiro, realizado em Santa Cecília/SC.</t>
   </si>
   <si>
     <t>11176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11176/mocao14.2025-joel.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11176/mocao14.2025-joel.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Policiais Militares Subtenente PM Álvaro dos Santos Mendes Neto e Cabo PM Renato Milton Sartori, em reconhecimento pelos serviços no salvamento de recém-nascida, estendendo-se ao corpo clínico da Santa Casa de Álvares Machado/SP, em especial  à Enfermeira Vera Lúcia dos Santos.</t>
   </si>
   <si>
     <t>11210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11210/mocao15.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11210/mocao15.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta seus aplausos aos atletas paraolímpicos, estendendo-se aos seus professores, que representam o Município e suas respectivas escolas em campeonatos interescolares, enaltecendo o esporte inclusivo e o mérito estudantil.</t>
   </si>
   <si>
     <t>11083</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Cabrera, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11083/projeto_decreto_leg_01-25005.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11083/projeto_decreto_leg_01-25005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Machadense ao Senhor Renato Ishikawa pela relevante contribuição à preservação da cultura nipo-brasileira, notadamente pela doação de mudas de cerejeira ao Cemitério Japonês de Álvares Machado, local de realização do tradicional Shokonsai.</t>
   </si>
   <si>
     <t>11124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11124/proj_dl_02-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11124/proj_dl_02-25001.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito Vereador Kiochi Tatizawa à aluna Yasmin Novaes Bezerra._x000D_
 Autoria: Vereador João Eduardo Ramirez Sanchez</t>
   </si>
   <si>
     <t>11250</t>
   </si>
   <si>
     <t>João Sanchez, Joel Nunes, Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11250/pdl_03-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11250/pdl_03-25002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Machadense ao Senhor Guilherme Piai Silva Filizolla.</t>
   </si>
   <si>
     <t>11211</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Luiz Francisco Boigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11211/plec_01-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11211/plec_01-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Altera dispositivos da Lei Complementar n° 49 de 26 de outubro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>10904</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10904/pl_01-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10904/pl_01-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do valor do auxílio-alimentação concedido aos servidores do Poder Legislativo do Município de Álvares Machado–SP.</t>
   </si>
   <si>
     <t>10912</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10912/plo_02-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10912/plo_02-25001.pdf</t>
   </si>
   <si>
     <t>Estabelece o reajuste dos vencimentos dos servidores do Poder Legislativo do Município de Álvares Machado/SP em conformidade com a política de revisão remuneratória do Poder Executivo, assegurando isonomia.</t>
   </si>
   <si>
     <t>10915</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10915/plo_03-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10915/plo_03-25002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade aos Postos de Saúde e Unidades de Pronto Atendimento do SUS a disponibilizar ao público a relação de nomes, especialidade e horários de atendimento de todos os profissionais da saúde e respectivas especialidades em cada unidade e dá outras providências.</t>
   </si>
   <si>
     <t>10916</t>
   </si>
   <si>
     <t>Joel Nunes, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10916/plo_04-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10916/plo_04-25002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial aos portadores de fibromialgia nos órgãos públicos e nas empresas públicas e privadas no Município de Álvares Machado.</t>
   </si>
   <si>
     <t>10951</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10951/plo_5-2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10951/plo_5-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificação do cabeamento, alinhamento e retirada de fiação excedente no Município de Álvares Machado, e dá outras providências.</t>
   </si>
   <si>
     <t>10998</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10998/plo_06-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10998/plo_06-25001.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Álvares Machado a Sexta-feira da Paixão de Cristo, a Quinta-feira da Solenidade de Corpus Christi e o Torneio de Gateball de Álvares Machado.</t>
   </si>
   <si>
     <t>11014</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11014/plo_07-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11014/plo_07-25002.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Álvares Machado o ‘Dia Municipal da Apraxia de Fala na Infância (AFI)’ e dá outras providências.</t>
   </si>
   <si>
     <t>11035</t>
   </si>
   <si>
     <t>Denominação de área próxima ao Residencial Mizobe.</t>
   </si>
   <si>
     <t>11036</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11036/plo_09-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11036/plo_09-25002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes para a promoção de políticas públicas de apoio a portadores de Diabetes Mellitus Tipo 1 no âmbito do Município de Álvares Machado.</t>
   </si>
   <si>
     <t>11072</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11072/plo_10-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11072/plo_10-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o vencimento básico dos cargos públicos e funções gratificadas previstas em Resolução própria, a serem aplicadas ao Quadro de Servidores Públicos da Câmara Municipal de Álvares Machado, bem como institui adicional de qualificação e dá outras providências.</t>
   </si>
   <si>
     <t>11078</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11078/plo_11-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11078/plo_11-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sistematização e a publicação periódica de dados estatísticos referentes à violação de direitos de crianças e adolescentes no Município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>11107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11107/plo_12-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11107/plo_12-25002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Central Virtual para a Adoção de Cães e Gatos junto ao site oficial e redes sociais do Município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>11108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11108/plo_13-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11108/plo_13-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação, no sítio eletrônico oficial da Prefeitura, de demonstrativos mensais de arrecadação e destinação de recursos provenientes de multas de trânsito aplicadas no Município de Álvares Machado.</t>
   </si>
   <si>
     <t>11109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11109/plo_14-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11109/plo_14-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de câmeras de monitoramento de segurança nas dependências e arredores das escolas públicas municipais de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>11114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11114/plo_15-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11114/plo_15-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sistematização e a publicação periódica de dados estatísticos referentes às violações de direitos praticadas contra mulheres em situação de violência doméstica no Município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>11126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11126/plo_16-25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11126/plo_16-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de detector de metal na entrada das escolas públicas municipais de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>11131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11131/plo_17-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11131/plo_17-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de dispositivo eletrônico de segurança denominado 'botão do pânico’ nas escolas públicas municipais de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>11193</t>
   </si>
   <si>
     <t>Denominação de espaços no novo Centro Cultural Jorge Matsuda, como “Biblioteca Professora Isabel Aparecida de Melo Silva”, destinado ao incentivo à leitura, pesquisa e acesso ao conhecimento, e “Sala de Cultura Jocame - José Carlos Mendez”, destinado a atividades culturais, artísticas, palestras e oficinas.</t>
   </si>
   <si>
     <t>11194</t>
   </si>
   <si>
-    <t>Dispõe sobre a denominação de “Paulino Betini” à ponte de madeira localizada em Estrada Rural João Zamora, AVM 472.</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11194/plo_19-25001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de “Paulino Betini” a ponte de madeira localizada na Estrada Rural João Zamora, AVM 472, no Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>11212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11212/plo_20-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11212/plo_20-25001_2.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo à Amamentação e o Banco de Leite Humano no âmbito do Município de Álvares Machado, bem como estabelece diretrizes gerais e dá outras providências.</t>
   </si>
   <si>
     <t>11279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11279/plo_21.2025_-_campanha_doacao_sangue_animal_-_neia.docx</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11279/plo_21.2025_-_campanha_doacao_sangue_animal_-_neia.docx</t>
   </si>
   <si>
     <t>Institui a Campanha “Alma Pet – Doação de Sangue Animal”, com caráter permanente, destinada a promover ações de conscientização, orientação e incentivo à doação de sangue por animais domésticos e dá outras providências</t>
   </si>
   <si>
     <t>10801</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10801/ple_01-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10801/ple_01-25001.pdf</t>
   </si>
   <si>
     <t>Declara como área de interesse urbanístico especial para fins de regularização fundiária urbana o imóvel que especifica, insere zona de urbanização específica e dá outras providências.</t>
   </si>
   <si>
     <t>10829</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10829/veto_acatado_2-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10829/veto_acatado_2-25001.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Poder Executivo nos termos do art. 37, inciso X, da Constituição Federal e dá outras providências. Redação Final dada pela CJRLP por meio da Emenda Modificativa nº001/2025.</t>
   </si>
   <si>
     <t>10836</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10836/projeto_de_lei_03_2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10836/projeto_de_lei_03_2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 24 da Lei nº 3.138, de 2024, que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2025, para incluir o Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>10877</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10877/ple_04-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10877/ple_04-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Abre crédito adicional especial no Orçamento Geral do Município para o exercício de 2025 e inclui novos elementos de despesas.</t>
   </si>
   <si>
     <t>10933</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10933/plo_05-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10933/plo_05-25001.pdf</t>
   </si>
   <si>
     <t>Autoriza os Poderes Executivo e Legislativo a conceder revisão geral anual aos vencimentos dos servidores públicos municipais; autoriza o Poder Executivo a conceder reajuste remuneratório aos vencimentos de seus servidores e dá outras providências.</t>
   </si>
   <si>
     <t>11031</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11031/ple_06-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11031/ple_06-25001.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.032 de 12 de dezembro de 1996 e dá outras providencias.</t>
   </si>
   <si>
     <t>11020</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11020/ple_27-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11020/ple_07-25001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar escritura pública de doação do imóvel que especifica a empresa Aliy’s Produtos Alimentícios Ltda. e dá outras providencias.</t>
   </si>
   <si>
     <t>11021</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11021/projeto_de_lei_08_2025_doacao_de_terreno_nidam_clarice_ferreira_violino.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11021/projeto_de_lei_08_2025_doacao_de_terreno_nidam_clarice_ferreira_violino.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar escritura pública de doação do imóvel que especifica a empresa Clarice Ferreira Teixeira ME e dá outras providencias.</t>
   </si>
   <si>
     <t>11022</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11022/projeto_de_lei_09_2025_doacao_de_terreno_nidam_oeste_star.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11022/projeto_de_lei_09_2025_doacao_de_terreno_nidam_oeste_star.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar escritura pública de doação do imóvel que especifica a empresa Oeste Star Farmácia Veterinária e Nutrição Animal Ltda e dá outras providencias.</t>
   </si>
   <si>
     <t>11019</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11019/projeto_de_lei_10_2025_doacao_de_terreno_nidam_criswill.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11019/projeto_de_lei_10_2025_doacao_de_terreno_nidam_criswill.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar escritura pública de doação do imóvel que especifica a empresa Criswill Postes e Ferragens Ltda. e dá outras providencias.</t>
   </si>
   <si>
     <t>11048</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11048/ple_11-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11048/ple_11-25001.pdf</t>
   </si>
   <si>
     <t>Institui a Brigada de Incêndio no município de Alvares Machado e dá outras providencias.</t>
   </si>
   <si>
     <t>11049</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11049/ple_12-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11049/ple_12-25001.pdf</t>
   </si>
   <si>
     <t>Institui o programa de “Guarda Subsidiada Provisória” no município de Álvares Machado, e dá outras providências.</t>
   </si>
   <si>
     <t>11063</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11063/ple_13-25.n005.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11063/ple_13-25.n005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Autoriza o Poder Executivo Municipal a celebrar convênio com o Estado de São Paulo, através da Secretaria da Segurança Publica, para a atuação do Corpo de Bombeiros da Polícia Militar.</t>
   </si>
   <si>
     <t>11064</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11064/projeto_de_lei_14_2025_sei_3501301_439_00000304_2025_19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11064/projeto_de_lei_14_2025_sei_3501301_439_00000304_2025_19.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Turismo e o Fundo Municipal de Turismo, e dá outras providências.</t>
   </si>
   <si>
     <t>11095</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11095/ple-15-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11095/ple-15-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da vigência do Plano Municipal de Educação do Município de Álvares Machado e dá outras providências</t>
   </si>
   <si>
     <t>11096</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11096/ple_16-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11096/ple_16-25002.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Arborização Urbana de Álvares Machado, estabelece normas para o plantio e manejo de árvores em áreas públicas e privadas, disciplina a vistoria e fiscalização ambiental, e dá outras providências.</t>
   </si>
   <si>
     <t>11097</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11097/ple_17-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11097/ple_17-25001.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 3.176 de 18 de junho de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>11104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11104/ple_18-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11104/ple_18-25002.pdf</t>
   </si>
   <si>
     <t>Altera alíquota da Lista de Serviços da Lei Complementar nº 1, de 26 de dezembro de 2.007.</t>
   </si>
   <si>
     <t>11105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11105/ple_19-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11105/ple_19-25001.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso da área que especifica à Associação de Moradores do Bairro Jardim São José da Cidade de Álvares Machado, e dá outras providências.</t>
   </si>
   <si>
     <t>11121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11121/ple_20-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11121/ple_20-25002.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS no município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>11140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11140/ple_21-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11140/ple_21-25001.pdf</t>
   </si>
   <si>
     <t>Regulamenta o recebimento, o rateio e o repasse dos honorários advocatícios de sucumbência no âmbito da Procuradoria Jurídica do Município, altera dispositivos da Lei nº 2.612 de 13 de agosto de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>11145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11145/projeto_de_lei_ppa_4_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11145/projeto_de_lei_ppa_4_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: PLANO PLURIANUAL – P.P.A, PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>11146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11146/ple_23-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11146/ple_23-25001.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observados na elaboração da lei orçamentária do município para o exercício de 2026 e outras providências.</t>
   </si>
   <si>
     <t>11178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11178/pl_loa_24-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11178/pl_loa_24-25001.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício Financeiro de 2026. SUBSTITUTIVO.</t>
   </si>
   <si>
     <t>11192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11192/ple_25-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11192/ple_25-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Autoriza o Executivo Municipal a proceder alienação por investidura , de área remanescente ou resultante de obra pública que se tornar inaproveitável isoladamente e dá outras providências.</t>
   </si>
   <si>
     <t>11198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11198/ple_26-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11198/ple_26-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Altera a Lei nº 2.723 de 21 de novembro de 2011, cria os cargos e função gratificada que especifica e dá outras providências._x000D_
 _x000D_
 RESUMO: Altera a Lei nº 2.723, de 21 de novembro de 2011, para reestruturar a área de Educação, Cultura, Esportes e Lazer, desmembrando-a em Divisão Municipal de Educação e Divisão Municipal de Esportes, Lazer, Cultura e Turismo, criando cargos em comissão e funções gratificadas correlatas, e dá outras providências.</t>
   </si>
   <si>
     <t>11216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11216/ple_27-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11216/ple_27-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Altera dispositivos da Lei n° 3.022, de 11 de junho de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>11246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11246/ple_28-25002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11246/ple-28.2025-integra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Altera a Lei Complementar nº 37, de 23 de fevereiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>11247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11247/projeto_de_lei_29_2025_desafetacao_de_areas_institucionais_conjunto_habitacional_e_fins_de_alienacao_1_.pdf</t>
-[...3 lines deleted...]
-de alienação dos imóveis que especifica e dá outras providências.</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11247/ple_29-25001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre: Autoriza a desafetação de áreas institucionais para fins de implantação de programas habitacionais de interesse social e de alienação dos imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>11071</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11071/pjr_01-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11071/pjr_01-25001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Câmara Municipal de Álvares Machado, define atribuições, cria funções gratificadas, extingue cargo público, consolida a legislação pertinente e dá outras providências.</t>
   </si>
   <si>
     <t>11286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11286/resolucao_pregao_e_concorrencia.doc</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre as modalidades licitatórias pregão e concorrência, na forma eletrônica, para a aquisição de bens e serviços comuns e contratação de obras e serviços de engenharia, no âmbito da câmara municipal de Álvares Machado, e dá outras providências.</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11286/resolucao_pregao_e_concorrencia_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as modalidades licitatórias pregão e concorrência, na forma eletrônica, para a aquisição de bens e serviços comuns e contratação de obras e serviços de engenharia, no âmbito da Câmara Municipal de Álvares Machado, e dá outras providências.</t>
   </si>
   <si>
     <t>11287</t>
   </si>
   <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11287/pj_res_leg_03-25001.pdf</t>
+  </si>
+  <si>
     <t>Regulamenta o acesso à informação pública, institui normas de transparência ativa e passiva, disciplina o Serviço de Informações ao Cidadão – SIC, no âmbito da Câmara Municipal de Álvares Machado e dá outras providências</t>
   </si>
   <si>
     <t>11288</t>
   </si>
   <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11288/prj_res_leg_04-25001.pdf</t>
+  </si>
+  <si>
     <t>Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018, que “dispõe sobre a Lei Geral de Proteção de Dados Pessoais (LGPD)”, no âmbito da Câmara Municipal de Álvares Machado.</t>
   </si>
   <si>
     <t>10862</t>
   </si>
   <si>
     <t>MODIF</t>
   </si>
   <si>
     <t>EMENDA  MODIFICATIVA (art.113, RI)</t>
   </si>
   <si>
     <t>CP - 0_Comissões Competentes ( Reunião Conjunta)</t>
   </si>
   <si>
     <t>Emenda modificativa ao artigo 1º e 2º do Projeto de Lei n.º 02/2025, que dispõe sobre revisão geral anual aos vencimentos dos servidores públicos do Poder Executivo nos termos do art. 37, inciso X, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>11196</t>
   </si>
   <si>
     <t>CFOFC - Finanças, Orçamentos, Fiscalização e Controle</t>
   </si>
   <si>
     <t>Altera a redação do art. 6º e dos caputs dos arts. 23 e 24 do Projeto de Lei nº 23/2025, para disciplinar o procedimento de apresentação do orçamento, das emendas parlamentares individuais impositivas e explicitar a competência do Poder Legislativo Municipal nas matérias tributárias e de pessoal relativas aos seus servidores.</t>
   </si>
   <si>
     <t>11232</t>
   </si>
   <si>
     <t>IMPO</t>
   </si>
   <si>
     <t>Emendas Parlamentares IMPOSITIVAS</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11232/gab01-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11232/gab01-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao PLOE 024/2025</t>
   </si>
   <si>
     <t>11233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11233/gab02-2025-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11233/gab02-2025-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>11234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11234/gab03-2025-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11234/gab03-2025-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA AO PLOE 024/2025</t>
   </si>
   <si>
     <t>11235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11235/gab04-2025-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11235/gab04-2025-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>11236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11236/gab05-2025-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11236/gab05-2025-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>11237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11237/gab06-2025-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11237/gab06-2025-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>11238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11238/gab07-2025-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11238/gab07-2025-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>11239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11239/gab08-2025-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11239/gab08-2025-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>11240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11240/gab09-2025-emendaimpositiva.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11240/gab09-2025-emendaimpositiva.pdf</t>
   </si>
   <si>
     <t>10948</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à L.O.M</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10948/proposta_de_emenda_a_lom___prazo_de_envio_ldo_assinado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10948/proposta_de_emenda_a_lom___prazo_de_envio_ldo_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I do art. 2º do Ato das Disposições Orgânicas Transitórias da Lei Orgânica do Município de Alvares Machado.</t>
   </si>
   <si>
     <t>10903</t>
   </si>
   <si>
     <t>BALAN</t>
   </si>
   <si>
     <t>Balancete Orçamentário (art.41, VIII, LOM)</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10903/balancete_mes_01-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10903/balancete_mes_01-25001.pdf</t>
   </si>
   <si>
     <t>Balancete da despesa mês 01/25</t>
   </si>
   <si>
     <t>10919</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10919/balancete_02-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10919/balancete_02-25001.pdf</t>
   </si>
   <si>
     <t>Balancete da Despesa -fevereiro de 2025</t>
   </si>
   <si>
     <t>10997</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10997/balancete_marco-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10997/balancete_marco-25001.pdf</t>
   </si>
   <si>
     <t>Balancete das despesas março 2025</t>
   </si>
   <si>
     <t>11043</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11043/balancete_maio-25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11043/balancete_maio-25.pdf</t>
   </si>
   <si>
     <t>Balancete das finanças -</t>
   </si>
   <si>
     <t>11091</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11091/balancete_das_despesas_06-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11091/balancete_das_despesas_06-25001.pdf</t>
   </si>
   <si>
     <t>Balancete das despesas mês 06/25</t>
   </si>
   <si>
     <t>11123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11123/balencete-007-25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11123/balencete-007-25.pdf</t>
   </si>
   <si>
     <t>Balancete da despesa 07/2025</t>
   </si>
   <si>
     <t>11173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11173/balancete_da_despesa_08-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11173/balancete_da_despesa_08-25001.pdf</t>
   </si>
   <si>
     <t>Balancete da despesa mês agosto 2025</t>
   </si>
   <si>
     <t>11213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11213/balancete_da_despesa_10-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11213/balancete_da_despesa_10-25001.pdf</t>
   </si>
   <si>
     <t>Balancete da despesa mês Setembro de 2025</t>
   </si>
   <si>
     <t>11249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11249/balancete_da_despesa001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11249/balancete_da_despesa001.pdf</t>
   </si>
   <si>
     <t>Balancete da despesa outubro de 2025</t>
   </si>
   <si>
+    <t>11339</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11339/balancete_12-25002.pdf</t>
+  </si>
+  <si>
+    <t>Balancete das despesas 12/25</t>
+  </si>
+  <si>
     <t>10946</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10946/veto_total_pl_emenda_parlamentar_rga_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10946/veto_total_pl_emenda_parlamentar_rga_1_.pdf</t>
   </si>
   <si>
     <t>Comunica Veto Total do Projeto de Lei nº 2/2025 de autoria deste Poder Executivo, dispondo sobre a concessão da revisão geral anual aos vencimentos dos servidores públicos do Poder Executivo e do Poder Legislativo do município de Álvares Machado.</t>
   </si>
   <si>
     <t>11167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11167/veto_plo_12-2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11167/veto_plo_12-2025.pdf</t>
   </si>
   <si>
     <t>11168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11168/veto_total_plo_13-25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11168/veto_total_plo_13-25.pdf</t>
   </si>
   <si>
     <t>11181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11181/veto_plo_16-25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11181/veto_plo_16-25.pdf</t>
   </si>
   <si>
     <t>11182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11182/veto_total_pl_17_2025_iniciativa_parlamentar_botao_de_panico_em_escolas_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11182/veto_total_pl_17_2025_iniciativa_parlamentar_botao_de_panico_em_escolas_1_.pdf</t>
   </si>
   <si>
     <t>11278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11278/veto_parcial_pl_iniciativa_parlamentar_banco_de_leite_1_.pdf</t>
-[...2 lines deleted...]
-    <t>Mensagem de Veto Parcial ao PLO 20/2025</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11278/veto_parcial_pl_iniciativa_parlamentar_banco_de_leite_1_.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem de Veto Parcial aos artigos 2º e 6º do PLO 20/2025,</t>
   </si>
   <si>
     <t>11045</t>
   </si>
   <si>
     <t>GAB1</t>
   </si>
   <si>
     <t>OF GAB 1</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11045/of_gab_joel_001-2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11045/of_gab_joel_001-2025001.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar para Custeio da Média Complexidade em Saúde</t>
   </si>
   <si>
     <t>11195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11195/oficion02.2025-assinado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11195/oficion02.2025-assinado.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita reparo definitivo em grelha coletora de águas pluviais – esquina das Ruas Raul Pompéia e José Veríssimo, Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>11242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11242/emissao_538dcd4963dfb81b9ab96990_ofgb1_3-25_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11242/emissao_538dcd4963dfb81b9ab96990_ofgb1_3-25_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar no valor de R$ 250.000,00 para aquisição de ambulância</t>
   </si>
   <si>
     <t>11281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11281/emissao_9ed8fd398d8319d4029f5550_oficio-004-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11281/emissao_9ed8fd398d8319d4029f5550_oficio-004-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforço na fiscalização de veículos ciclomotores e motocicletas.</t>
   </si>
   <si>
     <t>11285</t>
   </si>
   <si>
     <t>Dudu Sanches, Joel Nunes</t>
   </si>
   <si>
     <t>Solicitação de recursos financeiros para custeio da Saúde Municipal</t>
   </si>
   <si>
     <t>10806</t>
   </si>
   <si>
     <t>GAB2</t>
   </si>
   <si>
     <t>OF GAB 2</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a responsabilidade de manutenção de fios em postes públicos</t>
   </si>
   <si>
     <t>10820</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10820/of_gb2_denominacao_sesi__carmem_de_souza_fernandez001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10820/of_gb2_denominacao_sesi__carmem_de_souza_fernandez001.pdf</t>
   </si>
   <si>
     <t>Solicitação de denominação da unidade do SESI em homenagem a Carmem de Souza Fernandez</t>
   </si>
   <si>
     <t>10827</t>
   </si>
   <si>
     <t>Cabrera, Dudu Sanches, João da Farmácia, Joel Nunes, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10827/of_gab.2_3-2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10827/of_gab.2_3-2025.pdf</t>
   </si>
   <si>
     <t>Solicita emenda Parlamentar formalizado no Ofício PM nº 237/2024, no valor de R$ 400.000,00 (quatrocentos mil reais), destinados à reforma do Ginásio de Esportes de nosso município e R$ 150.000,00 (cento e cinquenta mil reais), voltado especificamente para a Clínica Bem-Me-Quer.</t>
   </si>
   <si>
     <t>10846</t>
   </si>
   <si>
     <t>Cabrera, Néia Coronel Goulart</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10846/oficio_04-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10846/oficio_04-25001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Elaboração de projeto técnico para construção de Casa de Velório no Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>10888</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10888/oficio_05.2025_cabrera.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10888/oficio_05.2025_cabrera.pdf</t>
   </si>
   <si>
     <t>Limpeza terreno localizado na Rua Áustria</t>
   </si>
   <si>
     <t>10825</t>
   </si>
   <si>
     <t>GAB3</t>
   </si>
   <si>
     <t>OF GAB 3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10825/oficio_joao_sanchez001_1.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10825/oficio_joao_sanchez001_1.pdf</t>
   </si>
   <si>
     <t>Emenda Transferência Especial para investimento no valor de R$ 80.000,00, para aquisição de playground, a ser instalado no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>10826</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10826/emissao_71f9467c00cbf0d1272e010f_oficio-002-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10826/emissao_71f9467c00cbf0d1272e010f_oficio-002-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 1.000.000,00  para aquisição de um Micro-ônibus Urbano de Transporte Sanitário (Ficha técnica SIGEM) e custeio da Saúde.</t>
   </si>
   <si>
     <t>10849</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10849/of_gab_3-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10849/of_gab_3-25001.pdf</t>
   </si>
   <si>
     <t>Solicitação de destinação de emenda parlamentar para investimentos em infraestrutura urbana – Iluminação Pública em LED e Segurança Pública.</t>
   </si>
   <si>
     <t>10853</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10853/of_gab_4-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10853/of_gab_4-25001.pdf</t>
   </si>
   <si>
     <t>Solicitação de destinação de emenda parlamentar para investimentos na área da saúde – Ampliação e qualificação dos atendimentos no Centro Clínico Educacional Bem Me Quer.</t>
   </si>
   <si>
     <t>11062</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11062/emissao_c4e19dc8b0325a44d69e778b_memorando-146-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11062/emissao_c4e19dc8b0325a44d69e778b_memorando-146-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Indicação de Emenda Parlamentar para Iluminação Pública.</t>
   </si>
   <si>
     <t>11113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11113/oficio_gab_06_-_03.2025_joao_sanchez.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11113/oficio_gab_06_-_03.2025_joao_sanchez.pdf</t>
   </si>
   <si>
     <t>À Energisa. Solicita a substituição de dois postes de ferro por postes de material não condutor, com possível realocação de um deles, visando à segurança de pedestres e frequentadores nas ruas Presidente Prudente e Ismael Dias da Silva.</t>
   </si>
   <si>
     <t>11149</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Guilherme Piai, Secretário de Agricultura e Abastecimento do Estado de São Paulo, solicitando a doação ao município de uma processadora de resíduos orgânicos para utilização no Projeto Piloto de Compostagem “Solo Vivo – Machado Sustentável”.</t>
   </si>
   <si>
     <t>11150</t>
   </si>
   <si>
     <t>João Sanchez, Michael Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11150/of_gab_008-2025_camara_municipal_de_alvares_machado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11150/of_gab_008-2025_camara_municipal_de_alvares_machado.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Guilherme Piai, Secretário de Agricultura e Abastecimento do Estado de São Paulo, solicitando recursos por meio do Programa Melhor Caminho para a manutenção da estrada, no trecho entre as coordenadas 447995-61/7550604.86 e 44680.15-7550639.63, conforme imagem em anexo.</t>
   </si>
   <si>
     <t>11151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11151/emissao_e09d90f75687718fccefe9da_oficio-009-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11151/emissao_e09d90f75687718fccefe9da_oficio-009-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Guilherme Piai, Secretário de Agricultura e Abastecimento do Estado de São Paulo, solicitando a doação ao município de uma processadora de resíduos orgânicos para utilização no Projeto Piloto de Compostagem “Solo Vivo – Machado Sustentável”.</t>
   </si>
   <si>
     <t>11156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11156/pedido_de_renuncia_com_base_no_req._173-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11156/pedido_de_renuncia_com_base_no_req._173-25001.pdf</t>
   </si>
   <si>
     <t>Pedido de renúncia ao cargo de 1º secretário da Mesa Diretora</t>
   </si>
   <si>
     <t>11157</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito. Solicitação de comunicação e de disponibilização de transporte.</t>
   </si>
   <si>
     <t>11243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11243/emissao_af39b97f04fa94a823f22734_of_gab_12-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11243/emissao_af39b97f04fa94a823f22734_of_gab_12-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Solicita destinação de emenda parlamentar no valor de R$ 200.000,00 para ampliação e modernização da rede de iluminação pública do Município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11244/emissao_af39b97f04fa94a823f22734_of_gab.3_13-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11244/emissao_af39b97f04fa94a823f22734_of_gab.3_13-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Solicita destinação de emenda parlamentar para aquisição de micro-ônibus destinado ao transporte de pacientes do SUS no Município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11280</t>
   </si>
   <si>
     <t>Solicitação de documentação referente à denominação da Creche do Jardim Bem Viver</t>
   </si>
   <si>
     <t>11282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11282/emissao_f79583d3e3070e922ab9739e_oficio-015-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11282/emissao_f79583d3e3070e922ab9739e_oficio-015-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Solicitação de operação tapa-buracos em via da zona rural.</t>
   </si>
   <si>
     <t>10961</t>
   </si>
   <si>
     <t>GAB4</t>
   </si>
   <si>
     <t>OF GAB 4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10961/oficio_01-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10961/oficio_01-25001.pdf</t>
   </si>
   <si>
     <t>A Sra. Dep. Estadual EDNA MACEDO: indicação de recurso no valor de R$ 100.000,00 na forma de aquisição de material de consumo - custeio, destinados para o Hospital e Santa Casa de Misericórdia de Álvares Machado.</t>
   </si>
   <si>
     <t>10968</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10968/oficio_02-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10968/oficio_02-25001.pdf</t>
   </si>
   <si>
     <t>A Sra. Dep. Estadual EDNA MACEDO: indicação de recurso no valor de R$ 225.000,00 na forma de aquisição de material de consumo - custeio, destinados para a Diretoria de Saúde de Álvares Machado.</t>
   </si>
   <si>
     <t>10996</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10996/oficio_03-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10996/oficio_03-25001.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Deputada Estadual EDNA MACEDO. Indicação de recurso para o Lar dos Idosos de Álvares Machado</t>
   </si>
   <si>
     <t>11061</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11061/expcm18aso-2025002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11061/expcm18aso-2025002.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Deputada Estadual EDNA MACEDO. Emenda parlamentar no valor de R$ 150.000,00 ao CENTRO CLÍNICO EDUCACIONAL BEM-ME-QUER.</t>
   </si>
   <si>
     <t>11197</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Deputada Estadual EDNA MACEDO. Assembleia Legislativa do Estado de São Paulo. Indicação de Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais), ao Município de Álvares Machado–SP (AVM-475).</t>
   </si>
   <si>
     <t>11098</t>
   </si>
   <si>
     <t>GAB5</t>
   </si>
   <si>
     <t>OF GAB 5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11098/oficio_gab_5_dudu_sanches_scmam.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11098/oficio_gab_5_dudu_sanches_scmam.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Deputado Federal Ribamar Silva (PSD). Assunto: Solicitação de Emenda Parlamentar no valor de R$ 200.000,00 para a Santa Casa de Misericórdia de Álvares Machado – SP</t>
   </si>
   <si>
     <t>11008</t>
   </si>
   <si>
     <t>GAB7</t>
   </si>
   <si>
     <t>OF GAB 7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11008/of_gab7_1-2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11008/of_gab7_1-2025001.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Federal RIBAMAR SILVA – PSD/SP, solicitação de emenda parlamentar no valor de R$ 250.000,00 para pavimentação no Distrito de Cel. Goulart, audiência a realizar-se nos dias 5 e 8 de maio de 2025, em Brasília–DF.</t>
   </si>
   <si>
     <t>11037</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11037/of_gab7_2-2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11037/of_gab7_2-2025.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Deputada Estadual ANDRÉA WERNER. Solicitação de Destinação de Emenda Parlamentar Estadual – Aquisição de Instrumentos para a Banda Marcial do Parque dos Pinheiros</t>
   </si>
   <si>
     <t>11055</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11055/of_gab_neia_3-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11055/of_gab_neia_3-25001.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar no valor de R$ 100.000,00 para políticas públicas ao TEA.</t>
   </si>
   <si>
     <t>11092</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11092/of_gab_7_neia_4.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11092/of_gab_7_neia_4.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Deputado Estadual Luiz Claudio Marcolino. Assembléia Legislativa do Estado de São Paulo – ALESP.  Solicitação de Emenda Parlamentar para o setor de Saúde do Município de Álvares Machado/SP.</t>
   </si>
   <si>
     <t>11163</t>
   </si>
   <si>
     <t>À Mesa Diretora. REQUERIMENTO de inscrição para concorrer à eleição suplementar da Mesa Diretora.</t>
   </si>
   <si>
     <t>11241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11241/emissao_dcface242ad26563be17a2f5_memorando-2--270-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11241/emissao_dcface242ad26563be17a2f5_memorando-2--270-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito. Solicita-se o conserto de galeria na Avenida Brasil, Coronel Goulart.</t>
   </si>
   <si>
     <t>10884</t>
   </si>
   <si>
     <t>GAB8</t>
   </si>
   <si>
     <t>OF GAB 8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10884/of_gab8_001-2025_dep_simao_pedro.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10884/of_gab8_001-2025_dep_simao_pedro.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Deputado Estadual Simão Pedro. Solicitação de Emenda Parlamentar para Custeio na Área da Saúde.</t>
   </si>
   <si>
     <t>10988</t>
   </si>
   <si>
     <t>À Deputada Estadual Andréa Werner. Solicitação de Destinação de Emenda Parlamentar para Atendimento Inclusivo e Saúde Especializada</t>
   </si>
   <si>
     <t>11046</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11046/of_gab_reg_003-2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11046/of_gab_reg_003-2025001.pdf</t>
   </si>
   <si>
     <t>11099</t>
   </si>
   <si>
     <t>Dudu Sanches, Néia Coronel Goulart, Regina Márcia Silva</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11099/oficio_conjunto_04.2025_150.000.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11099/oficio_conjunto_04.2025_150.000.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor_x000D_
 _x000D_
 Delegado Da Cunha_x000D_
 Deputado Estadual – Assembleia Legislativa do Estado de São Paulo_x000D_
 Em mãos, por ocasião de sua visita institucional a Presidente Prudente/SP_x000D_
 _x000D_
 Assunto: Solicitação de custeio para a área da Saúde – R$ 150.000,00</t>
   </si>
   <si>
     <t>11164</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Deputado Ribamar. Assunto: Solicitação de Emenda Impositiva para custeio da saúde</t>
   </si>
   <si>
     <t>11165</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Deputado Maurício Neves. Assunto: Solicitação de Emenda Impositiva no valor de R$ 250.000,00 para custeio da saúde.</t>
   </si>
   <si>
     <t>11166</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Deputado Delegado da Cunha. Assunto: Solicitação de Emenda impositiva parlamentar no valor de R$ 150.000,00  para custeio da saúde</t>
   </si>
   <si>
     <t>11177</t>
   </si>
   <si>
     <t>Ao Centro Clínico Educacional Bem Me Quer de Álvares Machado/SP. Esclarecimentos sobre indeferimento de indicação de emenda parlamentar.</t>
   </si>
   <si>
     <t>11283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11283/of_gab8_9-2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11283/of_gab8_9-2025001.pdf</t>
   </si>
   <si>
     <t>Ao Dep. Federal Alencar Santana (PT) Emenda Parlamentar no valor de R$ 500.000,00, destinado ao custeio da saúde de Álvares Machado.</t>
   </si>
   <si>
     <t>11284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11284/of_gab8_10-2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11284/of_gab8_10-2025001.pdf</t>
   </si>
   <si>
     <t>À Senadora Mara Gabrilli. Indicação de Emenda Parlamentar ao Município de Álvares Machado.</t>
   </si>
   <si>
     <t>10944</t>
   </si>
   <si>
     <t>GAB9</t>
   </si>
   <si>
     <t>OF GAB 9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10944/em_ba7b0c865748e02d6491362b_oficio-001-2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10944/em_ba7b0c865748e02d6491362b_oficio-001-2025.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Rômulo Fernandes (PT), Deputado Estadual. Solicitação de Emenda Parlamentar para a Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>10945</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10945/em_e4d7501c15e33498481103a4_oficio-002-2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10945/em_e4d7501c15e33498481103a4_oficio-002-2025.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. RÔMULO FERNANDES, Deputado Estadual. Assunto: Solicitação de Emenda Parlamentar para a Secretaria Municipal de Esportes</t>
   </si>
   <si>
     <t>11086</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11086/of_gb9_emenda.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11086/of_gb9_emenda.pdf</t>
   </si>
   <si>
     <t>Ao Dep. Fed RUI FALCÃO (PT), indicação emenda á cidade de Álvares Machado.</t>
   </si>
   <si>
     <t>11100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11100/oficio_gab_09_-_04.2025_marquinho_bozo.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11100/oficio_gab_09_-_04.2025_marquinho_bozo.pdf</t>
   </si>
   <si>
     <t>À Energisa, solicita de poda de árvores na Rua Campos Sales.</t>
   </si>
   <si>
     <t>11255</t>
   </si>
   <si>
     <t>ParCJ</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões Permanentes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11255/parecer_cjrlp_e_cfofc001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11255/parecer_cjrlp_e_cfofc001.pdf</t>
   </si>
   <si>
     <t>Parecer CONJ 01/2025</t>
   </si>
   <si>
     <t>11256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11256/parecer_reuniao_conjunta_-_ple_02.2025-ple16.2024.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11256/parecer_reuniao_conjunta_-_ple_02.2025-ple16.2024.pdf</t>
   </si>
   <si>
     <t>Parecer CONJ 02/2025</t>
   </si>
   <si>
     <t>11257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11257/parecer_reuniao_conjunta_-_03.2025-ple14.2024.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11257/parecer_reuniao_conjunta_-_03.2025-ple14.2024.pdf</t>
   </si>
   <si>
     <t>Parecer CONJ 03/2025</t>
   </si>
   <si>
     <t>11258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11258/parecer_reuniao_conjunta_-04.2025-ple13.2024.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11258/parecer_reuniao_conjunta_-04.2025-ple13.2024.pdf</t>
   </si>
   <si>
     <t>Parecer CONJ 04/2025</t>
   </si>
   <si>
     <t>11261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11261/parecer05.2025conj.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11261/parecer05.2025conj.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 05/2025</t>
   </si>
   <si>
     <t>11262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11262/relatorios_e_pareceres_ple01.2025_parecernumero06.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11262/relatorios_e_pareceres_ple01.2025_parecernumero06.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 06/2025</t>
   </si>
   <si>
     <t>11267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11267/pareceres_cjr.cfo_ple_02.2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11267/pareceres_cjr.cfo_ple_02.2025001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 07/2025</t>
   </si>
   <si>
     <t>11268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11268/pareceres_cjr.cfo_ple_03.2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11268/pareceres_cjr.cfo_ple_03.2025001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 08/2025</t>
   </si>
   <si>
     <t>11269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11269/parecer-09-2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11269/parecer-09-2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 09/2025</t>
   </si>
   <si>
     <t>11270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11270/relatorios_e_pareceres_pl0_01.2025_cjrlp_e_cfofc-assinado001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11270/relatorios_e_pareceres_pl0_01.2025_cjrlp_e_cfofc-assinado001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 10/2025</t>
   </si>
   <si>
     <t>11272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11272/relatorios_e_pareceres_pl0_02.2025_cjrlp_e_cfofc-assinado001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11272/relatorios_e_pareceres_pl0_02.2025_cjrlp_e_cfofc-assinado001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 11/2025</t>
   </si>
   <si>
     <t>11273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11273/pareceres_cjr.cfo_ple_02.2025001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11273/parecer12.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 12/2025 - MANUTENÇÃO DO VETO Nº 01/2025 AO PLE 02/2025</t>
   </si>
   <si>
     <t>11274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11274/relatorio13.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11274/relatorio13.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 13/2025</t>
   </si>
   <si>
     <t>11275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11275/parecer14.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11275/parecer14.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 14/2025</t>
   </si>
   <si>
     <t>11277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11277/parecer15-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11277/parecer15-25001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 015/2025</t>
   </si>
   <si>
     <t>11290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11290/parecer16.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11290/parecer16.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 016/2025</t>
   </si>
   <si>
     <t>11291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11291/parecer17.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11291/parecer17.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 017/2025</t>
   </si>
   <si>
     <t>11292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11292/parecer18.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11292/parecer18.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 18/2025</t>
   </si>
   <si>
     <t>11293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11293/parecer19.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11293/parecer19.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 19/2025</t>
   </si>
   <si>
     <t>11294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11294/parecer20.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11294/parecer20.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 20/2025</t>
   </si>
   <si>
     <t>11295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11295/parecer21.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11295/parecer21.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 21/2025</t>
   </si>
   <si>
     <t>11296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11296/parecer22.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11296/parecer22.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 22/2025</t>
   </si>
   <si>
     <t>11297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11297/parecer_23-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11297/parecer_23-25001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 23/2025</t>
   </si>
   <si>
     <t>11298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11298/parecer24.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11298/parecer24.2025.pdf</t>
   </si>
   <si>
     <t>parecer conj 24/2025</t>
   </si>
   <si>
     <t>11299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11299/parecer25.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11299/parecer25.2025.pdf</t>
   </si>
   <si>
     <t>parecer conj 25/2025</t>
   </si>
   <si>
     <t>11300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11300/parecer26.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11300/parecer26.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 26/2025</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11301/parecer27.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11301/parecer27.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 27/2025</t>
   </si>
   <si>
     <t>11302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11302/parecer28.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11302/parecer28.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 28/2025</t>
   </si>
   <si>
     <t>11303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11303/parecer29.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11303/parecer29.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 29/2025</t>
   </si>
   <si>
     <t>11304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11304/parecer30.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11304/parecer30.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 30/2025</t>
   </si>
   <si>
     <t>11305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11305/parecer31.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11305/parecer31.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 31/2025</t>
   </si>
   <si>
     <t>11306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11306/parecer32.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11306/parecer32.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 32/2025</t>
   </si>
   <si>
     <t>11307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11307/parecer33.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11307/parecer33.2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJ 33/2025</t>
   </si>
   <si>
     <t>11308</t>
   </si>
   <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11308/relatorioconj049.2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER CONJ 34/2025</t>
   </si>
   <si>
+    <t>11309</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11309/parecer35.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 35/2025</t>
+  </si>
+  <si>
+    <t>11310</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11310/rel_e_parec_conj_36-25002.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 36/2025</t>
+  </si>
+  <si>
+    <t>11311</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11311/rel_e_parec_conj_37-25001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 37/2025</t>
+  </si>
+  <si>
+    <t>11312</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11312/parecer_conjunto_38-25001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 38/2025</t>
+  </si>
+  <si>
+    <t>11313</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11313/parecer30-39.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 39/2025</t>
+  </si>
+  <si>
+    <t>11320</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11320/parecer30-39.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 40/2025</t>
+  </si>
+  <si>
+    <t>11314</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11314/parecer_e_relatorio_41-25001.pdf</t>
+  </si>
+  <si>
+    <t>parecer conj 41/2025</t>
+  </si>
+  <si>
+    <t>11315</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11315/parecer__cjrlp_42-25001.pdf</t>
+  </si>
+  <si>
+    <t>parecer conj 42/2025</t>
+  </si>
+  <si>
+    <t>11316</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11316/parecer_e_relatorio_43-25001.pdf</t>
+  </si>
+  <si>
+    <t>parecer conj 43/2025</t>
+  </si>
+  <si>
+    <t>11317</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11317/parecer44.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 44/2025</t>
+  </si>
+  <si>
+    <t>11318</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11318/parecer45.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 45/2025</t>
+  </si>
+  <si>
+    <t>11319</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11319/parecer_e_relatorio_conju_46-25001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJ 46/2025</t>
+  </si>
+  <si>
     <t>11260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11260/parecerconj047.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11260/parecerconj047.2025.pdf</t>
   </si>
   <si>
     <t>PARECER 047/2025</t>
   </si>
   <si>
     <t>11259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11259/parecerconj048.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11259/parecerconj048.2025.pdf</t>
   </si>
   <si>
     <t>PARECER 048/2025</t>
   </si>
   <si>
     <t>11245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11245/relatorioconj049.2025.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11245/relatorioconj049.2025.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões Permanentes – Desfavorável aos Projetos de Lei do Executivo nº 07, 08, 09 e 10, de 2025, que dispõem sobre a outorga de escrituras públicas de doação de imóveis municipais a empresas privadas.</t>
   </si>
   <si>
     <t>11251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11251/par_e_relat_rio_50-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11251/par_e_relat_rio_50-25001.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PLE 27/2025</t>
   </si>
   <si>
     <t>11252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11252/rel_e_parecer_com_51-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11252/rel_e_parecer_com_51-25001.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PLO 20/2025</t>
   </si>
   <si>
     <t>11253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11253/par_e_rela_52-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11253/par_e_rela_52-25001.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PLCE Nº 01/2025</t>
   </si>
   <si>
     <t>11254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11254/parecer_conj_053_e_parecer_cfofc_022-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11254/parecer_conj_053_e_parecer_cfofc_022-25001.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PLE 24/2025 E AS EMENDAS IMPOSITIVAS 1,2,3,4,5,6,7,8 E 9/2025._x000D_
 RELATORIA: CFOFC.</t>
   </si>
   <si>
     <t>11271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11271/parecer_conj_das_com_permanentes_54-25001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11271/parecer_conj_das_com_permanentes_54-25001.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei do Executivo nº 28/2025 e ao Projeto de Decreto Legislativo 003/2025.</t>
   </si>
   <si>
     <t>11266</t>
   </si>
   <si>
     <t>ParCF</t>
   </si>
   <si>
     <t>Parecer CFOFC</t>
   </si>
   <si>
     <t>CFOFC - Comissão de Finanças, Orçamento, Fiscalização e Controle ns 02212025 . Parecer favorável ao Projeto de Lei do Executivo ns 2412025 e às Emendas Parlamentares lmpositivas neL,2,3,4,5,6,7,8 e9 de 2025, apresentadas individualmente pelosvereadores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5789,68 +5917,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10804/req._001.2025_joao_sanchez001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10807/requerimento__002_-_05.01.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10808/req_003-25001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10813/req._004.2025_joao_sanchez001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10814/requerimento__005_-_05.01.25_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10815/requerimento__006_-_05.01.25_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10822/requerimento__007_-_06.01.25_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10823/requerimento__008_-_06.01.25_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10824/requerimento__009_07.01.25_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10835/requerimento__010_11.02.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10837/requerimento__011_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10841/requerimento__012_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10842/requerimento__013_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10843/requerimento__014_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10844/requerimento__015_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10850/requerimento__016_11.02.25_neia_cel._goulart..doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10851/requerimento__017_11.02.25_neia_cel._goulart..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10852/requerimento__018_12.02.25_neia_cel._goulart..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10854/requerimento__019_12.02.25_neia_cel._goulart..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10858/requerimento__020_13.02.25_joao_da_farmacia..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10859/requerimento__021_13.02.25_joao_da_farmacia..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10860/requerimento__022_13.02.25_joao_da_farmacia..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10861/requerimento__023_13.02.25_joao_da_farmacia..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10863/requerimento__024_17.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10864/requerimento__025_17.02.25_joel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10865/requerimento__026_17.02.25_joel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10866/requerimento__027_17.02.25_joel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10867/requerimento__028_17.02.25_joel.doc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10871/requerimento__029_17.02.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10872/requerimento__030_20.02.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10873/requerimento__031_21.02.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10874/requerimento__032_21.02.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10880/requerimento_033_26.02.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10881/requerimento_034_26.02.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10882/requerimento_035_26.02.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10885/requerimento_036_28.02.2025_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10886/requerimento_037_28.02.2025_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10887/requerimento_038_28.02.2025_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10889/requerimento_039.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10890/requerimento_040.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10891/requerimento_041.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10892/requerimento_042.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10897/requerimento_043.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10898/requerimento_044.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10899/requerimento_045.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10900/requerimento_046.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10901/requerimento_047_06.03.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10902/requerimento_048_06.03.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10906/requerimento_049_10.03.2025_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10907/requerimento__050_-_11.03.25_joao_sanchez_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10910/requerimento_051_12.03.2025_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10911/requerimento_052_11.03.2025_joao_sanchez_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10913/requerimento_053_13.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10914/requerimento_054_13.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10918/req._56.2025_joel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10920/requerimento_57.2025_13.03.2025_cabrera001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10921/requerimento__058_18.03.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10923/requerimento_59.2025_24.03.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10924/requerimento_60.2025_24.03.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10925/requerimento__061.2025_27.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10926/requerimento__062.2025_27.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10927/requerimento__063.2025_27.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10928/requerimento__064_25.03.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10929/requerimento__065_25.03.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10930/requerimento__066_25.03.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10931/requerimento__067.2025_27.03.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10937/requerimento__068.2025_26.03.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10938/requerimento__069.2025_26.03.2025_cabrera.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10939/requerimento__070.2025_26.03.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10940/requerimento__071.2025_26.03.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10941/requerimento__072.2025_26.03.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10942/requerimento__073_27.03.25_dudu_sanches_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10943/requerimento__074_27.03.25_dudu_sanches_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10950/requerimento__075_03.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10952/requerimento__076.2025_27.03.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10953/requerimento__077_03.04.25_joao_da_farmacia.doc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10954/requerimento__078_31.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10957/requerimento__079.2025_01.04.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10959/requerimento__080_01.04.25_dudu_sanches.doc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10960/requerimento__081_01.04.25_dudu_sanches.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10962/requerimento__082_01.04.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10963/requerimento_83.2025_04.04.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10964/requerimento_84.2025_04.04.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10965/requerimento_85.2025_04.04.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10970/requerimento__086_08.04.25_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10971/requerimento__087_08.04.25_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10976/requerimento__088_08.04.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10977/requerimento__089_08.04.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10979/requerimento__090_11.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10980/requerimento__091_11.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10981/requerimento__092_14.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10982/requerimento__093_14.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10983/requerimento__094_14.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10984/requerimento__095_15.04.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10985/requerimento__096_15.04.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10986/requerimento__097_15.04.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10989/requerimento__098_19.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10990/requerimento__099_19.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10993/requerimento__100.2025_2.04.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10994/requerimento__101_22.04.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10995/requerimento_102.2025__joel_nunes_22.04.25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10999/requerimento__103_23.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11000/requerimento__104_23.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11001/requerimento__105_23.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11002/requerimento__106_25.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11003/requerimento__107_27.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11004/requerimento__108_27.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11005/requerimento__109_29.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11006/requerimento__110_29.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11007/requerimento__111_29.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11009/req_112-25001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11010/req_113-25001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11011/req_114-25001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11012/req_115-25001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11013/req_116-25001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11015/req_117-25001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11016/req_118-25001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11018/req_119-25001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11023/req_120-25001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11024/req_121-25001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11025/req_122-25001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11026/req_123-25001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11027/req_124-25001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11028/req_125-25001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11029/req_126-25001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11030/req_127-25001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11032/req_128-25001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11033/req_129-25001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11034/req_130-25001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11038/req_131-25001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11039/req_132-25001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11040/req_133-25001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11041/req_134-25001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11042/req_135-25001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11044/req_136-25001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11050/req_137-25001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11051/req_138-25002.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11052/req_139-25003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11054/req_140-25001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11056/req_141-25001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11057/req_142-25001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11058/req_143-25002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11059/req_144-25003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11060/req_145-25004.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11065/req_146-25001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11066/req_147-25001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11067/req_149-25001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11068/requerimento__149_06.06.25_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11069/req_150-25001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11070/req_151-25002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11073/req_152-25001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11074/req_153-25001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11075/req_154-25001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11076/req_155-25001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11077/req_156-25001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11079/req_157-25006.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11080/requerimento__158_10.06.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11081/req_159-25001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11082/req_160-25001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11084/req_161-25001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11085/req_162-25002.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11087/req_163-25003.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11088/requerimento__164_12.06.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11089/req_165-25001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11093/req_166-25001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11094/req_167-25001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11102/req_168-25001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11103/req_169-25001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11115/req_170-25001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11116/req_171-25001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11117/req_172-25001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11120/req_174-25001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11127/req_175-25001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11128/req_176-25001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11132/req_-177-25001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11135/req_-178-25001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11136/req_-179-25001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11137/req_180-25001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11138/req_-181-25001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11139/req_-182-25002.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11141/req_-183-25001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11142/req_-184-25001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11143/req_185-25001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11152/req_186-25001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11153/req_187-25002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11154/req_188-25001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11155/req_189-25001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11158/req_190-25001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11159/req_191-25001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11160/req_192-25001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11161/req_193-25001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11162/req_194-25001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11169/req_195-25001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11170/req_196-25001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11171/req_197001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11172/req_198-25001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11174/req_199-25001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11175/req_200-25001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11185/req_201-25001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11186/req_202-25001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11187/req_203-25001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11188/req_204-25001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11189/req_205-25001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11190/req_206-25001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11191/req_207-25001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11199/requerimento208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11200/requerimento209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11201/requerimento210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11202/requerimento211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11203/requerimento212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11204/requerimento213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11207/req_214001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11208/req_215-25001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11209/req_216-25001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11215/req_217-254001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11217/req_218-25001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11218/req_219-25001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11219/req_220-25001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11220/req_221-25001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11221/requerimento222.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11223/requerimento223.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11224/requerimento224.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11225/requerimento225.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11226/requerimento226.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11227/requerimento227.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11228/requerimento228.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11229/requerimento229.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11230/requerimento230.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11231/requerimento231.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11248/requerimento232.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11264/req_233-25001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11265/req_234-25001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11276/req_235-25001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10788/ind_01-25001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10789/ind_02-25002.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10790/ind_03-25002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10791/indicacao_04.2025_-_dudu_sanches_20.01.25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10792/ind_05-25002.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10793/indicacao_06.2025_-_marquinho_bozo_21.01.25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10795/ind_07-25002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10796/ind_09-25002.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10797/indicacao_09.2025_-_dudu_sanches_27.01.25.doc.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10799/indicacao_10.2025_-_dudu_sanches_28.01.25.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10800/indicacao_11.2025_-_dudu_sanches_29.01.25.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10802/indicacao_12.2025_-_joao_sanchez_29.01.25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10803/indicacao_13.2025_-_dudu_sanches_29.01.25.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10805/indicacao_14.2025_michael_rodrigues001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10809/indicacao_15.2025_-_joel_nunes_04.02.25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10810/indicacao_16.2025_-_joel_nunes_04.02.25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10811/indicacao_17.2025_-_joel_nunes_04.02.25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10812/indicacao_18.2025_-_joel_nunes_04.02.25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10816/indicacao_19.2025_-_marquinho_bozo_05.02.25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10818/indicacao_20.2025_-_marquinho_bozo_05.02.25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10819/indicacao_21.2025_-_marquinho_bozo_05.02.25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10828/indicacao_22.2025_-_regina_marcia_10.02.25.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10830/indicacao_23.2025_-_dudu_sanches_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10831/indicacao_24.2025_-_dudu_sanches_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10832/indicacao_25.2025_-_joao_sanchez_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10833/indicacao_26.2025_-_joao_sanchez_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10834/indicacao_27.2025_-_joao_sanchez_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10838/indicacao_28.2025_-_regina_marcia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10839/indicacao_29.2025_-_regina_marcia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10840/indicacao_30.2025_-_regina_marcia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10845/indicacao_31.2025_-_cabrera_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10847/indicacao_32.2025_-_neia_paduan_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10848/indicacao_33.2025_-_neia_paduan_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10856/indicacao_34.2025_-_joao_da_farmaia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10857/indicacao_35.2025_-_joao_da_farmaia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10855/indicacao_36.2025_-_cabrera_14.02.25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10868/indicacao_37.2025_-_joao_sanchez_18.02.25.doc.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10869/indicacao_38.2025_-_joao_sanchez_18.02.25_assinada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10870/indicacao_39.2025_-_joao_sanchez_18.02.25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10875/indicacao_40.2025_-_joao_da_farmacia_21.02.25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10876/indicacao_41.2025_-_joao_da_farmacia_21.02.25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10879/indicacao_42.2025_-_joel_nunes_24.02.25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10883/indicacao_43.2025_-_neia_cel_goulart_26.02.25.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10893/indicacao_44.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10894/indicacao_45.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10895/indicacao_46.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10896/indicacao_47.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10908/indicacao_48.2025_-_joao_sanchez_11.03.25_assinada.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10909/indicacao_49.2025_-_joao_sanchez_11.03.25_assinada.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10922/indicacao_50.2025_-_joao_sanchez_14.03.25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10932/indicacao_51.2025_-_michael_rodrigues_27.03.25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10934/indicacao_52.2025_-_joao_da_farmacia_26.03.25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10935/indicacao_53.2025_-_joao_da_farmacia_26.03.25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10936/indicacao_54.2025_-_joao_da_farmacia_26.03.25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10956/indicacao_55.2025_-_joao_sanchez_01.04.25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10958/indicacao_56.2025_-_joao_sanchez_01.04.25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10966/indicacao_57.2025_-_dudu_sanches_02.04.25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10972/indicacao_58.2025_-_regina_marcia_08.04.25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10974/indicacao_59.2025_-_regina_marcia_08.04.25.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10975/indicacao_60.2025_-_regina_marcia_08.04.25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10978/indicacao_61.2025_-_joao_da_farmacia_11.04.25.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10991/indicacao_62.2025_-_joao_sanchez_22.04.25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11112/indicacao_63.2025_-_marquinho_bozo_06.08.25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11118/ind-64001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11129/ind_65-25001.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11133/ind_66-25001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11134/ind_67-25001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11205/indicacaoo68.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11222/indicacaonumero069.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10794/mocao_01.2025_cabrera.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10798/mocao_02-25001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10878/mocao_03-25001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10905/mocao_04-25001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10947/mocao_05-25001.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11017/mocao_06-25001.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11090/mocao_08-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11101/mocao_09-25001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11111/errata_mocao_10-25001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11122/mocao_11-25001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11125/mocao_12-25001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11144/mocao_13-25001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11176/mocao14.2025-joel.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11210/mocao15.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11083/projeto_decreto_leg_01-25005.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11124/proj_dl_02-25001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11250/pdl_03-25002.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11211/plec_01-25001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10904/pl_01-25001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10912/plo_02-25001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10915/plo_03-25002.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10916/plo_04-25002.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10951/plo_5-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10998/plo_06-25001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11014/plo_07-25002.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11036/plo_09-25002.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11072/plo_10-25001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11078/plo_11-25001.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11107/plo_12-25002.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11108/plo_13-25001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11109/plo_14-25001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11114/plo_15-25001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11126/plo_16-25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11131/plo_17-25001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11212/plo_20-25002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11279/plo_21.2025_-_campanha_doacao_sangue_animal_-_neia.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10801/ple_01-25001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10829/veto_acatado_2-25001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10836/projeto_de_lei_03_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10877/ple_04-25001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10933/plo_05-25001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11031/ple_06-25001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11020/ple_27-25001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11021/projeto_de_lei_08_2025_doacao_de_terreno_nidam_clarice_ferreira_violino.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11022/projeto_de_lei_09_2025_doacao_de_terreno_nidam_oeste_star.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11019/projeto_de_lei_10_2025_doacao_de_terreno_nidam_criswill.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11048/ple_11-25001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11049/ple_12-25001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11063/ple_13-25.n005.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11064/projeto_de_lei_14_2025_sei_3501301_439_00000304_2025_19.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11095/ple-15-25001.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11096/ple_16-25002.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11097/ple_17-25001.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11104/ple_18-25002.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11105/ple_19-25001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11121/ple_20-25002.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11140/ple_21-25001.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11145/projeto_de_lei_ppa_4_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11146/ple_23-25001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11178/pl_loa_24-25001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11192/ple_25-25001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11198/ple_26-25001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11216/ple_27-25001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11246/ple_28-25002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11247/projeto_de_lei_29_2025_desafetacao_de_areas_institucionais_conjunto_habitacional_e_fins_de_alienacao_1_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11071/pjr_01-25001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11286/resolucao_pregao_e_concorrencia.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11232/gab01-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11233/gab02-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11234/gab03-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11235/gab04-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11236/gab05-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11237/gab06-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11238/gab07-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11239/gab08-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11240/gab09-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10948/proposta_de_emenda_a_lom___prazo_de_envio_ldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10903/balancete_mes_01-25001.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10919/balancete_02-25001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10997/balancete_marco-25001.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11043/balancete_maio-25.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11091/balancete_das_despesas_06-25001.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11123/balencete-007-25.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11173/balancete_da_despesa_08-25001.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11213/balancete_da_despesa_10-25001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11249/balancete_da_despesa001.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10946/veto_total_pl_emenda_parlamentar_rga_1_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11167/veto_plo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11168/veto_total_plo_13-25.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11181/veto_plo_16-25.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11182/veto_total_pl_17_2025_iniciativa_parlamentar_botao_de_panico_em_escolas_1_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11278/veto_parcial_pl_iniciativa_parlamentar_banco_de_leite_1_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11045/of_gab_joel_001-2025001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11195/oficion02.2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11242/emissao_538dcd4963dfb81b9ab96990_ofgb1_3-25_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11281/emissao_9ed8fd398d8319d4029f5550_oficio-004-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10820/of_gb2_denominacao_sesi__carmem_de_souza_fernandez001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10827/of_gab.2_3-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10846/oficio_04-25001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10888/oficio_05.2025_cabrera.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10825/oficio_joao_sanchez001_1.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10826/emissao_71f9467c00cbf0d1272e010f_oficio-002-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10849/of_gab_3-25001.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10853/of_gab_4-25001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11062/emissao_c4e19dc8b0325a44d69e778b_memorando-146-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11113/oficio_gab_06_-_03.2025_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11150/of_gab_008-2025_camara_municipal_de_alvares_machado.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11151/emissao_e09d90f75687718fccefe9da_oficio-009-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11156/pedido_de_renuncia_com_base_no_req._173-25001.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11243/emissao_af39b97f04fa94a823f22734_of_gab_12-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11244/emissao_af39b97f04fa94a823f22734_of_gab.3_13-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11282/emissao_f79583d3e3070e922ab9739e_oficio-015-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10961/oficio_01-25001.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10968/oficio_02-25001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10996/oficio_03-25001.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11061/expcm18aso-2025002.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11098/oficio_gab_5_dudu_sanches_scmam.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11008/of_gab7_1-2025001.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11037/of_gab7_2-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11055/of_gab_neia_3-25001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11092/of_gab_7_neia_4.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11241/emissao_dcface242ad26563be17a2f5_memorando-2--270-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10884/of_gab8_001-2025_dep_simao_pedro.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11046/of_gab_reg_003-2025001.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11099/oficio_conjunto_04.2025_150.000.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11283/of_gab8_9-2025001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11284/of_gab8_10-2025001.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10944/em_ba7b0c865748e02d6491362b_oficio-001-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10945/em_e4d7501c15e33498481103a4_oficio-002-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11086/of_gb9_emenda.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11100/oficio_gab_09_-_04.2025_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11255/parecer_cjrlp_e_cfofc001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11256/parecer_reuniao_conjunta_-_ple_02.2025-ple16.2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11257/parecer_reuniao_conjunta_-_03.2025-ple14.2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11258/parecer_reuniao_conjunta_-04.2025-ple13.2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11261/parecer05.2025conj.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11262/relatorios_e_pareceres_ple01.2025_parecernumero06.2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11267/pareceres_cjr.cfo_ple_02.2025001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11268/pareceres_cjr.cfo_ple_03.2025001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11269/parecer-09-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11270/relatorios_e_pareceres_pl0_01.2025_cjrlp_e_cfofc-assinado001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11272/relatorios_e_pareceres_pl0_02.2025_cjrlp_e_cfofc-assinado001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11273/pareceres_cjr.cfo_ple_02.2025001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11274/relatorio13.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11275/parecer14.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11277/parecer15-25001.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11290/parecer16.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11291/parecer17.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11292/parecer18.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11293/parecer19.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11294/parecer20.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11295/parecer21.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11296/parecer22.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11297/parecer_23-25001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11298/parecer24.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11299/parecer25.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11300/parecer26.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11301/parecer27.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11302/parecer28.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11303/parecer29.2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11304/parecer30.2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11305/parecer31.2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11306/parecer32.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11307/parecer33.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11260/parecerconj047.2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11259/parecerconj048.2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11245/relatorioconj049.2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11251/par_e_relat_rio_50-25001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11252/rel_e_parecer_com_51-25001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11253/par_e_rela_52-25001.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11254/parecer_conj_053_e_parecer_cfofc_022-25001.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11271/parecer_conj_das_com_permanentes_54-25001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10804/req._001.2025_joao_sanchez001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10807/requerimento__002_-_05.01.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10808/req_003-25001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10813/req._004.2025_joao_sanchez001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10814/requerimento__005_-_05.01.25_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10815/requerimento__006_-_05.01.25_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10822/requerimento__007_-_06.01.25_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10823/requerimento__008_-_06.01.25_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10824/requerimento__009_07.01.25_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10835/requerimento__010_11.02.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10837/requerimento__011_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10841/requerimento__012_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10842/requerimento__013_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10843/requerimento__014_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10844/requerimento__015_12.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10850/requerimento__016_11.02.25_neia_cel._goulart..doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10851/requerimento__017_11.02.25_neia_cel._goulart..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10852/requerimento__018_12.02.25_neia_cel._goulart..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10854/requerimento__019_12.02.25_neia_cel._goulart..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10858/requerimento__020_13.02.25_joao_da_farmacia..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10859/requerimento__021_13.02.25_joao_da_farmacia..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10860/requerimento__022_13.02.25_joao_da_farmacia..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10861/requerimento__023_13.02.25_joao_da_farmacia..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10863/requerimento__024_17.02.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10864/requerimento__025_17.02.25_joel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10865/requerimento__026_17.02.25_joel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10866/requerimento__027_17.02.25_joel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10867/requerimento__028_17.02.25_joel.doc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10871/requerimento__029_17.02.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10872/requerimento__030_20.02.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10873/requerimento__031_21.02.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10874/requerimento__032_21.02.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10880/requerimento_033_26.02.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10881/requerimento_034_26.02.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10882/requerimento_035_26.02.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10885/requerimento_036_28.02.2025_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10886/requerimento_037_28.02.2025_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10887/requerimento_038_28.02.2025_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10889/requerimento_039.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10890/requerimento_040.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10891/requerimento_041.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10892/requerimento_042.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10897/requerimento_043.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10898/requerimento_044.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10899/requerimento_045.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10900/requerimento_046.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10901/requerimento_047_06.03.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10902/requerimento_048_06.03.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10906/requerimento_049_10.03.2025_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10907/requerimento__050_-_11.03.25_joao_sanchez_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10910/requerimento_051_12.03.2025_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10911/requerimento_052_11.03.2025_joao_sanchez_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10913/requerimento_053_13.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10914/requerimento_054_13.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10918/req._56.2025_joel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10920/requerimento_57.2025_13.03.2025_cabrera001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10921/requerimento__058_18.03.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10923/requerimento_59.2025_24.03.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10924/requerimento_60.2025_24.03.2025_neia_cel_goulart.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10925/requerimento__061.2025_27.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10926/requerimento__062.2025_27.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10927/requerimento__063.2025_27.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10928/requerimento__064_25.03.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10929/requerimento__065_25.03.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10930/requerimento__066_25.03.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10931/requerimento__067.2025_27.03.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10937/requerimento__068.2025_26.03.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10938/requerimento__069.2025_26.03.2025_cabrera.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10939/requerimento__070.2025_26.03.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10940/requerimento__071.2025_26.03.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10941/requerimento__072.2025_26.03.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10942/requerimento__073_27.03.25_dudu_sanches_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10943/requerimento__074_27.03.25_dudu_sanches_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10950/requerimento__075_03.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10952/requerimento__076.2025_27.03.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10953/requerimento__077_03.04.25_joao_da_farmacia.doc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10954/requerimento__078_31.03.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10957/requerimento__079.2025_01.04.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10959/requerimento__080_01.04.25_dudu_sanches.doc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10960/requerimento__081_01.04.25_dudu_sanches.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10962/requerimento__082_01.04.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10963/requerimento_83.2025_04.04.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10964/requerimento_84.2025_04.04.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10965/requerimento_85.2025_04.04.2025_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10970/requerimento__086_08.04.25_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10971/requerimento__087_08.04.25_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10976/requerimento__088_08.04.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10977/requerimento__089_08.04.25_cabrera.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10979/requerimento__090_11.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10980/requerimento__091_11.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10981/requerimento__092_14.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10982/requerimento__093_14.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10983/requerimento__094_14.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10984/requerimento__095_15.04.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10985/requerimento__096_15.04.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10986/requerimento__097_15.04.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10989/requerimento__098_19.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10990/requerimento__099_19.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10993/requerimento__100.2025_2.04.25_joel_nunes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10994/requerimento__101_22.04.25_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10995/requerimento_102.2025__joel_nunes_22.04.25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10999/requerimento__103_23.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11000/requerimento__104_23.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11001/requerimento__105_23.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11002/requerimento__106_25.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11003/requerimento__107_27.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11004/requerimento__108_27.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11005/requerimento__109_29.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11006/requerimento__110_29.04.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11007/requerimento__111_29.04.25_neia_cel._goulart.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11009/req_112-25001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11010/req_113-25001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11011/req_114-25001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11012/req_115-25001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11013/req_116-25001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11015/req_117-25001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11016/req_118-25001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11018/req_119-25001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11023/req_120-25001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11024/req_121-25001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11025/req_122-25001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11026/req_123-25001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11027/req_124-25001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11028/req_125-25001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11029/req_126-25001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11030/req_127-25001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11032/req_128-25001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11033/req_129-25001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11034/req_130-25001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11038/req_131-25001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11039/req_132-25001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11040/req_133-25001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11041/req_134-25001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11042/req_135-25001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11044/req_136-25001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11050/req_137-25001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11051/req_138-25002.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11052/req_139-25003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11054/req_140-25001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11056/req_141-25001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11057/req_142-25001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11058/req_143-25002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11059/req_144-25003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11060/req_145-25004.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11065/req_146-25001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11066/req_147-25001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11067/req_149-25001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11068/requerimento__149_06.06.25_regina_marcia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11069/req_150-25001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11070/req_151-25002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11073/req_152-25001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11074/req_153-25001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11075/req_154-25001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11076/req_155-25001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11077/req_156-25001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11079/req_157-25006.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11080/requerimento__158_10.06.25_michael_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11081/req_159-25001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11082/req_160-25001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11084/req_161-25001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11085/req_162-25002.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11087/req_163-25003.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11088/requerimento__164_12.06.25_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11089/req_165-25001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11093/req_166-25001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11094/req_167-25001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11102/req_168-25001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11103/req_169-25001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11115/req_170-25001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11116/req_171-25001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11117/req_172-25001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11120/req_174-25001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11127/req_175-25001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11128/req_176-25001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11132/req_-177-25001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11135/req_-178-25001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11136/req_-179-25001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11137/req_180-25001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11138/req_-181-25001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11139/req_-182-25002.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11141/req_-183-25001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11142/req_-184-25001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11143/req_185-25001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11152/req_186-25001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11153/req_187-25002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11154/req_188-25001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11155/req_189-25001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11158/req_190-25001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11159/req_191-25001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11160/req_192-25001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11161/req_193-25001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11162/req_194-25001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11169/req_195-25001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11170/req_196-25001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11171/req_197001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11172/req_198-25001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11174/req_199-25001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11175/req_200-25001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11185/req_201-25001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11186/req_202-25001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11187/req_203-25001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11188/req_204-25001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11189/req_205-25001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11190/req_206-25001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11191/req_207-25001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11199/requerimento208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11200/requerimento209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11201/requerimento210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11202/requerimento211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11203/requerimento212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11204/requerimento213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11207/req_214001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11208/req_215-25001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11209/req_216-25001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11215/req_217-254001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11217/req_218-25001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11218/req_219-25001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11219/req_220-25001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11220/req_221-25001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11221/requerimento222.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11223/requerimento223.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11224/requerimento224.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11225/requerimento225.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11226/requerimento226.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11227/requerimento227.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11228/requerimento228.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11229/requerimento229.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11230/requerimento230.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11231/requerimento231.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11248/requerimento232.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11264/req_233-25001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11265/req_234-25001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11276/req_235-25001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10788/ind_01-25001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10789/ind_02-25002.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10790/ind_03-25002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10791/indicacao_04.2025_-_dudu_sanches_20.01.25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10792/ind_05-25002.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10793/indicacao_06.2025_-_marquinho_bozo_21.01.25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10795/ind_07-25002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10796/ind_09-25002.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10797/indicacao_09.2025_-_dudu_sanches_27.01.25.doc.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10799/indicacao_10.2025_-_dudu_sanches_28.01.25.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10800/indicacao_11.2025_-_dudu_sanches_29.01.25.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10802/indicacao_12.2025_-_joao_sanchez_29.01.25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10803/indicacao_13.2025_-_dudu_sanches_29.01.25.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10805/indicacao_14.2025_michael_rodrigues001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10809/indicacao_15.2025_-_joel_nunes_04.02.25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10810/indicacao_16.2025_-_joel_nunes_04.02.25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10811/indicacao_17.2025_-_joel_nunes_04.02.25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10812/indicacao_18.2025_-_joel_nunes_04.02.25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10816/indicacao_19.2025_-_marquinho_bozo_05.02.25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10818/indicacao_20.2025_-_marquinho_bozo_05.02.25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10819/indicacao_21.2025_-_marquinho_bozo_05.02.25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10828/indicacao_22.2025_-_regina_marcia_10.02.25.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10830/indicacao_23.2025_-_dudu_sanches_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10831/indicacao_24.2025_-_dudu_sanches_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10832/indicacao_25.2025_-_joao_sanchez_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10833/indicacao_26.2025_-_joao_sanchez_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10834/indicacao_27.2025_-_joao_sanchez_11.02.25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10838/indicacao_28.2025_-_regina_marcia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10839/indicacao_29.2025_-_regina_marcia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10840/indicacao_30.2025_-_regina_marcia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10845/indicacao_31.2025_-_cabrera_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10847/indicacao_32.2025_-_neia_paduan_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10848/indicacao_33.2025_-_neia_paduan_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10856/indicacao_34.2025_-_joao_da_farmaia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10857/indicacao_35.2025_-_joao_da_farmaia_12.02.25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10855/indicacao_36.2025_-_cabrera_14.02.25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10868/indicacao_37.2025_-_joao_sanchez_18.02.25.doc.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10869/indicacao_38.2025_-_joao_sanchez_18.02.25_assinada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10870/indicacao_39.2025_-_joao_sanchez_18.02.25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10875/indicacao_40.2025_-_joao_da_farmacia_21.02.25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10876/indicacao_41.2025_-_joao_da_farmacia_21.02.25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10879/indicacao_42.2025_-_joel_nunes_24.02.25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10883/indicacao_43.2025_-_neia_cel_goulart_26.02.25.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10893/indicacao_44.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10894/indicacao_45.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10895/indicacao_46.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10896/indicacao_47.2025_digitalizada001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10908/indicacao_48.2025_-_joao_sanchez_11.03.25_assinada.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10909/indicacao_49.2025_-_joao_sanchez_11.03.25_assinada.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10922/indicacao_50.2025_-_joao_sanchez_14.03.25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10932/indicacao_51.2025_-_michael_rodrigues_27.03.25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10934/indicacao_52.2025_-_joao_da_farmacia_26.03.25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10935/indicacao_53.2025_-_joao_da_farmacia_26.03.25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10936/indicacao_54.2025_-_joao_da_farmacia_26.03.25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10956/indicacao_55.2025_-_joao_sanchez_01.04.25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10958/indicacao_56.2025_-_joao_sanchez_01.04.25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10966/indicacao_57.2025_-_dudu_sanches_02.04.25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10972/indicacao_58.2025_-_regina_marcia_08.04.25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10974/indicacao_59.2025_-_regina_marcia_08.04.25.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10975/indicacao_60.2025_-_regina_marcia_08.04.25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10978/indicacao_61.2025_-_joao_da_farmacia_11.04.25.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10991/indicacao_62.2025_-_joao_sanchez_22.04.25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11112/indicacao_63.2025_-_marquinho_bozo_06.08.25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11118/ind-64001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11129/ind_65-25001.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11133/ind_66-25001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11134/ind_67-25001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11205/indicacaoo68.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11222/indicacaonumero069.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10794/mocao_01.2025_cabrera.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10798/mocao_02-25001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10878/mocao_03-25001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10905/mocao_04-25001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10947/mocao_05-25001.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11017/mocao_06-25001.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11090/mocao_08-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11101/mocao_09-25001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11111/errata_mocao_10-25001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11122/mocao_11-25001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11125/mocao_12-25001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11144/mocao_13-25001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11176/mocao14.2025-joel.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11210/mocao15.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11083/projeto_decreto_leg_01-25005.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11124/proj_dl_02-25001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11250/pdl_03-25002.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11211/plec_01-25001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10904/pl_01-25001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10912/plo_02-25001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10915/plo_03-25002.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10916/plo_04-25002.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10951/plo_5-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10998/plo_06-25001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11014/plo_07-25002.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11036/plo_09-25002.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11072/plo_10-25001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11078/plo_11-25001.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11107/plo_12-25002.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11108/plo_13-25001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11109/plo_14-25001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11114/plo_15-25001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11126/plo_16-25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11131/plo_17-25001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11194/plo_19-25001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11212/plo_20-25001_2.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11279/plo_21.2025_-_campanha_doacao_sangue_animal_-_neia.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10801/ple_01-25001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10829/veto_acatado_2-25001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10836/projeto_de_lei_03_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10877/ple_04-25001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10933/plo_05-25001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11031/ple_06-25001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11020/ple_07-25001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11021/projeto_de_lei_08_2025_doacao_de_terreno_nidam_clarice_ferreira_violino.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11022/projeto_de_lei_09_2025_doacao_de_terreno_nidam_oeste_star.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11019/projeto_de_lei_10_2025_doacao_de_terreno_nidam_criswill.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11048/ple_11-25001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11049/ple_12-25001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11063/ple_13-25.n005.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11064/projeto_de_lei_14_2025_sei_3501301_439_00000304_2025_19.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11095/ple-15-25001.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11096/ple_16-25002.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11097/ple_17-25001.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11104/ple_18-25002.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11105/ple_19-25001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11121/ple_20-25002.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11140/ple_21-25001.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11145/projeto_de_lei_ppa_4_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11146/ple_23-25001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11178/pl_loa_24-25001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11192/ple_25-25001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11198/ple_26-25001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11216/ple_27-25001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11246/ple-28.2025-integra.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11247/ple_29-25001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11071/pjr_01-25001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11286/resolucao_pregao_e_concorrencia_2.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11287/pj_res_leg_03-25001.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11288/prj_res_leg_04-25001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11232/gab01-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11233/gab02-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11234/gab03-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11235/gab04-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11236/gab05-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11237/gab06-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11238/gab07-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11239/gab08-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11240/gab09-2025-emendaimpositiva.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10948/proposta_de_emenda_a_lom___prazo_de_envio_ldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10903/balancete_mes_01-25001.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10919/balancete_02-25001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10997/balancete_marco-25001.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11043/balancete_maio-25.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11091/balancete_das_despesas_06-25001.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11123/balencete-007-25.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11173/balancete_da_despesa_08-25001.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11213/balancete_da_despesa_10-25001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11249/balancete_da_despesa001.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11339/balancete_12-25002.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10946/veto_total_pl_emenda_parlamentar_rga_1_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11167/veto_plo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11168/veto_total_plo_13-25.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11181/veto_plo_16-25.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11182/veto_total_pl_17_2025_iniciativa_parlamentar_botao_de_panico_em_escolas_1_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11278/veto_parcial_pl_iniciativa_parlamentar_banco_de_leite_1_.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11045/of_gab_joel_001-2025001.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11195/oficion02.2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11242/emissao_538dcd4963dfb81b9ab96990_ofgb1_3-25_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11281/emissao_9ed8fd398d8319d4029f5550_oficio-004-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10820/of_gb2_denominacao_sesi__carmem_de_souza_fernandez001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10827/of_gab.2_3-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10846/oficio_04-25001.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10888/oficio_05.2025_cabrera.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10825/oficio_joao_sanchez001_1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10826/emissao_71f9467c00cbf0d1272e010f_oficio-002-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10849/of_gab_3-25001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10853/of_gab_4-25001.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11062/emissao_c4e19dc8b0325a44d69e778b_memorando-146-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11113/oficio_gab_06_-_03.2025_joao_sanchez.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11150/of_gab_008-2025_camara_municipal_de_alvares_machado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11151/emissao_e09d90f75687718fccefe9da_oficio-009-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11156/pedido_de_renuncia_com_base_no_req._173-25001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11243/emissao_af39b97f04fa94a823f22734_of_gab_12-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11244/emissao_af39b97f04fa94a823f22734_of_gab.3_13-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11282/emissao_f79583d3e3070e922ab9739e_oficio-015-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10961/oficio_01-25001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10968/oficio_02-25001.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10996/oficio_03-25001.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11061/expcm18aso-2025002.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11098/oficio_gab_5_dudu_sanches_scmam.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11008/of_gab7_1-2025001.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11037/of_gab7_2-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11055/of_gab_neia_3-25001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11092/of_gab_7_neia_4.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11241/emissao_dcface242ad26563be17a2f5_memorando-2--270-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10884/of_gab8_001-2025_dep_simao_pedro.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11046/of_gab_reg_003-2025001.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11099/oficio_conjunto_04.2025_150.000.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11283/of_gab8_9-2025001.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11284/of_gab8_10-2025001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10944/em_ba7b0c865748e02d6491362b_oficio-001-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/10945/em_e4d7501c15e33498481103a4_oficio-002-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11086/of_gb9_emenda.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11100/oficio_gab_09_-_04.2025_marquinho_bozo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11255/parecer_cjrlp_e_cfofc001.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11256/parecer_reuniao_conjunta_-_ple_02.2025-ple16.2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11257/parecer_reuniao_conjunta_-_03.2025-ple14.2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11258/parecer_reuniao_conjunta_-04.2025-ple13.2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11261/parecer05.2025conj.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11262/relatorios_e_pareceres_ple01.2025_parecernumero06.2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11267/pareceres_cjr.cfo_ple_02.2025001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11268/pareceres_cjr.cfo_ple_03.2025001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11269/parecer-09-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11270/relatorios_e_pareceres_pl0_01.2025_cjrlp_e_cfofc-assinado001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11272/relatorios_e_pareceres_pl0_02.2025_cjrlp_e_cfofc-assinado001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11273/parecer12.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11274/relatorio13.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11275/parecer14.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11277/parecer15-25001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11290/parecer16.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11291/parecer17.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11292/parecer18.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11293/parecer19.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11294/parecer20.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11295/parecer21.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11296/parecer22.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11297/parecer_23-25001.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11298/parecer24.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11299/parecer25.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11300/parecer26.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11301/parecer27.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11302/parecer28.2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11303/parecer29.2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11304/parecer30.2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11305/parecer31.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11306/parecer32.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11307/parecer33.2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11308/relatorioconj049.2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11309/parecer35.2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11310/rel_e_parec_conj_36-25002.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11311/rel_e_parec_conj_37-25001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11312/parecer_conjunto_38-25001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11313/parecer30-39.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11320/parecer30-39.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11314/parecer_e_relatorio_41-25001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11315/parecer__cjrlp_42-25001.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11316/parecer_e_relatorio_43-25001.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11317/parecer44.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11318/parecer45.2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11319/parecer_e_relatorio_conju_46-25001.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11260/parecerconj047.2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11259/parecerconj048.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11245/relatorioconj049.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11251/par_e_relat_rio_50-25001.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11252/rel_e_parecer_com_51-25001.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11253/par_e_rela_52-25001.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11254/parecer_conj_053_e_parecer_cfofc_022-25001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2025/11271/parecer_conj_das_com_permanentes_54-25001.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H499"/>
+  <dimension ref="A1:H512"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -14722,4077 +14850,4415 @@
       </c>
       <c r="H342" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>1326</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>92</v>
       </c>
       <c r="D343" t="s">
         <v>1271</v>
       </c>
       <c r="E343" t="s">
         <v>1272</v>
       </c>
       <c r="F343" t="s">
         <v>48</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>241</v>
+        <v>1327</v>
       </c>
       <c r="H343" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>96</v>
       </c>
       <c r="D344" t="s">
         <v>1271</v>
       </c>
       <c r="E344" t="s">
         <v>1272</v>
       </c>
       <c r="F344" t="s">
         <v>176</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H344" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>101</v>
       </c>
       <c r="D345" t="s">
         <v>1271</v>
       </c>
       <c r="E345" t="s">
         <v>1272</v>
       </c>
       <c r="F345" t="s">
         <v>48</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="H345" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>10</v>
       </c>
       <c r="D346" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E346" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F346" t="s">
         <v>1267</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="H346" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>17</v>
       </c>
       <c r="D347" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E347" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F347" t="s">
         <v>1267</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="H347" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>22</v>
       </c>
       <c r="D348" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E348" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F348" t="s">
         <v>1267</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="H348" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>27</v>
       </c>
       <c r="D349" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E349" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F349" t="s">
         <v>1267</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="H349" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>31</v>
       </c>
       <c r="D350" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E350" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F350" t="s">
         <v>1267</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="H350" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>35</v>
       </c>
       <c r="D351" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E351" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F351" t="s">
         <v>1267</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="H351" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>39</v>
       </c>
       <c r="D352" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E352" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F352" t="s">
         <v>1267</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="H352" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>43</v>
       </c>
       <c r="D353" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E353" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F353" t="s">
         <v>1267</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H353" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>47</v>
       </c>
       <c r="D354" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E354" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F354" t="s">
         <v>1267</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H354" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>52</v>
       </c>
       <c r="D355" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E355" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F355" t="s">
         <v>1267</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H355" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>57</v>
       </c>
       <c r="D356" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E356" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F356" t="s">
         <v>1267</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="H356" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>62</v>
       </c>
       <c r="D357" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E357" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F357" t="s">
         <v>1267</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="H357" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>66</v>
       </c>
       <c r="D358" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E358" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F358" t="s">
         <v>1267</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="H358" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>70</v>
       </c>
       <c r="D359" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E359" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F359" t="s">
         <v>1267</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="H359" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>74</v>
       </c>
       <c r="D360" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E360" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F360" t="s">
         <v>1267</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="H360" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>79</v>
       </c>
       <c r="D361" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E361" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F361" t="s">
         <v>1267</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="H361" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>83</v>
       </c>
       <c r="D362" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E362" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F362" t="s">
         <v>1267</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="H362" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>88</v>
       </c>
       <c r="D363" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E363" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F363" t="s">
         <v>1267</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H363" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>92</v>
       </c>
       <c r="D364" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E364" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F364" t="s">
         <v>1267</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="H364" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>96</v>
       </c>
       <c r="D365" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E365" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F365" t="s">
         <v>1267</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="H365" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>101</v>
       </c>
       <c r="D366" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E366" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F366" t="s">
         <v>1267</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="H366" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>105</v>
       </c>
       <c r="D367" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E367" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F367" t="s">
         <v>1267</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="H367" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>109</v>
       </c>
       <c r="D368" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E368" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F368" t="s">
         <v>1267</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H368" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>113</v>
       </c>
       <c r="D369" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E369" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F369" t="s">
         <v>1267</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="H369" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>117</v>
       </c>
       <c r="D370" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E370" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F370" t="s">
         <v>1267</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="H370" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>122</v>
       </c>
       <c r="D371" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E371" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F371" t="s">
         <v>1267</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="H371" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>126</v>
       </c>
       <c r="D372" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E372" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F372" t="s">
         <v>1267</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="H372" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>130</v>
       </c>
       <c r="D373" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E373" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F373" t="s">
         <v>1267</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="H373" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>134</v>
       </c>
       <c r="D374" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E374" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F374" t="s">
         <v>1267</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="H374" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>10</v>
       </c>
       <c r="D375" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="E375" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="F375" t="s">
         <v>1273</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H375" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>17</v>
       </c>
       <c r="D376" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="E376" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="F376" t="s">
         <v>1273</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H376" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>22</v>
       </c>
       <c r="D377" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="E377" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>241</v>
+        <v>1433</v>
       </c>
       <c r="H377" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>27</v>
       </c>
       <c r="D378" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="E378" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>241</v>
+        <v>1436</v>
       </c>
       <c r="H378" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>10</v>
       </c>
       <c r="D379" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="E379" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="F379" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H379" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>17</v>
       </c>
       <c r="D380" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="E380" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="F380" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H380" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>10</v>
       </c>
       <c r="D381" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E381" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F381" t="s">
         <v>18</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="H381" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>17</v>
       </c>
       <c r="D382" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E382" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F382" t="s">
         <v>58</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="H382" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>22</v>
       </c>
       <c r="D383" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E383" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F383" t="s">
         <v>53</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="H383" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>27</v>
       </c>
       <c r="D384" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E384" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F384" t="s">
         <v>97</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="H384" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>31</v>
       </c>
       <c r="D385" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E385" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F385" t="s">
         <v>320</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="H385" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>35</v>
       </c>
       <c r="D386" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E386" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F386" t="s">
         <v>176</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="H386" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>39</v>
       </c>
       <c r="D387" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E387" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F387" t="s">
         <v>48</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="H387" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>43</v>
       </c>
       <c r="D388" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E388" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F388" t="s">
         <v>163</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="H388" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>47</v>
       </c>
       <c r="D389" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E389" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F389" t="s">
         <v>23</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="H389" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>22</v>
       </c>
       <c r="D390" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="E390" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="F390" t="s">
         <v>1267</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="H390" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>10</v>
       </c>
       <c r="D391" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E391" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="F391" t="s">
         <v>1273</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
       <c r="H391" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>17</v>
       </c>
       <c r="D392" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E392" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="H392" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>22</v>
       </c>
       <c r="D393" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E393" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
       <c r="H393" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>27</v>
       </c>
       <c r="D394" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E394" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="H394" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>31</v>
       </c>
       <c r="D395" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E395" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="F395" t="s">
         <v>1273</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="H395" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>35</v>
       </c>
       <c r="D396" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E396" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="H396" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>39</v>
       </c>
       <c r="D397" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E397" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="H397" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>43</v>
       </c>
       <c r="D398" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E398" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="H398" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>47</v>
       </c>
       <c r="D399" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E399" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="H399" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D400" t="s">
-        <v>1500</v>
+        <v>1474</v>
       </c>
       <c r="E400" t="s">
-        <v>1501</v>
+        <v>1475</v>
       </c>
       <c r="F400" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="H400" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D401" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="E401" t="s">
-        <v>1501</v>
+        <v>1507</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1267</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="H401" t="s">
-        <v>1308</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>17</v>
+      </c>
+      <c r="D402" t="s">
         <v>1506</v>
       </c>
-      <c r="B402" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E402" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1507</v>
+        <v>1511</v>
       </c>
       <c r="H402" t="s">
-        <v>1311</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D403" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="E403" t="s">
-        <v>1501</v>
-[...2 lines deleted...]
-        <v>1267</v>
+        <v>1507</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="H403" t="s">
-        <v>1320</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D404" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="E404" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="F404" t="s">
         <v>1267</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="H404" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D405" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="E405" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="F405" t="s">
         <v>1267</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="H405" t="s">
-        <v>1514</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D406" t="s">
-        <v>1516</v>
+        <v>1506</v>
       </c>
       <c r="E406" t="s">
-        <v>1517</v>
+        <v>1507</v>
       </c>
       <c r="F406" t="s">
-        <v>18</v>
+        <v>1267</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="H406" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D407" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="E407" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="F407" t="s">
         <v>18</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="H407" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>17</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E408" t="s">
         <v>1523</v>
-      </c>
-[...10 lines deleted...]
-        <v>1517</v>
       </c>
       <c r="F408" t="s">
         <v>18</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="H408" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D409" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="E409" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="F409" t="s">
         <v>18</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="H409" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D410" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="E410" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="F410" t="s">
-        <v>1530</v>
+        <v>18</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>241</v>
+        <v>1533</v>
       </c>
       <c r="H410" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D411" t="s">
-        <v>1533</v>
+        <v>1522</v>
       </c>
       <c r="E411" t="s">
-        <v>1534</v>
+        <v>1523</v>
       </c>
       <c r="F411" t="s">
-        <v>58</v>
+        <v>1536</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H411" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D412" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="E412" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="F412" t="s">
         <v>58</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1537</v>
+        <v>241</v>
       </c>
       <c r="H412" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>17</v>
+      </c>
+      <c r="D413" t="s">
         <v>1539</v>
       </c>
-      <c r="B413" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E413" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="F413" t="s">
-        <v>1540</v>
+        <v>58</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="H413" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D414" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="E414" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="F414" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="H414" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D415" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="E415" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="F415" t="s">
-        <v>58</v>
+        <v>1550</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="H415" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D416" t="s">
-        <v>1551</v>
+        <v>1539</v>
       </c>
       <c r="E416" t="s">
-        <v>1552</v>
+        <v>1540</v>
       </c>
       <c r="F416" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="H416" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D417" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E417" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F417" t="s">
         <v>53</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="H417" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>17</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E418" t="s">
         <v>1558</v>
-      </c>
-[...10 lines deleted...]
-        <v>1552</v>
       </c>
       <c r="F418" t="s">
         <v>53</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="H418" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D419" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E419" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F419" t="s">
         <v>53</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="H419" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D420" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E420" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F420" t="s">
         <v>53</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="H420" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D421" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E421" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F421" t="s">
         <v>53</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="H421" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D422" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E422" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F422" t="s">
         <v>53</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>241</v>
+        <v>1574</v>
       </c>
       <c r="H422" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D423" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E423" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F423" t="s">
-        <v>1573</v>
+        <v>53</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1574</v>
+        <v>241</v>
       </c>
       <c r="H423" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D424" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E424" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F424" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="H424" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>47</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F425" t="s">
         <v>1579</v>
       </c>
-      <c r="B425" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G425" s="1" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="H425" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D426" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E426" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F426" t="s">
         <v>53</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>241</v>
+        <v>1586</v>
       </c>
       <c r="H426" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D427" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E427" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F427" t="s">
         <v>53</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1585</v>
+        <v>241</v>
       </c>
       <c r="H427" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D428" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E428" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F428" t="s">
         <v>53</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="H428" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D429" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E429" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F429" t="s">
         <v>53</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>241</v>
+        <v>1594</v>
       </c>
       <c r="H429" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D430" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="E430" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F430" t="s">
         <v>53</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1593</v>
+        <v>241</v>
       </c>
       <c r="H430" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="D431" t="s">
-        <v>1596</v>
+        <v>1557</v>
       </c>
       <c r="E431" t="s">
-        <v>1597</v>
+        <v>1558</v>
       </c>
       <c r="F431" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="H431" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D432" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="E432" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="F432" t="s">
         <v>97</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="H432" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>17</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E433" t="s">
         <v>1603</v>
-      </c>
-[...10 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="F433" t="s">
         <v>97</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="H433" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D434" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="E434" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="F434" t="s">
         <v>97</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="H434" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D435" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="E435" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="F435" t="s">
         <v>97</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>241</v>
+        <v>1613</v>
       </c>
       <c r="H435" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D436" t="s">
-        <v>1612</v>
+        <v>1602</v>
       </c>
       <c r="E436" t="s">
-        <v>1613</v>
+        <v>1603</v>
       </c>
       <c r="F436" t="s">
-        <v>320</v>
+        <v>97</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1614</v>
+        <v>241</v>
       </c>
       <c r="H436" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>10</v>
       </c>
       <c r="D437" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="E437" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="F437" t="s">
-        <v>48</v>
+        <v>320</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="H437" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D438" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="E438" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
       <c r="F438" t="s">
         <v>48</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="H438" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>17</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E439" t="s">
         <v>1624</v>
       </c>
-      <c r="B439" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F439" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="H439" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D440" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="E440" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
       <c r="F440" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="H440" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D441" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="E441" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
       <c r="F441" t="s">
         <v>48</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>241</v>
+        <v>1634</v>
       </c>
       <c r="H441" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1632</v>
+        <v>1636</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D442" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="E442" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
       <c r="F442" t="s">
         <v>48</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1633</v>
+        <v>241</v>
       </c>
       <c r="H442" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D443" t="s">
-        <v>1636</v>
+        <v>1623</v>
       </c>
       <c r="E443" t="s">
-        <v>1637</v>
+        <v>1624</v>
       </c>
       <c r="F443" t="s">
-        <v>163</v>
+        <v>48</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="H443" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D444" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E444" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F444" t="s">
         <v>163</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>241</v>
+        <v>1644</v>
       </c>
       <c r="H444" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>17</v>
+      </c>
+      <c r="D445" t="s">
         <v>1642</v>
       </c>
-      <c r="B445" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E445" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F445" t="s">
         <v>163</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1643</v>
+        <v>241</v>
       </c>
       <c r="H445" t="s">
-        <v>1519</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D446" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E446" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F446" t="s">
-        <v>1645</v>
+        <v>163</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="H446" t="s">
-        <v>1647</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D447" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E447" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F447" t="s">
-        <v>163</v>
+        <v>1651</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>241</v>
+        <v>1652</v>
       </c>
       <c r="H447" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D448" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E448" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F448" t="s">
         <v>163</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H448" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D449" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E449" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F449" t="s">
         <v>163</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H449" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D450" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E450" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F450" t="s">
         <v>163</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H450" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D451" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E451" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F451" t="s">
         <v>163</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1657</v>
+        <v>241</v>
       </c>
       <c r="H451" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D452" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="E452" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="F452" t="s">
         <v>163</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="H452" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D453" t="s">
-        <v>1663</v>
+        <v>1642</v>
       </c>
       <c r="E453" t="s">
-        <v>1664</v>
+        <v>1643</v>
       </c>
       <c r="F453" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="H453" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D454" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="E454" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="F454" t="s">
         <v>23</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="H454" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>17</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E455" t="s">
         <v>1670</v>
-      </c>
-[...10 lines deleted...]
-        <v>1664</v>
       </c>
       <c r="F455" t="s">
         <v>23</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="H455" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D456" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="E456" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="F456" t="s">
         <v>23</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="H456" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D457" t="s">
-        <v>1677</v>
+        <v>1669</v>
       </c>
       <c r="E457" t="s">
-        <v>1678</v>
+        <v>1670</v>
       </c>
       <c r="F457" t="s">
-        <v>1438</v>
+        <v>23</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="H457" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D458" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E458" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F458" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="H458" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>17</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E459" t="s">
         <v>1684</v>
       </c>
-      <c r="B459" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F459" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="H459" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D460" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E460" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F460" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="H460" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D461" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E461" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F461" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="H461" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D462" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E462" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F462" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="H462" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D463" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E463" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F463" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="H463" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D464" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E464" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F464" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="H464" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D465" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E465" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F465" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="H465" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D466" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E466" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F466" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="H466" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D467" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E467" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F467" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="H467" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D468" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E468" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F468" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="H468" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D469" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E469" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F469" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="H469" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D470" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E470" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F470" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="H470" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D471" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E471" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F471" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="H471" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="D472" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E472" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F472" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="H472" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D473" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E473" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F473" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="H473" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D474" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E474" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F474" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="H474" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D475" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E475" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F475" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="H475" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D476" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E476" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F476" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="H476" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D477" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E477" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F477" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="H477" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D478" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E478" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F478" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="H478" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D479" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E479" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F479" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="H479" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D480" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E480" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F480" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="H480" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D481" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E481" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F481" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="H481" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D482" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E482" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F482" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="H482" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D483" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E483" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F483" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="H483" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D484" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E484" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F484" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="H484" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D485" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E485" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F485" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="H485" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D486" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E486" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F486" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="H486" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D487" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E487" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F487" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="H487" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D488" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E488" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F488" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="H488" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D489" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E489" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F489" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="H489" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D490" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E490" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F490" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>241</v>
+        <v>1781</v>
       </c>
       <c r="H490" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="D491" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E491" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F491" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="H491" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>212</v>
+        <v>158</v>
       </c>
       <c r="D492" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E492" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F492" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="H492" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>216</v>
+        <v>162</v>
       </c>
       <c r="D493" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E493" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F493" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="H493" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>220</v>
+        <v>167</v>
       </c>
       <c r="D494" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E494" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F494" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="H494" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>224</v>
+        <v>171</v>
       </c>
       <c r="D495" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E495" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F495" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="H495" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>228</v>
+        <v>175</v>
       </c>
       <c r="D496" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E496" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F496" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="H496" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>232</v>
+        <v>180</v>
       </c>
       <c r="D497" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E497" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F497" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="H497" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>236</v>
+        <v>184</v>
       </c>
       <c r="D498" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E498" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F498" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="H498" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>105</v>
+        <v>188</v>
       </c>
       <c r="D499" t="s">
-        <v>1804</v>
+        <v>1683</v>
       </c>
       <c r="E499" t="s">
-        <v>1805</v>
+        <v>1684</v>
       </c>
       <c r="F499" t="s">
         <v>1441</v>
       </c>
       <c r="G499" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>192</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>196</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>200</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>204</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>208</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>212</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>216</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>220</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>224</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>228</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>232</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>236</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>105</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1848</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1444</v>
+      </c>
+      <c r="G512" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="H499" t="s">
-        <v>1806</v>
+      <c r="H512" t="s">
+        <v>1849</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -19251,50 +19717,63 @@
     <hyperlink ref="G475" r:id="rId474"/>
     <hyperlink ref="G476" r:id="rId475"/>
     <hyperlink ref="G477" r:id="rId476"/>
     <hyperlink ref="G478" r:id="rId477"/>
     <hyperlink ref="G479" r:id="rId478"/>
     <hyperlink ref="G480" r:id="rId479"/>
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
     <hyperlink ref="G484" r:id="rId483"/>
     <hyperlink ref="G485" r:id="rId484"/>
     <hyperlink ref="G486" r:id="rId485"/>
     <hyperlink ref="G487" r:id="rId486"/>
     <hyperlink ref="G488" r:id="rId487"/>
     <hyperlink ref="G489" r:id="rId488"/>
     <hyperlink ref="G490" r:id="rId489"/>
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
     <hyperlink ref="G495" r:id="rId494"/>
     <hyperlink ref="G496" r:id="rId495"/>
     <hyperlink ref="G497" r:id="rId496"/>
     <hyperlink ref="G498" r:id="rId497"/>
     <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>