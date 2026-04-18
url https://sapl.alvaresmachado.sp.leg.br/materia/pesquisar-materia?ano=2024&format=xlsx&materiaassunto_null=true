--- v0 (2026-01-12)
+++ v1 (2026-04-18)
@@ -54,5627 +54,5627 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10206</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10206/requerimento_01-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10206/requerimento_01-24001.pdf</t>
   </si>
   <si>
     <t>Medalha Vereador Kiochi Tatizawa ao senhor JOÃO DO CARTÓRIO, pelos relevantes serviços prestados ao município por longo anos de atividade</t>
   </si>
   <si>
     <t>10213</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marquinho Bozó</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10213/requerimento_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10213/requerimento_02-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre possibilidade de implantação de um sistema urbano de transporte</t>
   </si>
   <si>
     <t>10214</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10214/requerimento_03-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10214/requerimento_03-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre estudos visando melhoria do sistema de trânsito na área urbana</t>
   </si>
   <si>
     <t>10215</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marquinho Bozó, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10215/requerimento_04-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10215/requerimento_04-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de revisão anual de salários aos servidores em 2024</t>
   </si>
   <si>
     <t>10217</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10217/requerimento_05-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10217/requerimento_05-24001.pdf</t>
   </si>
   <si>
     <t>Solicita do senhor Prefeito que informe a previsão de manutenção da estrada velha para Presidente Bernardes</t>
   </si>
   <si>
     <t>10218</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10218/requerimento_06-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10218/requerimento_06-24001.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito informações sobre a restauração do campo de futebol visto os estragos causados na FACAM de 2023</t>
   </si>
   <si>
     <t>10219</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10219/requerimento_07-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10219/requerimento_07-24001.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito informações sobre sinalização das vias recém recapeadas</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10220/requerimento_08-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10220/requerimento_08-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que encaminhe processo de compra, medições e pagamentos eventualmente feitos a empresa responsável pelo plantio de grama na ciclovia do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10221</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10221/requerimento_09-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10221/requerimento_09-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe como se encontra o processo de concessão de vagas nas creches municipais, nos períodos integrais e também meio período</t>
   </si>
   <si>
     <t>10222</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10222/requerimento_10-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10222/requerimento_10-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe da possibilidade de designar uma terapeuta ocupacional e uma servidora geral para o CAPS</t>
   </si>
   <si>
     <t>10224</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10224/requerimento_11-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10224/requerimento_11-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre processo de regularização portaria do Residencial Gramado e convoca servidores para esclarecimentos.</t>
   </si>
   <si>
     <t>10229</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10229/requerimento_12-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10229/requerimento_12-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe a previsão de manutenção da estrada do Matadouro</t>
   </si>
   <si>
     <t>10230</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10230/requerimento_13-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10230/requerimento_13-24001.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito que envie relatório sobre o pagamento das emendas parlamentares relativas a 2023</t>
   </si>
   <si>
     <t>10231</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10231/requerimento_14-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10231/requerimento_14-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe os motivos que levaram a Administração a estabelecer protocolo para dispensação de formulas alimentares industrializadas na Diretoria Municipal de Saúde.</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10232/requerimento_15-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10232/requerimento_15-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quando será feita a devida manutenção na Estrada Boiadeira, que se encontra intransistável.</t>
   </si>
   <si>
     <t>10233</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10233/requerimento_16-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10233/requerimento_16-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe como se encontram providências para implantação infraestrutura 5G no município</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10235/requerimento_17-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10235/requerimento_17-24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações e providências quanto ao processo de pavimentação das vias dos Distrito de Cel. Goulart</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10236/requerimento_18-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10236/requerimento_18-24001.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito estudos visando a implantação de rotatória na Avenida da Amizade acesso ao Residencial União</t>
   </si>
   <si>
     <t>10239</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10239/requerimento_19-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10239/requerimento_19-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Informações sobre Serviços de Roçagem Prestados pela CONSTRUPOP nos Últimos Três Meses.</t>
   </si>
   <si>
     <t>10248</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10248/requerimento_20-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10248/requerimento_20-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe como se encontra andamento do projeto IPTU ecológico</t>
   </si>
   <si>
     <t>10250</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Joel Nunes, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10250/requerimento_21-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10250/requerimento_21-24001.pdf</t>
   </si>
   <si>
     <t>Requer do  senhor Prefeito que informe se há previsão de melhorar iluminação na confluência das ruas: Barão do Rio Branco e Ismael Dias da Silva, sugerindo também poda de árvores no local</t>
   </si>
   <si>
     <t>10251</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10251/requerimento_22-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10251/requerimento_22-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de se fazer uma avaliação das condições da  arvore existente na travessia da linha férrea na Rua Barão do Rio Branco, visto o grande porte e idade da mesma, o que eleva a possibilidade de acidentes, dado os vendavais que tem acontecido em nossa região.</t>
   </si>
   <si>
     <t>10252</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10252/requerimento_23-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10252/requerimento_23-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de poda de arvore na Rua Vicente Dias Garcia, no pátio na EE Angélica de Oliveira visto que estão pondo em risco a rede de energia e a integridade da pessoas.</t>
   </si>
   <si>
     <t>10253</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Claudio Salomão, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10253/requerimento_24-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10253/requerimento_24-24001.pdf</t>
   </si>
   <si>
     <t>Requer a CART providências urgente no sentido de implantar mecanismo de acesso as industrias Matsuda e SP 270</t>
   </si>
   <si>
     <t>10262</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10262/requerimento_25-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10262/requerimento_25-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que envie cópia do procedimento de contratação e todos os pagamentos feitos relativos aos serviços feitos as margens do balneário da Amizade.</t>
   </si>
   <si>
     <t>10263</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10263/requerimento_26-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10263/requerimento_26-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que nos informe se os serviços terceirizados de segurança, limpeza e contratação pelo CIOP estão sendo computados no gasto de pessoal. Que cópia do presente seja encaminhada ao conhecimento do MP e TCESP.</t>
   </si>
   <si>
     <t>10264</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10264/requerimento_27-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10264/requerimento_27-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre a existência de equipe multidisciplinar para atendimento de crianças com necessidades especiais</t>
   </si>
   <si>
     <t>10268</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Claudio Salomão</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10268/requerimento_28-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10268/requerimento_28-24001.pdf</t>
   </si>
   <si>
     <t>Ao DER solicitando limpeza no trecho da SP 501 com Estrada da Amizade</t>
   </si>
   <si>
     <t>10269</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dema, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10269/requerimento_29-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10269/requerimento_29-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito solicitando informações sobre processo de ampliação da ponte de concreto do Bairro Cruzeiro</t>
   </si>
   <si>
     <t>10271</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10271/requerimento_30-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10271/requerimento_30-24001.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito que informe quando serão limpas as galeria do Residencial Marcia Helena Fernandez Araújo, especialmente a próxima do ao número 171 da Avenida Marcia Helena</t>
   </si>
   <si>
     <t>10272</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10272/requerimento_31-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10272/requerimento_31-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quando será feita a manutenção do acesso a propriedade do "Paulão" no Br. Reservado</t>
   </si>
   <si>
     <t>10273</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>João Sanchez</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10273/requerimento001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10273/requerimento001.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie ao Secretário de Estado de Agricultura indagando se há projeto de revitalização das vias rurais do Melhor Caminho</t>
   </si>
   <si>
     <t>10274</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10274/req.33.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10274/req.33.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe o custo total com os serviços dos reeducandos, incluindo transporte, alimentação e outros</t>
   </si>
   <si>
     <t>10280</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10280/req_34.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10280/req_34.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre a contratação do Projeto Heike</t>
   </si>
   <si>
     <t>10281</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Zé Carteiro, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10281/requerimento_35-04001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10281/requerimento_35-04001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe a previsão de restauração da iluminação da praça Antonio Gatti Cadette</t>
   </si>
   <si>
     <t>10282</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10282/requerimento_36-04001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10282/requerimento_36-04001.pdf</t>
   </si>
   <si>
     <t>Requer a CART e DER cópia de contrato de concessão de vias e outros vigentes com o município</t>
   </si>
   <si>
     <t>10283</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10283/requerimento_37-04001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10283/requerimento_37-04001.pdf</t>
   </si>
   <si>
     <t>Requer a CART manutenção do pavimento asfáltico na cabeceira da ponte do Rio Limoeiro na Vicinal Vereador José Molina</t>
   </si>
   <si>
     <t>10295</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10295/req_38.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10295/req_38.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor que nos envie cópia do processo de concessão de alvará para funilaria instalada Rua Martinópolis, 256</t>
   </si>
   <si>
     <t>10296</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10296/req_39.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10296/req_39.24.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito que informe sobre prédio público em desuso e imóveis alugados pelo município</t>
   </si>
   <si>
     <t>10300</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10300/req_40.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10300/req_40.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito se há projeto de melhorias para o Jardim Cobral</t>
   </si>
   <si>
     <t>10301</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10301/req_41.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10301/req_41.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de implantação de obstáculo na Avenida das Américas entre a Rua Vicente Dias Garcia e Manoel Francisco de Oliveira</t>
   </si>
   <si>
     <t>10307</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10307/req_42.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10307/req_42.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quais providências tem sido tomadas quanto as cavalos soltos no Parque dos Pinheiros, face a legislação vigente</t>
   </si>
   <si>
     <t>10308</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10308/req_43.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10308/req_43.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quando será restaurada a guia na Rua Tupinanbás com Guarucaia</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10309/req_44.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10309/req_44.24.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito solicitando esclarecimentos acerca da recusa do Laboratório Biolab em atender pacientes do Sistema Único de Saúde (SUS) aos sábados.</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10314/req_45.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10314/req_45.24.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito que informe se há previsão de melhoria na sinalização de trânsito na Rua Fernando Costa com Ismael Dias da Silva</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10317/req_46.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10317/req_46.24.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito que informe os motivos pelos quais a médica Andressa Liliane Ferreira Silva foi transferida para o Parque dos Pinheiros</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10318/req_47.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10318/req_47.24.pdf</t>
   </si>
   <si>
     <t>Requer informações da Prefeitura de Presidente Prudente e Álvares Machado, da Sabesp e Cetesb sobre manutenção e condições da barragem do Balneário da Amizade.</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10320/req_48.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10320/req_48.24.pdf</t>
   </si>
   <si>
     <t>Requer a CART providências para efetivar serviços de drenagem na AVM Vereador José Molilna</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10330/req.49.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10330/req.49.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe em que meio eletrônico da Prefeitura estão disponíveis as informações relacionadas a execução das emendas impositivas</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10331/req_50.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10331/req_50.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que nos informe se o proprietário do imóvel localizado a Rua Júlio Prestes, 112, já foi notificado para limpeza</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Joel Nunes, Estela do Escritório, João Sanchez, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10337/req_51.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10337/req_51.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que nos informe se há previsão de fazer reajuste nos salários dos servidores ou mesmo elaborar novo plano de carreira</t>
   </si>
   <si>
     <t>10338</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10338/req_52.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10338/req_52.24.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito sobre a substituição da Dra. Andressa Leilane Ferreira Silva em suas atribuições médicas. Gostaríamos de ser informados sobre o nome da médica que a substituiu e suas especialidades.</t>
   </si>
   <si>
     <t>10339</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10339/req_53.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10339/req_53.24.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito sobre Medidas de combate à propagação da dengue</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10340/req.54.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10340/req.54.24.pdf</t>
   </si>
   <si>
     <t>Requer ao Plenário a concessão de medalha Vereador Kiochi Tatizawa ao senhor Antonio Aparecido Galli</t>
   </si>
   <si>
     <t>10342</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10342/req_55.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10342/req_55.24.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito informações sobre como se encontra processo pertinente as emendas impositivas.</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10343/req_56.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10343/req_56.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de limpeza em galerias na Rua Eduardo Prado esquina com José do Patrocínio</t>
   </si>
   <si>
     <t>10344</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10344/req_57.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10344/req_57.24.pdf</t>
   </si>
   <si>
     <t>Requer ao DER que informe se há viabilidade de implantação de redutores de velocidade na SP 501 km 16</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10345/req_58.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10345/req_58.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito explicações sobre a quantidade de lâmpadas queimadas pela cidade e serviços prestados pela empresa terceirizada.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10346/req._59.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10346/req._59.24.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito informações sobre contratação de escritório de assessoria jurídica a partir de 2022</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10347/req._60.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10347/req._60.24.pdf</t>
   </si>
   <si>
     <t>Requer ofício a SABESP indagando sobre os investimentos previstos no município até 2025</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10349/req_61.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10349/req_61.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre o processo de ampliar do cemitério local</t>
   </si>
   <si>
     <t>10352</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10352/req_62.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10352/req_62.24.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Lista dos Contratados nos Últimos 6 Meses, com Nomes, Remuneração e Setores de Alocação na Prefeitura.</t>
   </si>
   <si>
     <t>10354</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10354/req_63.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10354/req_63.24.pdf</t>
   </si>
   <si>
     <t>Requer medalha Vereador Kiochi Tatizawa ao senhor Eder Gati Fernandes. Apresentada biografia</t>
   </si>
   <si>
     <t>10356</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10356/req_64.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10356/req_64.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de recape na Rua Presidente Epitácio, entre as ruas; Antoni Gaban e Martinópolis</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10357/req_65.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10357/req_65.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobe recape na Rua Antonio Bortoluzzi</t>
   </si>
   <si>
     <t>10360</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10360/req_66.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10360/req_66.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe a previsão de roçagem na AVM Vereador José Molina</t>
   </si>
   <si>
     <t>10361</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10361/req_67.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10361/req_67.24.pdf</t>
   </si>
   <si>
     <t>Requer Medalha Vereador Kiochi Tatizawa ao senhor Estevão Pinheiro Salomão</t>
   </si>
   <si>
     <t>10362</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10362/req_68.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10362/req_68.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de instalação de câmeras de monitoramento nas salas de aulas da rede municipal de ensino</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Estela do Escritório, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10363/req_69.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10363/req_69.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre atendimento preferencial de crianças com TEA na rede municipal de saúde</t>
   </si>
   <si>
     <t>10366</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10366/requerimento_70-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10366/requerimento_70-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há projeto de implantação de ciclovia na Avenida da Amizade</t>
   </si>
   <si>
     <t>10370</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Zé Carteiro, Estela do Escritório, Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10370/req_71.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10370/req_71.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que nos informe, face à Lei 8080 de 1990, os motivos pelos quais o município não disponibiliza transporte para alunos autistas e outros, uma vez que oferecem atendimento nas escolas, e, sem transporte, inviabilizam o atendimento.</t>
   </si>
   <si>
     <t>10372</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10372/req_72.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10372/req_72.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que nos informe quando será concluída a manutenção e melhorias na estrada que liga a SP 270 ao Br. Km 07</t>
   </si>
   <si>
     <t>10373</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10373/req_73.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10373/req_73.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quando será solucionada a questão do muro, com risco de queda, nos fundos do Museu</t>
   </si>
   <si>
     <t>10382</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10382/req_74.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10382/req_74.24.pdf</t>
   </si>
   <si>
     <t>Requer informações da SABESP quanto à lagoa de tratamento do distrito de Cel. Goulart e preservação do meio ambiente</t>
   </si>
   <si>
     <t>10383</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10383/req_75.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10383/req_75.24.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito informações sobre a Praça Getúlio Vargas, reformada recentemente, que se encontra em deterioração.</t>
   </si>
   <si>
     <t>10386</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10386/req_76.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10386/req_76.24.pdf</t>
   </si>
   <si>
     <t>Requer providências do Senhor Prefeito na Rodovia Arthur Boigues Filho, próximo à rotatória da Marcenaria</t>
   </si>
   <si>
     <t>10389</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10389/req_77.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10389/req_77.24.pdf</t>
   </si>
   <si>
     <t>Concessão de medalha Kiochi Tatizawa a ex-servidora Maria Helena S. Terin, pelos 42 anos no serviço público de Álvares Machado</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10390/req_78.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10390/req_78.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quais emendas impositivas, desde do ano de sua implantação, que foram pagas e quais não foram pagas</t>
   </si>
   <si>
     <t>10393</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10393/req_79.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10393/req_79.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quantos veículos da Prefeitura possuem rampas elevatórias e quantos estão em manutenção</t>
   </si>
   <si>
     <t>10394</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10394/req_80.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10394/req_80.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe os motivos da roçagem as margens da linha férrea está sendo feita somente de um dos lados da mesma, especialmente no trecho pós cruzamento das ruas: Barão do Rio Branco e Ismael Dias da Silva, sentido AVM Abilio Notário.</t>
   </si>
   <si>
     <t>10395</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10395/req_81.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10395/req_81.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe o número atual de servidores da Prefeitura, incluindo os vinculados ao CIOP e programa em parceria com a Secretaria de Estados de Assuntos Penitenciários</t>
   </si>
   <si>
     <t>10396</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10396/req_82.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10396/req_82.24.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito informações precisas sobre o pagamento mensal realizado pela Prefeitura ao Consórcio Intermunicipal do Oeste Paulista (CIOP).</t>
   </si>
   <si>
     <t>10400</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10400/req_83.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10400/req_83.24.pdf</t>
   </si>
   <si>
     <t>Requer informações da SABESP que informe os percentuais de atendimento de água e esgoto no âmbito do município. E, em caso de não ser 100%, informe os locais não há existe atendimento</t>
   </si>
   <si>
     <t>10401</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10401/req_84.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10401/req_84.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quais providências a Administração tem tomado face aos constantes comerciantes ambulantes na cidades, que recolhem os tributos devidos</t>
   </si>
   <si>
     <t>10402</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10402/req_85.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10402/req_85.24.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito que informe quando serão feitas as devidas manutenções nas estradas rurais, visto que muitas estão sem manutenção há muito tempo, entre elas, a do KM 04</t>
   </si>
   <si>
     <t>10403</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10403/req_86.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10403/req_86.24.pdf</t>
   </si>
   <si>
     <t>Requer informações à SABESP sobre o laudo das águas do Córrego do Macaco, local onde por muito tempo ocorreu o despejo de esgoto</t>
   </si>
   <si>
     <t>10406</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10406/req_87.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10406/req_87.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que nos informe quais são os procedimentos para o fornecimento de medicamentos de alto custo, bem como se houve casos em que os pacientes tiveram que recorrer à Justiça e, em caso afirmativo, quais foram esses casos.</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10408/req_88.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10408/req_88.24.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor Prefeito que forneça informações sobre o custo da obra realizada na Rua Pedro Mazzaro, 264.</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10411/req_89.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10411/req_89.24.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito a razão contábil por credor de cada emenda parlamentar referente aos exercícios de 2023 e 2024.</t>
   </si>
   <si>
     <t>10414</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Claudio Salomão, Dema, Estela do Escritório, João Sanchez, Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10414/req_90.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10414/req_90.24.pdf</t>
   </si>
   <si>
     <t>Requer a CART manifestação quanto a duplicação de trecho do acesso a SP 270 Km 576</t>
   </si>
   <si>
     <t>10415</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10415/req_91.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10415/req_91.24.pdf</t>
   </si>
   <si>
     <t>Requer junto ao DER providências no acesso ao Br. São Geraldo pela SP 501 - Rodovia Júlio Budisk</t>
   </si>
   <si>
     <t>10417</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10417/req_92.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10417/req_92.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre previsão de reparos na Rua Guaianazes</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10418/req_93.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10418/req_93.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre edital da Lei Paulo Gustavo</t>
   </si>
   <si>
     <t>10419</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10419/req_94.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10419/req_94.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre estrada do NAGAI</t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10423/req_95.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10423/req_95.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre instalação de obstáculos na Avenida Arthur Boigues Filho</t>
   </si>
   <si>
     <t>10424</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10424/req_96.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10424/req_96.24.pdf</t>
   </si>
   <si>
     <t>Requer ao DER providência para tapa buracos na SP 501 nos acessos</t>
   </si>
   <si>
     <t>10425</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10425/req_97.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10425/req_97.24.pdf</t>
   </si>
   <si>
     <t>Requer a CART a manutenção das laterais na variante da SP 270 Km 576</t>
   </si>
   <si>
     <t>10426</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10426/req_98.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10426/req_98.24.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito a apresentação de um relatório detalhado sobre os exames de rotina realizados pelo laboratório Biolab durante a semana e aos sábados, abrangendo uma lista dos exames, sua frequência de realização e o horário de funcionamento.</t>
   </si>
   <si>
     <t>10431</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10431/exp_cm_13aso_req.099-2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10431/exp_cm_13aso_req.099-2024001.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie a CART solicitando a implantação de redutores de velocidade no acesso a Chácaras Califórnia na AVM Vereador José Molina</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10436/requerimento_100-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10436/requerimento_100-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre as vacinas para animais fornecidas pelo município</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10437/requerimento_101-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10437/requerimento_101-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre providências a serem tomadas quanto a problemas no cemitério de Cel. Goulart</t>
   </si>
   <si>
     <t>10438</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10438/requerimento_102-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10438/requerimento_102-24001.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito informações sobre previsão de  recape da Rua Francisco Alves</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10439/requerimento_103-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10439/requerimento_103-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre ampliação do cemitério da sede face a aprovação do loteamento lindeiro</t>
   </si>
   <si>
     <t>10442</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10442/requerimento_104-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10442/requerimento_104-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de recape na Rua 9 de julho.</t>
   </si>
   <si>
     <t>10443</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10443/requerimento_105-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10443/requerimento_105-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe os motivos por não serem feitos os reparos na Rua XV de Novembro</t>
   </si>
   <si>
     <t>10444</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10444/requerimento_106-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10444/requerimento_106-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe qual a previsão de reparos na tampa da galeria na Rua Nivaldo Zorzatto</t>
   </si>
   <si>
     <t>10445</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requer a CART a implantação de redutor de velocidade na AVM Vereador José Molina</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10447/requerimento_108-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10447/requerimento_108-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações detalhadas, com juntada de documentos, de todos os aluguéis sociais pagos pelo município.</t>
   </si>
   <si>
     <t>10448</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10448/requerimento_109-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10448/requerimento_109-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao DER a implantação de mecanismos de controle de velocidade na SP 501.</t>
   </si>
   <si>
     <t>10449</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10449/req_110.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10449/req_110.24.pdf</t>
   </si>
   <si>
     <t>Contestação da resposta apresentada pelo Executivo Municipal ao Requerimento 069/2024.</t>
   </si>
   <si>
     <t>10456</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10456/req_111.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10456/req_111.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito previsão de capinagem do meio fio da Rua Graça Aranha. Junta fotos</t>
   </si>
   <si>
     <t>10459</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10459/req_112.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10459/req_112.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de reparos nas vias do Jardim São José, dado o estado lastimável das vias</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10460/req_113.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10460/req_113.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de recape de trechos da Avenida Arthur Boigues Filho</t>
   </si>
   <si>
     <t>10461</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10461/requerimento_114-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10461/requerimento_114-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se existe previsão de recape na Rua Antonio Bortoluzzi, proximidades do número 566</t>
   </si>
   <si>
     <t>10462</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10462/req_115.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10462/req_115.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de implantação de faixa elevada de pedestres defronte a igreja católica</t>
   </si>
   <si>
     <t>10463</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10463/req_116.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10463/req_116.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de recape de trecho da Avenida das Américas, do Supermercado Estrela até a Rua Manoel Francisco de Oliveira</t>
   </si>
   <si>
     <t>10464</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10464/requerimento_117-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10464/requerimento_117-24001.pdf</t>
   </si>
   <si>
     <t>ao senhor Prefeito solicitando que nos informe se_x000D_
 há previsâo de recape da Rua Graça Aranha, dado o mau estado de conservação da via</t>
   </si>
   <si>
     <t>10467</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10467/requerimento_118-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10467/requerimento_118-24001.pdf</t>
   </si>
   <si>
     <t>Requer a Energisa substituição de poste na Rua Luiz Gonzaga, 99 Cohab/Crhis</t>
   </si>
   <si>
     <t>10468</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10468/requerimento_119-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10468/requerimento_119-24001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito se há possibilidade de providênciar uma sala de fisioterapia no Jardim Panorama.</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10469/requerimento_120-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10469/requerimento_120-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de uma carro de som para comunicados de utilidade pública no Parque dos Pinheiros /Jardim Panorama</t>
   </si>
   <si>
     <t>10471</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10471/req_121.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10471/req_121.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quando será feita limpeza ampla e geral no Parque dos Pinheiros e Jardim Panorama</t>
   </si>
   <si>
     <t>10472</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10472/req_122.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10472/req_122.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quando será feita limpeza ampla e geral no cemitério de Cel. Goulart</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10473/req_123.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10473/req_123.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quem tem sido responsável pela limpeza da rotatória Issao Matsumoto</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10476/req_124.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10476/req_124.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que envie os comprovantes de pagamento de horas-máquina dos serviços realizados no dia 09 de maio último, na propriedade do senhor José Arlindo</t>
   </si>
   <si>
     <t>10482</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10482/req_125.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10482/req_125.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre a implantação de obstáculos nas ruas recém pavimentadas no Parque dos Pinheiros e Jardim Panorama</t>
   </si>
   <si>
     <t>10484</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10484/req_126.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10484/req_126.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre a inauguração da escola estadual concluída do Parque dos Pinheiros II e se há previsão roçar o mato no entorno</t>
   </si>
   <si>
     <t>10485</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10485/req_127.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10485/req_127.24.pdf</t>
   </si>
   <si>
     <t>Requer ao DER informações sobre previsão de instalação de dispositivos de controle de velocidade no KM 16 da SP 501</t>
   </si>
   <si>
     <t>10489</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10489/req_128.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10489/req_128.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de recape da Travessa Espanha</t>
   </si>
   <si>
     <t>10491</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10491/req_129.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10491/req_129.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe sobre possibilidade de restaurar ou colocar novas placas indicativas em prédios públicos</t>
   </si>
   <si>
     <t>10492</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10492/req_130.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10492/req_130.24.pdf</t>
   </si>
   <si>
     <t>Requer a CART implantação de mecanismo de redução de velocidade e pista de caminhada na AVM ABILIO NOTÁRIO</t>
   </si>
   <si>
     <t>10496</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10496/requerimento_131-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10496/requerimento_131-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações detalhadas sobre os móveis que irão para o novo Centro Cultural</t>
   </si>
   <si>
     <t>10497</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10497/requerimento_132-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10497/requerimento_132-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se está faltando medicamentos nas unidades de saúde por falta de recursos financeiros</t>
   </si>
   <si>
     <t>10499</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10499/requerimento_133-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10499/requerimento_133-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre loteamento Estância Primavera</t>
   </si>
   <si>
     <t>10504</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10504/requerimento_134-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10504/requerimento_134-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de troca de um veículo com melhores condições para o centro de fisioterapia</t>
   </si>
   <si>
     <t>10509</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10509/requerimento_135-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10509/requerimento_135-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que faça campanha de conscientização nas escolas, com relação aos jogos on line.</t>
   </si>
   <si>
     <t>10510</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10510/requerimento_136-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10510/requerimento_136-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito, face manifestação da CART, estudos técnicos para instalação de obstáculos na vicinal Vereador José Molina</t>
   </si>
   <si>
     <t>10511</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10511/requerimento_137-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10511/requerimento_137-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que nos informe sobre a previsão de construção de mais unidades habitacionais no município</t>
   </si>
   <si>
     <t>10512</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10512/requerimento_138-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10512/requerimento_138-24001.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de medalha Kiochi Tatizawa ao senhor André Luiz Garcia, Presidente do Grêmio Prudente</t>
   </si>
   <si>
     <t>10517</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10517/requerimento_139-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10517/requerimento_139-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há convênio com a Secretaria de Estado da Segurança Pública e município para a cessão de estagiários para a Delegacia de Polícia Civil</t>
   </si>
   <si>
     <t>10520</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10520/requerimento_140-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10520/requerimento_140-24001.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie a Jandaia indagando se há possibilidade de instalação de ar condicionado e WiFi nos ônibus</t>
   </si>
   <si>
     <t>10523</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10523/requerimento_141-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10523/requerimento_141-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se estão sendo notificados os proprietários de imóveis no Residencial Márcia Helena Fernandes Araújo para limpeza e implantação de passeio público</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10524/requerimento_142-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10524/requerimento_142-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se haverá a implantação de sinalização adequada na Rua Presidente Roosevelt, defronte ao dispensário</t>
   </si>
   <si>
     <t>10528</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10528/requerimento_143-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10528/requerimento_143-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de recape da Rua Geraldo Candido Martins</t>
   </si>
   <si>
     <t>10529</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10529/requerimento_144-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10529/requerimento_144-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito diligências junto a SABESP e ENERGISA visando remoção de poste na Rua XV de Novembro</t>
   </si>
   <si>
     <t>10530</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10530/requerimento_145-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10530/requerimento_145-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há projeto de implantação de galeria de águas pluviais no prolongamento da Rua XV de Novembro</t>
   </si>
   <si>
     <t>10531</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10531/requerimento_146-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10531/requerimento_146-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe os motivos pelos quais tem ocorrido atrasos no atendimento na fisioterapia, conforme reclamações da coletividade</t>
   </si>
   <si>
     <t>10532</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10532/requerimento_147-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10532/requerimento_147-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que encaminhe processo de contratação da empresa para realização de serviços adicionais nas obras do centro cultural.</t>
   </si>
   <si>
     <t>10535</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10535/requerimento_148-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10535/requerimento_148-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de designar um zelador para o Ginásio de Esportes do Parque dos Pinheiros</t>
   </si>
   <si>
     <t>10536</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10536/requerimento_149-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10536/requerimento_149-24001.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a ARTESP relatando todos os pedidos de instalação de redutores de velocidade na SP 501 Km 16 e solicitando providências.</t>
   </si>
   <si>
     <t>10537</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10537/requerimento_150-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10537/requerimento_150-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de troca do poste da Rua Bernardo Guimarães confluência com a Rua Joaquim Serra, Parque dos Pinheiros</t>
   </si>
   <si>
     <t>10549</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10549/req_151-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10549/req_151-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há pessoas de outros municípios sendo atendimento pelas creches de Álvares Machado</t>
   </si>
   <si>
     <t>10550</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10550/req_152-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10550/req_152-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de pintura e colocação de placas de proibido estacionar na Rua Regente Feijó, entre a Rancharia e Presidente Prudente</t>
   </si>
   <si>
     <t>10551</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10551/expcm_20as.o_24_req.153_artesp001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10551/expcm_20as.o_24_req.153_artesp001.pdf</t>
   </si>
   <si>
     <t>Requer que oficie a ARTESP visando a colocação de placa indicando acesso a Álvares Machado na SP 270, confluência com a SP 501</t>
   </si>
   <si>
     <t>10552</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10552/req_154-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10552/req_154-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quais providências foram tomadas quanto a canil na Rua João Alexandrino Teixeira, proximidades do número 42, que causado transtornos aos vizinhos</t>
   </si>
   <si>
     <t>10554</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10554/req_155.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10554/req_155.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre concurso para professor especial</t>
   </si>
   <si>
     <t>10555</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10555/expcm_20as.o_24_req.156_ctc_e_alesp001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10555/expcm_20as.o_24_req.156_ctc_e_alesp001.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie a Comissão de Transportes e Comunicação da ALESP retratando problemas na via de acesso a Álvares Machado pela SP 270</t>
   </si>
   <si>
     <t>10557</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10557/expcm_20as.o_24_req.157_cart001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10557/expcm_20as.o_24_req.157_cart001.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie a CART visando a retirada de duas árvores secas na via de acesso a SP 270</t>
   </si>
   <si>
     <t>10558</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10558/req_158.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10558/req_158.24.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito informações sobre Projeto Asfalto Novo</t>
   </si>
   <si>
     <t>10564</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10564/req_159.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10564/req_159.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de implantação de vaga para idoso na Avenida das Américas, defronte ao número 305</t>
   </si>
   <si>
     <t>10570</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10570/req_160.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10570/req_160.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito providências quando a sinalização de trânsito na Avenida Alfredo Marcondes, com Tocantins, face os constantes acidentes</t>
   </si>
   <si>
     <t>10571</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10571/req_161.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10571/req_161.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito diligências junto a ENERGISA para poda de arvore na Avenida dos Mineiros ao lado do número 262</t>
   </si>
   <si>
     <t>10572</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10572/requerimento_162-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10572/requerimento_162-24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de pavimentação na Travessa Aimorés, Jardim Bela Vista</t>
   </si>
   <si>
     <t>10573</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10573/requerimento_163-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10573/requerimento_163-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de regularização de rua nas proximidades da nova escola no Parque dos Pinheiros</t>
   </si>
   <si>
     <t>10575</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10575/requerimento_164-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10575/requerimento_164-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de roçagem e limpeza geral no CH Antonio Prado</t>
   </si>
   <si>
     <t>10576</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Joel Nunes, João Sanchez</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe da possibilidade de pavimentação da AVM 248</t>
   </si>
   <si>
     <t>10577</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao DER para realizar tapa buracos na SP 501</t>
   </si>
   <si>
     <t>10581</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10581/req_167.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10581/req_167.24.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações e providências sobre a manutenção da estrada em frente ao Sítio do Sr. Silvano, conforme a Lei Municipal n.º 3.137/2024, e notificação dos responsáveis pela obstrução indevida da via pública.</t>
   </si>
   <si>
     <t>10585</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10585/req_168.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10585/req_168.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de instalação de câmeras de monitoramento no cemitério face as constantes depredações</t>
   </si>
   <si>
     <t>10586</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10586/req._169.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10586/req._169.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe como está o processo de levantamento do FGTS pelos servidores face a mudança de regime</t>
   </si>
   <si>
     <t>10590</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10590/req_170.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10590/req_170.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito, como encontra aplicação da lei que proibe animais de grande porte soltos nas ruas</t>
   </si>
   <si>
     <t>10613</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10613/req_171.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10613/req_171.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito da viabilidade de fazer passeio público em trecho da Rua Presidente Prudente</t>
   </si>
   <si>
     <t>10614</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10614/req_172.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10614/req_172.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há projeto de alargamento da ponte na Avenida da Amizade entre nosso município e Presidente Prudente</t>
   </si>
   <si>
     <t>10615</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10615/req_173.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10615/req_173.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há possibilidade de melhorar a segurança no complexo esportivo onde ficam estacionados os ônibus do município</t>
   </si>
   <si>
     <t>10617</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10617/req_174.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10617/req_174.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito nos informe se a Administração tem conhecimento de que a Rua Paulo Sanvezzo foi fechada, com a colocação de um portão</t>
   </si>
   <si>
     <t>10626</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10626/req_175.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10626/req_175.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que envie relatórios dos últimos 6 meses, referente a qualidade da águas de todas as escolas e creche municipais</t>
   </si>
   <si>
     <t>10627</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10627/req_176.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10627/req_176.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito a instalação de placas de sinalização na Avenida das Américas, visando proibir o estacionamento de motocicletas no local.</t>
   </si>
   <si>
     <t>10636</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10636/ofcm122-2024_expcm24so_der001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10636/ofcm122-2024_expcm24so_der001.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao DER solicitando placa indicando acesso ao KM 04 na SP 501</t>
   </si>
   <si>
     <t>10638</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10638/req_178-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10638/req_178-24001.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o gasto com pessoal do quadro permanente e terceirizado</t>
   </si>
   <si>
     <t>10640</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10640/req_179-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10640/req_179-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que envie relação, com valores brutos dos salários, dos servidores comissionados e confiança, data base mês de julho de 2024, bem como, relação separada com os demais servidores do quadro permanente.</t>
   </si>
   <si>
     <t>10664</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10664/req_180.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10664/req_180.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quando será sanada problema com sinalização de transito deficiente no cruzamento das ruas: Fernando Costa e Ismael Dias da Silva</t>
   </si>
   <si>
     <t>10665</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10665/req_181.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10665/req_181.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há projeto para regularização de residências localizadas na Rua Júlio Prestes</t>
   </si>
   <si>
     <t>10667</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10667/requerimento182-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10667/requerimento182-24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito informações sobre obras do campo de futebol do Jardim Maria de Lurdes</t>
   </si>
   <si>
     <t>10668</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10668/req_183.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10668/req_183.24.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de implantação de iluminação pública na ciclovia do Parque dos Pinheiros</t>
   </si>
   <si>
     <t>10669</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10669/req_184-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10669/req_184-24001.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao DER solicitando a implantação de dispositivo de controle de velocidade no km 16 da SP 501. Que cópia seja enviada ao Deputado Mauro Bragato solicitando apoio</t>
   </si>
   <si>
     <t>10679</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10679/req_185-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10679/req_185-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quando serão alteradas as placas de vagas obrigatórias para autistas e informe se é possível implantação de vagas para paradas rápidas na Rua Aristeu Brasil de Carvalho.</t>
   </si>
   <si>
     <t>10680</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10680/req_186-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10680/req_186-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito quantas vagas foram criadas após apresentação de requerimento desta vereadora.</t>
   </si>
   <si>
     <t>10681</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10681/req_187-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10681/req_187-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de recape na Rua Antonio Gaban</t>
   </si>
   <si>
     <t>10682</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10682/req_188-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10682/req_188-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão implantação de velório no Distrito de Cel. Goulart</t>
   </si>
   <si>
     <t>10683</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10683/req_189-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10683/req_189-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe se há previsão de implantação de coração com a frase Eu te amo Álvares Machado, como ocorre em entradas de outros municípios próximos.</t>
   </si>
   <si>
     <t>10684</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10684/req_190-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10684/req_190-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quais providências serão tomadas face ao fato de sacolas plásticas do deposito de lixo estarem indo aos pastos dos vizinhos</t>
   </si>
   <si>
     <t>10685</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10685/req_191-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10685/req_191-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que informe quais providências serão tomadas quanto ao uso inadequada do parque infantil central</t>
   </si>
   <si>
     <t>10686</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10686/req_192-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10686/req_192-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao DER que informe se há previsão de recape do mecanismo de acesso ao Jardim Panorama/Parque dos Pinheiros</t>
   </si>
   <si>
     <t>10699</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10699/req_193-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10699/req_193-24.pdf</t>
   </si>
   <si>
     <t>Requer à Energisa mudança de local ou retirada de poste estirante.</t>
   </si>
   <si>
     <t>10700</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10700/req_194-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10700/req_194-24.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica da rua que margeia o Condomínio Izabel Mizobe.</t>
   </si>
   <si>
     <t>10701</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10701/req_195-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10701/req_195-24.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as casinhas.</t>
   </si>
   <si>
     <t>10702</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10702/req_196-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10702/req_196-24.pdf</t>
   </si>
   <si>
     <t>Requer faixa para pedestres elevada em frente à Emeif Governador Franco Montoro.</t>
   </si>
   <si>
     <t>10703</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10703/req_197-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10703/req_197-24.pdf</t>
   </si>
   <si>
     <t>Requer instalação de cobertura no Centro de Especialidades.</t>
   </si>
   <si>
     <t>10704</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10704/req_198-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10704/req_198-24.pdf</t>
   </si>
   <si>
     <t>Requer providências na caixa de esgoto da EMEIF Professora Tereza lto Polidoro.</t>
   </si>
   <si>
     <t>10707</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10707/req_199-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10707/req_199-24002.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito solicitando informações sobre a previsão para a execução das obras de recapeamento asfáltico no bairro Jardim São José.</t>
   </si>
   <si>
     <t>10708</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10708/req_200-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10708/req_200-24001.pdf</t>
   </si>
   <si>
     <t>A Energisa, aos cuidados do Senhor Carlos Eduardo Mariano,sionária, a poda dos galhos de uma árvore situada na Rua Osvaldo Cruz, gerente da conces em frente ao número 210, na Vila Paulista.</t>
   </si>
   <si>
     <t>10709</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10709/req_201-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10709/req_201-24001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito requer fiscalização e vistoria técnica na área recém-pavimentada no Jardim Panorama, pela empresa Tucanos, cópia do contrato recapeamento realizado na Rodovia Artur Boigues (Estrada da Amizade), pela empresa Tucanos</t>
   </si>
   <si>
     <t>10710</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10710/req_202-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10710/req_202-24001.pdf</t>
   </si>
   <si>
     <t>Às empresas Energisa e Sabesp, solicitando informações detalhadas sobre a existência de políticas de redução de 65% aplicáveis às tarifas de energia e água para pessoas com Transtorno do Espectro Autista (TEA),</t>
   </si>
   <si>
     <t>10711</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10711/req_203-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10711/req_203-24001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito informações sobre a possibilidade de instalar um ponto de ônibus coberto nas proximidades da Rua Regente Feijó com a Rua José Alves Bonfim para conforto e segurança às crianças que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>10712</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10712/req_204-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10712/req_204-24001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito solicitando: instalação de uma faixa de pedestres elevada e instalação de cestos de lixo no Parquinho e ao longo de toda a Ciclovia</t>
   </si>
   <si>
     <t>10713</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10713/req_205-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10713/req_205-24001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito solicitando alteração no prazo de renovação do cadastro para a entrega de fraldas, para passar a ser efetuado anualmente.</t>
   </si>
   <si>
     <t>10719</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10719/req_206-24003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10719/req_206-24003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: considerando o estado das erosões encontradas e formação de voçorocas próximo a ruas defronte a residenciais e proximidades da área de lazer Antônio Gatti Cadette.</t>
   </si>
   <si>
     <t>10723</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Estela do Escritório, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10723/req_207-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10723/req_207-24002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações detalhadas sobre a quantidade de veículos e máquinas que utilizam pneus, licitações, notas fiscais de compras, estoques e valores gastos com pneus, separadamente por Secretaria e ano (2021-2024).</t>
   </si>
   <si>
     <t>10724</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Estela do Escritório, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10724/req_208-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10724/req_208-24002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que envie cópias das licitações e notas fiscais de materiais de construção dos anos de 2021 a 2024, relatórios de gastos e justificativas de ausência de licitação.</t>
   </si>
   <si>
     <t>10725</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10725/req_209-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10725/req_209-24001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações sobre os projetos contemplados pelas leis "Paulo Gustavo", "Aldir Blanc" e "Rouanet" no município, bem como os nomes dos responsáveis por tais projetos.</t>
   </si>
   <si>
     <t>10726</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10726/req_210-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10726/req_210-24001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito sobre a aplicação da lei que regulamenta a apreensão, guarda e penalidades referentes a animais de grande e médio porte soltos em locais públicos no Município de Álvares Machado.</t>
   </si>
   <si>
     <t>10728</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10728/req_211-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10728/req_211-24001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito sobre o andamento do projeto de construção da sala de Pronto Atendimento dos serviços de enfermagem no PSF "Diogo Lopes Arques" - Jardim Bela Vista.</t>
   </si>
   <si>
     <t>10729</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10729/req_212-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10729/req_212-24001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito a regularização da comunicação e logística dos transportes de saúde do município, devido às frequentes reclamações dos usuários.</t>
   </si>
   <si>
     <t>10734</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10734/req_213-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10734/req_213-24001.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a forma contratação e qual o valor pago pela de consultoria jurídica para a formulação do PLO 11/2024 (Plano Municipal pela Primeira Infância).</t>
   </si>
   <si>
     <t>10735</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10735/req_214-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10735/req_214-24001.pdf</t>
   </si>
   <si>
     <t>Solicitação informações dos valores pagos aos funcionários com cargos de confiança e comissionados, discriminando ainda, o nome, o valor e o total de pessoas beneficiadas.</t>
   </si>
   <si>
     <t>10736</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10736/req_215-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10736/req_215-24001.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências na Área de Preservação Ambiental, próximo à Avenida Castro Alves decorrentes do descarte de lixo</t>
   </si>
   <si>
     <t>10738</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10738/req_216-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10738/req_216-24001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a instalação de decoração natalina na extensão da ciclovia na Av. Fagundes Varela - Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10739</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10739/req_217-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10739/req_217-24001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informação do valor total despendido anualmente com a manutenção da frota municipal nos exercícios de 2021, 2022, 2023 e até outubro de 2024. E estudo da viabilidade de manutenção de frota própria ou terceirizada.</t>
   </si>
   <si>
     <t>10741</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10741/of_cm_180-24_expcm34so-2024_req.218001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10741/of_cm_180-24_expcm34so-2024_req.218001.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Prefeito e à Energisa, vistoria e poda de árvores na Rua Santo Brunholi defronte aos números 35 e 75</t>
   </si>
   <si>
     <t>10744</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10744/req_219-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10744/req_219-24001.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Santa Casa de Misericórdia de Álvares Machado sobre a lista de espera e demandas de cirurgias de pequenas complexidades, e quais medidas e recursos são necessários para retomada desses procedimentos no município.</t>
   </si>
   <si>
     <t>10745</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10745/req_220-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10745/req_220-24001.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Santa Casa de Misericórdia de Álvares Machado sobre as medidas necessárias para otimizar os atendimentos, com foco na redução do tempo de espera e melhoria da eficiência, considerando as reclamações dos pacientes sobre a demora no atendimento.</t>
   </si>
   <si>
     <t>10747</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10747/req_221-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10747/req_221-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Pedido de informações sobre edital de contratação, licitação e empresa ganhadora  para fornecimento de enfeites natalinos ao Município, nos anos de 2021 a 2023. _x000D_
 Solicita informações também do endereço correto do local de armazenamento dos referidos objetos para a devida fiscalização dos itens solicitados.</t>
   </si>
   <si>
     <t>10748</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10748/req_222-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10748/req_222-24001.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o destino ou endereço do local em que se encontra armazenada os equipamentos da casa de máquinas da piscina pública desativada.</t>
   </si>
   <si>
     <t>10751</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10751/requerimento_223-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10751/requerimento_223-24001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito sobre a forma de lançamento de informações na LOA 2025, conforme apontamento do Tribunal de Contas do Estado de São Paulo, definindo metas e indicadores específicos para acompanhamento e fiscalização do orçamento pela Câmara Municipal.</t>
   </si>
   <si>
     <t>10752</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10752/requerimento_224-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10752/requerimento_224-24001.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja encaminhado expediente ao setor de Tributação da Prefeitura para que se comuniquem com o setor responsável dos Correios a fim de retificarem o nome do bairro Luiz Augusto de Lima para Jardim Santa Eugênia. Com a mudança de CEPs, a agência dos Correios alterou o nome do bairro, aparecendo no site como bairro Luiz Augusto de Lima, prejudicando os moradores do bairro.</t>
   </si>
   <si>
     <t>10756</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10756/requerimento_225-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10756/requerimento_225-24001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, solicitando informações detalhadas sobre o processo de regularização das habitações conhecidas como "casinhas" localizadas no Jardim Horizonte.</t>
   </si>
   <si>
     <t>10758</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10758/requerimento_226-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10758/requerimento_226-24001.pdf</t>
   </si>
   <si>
     <t>Pedido para construção de canaleta na esquina da Rua Graça Aranha com a Rua Álvares de Azevedo no Jardim Panorama.</t>
   </si>
   <si>
     <t>10760</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10760/req_227-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10760/req_227-24001.pdf</t>
   </si>
   <si>
     <t>Sobre informações de providências tomadas para deixar a chave do velório no Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10761</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10761/req_228-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10761/req_228-24001.pdf</t>
   </si>
   <si>
     <t>Requerimento para a Prefeitura estipular cronograma com dias definidos de "cata-treco".</t>
   </si>
   <si>
     <t>10763</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10763/req_229-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10763/req_229-24001.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito para instalação de faixa elevada na Rua Joaquim Nabuco em frente à Escola Franco Montoro, Bairro Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10764</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10764/req_230-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10764/req_230-24001.pdf</t>
   </si>
   <si>
     <t>Solicitação de reserva de vagas preferenciais para estacionar em entrada de todas as escolas e creches.</t>
   </si>
   <si>
     <t>10765</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10765/req_231-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10765/req_231-24001.pdf</t>
   </si>
   <si>
     <t>Informações referentes às inscritos na feira livre do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10768</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10768/req_232-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10768/req_232-24001.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o processo de concessão de uso dos prédios da antiga Estação Ferroviária pela Empresa Rumo Logística, e informações sobre os trechos dos trilhos da linha férrea.</t>
   </si>
   <si>
     <t>10770</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10770/req_233-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10770/req_233-24001.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o andamento da liberação do processo de regularização de títulos de doação das “casinhas” para os residentes destas casas, localizadas ao lado da antiga estação ferroviária.</t>
   </si>
   <si>
     <t>10775</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10775/req_234-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10775/req_234-24001.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para que sejam mantidos os símbolos no Brasão Municipal (OMNIA PÁTRIA) de forma padrão conforme manda a legislação.</t>
   </si>
   <si>
     <t>10776</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10776/req_235-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10776/req_235-24001.pdf</t>
   </si>
   <si>
     <t>Solicitação de  informações sobre a possibilidade de instalação de gerador de energia e represa pulmão nas estações elevatórias de esgoto do município.</t>
   </si>
   <si>
     <t>10777</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10777/req_236001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10777/req_236001.pdf</t>
   </si>
   <si>
     <t>a Resolução 04/Nos termos d2009, entrega da Medalha de honra ao mérito Vereador Kiochi Tatizawa ao cidadão Maxwell Ananias Silva.</t>
   </si>
   <si>
     <t>10780</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10780/req_237-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10780/req_237-24001.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Sr. Prefeito e à “CART” para corte de árvores secas na Vicinal Vereador_x000D_
 José Molina, próximo à entrada da cidade, na divisa com a propriedade “Chácara Três Irmãos”</t>
   </si>
   <si>
     <t>10781</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito informações sobre a doação, desapropriação e valores envolvidos na_x000D_
 abertura de via entre a Rua dos Tucanos e a Rua Antero Moreira, no Balneário da Amizade.</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10208/indicacao_01-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10208/indicacao_01-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de colocação de placa proibido jogar lixo na final da Rua Holanda</t>
   </si>
   <si>
     <t>10209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10209/indicacao_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10209/indicacao_02-24001.pdf</t>
   </si>
   <si>
     <t>Reparos na canaleta existente na Rua Regente Feijó confluência com a Rua Almeida Cardoso</t>
   </si>
   <si>
     <t>10210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10210/indicacao_03-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10210/indicacao_03-24001.pdf</t>
   </si>
   <si>
     <t>Reparo no obstáculo existente na Rua Regente Feijó, próximo ao numero 231</t>
   </si>
   <si>
     <t>10216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10216/indicacao_04-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10216/indicacao_04-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a implantação de escolinha de voleyboll no município</t>
   </si>
   <si>
     <t>10223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10223/indicacao_05-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10223/indicacao_05-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de fazer tapa buracos na Rua Monsenhor Nakamura, proximidades do número 443.</t>
   </si>
   <si>
     <t>10225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10225/indicacao_06-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10225/indicacao_06-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade obstáculos na Avenida Vinicius de Moraes</t>
   </si>
   <si>
     <t>10226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10226/indicacao_07-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10226/indicacao_07-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade do ônibus do setor de saúde também ao Parque dos Pinheiros e Jardim Panorama</t>
   </si>
   <si>
     <t>10227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10227/indicacao_08-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10227/indicacao_08-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de ponto de ônibus na divisa do Parque dos Pinheiros com Presidente Prudente, proximidades da Barraquinha do Didi.</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10234/indicacao_09-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10234/indicacao_09-24001.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor Prefeito a necessidade de manutenção dos ventiladores do CCI</t>
   </si>
   <si>
     <t>10237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10237/indicacao10-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10237/indicacao10-24001.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor Prefeito a necessidade de recape na rua Presidente Epitácio, Jardim Nossa Senhora da Paz.</t>
   </si>
   <si>
     <t>10238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10238/indicacao11-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10238/indicacao11-24001.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor Prefeito a necessidade de recape na Rua Francisco Alves</t>
   </si>
   <si>
     <t>10265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10265/indicacao_12-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10265/indicacao_12-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de efetivar manutenção nos ventiladores do salão comunitário do Jd das Rosas</t>
   </si>
   <si>
     <t>10266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10266/indicacao_13-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10266/indicacao_13-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de ser fazer reparos no pavimento da Rua Guarani, proximidades dos números 45 e 55, no Jardim Bela Vista</t>
   </si>
   <si>
     <t>10267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10267/indicacao_14-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10267/indicacao_14-24001.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito a necessidade de fazer reparos no pavimento da Rua Virginio Ferruzzi, 35, Jardim Santa Eugênia.</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10270/indicacao_15-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10270/indicacao_15-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de ampliação das creches do município</t>
   </si>
   <si>
     <t>10275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10275/ind_16.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10275/ind_16.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de efetivar poda de árvores nas vias do Jardim São Francisco</t>
   </si>
   <si>
     <t>10276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10276/ind_17.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10276/ind_17.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de canaletas na confluência das ruas dos Jardim São Francisco</t>
   </si>
   <si>
     <t>10277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10277/ind_18.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10277/ind_18.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de limpeza do salão comunitário e manutenção dos brinquedos do parque infantil do jardim NS da Penha</t>
   </si>
   <si>
     <t>10278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10278/ind_19.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10278/ind_19.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de fazer limpeza e manutenção das áreas públicas do Jardim Bem Viver</t>
   </si>
   <si>
     <t>10279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10279/ind_20.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10279/ind_20.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que faça limpeza e manutenção da praça da Rua Orlando Silva, Jardim Horizonte</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10284/indicacao_21-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10284/indicacao_21-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de manutenção da AVM Hermano Bavaresco</t>
   </si>
   <si>
     <t>10285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10285/indicacao_22-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10285/indicacao_22-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de recape e melhorias na Rua dos Jasmim</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10286/indicacao_23-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10286/indicacao_23-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de reparos no pavimento com pedras sextavadas da Rua dos Guaianazes</t>
   </si>
   <si>
     <t>10287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10287/ind_24.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10287/ind_24.24.pdf</t>
   </si>
   <si>
     <t>Implantação de placas para PCD defronte ao Bem- Me-Quer, Igreja Católica do Parque dos Pinheiros e defronte a consultório médico</t>
   </si>
   <si>
     <t>10288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10288/ind_25.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10288/ind_25.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de aquisição de uma balança para cadeirante</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10289/ind_26.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10289/ind_26.24.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de implantação de cobertura para ambulância no embarque e desembarque nas unidades de saúde</t>
   </si>
   <si>
     <t>10290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10290/ind_27.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10290/ind_27.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de construção um sanitário externo nas proximidades das obras da unidade de saúde do Parque dos Pinheiros</t>
   </si>
   <si>
     <t>10292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10292/ind_28.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10292/ind_28.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito estudos visando mão única da Rua Aristeu Brasil de Carvalho (junta abaixo assinado)</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10299/ind_29.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10299/ind_29.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito necessidade de reparos nas vias do Jardim Cobral</t>
   </si>
   <si>
     <t>10305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10305/ind_30.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10305/ind_30.24.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade recolocação de placa de sinalização e pintura na guia defronte a unidade de saúde na Rua Castelo Branco</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10324/ind_31.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10324/ind_31.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito da necessidade de fazer limpeza na Praça do Jardim Santa Eugênia e conserto de galeria</t>
   </si>
   <si>
     <t>10310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10310/ind_32.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10310/ind_32.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito necessidade de melhorias no pavimento da Rua Antonio Gaban</t>
   </si>
   <si>
     <t>10311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10311/ind_33.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10311/ind_33.24.pdf</t>
   </si>
   <si>
     <t>indica ao senhor Prefeito a necessidade de fazer reparos e escoamento de água no pavimento da Rua XV de Novembro, proximidades do número 510</t>
   </si>
   <si>
     <t>10312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10312/ind_34.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10312/ind_34.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de sinalização adequada de área escolar na Rua Geraldo Candido Martins</t>
   </si>
   <si>
     <t>10313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10313/ind_35.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10313/ind_35.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de reparos e melhorias na estrada do Nagai</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10321/ind_36.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10321/ind_36.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito necessidade de melhoria na sinalização da Rua São Sebastião com Paulo Setubal</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10322/ind_37.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10322/ind_37.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de canaletas na Rua Luiz Carlucci</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10323/ind_38.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10323/ind_38.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito da necessidade de reparos e melhor conservação nos parques infantis e academia dos idosos no município</t>
   </si>
   <si>
     <t>10306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10306/ind_39.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10306/ind_39.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de aumentar o número de ambulâncias para o Parque dos Pinheiros e Jardim Panorama</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10328/ind_40.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10328/ind_40.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de retirada de tronco de árvores defronte a EE Marechal do Ar</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10329/ind_41.14.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10329/ind_41.14.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de acompanhamento psicológico para os cuidadores de pacientes em 24h</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10332/ind_42.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10332/ind_42.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor a necessidade de fazer reparos nas canaletas da Avenida dos Mineiros, visto que está acumulando água no local</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10333/ind_43.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10333/ind_43.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de reparos na Rua Jasmi Baptista, no trecho não pavimentado</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10348/ind_44.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10348/ind_44.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de tapa buracos na Rua Barão do Rio Branco, proximidades do número 90</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10358/ind_45.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10358/ind_45.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de canaleta na Travessa José Ovídio de Moura esquina com a Rua Adelino Cadete, Jardim Monte Mor</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10359/ind_46.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10359/ind_46.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de manutenção do pavimento asfáltico no final da Rua Euclides da Cunha</t>
   </si>
   <si>
     <t>10365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10365/ind_47.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10365/ind_47.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito providências no sentido de efetuar tapa buracos na Rua Jasmi Batista, proximidades do número 183</t>
   </si>
   <si>
     <t>10367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10367/ind_48.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10367/ind_48.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de disponibilizar carrinho para transporte de caixão no cemitério</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10377/ind_49.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10377/ind_49.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de efetuar limpeza nas galerias da Rua São Pedro</t>
   </si>
   <si>
     <t>10378</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10378/ind_50.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10378/ind_50.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de notificar os proprietários de terrenos para limpeza, em toda a cidade</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10379/ind_51.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10379/ind_51.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de fazer tapa buracos na Rua Antonio Bortoluzzi</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10380/ind_52.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10380/ind_52.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de pintura e sinalização na Avenida Alfredo Marcondes</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10381/ind_53.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10381/ind_53.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de pintura e sinalização de obstáculo na Rua Antonio Bortoluzzi</t>
   </si>
   <si>
     <t>10387</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10387/ind_54.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10387/ind_54.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de reparos no escorregador do parque infantil do Raio do Sol, visto a ferrugem e buraco na lata</t>
   </si>
   <si>
     <t>10391</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10391/ind_55.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10391/ind_55.24.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de obstáculos nas ruas: Xavantes, próximo ao número 95 e Rua Adelino Augusto Cadete, próximo ao número 84</t>
   </si>
   <si>
     <t>10392</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10392/ind_56.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10392/ind_56.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de se fazer os devidos reparos na Travessa Aimorés</t>
   </si>
   <si>
     <t>10399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10399/ind_57.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10399/ind_57.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de manutenção na Estrada da Fazendinha</t>
   </si>
   <si>
     <t>10407</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10407/ind_58.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10407/ind_58.24.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de limpeza de entulhos em área pública nos fundos das residências na Rua Antonio Gaban, 379, bem como a instalação de uma placa de proibido jogar lixo</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10409/ind_59.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10409/ind_59.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a colocação de placa indicando carga e descarga na Rua Monsenhor Nakamura, próximo ao número 520</t>
   </si>
   <si>
     <t>10410</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de manutenção dos parques infantis da C.H. Antonio Prado e Maria da Penha</t>
   </si>
   <si>
     <t>10420</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10420/ind_61.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10420/ind_61.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de aplicar inseticida para formigueiros no campo da COHAB/CRHIS</t>
   </si>
   <si>
     <t>10421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10421/ind_62.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10421/ind_62.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor a necessidade de reparos na estrada do Nagai</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10422/ind_63.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10422/ind_63.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de reparos na Rua Santos Dumont</t>
   </si>
   <si>
     <t>10440</t>
   </si>
   <si>
     <t>Indicado ao senhor a necessidade de restaurar pintura do obstáculo existente na Rua Presidente Prudente confluência com a Rua Pedro Mazzaro.</t>
   </si>
   <si>
     <t>10441</t>
   </si>
   <si>
     <t>Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de roçagem nas Chácaras Recreio Cobral e NINDAM</t>
   </si>
   <si>
     <t>10457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10457/indicacao_66-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10457/indicacao_66-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito que determine providências visndo operação tapa buracos na Rua vicente Dias Garcia com a rua XV de Novembro</t>
   </si>
   <si>
     <t>10458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10458/indicacao_67-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10458/indicacao_67-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a colocação de um banco na Praça da Bandeira, debaixo do pergolado</t>
   </si>
   <si>
     <t>10465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10465/indicacao_68-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10465/indicacao_68-24001.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de conserto da cadeira da mini roda gigante do parque infantil central.</t>
   </si>
   <si>
     <t>10466</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10466/indicacao_69-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10466/indicacao_69-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de tapa buracos e obstáculo na Rua dos Paulistas</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10470/indicacao_70-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10470/indicacao_70-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de tapa buracos na Rua Monsenhor Nakamura, 443</t>
   </si>
   <si>
     <t>10481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10481/ind_71.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10481/ind_71.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de limpeza ampla e geral em campo de futebol</t>
   </si>
   <si>
     <t>10483</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10483/ind_72.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10483/ind_72.24.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor Prefeito a necessidade de limpeza de galeria na Rua Eduardo Prado confluência com José do Patrocínio</t>
   </si>
   <si>
     <t>10486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10486/ind_73.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10486/ind_73.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de tapa buracos na Rua Presidente Venceslau</t>
   </si>
   <si>
     <t>10487</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10487/ind_74.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10487/ind_74.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de canaleta na Rua Almeida Cardoso, confluência com a Rua Presidente Venceslau</t>
   </si>
   <si>
     <t>10488</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10488/ind_75.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10488/ind_75.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de tapa buracos na Rua Fernando Costa, próximo a confluência com a Rua Monsenhor Nakamura</t>
   </si>
   <si>
     <t>10490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10490/ind_76.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10490/ind_76.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de limpeza ampla na área do prédio do Museu Manoel Francisco de Oliveira</t>
   </si>
   <si>
     <t>10493</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito utilizar o nome CASTRAPET no programa de castração de animais</t>
   </si>
   <si>
     <t>10494</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10494/indicacao_78-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10494/indicacao_78-24001.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito providências no sentido de intensificar a fiscalização quanto ao barulho excessivo de motos.</t>
   </si>
   <si>
     <t>10498</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10498/indicacao_79-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10498/indicacao_79-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito providências em manutençãoe reparos de brinquedos do parque infantil do Jardim Raio doSol.</t>
   </si>
   <si>
     <t>10500</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10500/indicacao_80-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10500/indicacao_80-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de restaurar pintura de obstáculo e faixa de pedestres na Rua Geraldo Candido Martins</t>
   </si>
   <si>
     <t>10501</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de passeio público defronte a Emeif Mário Covas</t>
   </si>
   <si>
     <t>10502</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10502/indicacao_82-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10502/indicacao_82-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de limpeza ampla e geral ao longo da Avenida Alfredo Marcondes</t>
   </si>
   <si>
     <t>10503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10503/indicacao_83-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10503/indicacao_83-24001.pdf</t>
   </si>
   <si>
     <t>10518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10518/indicacao_84-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10518/indicacao_84-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade colocação de mais postes nas ruas: Minas Gerais e Goiás, no Distrito de Cel. Goulart</t>
   </si>
   <si>
     <t>10521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10521/indicacao_85-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10521/indicacao_85-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de efetivar pintura de sinalização de trânsito na confluência das ruas: Valentin A. Carreta e Lauri Pereira da Silva</t>
   </si>
   <si>
     <t>10522</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10522/indicacao_86-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10522/indicacao_86-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade melhorar a iluminação da praça Jurandir Biscola</t>
   </si>
   <si>
     <t>10527</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10527/indicacao_87-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10527/indicacao_87-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de canaleta na Rua XV de Novembro confluência com a Rua Geraldo Candido Martins</t>
   </si>
   <si>
     <t>10533</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10533/indicacao_88-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10533/indicacao_88-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de troca e ou manutenção de bebedouro do velório municipal</t>
   </si>
   <si>
     <t>10534</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10534/indicacao_89-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10534/indicacao_89-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade instalação de ar condicionado no velório municipal da sede e do Parque dos Pinheiros e Jardim Panorama</t>
   </si>
   <si>
     <t>10538</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10538/indicacao_90-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10538/indicacao_90-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de sinalização de trânsito adequada na EVM João Zamora, Bairro Santa Luzia</t>
   </si>
   <si>
     <t>10539</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10539/indicacao_91-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10539/indicacao_91-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de canaleta na Rua Antonio Bortoluzzi confluência com a Rua Santos Dumont</t>
   </si>
   <si>
     <t>10540</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10540/indicacao_92-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10540/indicacao_92-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de canaleta na Rua Antonio Bortoluzzi confluência com a Rua Antonio Petinari</t>
   </si>
   <si>
     <t>10541</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10541/indicacao_93-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10541/indicacao_93-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de sinalizar adequadamente a Rua Antonio Bortoluzzi</t>
   </si>
   <si>
     <t>10543</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10543/indicacao_94-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10543/indicacao_94-24.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de providenciar sanitários para os dias de feira livre no Parque dos Pinheiros/Jardim Panorama</t>
   </si>
   <si>
     <t>10544</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10544/ind_95-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10544/ind_95-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade urgente de proibir trânsito de ciclistas durante a realização de feira livre no Parque dos Pinheiros/Jardim Panorama.</t>
   </si>
   <si>
     <t>10559</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10559/ind_96.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10559/ind_96.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito a necessidade de troca de lâmpada no final da Rua Guaicurus</t>
   </si>
   <si>
     <t>10560</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10560/ind_97.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10560/ind_97.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de retirada de galhos cortados de arvores existente na Rua Tocantins</t>
   </si>
   <si>
     <t>10561</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10561/ind_98.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10561/ind_98.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de tapa buracos na Rua Tocantins, a pedido dos moradores</t>
   </si>
   <si>
     <t>10562</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10562/ind_99.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10562/ind_99.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito para que faça restauração e tapa buracos no mesmo local,  na Rua Antonio Bortoluzzi, proximidades do número 522</t>
   </si>
   <si>
     <t>10563</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10563/ind_100.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10563/ind_100.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de designar mais um servidor para manutenção do ginásio de esportes e campo municipal</t>
   </si>
   <si>
     <t>10568</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10568/ind_101.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10568/ind_101.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que faça reparos nos "mata-burros" na Estrada Paulo Stefano</t>
   </si>
   <si>
     <t>10569</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10569/ind_102.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10569/ind_102.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito reparos na ponte de madeira na AVM Paulo Stefano</t>
   </si>
   <si>
     <t>10574</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10574/indicacao_103-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10574/indicacao_103-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de limpeza ampla e geral nas ruas e passeios públicos do Parque dos Pinheiros e Jardim Panorama.</t>
   </si>
   <si>
     <t>10618</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10618/indicacao_104.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10618/indicacao_104.24.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de obstáculo na Rua Presidente Prudente, proximidades do número 353, Jardim Nossa Senhora da Paz</t>
   </si>
   <si>
     <t>10637</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10637/ind_105001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10637/ind_105001.pdf</t>
   </si>
   <si>
     <t>Implantação de vagas para idoso e deficiente na Avenida Alfredo Marcondes</t>
   </si>
   <si>
     <t>10641</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10641/ind_106001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10641/ind_106001.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de tapa buracos em estrada rural, após passagem da cruzinha</t>
   </si>
   <si>
     <t>10642</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10642/ind_107001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10642/ind_107001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de reparos em galeria da Rua da Glória, Jardim São José</t>
   </si>
   <si>
     <t>10666</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10666/indicacao108-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10666/indicacao108-24.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito a necessidade de implantação de obstáculo na Rua Campos Salles, proximidades do número 991/972</t>
   </si>
   <si>
     <t>10670</t>
   </si>
   <si>
     <t>João Sanchez, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10670/ind_109-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10670/ind_109-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de manutenção da AVM Alfredo Santana</t>
   </si>
   <si>
     <t>10671</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10671/ind_110-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10671/ind_110-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de limpeza geral nas guias do Residencial Canaã.</t>
   </si>
   <si>
     <t>10676</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10676/ind_111-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10676/ind_111-24001.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de poda de árvores na travessia de linha férrea no acesso a Rua Barão do Rio Branco</t>
   </si>
   <si>
     <t>10677</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10677/ind_112-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10677/ind_112-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a necessidade de implantação de obstáculo e sinalização na Rua São Lucas, 196/215</t>
   </si>
   <si>
     <t>10689</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10689/ind_113-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10689/ind_113-24001.pdf</t>
   </si>
   <si>
     <t>Indica conserto e/ou instalação de sistema de escoamento de água na Rua Armando Sales.</t>
   </si>
   <si>
     <t>10690</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10690/ind_114001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10690/ind_114001.pdf</t>
   </si>
   <si>
     <t>Indica colocação de alambrado e tela na praça do bairro São José.</t>
   </si>
   <si>
     <t>10691</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10691/ind_115-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10691/ind_115-24001.pdf</t>
   </si>
   <si>
     <t>Indica conserto e/ou instalação de sistema de captação de águas pluviais na Rua Antônio Gaban.</t>
   </si>
   <si>
     <t>10696</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10696/ind_116-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10696/ind_116-24.pdf</t>
   </si>
   <si>
     <t>Indica construção de obstáculo na Rua São Lucas.</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10697/ind_117-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10697/ind_117-24.pdf</t>
   </si>
   <si>
     <t>Indica roçagem no começo da Rua Antônio Gaban.</t>
   </si>
   <si>
     <t>10698</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10698/ind_118-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10698/ind_118-24.pdf</t>
   </si>
   <si>
     <t>Indica limpeza ampla e geral às margens da linha férrea.</t>
   </si>
   <si>
     <t>10706</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10706/ind_119-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10706/ind_119-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito providências de capinagem e limpeza ampla nas laterais das vias públicas e bocas de lobo.</t>
   </si>
   <si>
     <t>10720</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10720/ind_120-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10720/ind_120-24002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: indicação ao senhor prefeito para tomar as devidas providências para a manutenção, melhorias e reparos em trechos da Rua Atílio Siquieri.</t>
   </si>
   <si>
     <t>10721</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10721/ind_121-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10721/ind_121-24002.pdf</t>
   </si>
   <si>
     <t>Indicação de serviço de tapa-buracos na Avenida Brasil - Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>10722</t>
   </si>
   <si>
     <t>INDICO ao senhor prefeito que seja realizada a manutenção da tampa de bueiro na Rua Japão n'343, Jardim Raio do sol, por encontrar-se_x000D_
 danificada (quebrada), colocando em risco os pedestres que ali transitam. Segue a foto em anexo'</t>
   </si>
   <si>
     <t>10733</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10733/ind_123-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10733/ind_123-24002.pdf</t>
   </si>
   <si>
     <t>Indicação de reparo na "estrada do Nagai" para tapar buracos e corrigir irregularidades da via.</t>
   </si>
   <si>
     <t>10753</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10753/indicacao_124-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10753/indicacao_124-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que seja construída canaletas em esquinas da Avenida Prof.ª Márcia Helena Fernandez de Araújo e Rua Prof.ª Gilmere Avelaneda Louzada de Oliveira com a Avenida Alfredo Marcondes.</t>
   </si>
   <si>
     <t>10755</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10755/indicacao_125-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10755/indicacao_125-24001.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito a instalação de redutor de velocidade (lombadas de tachas) e adequada sinalização na rotatória localizada em frente ao Residencial União, na Rodovia Arthur Boigues Filho, que interliga Álvares Machado e Presidente Prudente.</t>
   </si>
   <si>
     <t>10767</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10767/ind_126-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10767/ind_126-24001.pdf</t>
   </si>
   <si>
     <t>Indicação para tapar buracos na travessia da linha férrea na Vila Fernandes.</t>
   </si>
   <si>
     <t>10773</t>
   </si>
   <si>
     <t>Indicação de extensão de rede e colocação de poste com braço e lâmpada no final da Rua da Glória, no Jardim São José.</t>
   </si>
   <si>
     <t>10779</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10779/ind_128-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10779/ind_128-24001.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito que sejam tomadas providências para realização de pintura de todos os_x000D_
 obstáculos da cidade para sua visibilidade e segurança dos condutores.</t>
   </si>
   <si>
     <t>10782</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10782/ind_129-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10782/ind_129-24001.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que sejam tomadas providências, como capinagem e retirada de troncos_x000D_
 de árvores, para limpeza ampla e geral da Praça Antônio Gatti Cadette, no Jardim São José. A_x000D_
 demanda é uma solicitação dos moradores.</t>
   </si>
   <si>
     <t>10228</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10228/mocao_01-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10228/mocao_01-24001.pdf</t>
   </si>
   <si>
     <t>Aplausos pela passagem do dia do carteiro e dia do aposentado</t>
   </si>
   <si>
     <t>10249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10249/mocao_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10249/mocao_02-24001.pdf</t>
   </si>
   <si>
     <t>Aplausos a senhora Olga Nunes de Almeida</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
     <t>Lê do Projeto, Dema, Estela do Escritório, João Sanchez, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10291/mocao_03.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10291/mocao_03.24.pdf</t>
   </si>
   <si>
     <t>Aplausos pela passagem do dia nacional e internacional do rotaryano</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
     <t>Lê do Projeto, Claudio Salomão, Dema, João Sanchez, Joel Nunes, Marquinho Bozó, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10315/mocao_04.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10315/mocao_04.24.pdf</t>
   </si>
   <si>
     <t>Aplausos pela passagem do Dia Internacional do Maçom, transcorrido em 22/02, com cópia a Loja União Machadense</t>
   </si>
   <si>
     <t>10316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10316/mocao_05.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10316/mocao_05.24.pdf</t>
   </si>
   <si>
     <t>Apoio a Defesa Agropecuária de São Paulo face a problemas com redução de número de servidores</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10319/mocao_06.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10319/mocao_06.24.pdf</t>
   </si>
   <si>
     <t>Aplausos a Igreja Metodista de Álvares Machado pela realização de curso de liderança internacional realizado no dia 25/02/2024</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10326/mocao_07.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10326/mocao_07.24.pdf</t>
   </si>
   <si>
     <t>Aplausos pelo dia nacional dos idosos transcorrido em 27/02</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10327/mocao_08.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10327/mocao_08.24.pdf</t>
   </si>
   <si>
     <t>Aplausos pela passagem do dia internacional de Mulher em 08 de março</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
     <t>Pedrinho do Coral, Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10341/mocao_09.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10341/mocao_09.24.pdf</t>
   </si>
   <si>
     <t>Aplausos aos alunos do SESI pelo desempenho no torneio nacional de robótica.</t>
   </si>
   <si>
     <t>10351</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10351/mocao_10.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10351/mocao_10.24.pdf</t>
   </si>
   <si>
     <t>Aplausos aos empresários Clarice Evangelista e Cleonir Fiabane pelo empreendedorismo no município</t>
   </si>
   <si>
     <t>10353</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10353/mocao_11.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10353/mocao_11.24.pdf</t>
   </si>
   <si>
     <t>Aplausos a equipe do Salão Stillos pelo excelência dos serviços prestados</t>
   </si>
   <si>
     <t>10355</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10355/mocao_12.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10355/mocao_12.24.pdf</t>
   </si>
   <si>
     <t>Aplausos a equipe da Seicho No Ie de Álvares Machado pelo excelente trabalho</t>
   </si>
   <si>
     <t>10384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10384/mocao_13.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10384/mocao_13.24.pdf</t>
   </si>
   <si>
     <t>Aplausos aos proprietários da floricultura flor e cia pelo excelente trabalho</t>
   </si>
   <si>
     <t>10385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10385/mocao_14.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10385/mocao_14.24.pdf</t>
   </si>
   <si>
     <t>Aplausos à senhora Maria Roseli Moura Lemos pelos 12 anos de trabalho na Câmara</t>
   </si>
   <si>
     <t>10397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10397/mocao_15.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10397/mocao_15.24.pdf</t>
   </si>
   <si>
     <t>Aplausos aos conselheiros tutelares pelo bom trabalho desenvolvido</t>
   </si>
   <si>
     <t>10398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10398/mocao_16.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10398/mocao_16.24.pdf</t>
   </si>
   <si>
     <t>Aplausos aos senhores Lucas Brigato e Marcelo Kempe pelo bom trabalho no ramo imobiliário</t>
   </si>
   <si>
     <t>10432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10432/mocao_17-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10432/mocao_17-24001.pdf</t>
   </si>
   <si>
     <t>Aplausos a todos protetores de animais do município pela importância de suas ações</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10435/mocao_18-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10435/mocao_18-24001.pdf</t>
   </si>
   <si>
     <t>Aplausos aos servidores público municipal e trabalhadores pela passagem do dia do Trabalhador</t>
   </si>
   <si>
     <t>10446</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10446/mocao_19-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10446/mocao_19-24001.pdf</t>
   </si>
   <si>
     <t>Aplausos aos cuidadores independentes de animais abandonados</t>
   </si>
   <si>
     <t>10451</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10451/mocao_20.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10451/mocao_20.24.pdf</t>
   </si>
   <si>
     <t>Aplausos aos atletas de karate de Álvares Machado pelos expressivos resultados em torneio regional.</t>
   </si>
   <si>
     <t>10453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10453/mocao_21.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10453/mocao_21.24.pdf</t>
   </si>
   <si>
     <t>Aplausos ao empreendedorismo dos proprietários das empresas Canaã.</t>
   </si>
   <si>
     <t>10454</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10454/mocao_22.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10454/mocao_22.24.pdf</t>
   </si>
   <si>
     <t>Aplausos a todas as candidatas do Miss Facam 2023.</t>
   </si>
   <si>
     <t>10479</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10479/mocao_23.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10479/mocao_23.24.pdf</t>
   </si>
   <si>
     <t>Aplausos a atuação das ADI's dentro da rede municipal em nosso município</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
     <t>Ao Congresso Nacional dando apoio ao movimento do Conselho Federal de Medicina contrário a realização do procedimento de assistolia fetal._x000D_
 AUTORES: ZÉ CARTEIRO E JOEL NUNES</t>
   </si>
   <si>
     <t>10495</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10495/mocao_25.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10495/mocao_25.24.pdf</t>
   </si>
   <si>
     <t>Aplausos aos atletas de melhor idade pelos resultados expressivos no JOMI na cidade de Ourinhos</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10514/mocao_26-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10514/mocao_26-24001.pdf</t>
   </si>
   <si>
     <t>Aplausos ao trabalho voluntário do vereador bernardense Murilo Gomes de Oliveira</t>
   </si>
   <si>
     <t>10519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10519/mocao_27-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10519/mocao_27-24001.pdf</t>
   </si>
   <si>
     <t>Aplausos aos membros da banda 11 de julho por título da Cópia América Virtual</t>
   </si>
   <si>
     <t>10556</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10556/mocao_28-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10556/mocao_28-24001.pdf</t>
   </si>
   <si>
     <t>Aplausos aos organizadores da 7ª Conexidades realizada na cidade de São Sebastião</t>
   </si>
   <si>
     <t>10762</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10762/mocao_29-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10762/mocao_29-24002.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pela passagem das seguintes datas comemorativas: I.	Dia do Empreendedor - 5 de outubro e II.	Dia Mundial do Empreendedorismo Feminino - 19 de novembro</t>
   </si>
   <si>
     <t>10783</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10783/mocao_30-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10783/mocao_30-24001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Projeto Impar da SINBI</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10294/pdl_01-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10294/pdl_01-24002.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão machadense ao senhor Augusto Cesar de Oliveira Lima_x000D_
 AUTORIA: VEREADORA ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>10785</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10785/pro_dec_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10785/pro_dec_02-24001.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito, referente Exercício de 2022, com base no Parecer Prévio do TCESP, registrado sob o ETC 4089.989.22-2</t>
   </si>
   <si>
     <t>10350</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>ROGER F. GASQUES</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10350/projeto_de_lei_complementar_04_2024_altera_lc_n_46_e_49_22_tvo_parcial_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10350/projeto_de_lei_complementar_04_2024_altera_lc_n_46_e_49_22_tvo_parcial_1_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 46 de 19 de outubro de 2022, da Lei Complementar nº 49 de 26 de outubro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>10786</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10786/plce_05-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10786/plce_05-24001.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Complementar nº 43 de 30 de setembro de 2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>10202</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10202/plo_1-2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10202/plo_1-2024001.pdf</t>
   </si>
   <si>
     <t>Denomina ruas do recanto das ARARAS.</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10203/plo_02.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10203/plo_02.24.pdf</t>
   </si>
   <si>
     <t>Denomina área de lazer do Jardim Maria de Lurdes _x000D_
 Autor: Vereador Cláudio Salomão</t>
   </si>
   <si>
     <t>10204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10204/plo_03-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10204/plo_03-24001.pdf</t>
   </si>
   <si>
     <t>Institui programa de proteção a saúde mental dos estudantes da rede municipal de ensino_x000D_
 Autoria: MARQUINHO BOZÓ</t>
   </si>
   <si>
     <t>10205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10205/plo_04-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10205/plo_04-24001.pdf</t>
   </si>
   <si>
     <t>Institui programa de incentivo ao esporte na rede municipal de ensino_x000D_
 Autor: MARQUINHO BOZÓ</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
     <t>Estela do Escritório, Claudio Salomão, Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10207/pl_05-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10207/pl_05-24001.pdf</t>
   </si>
   <si>
     <t>Declara o evento Marcha para Jesus patrimônio cultural de natureza imaterial do município._x000D_
 AUTORIA: VEREADORES: ESTELA DO ESCRITÓRIO, CLÁUDIO SALOMÃO E LE DO PROJETO</t>
   </si>
   <si>
     <t>10211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10211/plo_06-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10211/plo_06-24001.pdf</t>
   </si>
   <si>
     <t>Denomina quadra de futebol society em construção no complexo esportivo municipal de JOSÉ GERALDO DA SILVA - JUQUINHA_x000D_
 AUTOR: VEREADOR MARQUINHO BOZÓ</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10242/pl_07-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10242/pl_07-24001.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 2949 de 06 de dezembro de  2016_x000D_
 AUTORIA: MESA DIRETORA</t>
   </si>
   <si>
     <t>10246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10246/plo_8_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10246/plo_8_2024001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da campanha SETEMBRO DOURADO e sua inclusão no calendário oficial do município_x000D_
 AUTORIA: VEREADORA LÊ DO PROJETO</t>
   </si>
   <si>
     <t>10247</t>
   </si>
   <si>
     <t>Claudio Salomão, Dema</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10247/plo_9_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10247/plo_9_2024001.pdf</t>
   </si>
   <si>
     <t>Denomina de BENEDITO COUTINHO a ponte de concreto do Br. Cruzeiro_x000D_
 AUTORIA: VEREADOR CLÁUDIO SALOMÃO</t>
   </si>
   <si>
     <t>10302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10302/plo_10-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10302/plo_10-24001.pdf</t>
   </si>
   <si>
     <t>Revisão anual de salário aos servidores da Câmara Municipal_x000D_
 AUTORIA: MESA DA CÂMARA</t>
   </si>
   <si>
     <t>10303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10303/plo_11-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10303/plo_11-24001.pdf</t>
   </si>
   <si>
     <t>Reajusta remuneração dos estagiários_x000D_
 AUTORIA: MESA DA CÂMARA</t>
   </si>
   <si>
     <t>10364</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10364/plo_12-2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10364/plo_12-2024001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o caráter permanente do Laudo Pericial que ateste: Trissomia do Cromossomo 21 (T21, Síndrome de Down), Transtorno do Espectro Autista (TEA) e Transtorno de Déficit de Atenção com Hiperatividade (TDAH). *Autoria: ESTELA DO ESCRITÓRIO*.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10371/plo_13.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10371/plo_13.24.pdf</t>
   </si>
   <si>
     <t>Disponibilização de aparelhos adaptados para pessoas com deficiência nas academias da melhor idade e parquinhos infantis em locais públicos de lazer._x000D_
 AUTOR: MARQUINHO BOZÓ</t>
   </si>
   <si>
     <t>10405</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10405/plo_14.2024.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10405/plo_14.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Parada Segura para mulheres, em horário noturno no itinerário dos ônibus de transporte coletivo no município e dá outras providências - AUTORIA: VER ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10428/plo_15.24_-_ver_claudio.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10428/plo_15.24_-_ver_claudio.pdf</t>
   </si>
   <si>
     <t>Denomina academia para idosos do Jardim das Rosas._x000D_
 AUTOR VEREADOR: CLÁUDIO SALOMÃO</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10429/plo_16.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10429/plo_16.24.pdf</t>
   </si>
   <si>
     <t>Denomina via pública de Rua Maria Luiza Magro, nas Chácaras União._x000D_
 AUTOR VEREADOR JOÃO SANCHEZ</t>
   </si>
   <si>
     <t>10452</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10452/plo_17.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10452/plo_17.24.pdf</t>
   </si>
   <si>
     <t>Denomina área de lazer do Parque dos Orixás de Abel Martinez_x000D_
 AUTOR: CLÁUDIO SALOMÃO</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10507/plo_18.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10507/plo_18.24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: dá nova redação ao artigo 1º da Lei 2684/10 de 28 de dezembro de 2010._x000D_
 AUTORA: ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>10508</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10508/proj_lei_19.24_2.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10508/proj_lei_19.24_2.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Feira das Mulheres Empreendedoras de ações de inclusão social e incentivo ao empreendedorismo feminino_x000D_
 AUTORA: LÊ DO PROJETO</t>
   </si>
   <si>
     <t>10513</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10513/plo_20.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10513/plo_20.24.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório aos estabelecimentos públicos e privados a inserção, nas placas e avisos sinalizadores de atendimento prioritário, bem como, nas placas indicativas de vagas preferenciais em todos os estacionamentos ou garagens, o símbolo mundial da conscientização do autismo._x000D_
 AUTORIA: ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>10542</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10542/plo_21.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10542/plo_21.24.pdf</t>
   </si>
   <si>
     <t>Denomina ruas do Residencial Araucária Garden_x000D_
 AUTOR: VEREADOR ZÉ CARTEIRO</t>
   </si>
   <si>
     <t>10545</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10545/plo_22.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10545/plo_22.24.pdf</t>
   </si>
   <si>
     <t>Denomina AVM 015 de ANGELINA CAMPOS FERNANDES_x000D_
 AUTORA: ESTELA DE ESCRITÓRIO</t>
   </si>
   <si>
     <t>10546</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10546/plo_23.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10546/plo_23.24.pdf</t>
   </si>
   <si>
     <t>Denomina Estrada Rural AVM 248 de  ANTONIO DE OLIVEIRA GOMES_x000D_
 AUTORA: LÊ DO PROJETO</t>
   </si>
   <si>
     <t>10548</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10548/plo_24.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10548/plo_24.24.pdf</t>
   </si>
   <si>
     <t>Denomina a AVM 475 de PAULO CORREA DOS SANTOS_x000D_
 AUTORA: LÊ DO PROJETO</t>
   </si>
   <si>
     <t>10582</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10582/plo_25-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10582/plo_25-24001.pdf</t>
   </si>
   <si>
     <t>Inclui no Anexo I da Lei nº 3137/2024 as denominações aprovadas através dos PLO 22, 23 e 24/24_x000D_
 AUTORIA: MESA DIRETORA</t>
   </si>
   <si>
     <t>10678</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10678/plo_26.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10678/plo_26.24.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei 3145/2024</t>
   </si>
   <si>
     <t>10688</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10688/plo_27-24-na_integra002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10688/plo_27-24-na_integra002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Álvares Machado.</t>
   </si>
   <si>
     <t>10718</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10718/plo_28-24003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10718/plo_28-24003.pdf</t>
   </si>
   <si>
     <t>Denominação da Rotatória do Residencial União, na Rodovia Arthur Boigues.                                                                                                                _x000D_
 *Autoria: Estela do Escritório</t>
   </si>
   <si>
     <t>10730</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10730/plo_29-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10730/plo_29-24002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação de instalação de banheiros químicos nas feiras livres do Município de Álvares Machado e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>10731</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10731/plo30-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10731/plo30-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça da Cohab Cris I.</t>
   </si>
   <si>
     <t>10732</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10732/plo_31-24005.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10732/plo_31-24005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Campanha Novembro Vermelho e dá outras providências.</t>
   </si>
   <si>
     <t>10749</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10749/plo_32-24003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10749/plo_32-24003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ruas da Chácara Estrela</t>
   </si>
   <si>
     <t>10750</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10750/plo_33-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10750/plo_33-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de informações relativas aos contratos de locação de imóveis utilizados pela Administração Pública do Município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10766</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10766/plo_34-24-001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10766/plo_34-24-001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rotatória em frente à Chácara dos Ingleses como "Genézio José da Silva".</t>
   </si>
   <si>
     <t>10771</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10771/plo_35-24-001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10771/plo_35-24-001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ciclovia localizada na entrada do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10304/proj_lei_revisao_salario_1_2_2_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10304/proj_lei_revisao_salario_1_2_2_.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Poder Executivo nos termos do art. 37, inciso X, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10325/projeto_de_lei_estradas_rurais_municipais_final_assinado_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10325/projeto_de_lei_estradas_rurais_municipais_final_assinado_1_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as estradas da zona rural do município de Álvares Machado e dá outras providências</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10334/projeto_de_lei_03_2024_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10334/projeto_de_lei_03_2024_1_.pdf</t>
   </si>
   <si>
     <t>Declara como área de interesse urbanístico especial para fins de regularização fundiária urbana e imóvel que especifica, insere zona de urbanização especifica e dá outras providências.</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10335/projeto_de_lei_04_2024_area_de_interesse_urbanistico_especial_reurb_imperio_1_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10335/projeto_de_lei_04_2024_area_de_interesse_urbanistico_especial_reurb_imperio_1_1_.pdf</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10336/projeto_de_lei_05_2024_area_de_interesse_urbanistico_especial_reurb_esperanca_i.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10336/projeto_de_lei_05_2024_area_de_interesse_urbanistico_especial_reurb_esperanca_i.pdf</t>
   </si>
   <si>
     <t>10404</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10404/projeto_de_lei_altera_lei_n_3_109_23_loa_emendas_impositivas.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10404/projeto_de_lei_altera_lei_n_3_109_23_loa_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.109 de 11 de dezembro de 2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>10416</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10416/ple_07-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10416/ple_07-24002.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observadas na elaboração da lei orçamentária do município para o exercício de 2025 e dá outras providências._x000D_
 *OBSERVAÇÃO: ERRATA - Alteração da numeração do projeto, sendo a numeração correta 7/2024, ao invés de 9/2024.*</t>
   </si>
   <si>
     <t>10433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10433/projeto_de_lei_08_2024_apreensao_de_animais.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10433/projeto_de_lei_08_2024_apreensao_de_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre apreensão, guarda e penalidades impostas nos casos de animais de grande e médio porte soltos em vias e logradouros públicos no Município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10516/projeto_de_lei_09_2024_fundo_municipal_de_saneamento_basico.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10516/projeto_de_lei_09_2024_fundo_municipal_de_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Saneamento Básico, bem como institui o Conselho Municipal de Saneamento Básico de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10652</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10652/projeto_de_lei_antena_5g.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10652/projeto_de_lei_antena_5g.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR, autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>10675</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10675/ple_11-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10675/ple_11-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprova e institui o Plano Municipal pela Primeira Infância de Álvares Machado</t>
   </si>
   <si>
     <t>10717</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10717/ple_12-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10717/ple_12-24002.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>10754</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10754/ple_13-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10754/ple_13-24001.pdf</t>
   </si>
   <si>
     <t>Institui no município de Álvares Machado o Plano Intermunicipal de Gestão Integrada de Resíduos Sólidos elaborado pelo Consórcio Intermunicipal de Resíduos Sólidos do Oeste Paulista – Cirsop e dá outras providências.</t>
   </si>
   <si>
     <t>10759</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10759/ple_14-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10759/ple_14-24001.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Poder Executivo Municipal, o Sistema de Controle Interno e dá outras providências._x000D_
 Era PLCE 05/2024 e modificado para PLOE 14/2024.</t>
   </si>
   <si>
     <t>10778</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10778/ple_15-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10778/ple_15-24001.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso da área que especifica à Companhia de Saneamento Básico do Estado de São Paulo - SABESP, e dá outras providências.</t>
   </si>
   <si>
     <t>10784</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10784/ple_16-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10784/ple_16-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10243/projeto_de_resolucao_01-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10243/projeto_de_resolucao_01-24001.pdf</t>
   </si>
   <si>
     <t>Disciplina a forma de custeio de plano de saúde dos servidores da Câmara Municipal_x000D_
 AUTORIA: MESA DIRETORA</t>
   </si>
   <si>
     <t>10388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10388/proj_res_02.2024.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10388/proj_res_02.2024.pdf</t>
   </si>
   <si>
     <t>Atualiza auxilio alimentação dos servidores da Câmara Municipal</t>
   </si>
   <si>
     <t>10412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10412/pre_03.34.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10412/pre_03.34.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito da Câmara Municipal o teletrabalho, exceto para o Procurador Legislativo_x000D_
 AUTOR: MESA DIRETORA</t>
   </si>
   <si>
     <t>10413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10413/pre_04.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10413/pre_04.24.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito da Câmara Municipal o teletrabalho para o Procurador Legislativo_x000D_
 AUTOR: MESA DIRETORA</t>
   </si>
   <si>
     <t>10567</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10567/projeto_de_resolucao_cm_5_2024-regimento_interno_final_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10567/projeto_de_resolucao_cm_5_2024-regimento_interno_final_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma do Regimento Interno da Câmara Municipal de Álvares Machado/SP</t>
   </si>
   <si>
     <t>10757</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10757/pre_6-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10757/pre_6-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Resolução n.º 2/2023, que fixaram os subsídios dos agentes políticos do Poder Legislativo para a próxima legislatura no município de Álvares Machado._x000D_
 _x000D_
 Autor: Mesa</t>
   </si>
   <si>
     <t>10526</t>
   </si>
   <si>
     <t>ADITI</t>
   </si>
   <si>
     <t>EMENDA ADITIVA (art.113, RI)</t>
   </si>
   <si>
     <t>CP - 0_Comissões Competentes ( Reunião Conjunta)</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10526/emenda_aditiva_1-24_e_anexo_l001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10526/emenda_aditiva_1-24_e_anexo_l001.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n. 01/2024 ao PLE n. 02/2024</t>
   </si>
   <si>
     <t>10525</t>
   </si>
   <si>
     <t>CFOFC - Finanças, Orçamentos, Fiscalização e Controle</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10525/emenda_aditiva_2-24_ao_ple_7-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10525/emenda_aditiva_2-24_ao_ple_7-24001.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n. 02/2024 - Projeto de Lei de Diretrizes Orçamentárias n. 07/2024</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
     <t>MODIF</t>
   </si>
   <si>
     <t>EMENDA  MODIFICATIVA (art.113, RI)</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10515/emenda_modificativa_1-24_ao_ple_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10515/emenda_modificativa_1-24_ao_ple_02-24001.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLE n.02/2024</t>
   </si>
   <si>
     <t>10655</t>
   </si>
   <si>
     <t>IMPO</t>
   </si>
   <si>
     <t>Emendas Parlamentares IMPOSITIVAS</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10655/emenda_impositiva_-_estela001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10655/emenda_impositiva_-_estela001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva para o P.LOA de 2025.</t>
   </si>
   <si>
     <t>10656</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10656/emenda_impositiva_-joao001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10656/emenda_impositiva_-joao001.pdf</t>
   </si>
   <si>
     <t>10657</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10657/emenda_impositiva_-joel001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10657/emenda_impositiva_-joel001.pdf</t>
   </si>
   <si>
     <t>10658</t>
   </si>
   <si>
     <t>Dema</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10658/emenda_impositiva_-dema001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10658/emenda_impositiva_-dema001.pdf</t>
   </si>
   <si>
     <t>10659</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10659/emenda_impositiva_-pedrinho001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10659/emenda_impositiva_-pedrinho001.pdf</t>
   </si>
   <si>
     <t>10660</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10660/emenda_impositiva_-le_do_projeto001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10660/emenda_impositiva_-le_do_projeto001.pdf</t>
   </si>
   <si>
     <t>10661</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10661/emenda_impositiva_-marquinho003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10661/emenda_impositiva_-marquinho003.pdf</t>
   </si>
   <si>
     <t>10662</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10662/declaracao001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10662/declaracao001.pdf</t>
   </si>
   <si>
     <t>10663</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10663/emenda_impositiva_-claudio001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10663/emenda_impositiva_-claudio001.pdf</t>
   </si>
   <si>
     <t>10245</t>
   </si>
   <si>
     <t>BALAN</t>
   </si>
   <si>
     <t>Balancete Orçamentário (art.41, VIII, LOM)</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10245/balancete_01-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10245/balancete_01-24001.pdf</t>
   </si>
   <si>
     <t>BALANCETE 01/24</t>
   </si>
   <si>
     <t>10368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10368/balancete001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10368/balancete001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Balancete 02/2024</t>
   </si>
   <si>
     <t>10434</t>
   </si>
   <si>
     <t>Balancete Março 2024.</t>
   </si>
   <si>
     <t>10478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10478/balanc042024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10478/balanc042024001.pdf</t>
   </si>
   <si>
     <t>Balancete ref. abril de 2024</t>
   </si>
   <si>
     <t>10578</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10578/balancete002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10578/balancete002.pdf</t>
   </si>
   <si>
     <t>Balancete Maio de 2024</t>
   </si>
   <si>
     <t>10579</t>
   </si>
   <si>
     <t>Balancete de junho de 2024.</t>
   </si>
   <si>
     <t>10644</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10644/balancete_julho-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10644/balancete_julho-24001.pdf</t>
   </si>
   <si>
     <t>Balancete mensal 07/24</t>
   </si>
   <si>
     <t>10705</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10705/balancete001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10705/balancete001.pdf</t>
   </si>
   <si>
     <t>Balancete Orçamentário</t>
   </si>
   <si>
     <t>10746</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10746/balancete_10-24002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10746/balancete_10-24002.pdf</t>
   </si>
   <si>
     <t>balancete das despesas outubro 2024</t>
   </si>
   <si>
     <t>10774</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10774/balaancete_mes_11-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10774/balaancete_mes_11-24001.pdf</t>
   </si>
   <si>
     <t>Balancete da Despesa</t>
   </si>
   <si>
     <t>10427</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10427/protocolo_073-2024_ref._veto_pl_12--.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10427/protocolo_073-2024_ref._veto_pl_12--.pdf</t>
   </si>
   <si>
     <t>Substitutivo - Veto Parcial ao Projeto de Lei Ordinária 12/2024 da vereadora Estela do Escritório.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>OFÍCIO GAB_VER</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10240/resposta_of_001-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10240/resposta_of_001-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>10241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10241/of_mb_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10241/of_mb_02-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita para que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>10553</t>
   </si>
   <si>
     <t>GAB2</t>
   </si>
   <si>
     <t>OF GAB 2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10553/1doc.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10553/1doc.pdf</t>
   </si>
   <si>
     <t>Agradecimento pela Manutenção na Variante SP-270 km 576</t>
   </si>
   <si>
     <t>10740</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10740/of_gab_2_2-24_js.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10740/of_gab_2_2-24_js.pdf</t>
   </si>
   <si>
     <t>Autorização e solicitação de alteração de emenda parlamentar.</t>
   </si>
   <si>
     <t>10547</t>
   </si>
   <si>
     <t>GAB3</t>
   </si>
   <si>
     <t>OF GAB 3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10547/oficio_joel_nunes_-_estrada_municpal_avm_290.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10547/oficio_joel_nunes_-_estrada_municpal_avm_290.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: A regularização do piso da estrada municipal AVM290 que liga Coronel Goulart Distrito do Múnicipal de Álvares Machado.</t>
   </si>
   <si>
     <t>10565</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10565/of_jna_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10565/of_jna_02-24001.pdf</t>
   </si>
   <si>
     <t>Assunto: A regularização do piso da estrada municipal AVM 290 que liga Coronel Goulart,com a rodovia SP-272, Rodovia Olímpio Ferreira da Silva</t>
   </si>
   <si>
     <t>10566</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10566/of_jna_03-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10566/of_jna_03-24001.pdf</t>
   </si>
   <si>
     <t>Istalação de obstáculos na avenida Vinícius de moraes.</t>
   </si>
   <si>
     <t>10589</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10589/oficio_04.24_joel.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10589/oficio_04.24_joel.pdf</t>
   </si>
   <si>
     <t>Solicita a Jandaia Transportes adequação de horários no Parque do Pinheiros e Jardim Panorama</t>
   </si>
   <si>
     <t>10650</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10650/of_jna_05.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10650/of_jna_05.24.pdf</t>
   </si>
   <si>
     <t>Solicita do senhor Prefeito providências quanto a manutenção de parque infantil</t>
   </si>
   <si>
     <t>10787</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10787/emissao_1cecf4ea6f8d5ea18a08b284_oficio-006-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10787/emissao_1cecf4ea6f8d5ea18a08b284_oficio-006-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Limpeza na Rua Basílio da Gama, especificamente no trecho compreendido entre as ruas Silva Ramos e Júlio Ribeiro.</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
     <t>GAB4</t>
   </si>
   <si>
     <t>OF GAB 4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10261/of_jar_01-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10261/of_jar_01-24001.pdf</t>
   </si>
   <si>
     <t>dispõe sobre :solicita, face disposto no artigo 7º da lei 3109/23</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10475/of_jar_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10475/of_jar_02-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita a pedido de moradores,para que seja liberado recursos na ordem de R$300.000,00 (trezentos mil reais) destinados a investimentos no sistema municipal de saúde.</t>
   </si>
   <si>
     <t>10430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10430/of_cjr_ze001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10430/of_cjr_ze001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita ,que seja oficiado ao poder Executivo solicitando que apresente texto substituto ao projeto,com base no parecer jurídico do Procurador Legislativo</t>
   </si>
   <si>
     <t>10583</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10583/oficio_jar_06-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10583/oficio_jar_06-24001.pdf</t>
   </si>
   <si>
     <t>Solicita, face a resposta do senhor Prefeito ao requerimento nº 124/24</t>
   </si>
   <si>
     <t>10588</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10588/of_jar_07-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10588/of_jar_07-24001.pdf</t>
   </si>
   <si>
     <t>Solicita resposta ao Requerimento nº 124/24 não contemplar ao que foi solicitado,que nos envie exatamente a resposta ao requerimento que fora aprovado no Plenário.</t>
   </si>
   <si>
     <t>10653</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10653/of_jar_08.24_-_mp.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10653/of_jar_08.24_-_mp.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Ministério Público do Estado denúncia com relação ao contrato firmado entre município e empresa de limpeza pública</t>
   </si>
   <si>
     <t>10654</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10654/of_jar_09.24_-_tce.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10654/of_jar_09.24_-_tce.pdf</t>
   </si>
   <si>
     <t>Encaminha ao TCESP denúncia de contrato entre município e empresa de limpeza pública</t>
   </si>
   <si>
     <t>10727</t>
   </si>
   <si>
     <t>Repasse de valores conforme Lei 3138/2024</t>
   </si>
   <si>
     <t>10737</t>
   </si>
   <si>
     <t>GAB5</t>
   </si>
   <si>
     <t>OF GAB 5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10737/emissao_e50908534d39a8d64c9f9bc9_oficio-001-2024_assinado_versaoimpressao_1.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10737/emissao_e50908534d39a8d64c9f9bc9_oficio-001-2024_assinado_versaoimpressao_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento de emenda parlamentar</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
     <t>GAB6</t>
   </si>
   <si>
     <t>OF GAB 6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10244/of_mb_04-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10244/of_mb_04-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita bebedouro de água.</t>
   </si>
   <si>
     <t>10254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10254/of_mb_05-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10254/of_mb_05-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>10255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10255/of_mb_06-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10255/of_mb_06-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita melhorias da sinalização de transito adequada</t>
   </si>
   <si>
     <t>10256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10256/of_mb_07-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10256/of_mb_07-24001.pdf</t>
   </si>
   <si>
     <t>10257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10257/of_mb_08-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10257/of_mb_08-24001.pdf</t>
   </si>
   <si>
     <t>10258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10258/of_mb_09-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10258/of_mb_09-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita que seja tomada as devidas providências para implantação de um ponto de ônibus no Jardim União</t>
   </si>
   <si>
     <t>10259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10259/of_mb_10-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10259/of_mb_10-24001.pdf</t>
   </si>
   <si>
     <t>10260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10260/of_mb_11-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10260/of_mb_11-24001.pdf</t>
   </si>
   <si>
     <t>10369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10369/of_mb_12-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10369/of_mb_12-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita devidas providências visando melhoria da iluminação do parque infantil central.</t>
   </si>
   <si>
     <t>10374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10374/of_mb_13-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10374/of_mb_13-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita limpeza das áreas  públicas do Residencial União.</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10375/of_mb_14-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10375/of_mb_14-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita efetivar limpeza das vias públicas do Residencial Bem Viver.</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10376/of_mb_15-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10376/of_mb_15-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita efetivar o aumento da capacidade de captação de águas de galerias do Jardim horizonte.</t>
   </si>
   <si>
     <t>10450</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10450/of_mb_16-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10450/of_mb_16-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre:  solicita que sejam tomadas as devidas providências para viabilizar recursos para realização de evento de projeto de capoeira</t>
   </si>
   <si>
     <t>10480</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10480/of_mb_17-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10480/of_mb_17-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: solicita que sejam tomadas as devidas providências no sentido de efetivar a implantação de obstáculo na rua José Canducci, no residencial Bem Viver.</t>
   </si>
   <si>
     <t>10505</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10505/res__solicita_poda_de_arvores_na_conflencia_das_ruas_barao_do_rio_branco_ismael_dias_silva_e_vicinal_abilio_notario_-_80800.0002743_2024.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10505/res__solicita_poda_de_arvores_na_conflencia_das_ruas_barao_do_rio_branco_ismael_dias_silva_e_vicinal_abilio_notario_-_80800.0002743_2024.pdf</t>
   </si>
   <si>
     <t>Solicita poda de árvores na confluência das ruas Barão do Rio Branco, Ismael Dias Silva e Vicinal Abílio Notário</t>
   </si>
   <si>
     <t>10506</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10506/of_mb_19-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10506/of_mb_19-24001.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor Prefeito providências urgentes no sentido de implantação de mecanismos de redução de velocidade e sinalização de trânsito adequada em rotatória.</t>
   </si>
   <si>
     <t>10580</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10580/of_mb_20-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10580/of_mb_20-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Solicita que seja tomadas as devidas providências no sentido de eftivar sinalização de proibido estacionar , defronte a EMEIF Mário Covas</t>
   </si>
   <si>
     <t>10584</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10584/of_21.24_-_marq_bozo.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10584/of_21.24_-_marq_bozo.pdf</t>
   </si>
   <si>
     <t>Solicita do senhor Prefeito providências visando a implantação de rotatória na Rua Heliard Paco, Residencial Arthur Boigues</t>
   </si>
   <si>
     <t>10651</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10651/of_mb_no_22.24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10651/of_mb_no_22.24.pdf</t>
   </si>
   <si>
     <t>Colocação de iluminação pública entre a Chácaras Arthur Boigues e Chácaras das Estrelas, aproximadamente em 10 postes</t>
   </si>
   <si>
     <t>10714</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10714/of_23-2024_gabinete_marquinho001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10714/of_23-2024_gabinete_marquinho001.pdf</t>
   </si>
   <si>
     <t>Solicitação para a realização da 1ª Corrida e Caminhada do Aniversário de Álvares Machado ou Corrida Solidária</t>
   </si>
   <si>
     <t>10455</t>
   </si>
   <si>
     <t>GAB7</t>
   </si>
   <si>
     <t>OF GAB 7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10455/emissao_f86c3067197a883d044decb1_oficio-001-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10455/emissao_f86c3067197a883d044decb1_oficio-001-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Requer alteração no Bloco de Alocação de Emendas Parlamentares destinada à CASA DE PASSAGEM BOM JESUS, no valor de R$ 30.356,63, bloco de atendimento de INVESTIMENTO para CUSTEIO.</t>
   </si>
   <si>
     <t>10477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10477/of_mef_66-24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10477/of_mef_66-24.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda de Àrvores na Rede Elétrica -Rua Aimáras ,jardim Bela Vista.</t>
   </si>
   <si>
     <t>10591</t>
   </si>
   <si>
     <t>GAB8</t>
   </si>
   <si>
     <t>OF GAB 8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10591/of_pso_01-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10591/of_pso_01-24001.pdf</t>
   </si>
   <si>
     <t>Solicita imediatas providênias no sentido de efetivar reparos no pavimento do leito carroçavel da rua XV de NOVEMBRO (fotos em anexo)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5981,68 +5981,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10206/requerimento_01-24001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10213/requerimento_02-24001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10214/requerimento_03-24001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10215/requerimento_04-24001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10217/requerimento_05-24001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10218/requerimento_06-24001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10219/requerimento_07-24001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10220/requerimento_08-24001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10221/requerimento_09-24001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10222/requerimento_10-24001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10224/requerimento_11-24001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10229/requerimento_12-24001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10230/requerimento_13-24001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10231/requerimento_14-24001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10232/requerimento_15-24001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10233/requerimento_16-24001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10235/requerimento_17-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10236/requerimento_18-24001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10239/requerimento_19-24001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10248/requerimento_20-24001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10250/requerimento_21-24001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10251/requerimento_22-24001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10252/requerimento_23-24001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10253/requerimento_24-24001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10262/requerimento_25-24001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10263/requerimento_26-24001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10264/requerimento_27-24001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10268/requerimento_28-24001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10269/requerimento_29-24001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10271/requerimento_30-24001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10272/requerimento_31-24001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10273/requerimento001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10274/req.33.24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10280/req_34.24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10281/requerimento_35-04001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10282/requerimento_36-04001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10283/requerimento_37-04001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10295/req_38.24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10296/req_39.24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10300/req_40.24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10301/req_41.24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10307/req_42.24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10308/req_43.24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10309/req_44.24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10314/req_45.24.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10317/req_46.24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10318/req_47.24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10320/req_48.24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10330/req.49.24.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10331/req_50.24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10337/req_51.24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10338/req_52.24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10339/req_53.24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10340/req.54.24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10342/req_55.24.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10343/req_56.24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10344/req_57.24.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10345/req_58.24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10346/req._59.24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10347/req._60.24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10349/req_61.24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10352/req_62.24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10354/req_63.24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10356/req_64.24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10357/req_65.24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10360/req_66.24.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10361/req_67.24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10362/req_68.24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10363/req_69.24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10366/requerimento_70-24001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10370/req_71.24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10372/req_72.24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10373/req_73.24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10382/req_74.24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10383/req_75.24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10386/req_76.24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10389/req_77.24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10390/req_78.24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10393/req_79.24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10394/req_80.24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10395/req_81.24.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10396/req_82.24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10400/req_83.24.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10401/req_84.24.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10402/req_85.24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10403/req_86.24.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10406/req_87.24.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10408/req_88.24.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10411/req_89.24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10414/req_90.24.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10415/req_91.24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10417/req_92.24.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10418/req_93.24.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10419/req_94.24.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10423/req_95.24.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10424/req_96.24.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10425/req_97.24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10426/req_98.24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10431/exp_cm_13aso_req.099-2024001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10436/requerimento_100-24001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10437/requerimento_101-24001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10438/requerimento_102-24001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10439/requerimento_103-24001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10442/requerimento_104-24001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10443/requerimento_105-24001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10444/requerimento_106-24001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10447/requerimento_108-24001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10448/requerimento_109-24001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10449/req_110.24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10456/req_111.24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10459/req_112.24.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10460/req_113.24.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10461/requerimento_114-24001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10462/req_115.24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10463/req_116.24.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10464/requerimento_117-24001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10467/requerimento_118-24001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10468/requerimento_119-24001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10469/requerimento_120-24001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10471/req_121.24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10472/req_122.24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10473/req_123.24.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10476/req_124.24.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10482/req_125.24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10484/req_126.24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10485/req_127.24.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10489/req_128.24.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10491/req_129.24.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10492/req_130.24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10496/requerimento_131-24001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10497/requerimento_132-24001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10499/requerimento_133-24001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10504/requerimento_134-24001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10509/requerimento_135-24001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10510/requerimento_136-24001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10511/requerimento_137-24001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10512/requerimento_138-24001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10517/requerimento_139-24001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10520/requerimento_140-24001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10523/requerimento_141-24001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10524/requerimento_142-24001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10528/requerimento_143-24001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10529/requerimento_144-24001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10530/requerimento_145-24001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10531/requerimento_146-24001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10532/requerimento_147-24001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10535/requerimento_148-24001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10536/requerimento_149-24001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10537/requerimento_150-24001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10549/req_151-24001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10550/req_152-24001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10551/expcm_20as.o_24_req.153_artesp001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10552/req_154-24001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10554/req_155.24.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10555/expcm_20as.o_24_req.156_ctc_e_alesp001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10557/expcm_20as.o_24_req.157_cart001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10558/req_158.24.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10564/req_159.24.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10570/req_160.24.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10571/req_161.24.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10572/requerimento_162-24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10573/requerimento_163-24001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10575/requerimento_164-24001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10581/req_167.24.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10585/req_168.24.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10586/req._169.24.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10590/req_170.24.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10613/req_171.24.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10614/req_172.24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10615/req_173.24.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10617/req_174.24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10626/req_175.24.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10627/req_176.24.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10636/ofcm122-2024_expcm24so_der001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10638/req_178-24001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10640/req_179-24001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10664/req_180.24.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10665/req_181.24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10667/requerimento182-24.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10668/req_183.24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10669/req_184-24001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10679/req_185-24001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10680/req_186-24001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10681/req_187-24001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10682/req_188-24001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10683/req_189-24001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10684/req_190-24001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10685/req_191-24001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10686/req_192-24001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10699/req_193-24.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10700/req_194-24.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10701/req_195-24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10702/req_196-24.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10703/req_197-24.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10704/req_198-24.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10707/req_199-24002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10708/req_200-24001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10709/req_201-24001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10710/req_202-24001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10711/req_203-24001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10712/req_204-24001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10713/req_205-24001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10719/req_206-24003.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10723/req_207-24002.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10724/req_208-24002.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10725/req_209-24001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10726/req_210-24001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10728/req_211-24001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10729/req_212-24001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10734/req_213-24001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10735/req_214-24001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10736/req_215-24001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10738/req_216-24001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10739/req_217-24001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10741/of_cm_180-24_expcm34so-2024_req.218001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10744/req_219-24001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10745/req_220-24001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10747/req_221-24001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10748/req_222-24001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10751/requerimento_223-24001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10752/requerimento_224-24001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10756/requerimento_225-24001.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10758/requerimento_226-24001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10760/req_227-24001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10761/req_228-24001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10763/req_229-24001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10764/req_230-24001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10765/req_231-24001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10768/req_232-24001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10770/req_233-24001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10775/req_234-24001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10776/req_235-24001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10777/req_236001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10780/req_237-24001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10208/indicacao_01-24001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10209/indicacao_02-24001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10210/indicacao_03-24001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10216/indicacao_04-24001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10223/indicacao_05-24001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10225/indicacao_06-24001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10226/indicacao_07-24001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10227/indicacao_08-24001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10234/indicacao_09-24001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10237/indicacao10-24001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10238/indicacao11-24001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10265/indicacao_12-24001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10266/indicacao_13-24001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10267/indicacao_14-24001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10270/indicacao_15-24001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10275/ind_16.24.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10276/ind_17.24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10277/ind_18.24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10278/ind_19.24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10279/ind_20.24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10284/indicacao_21-24001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10285/indicacao_22-24001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10286/indicacao_23-24001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10287/ind_24.24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10288/ind_25.24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10289/ind_26.24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10290/ind_27.24.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10292/ind_28.24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10299/ind_29.24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10305/ind_30.24.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10324/ind_31.24.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10310/ind_32.24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10311/ind_33.24.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10312/ind_34.24.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10313/ind_35.24.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10321/ind_36.24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10322/ind_37.24.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10323/ind_38.24.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10306/ind_39.24.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10328/ind_40.24.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10329/ind_41.14.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10332/ind_42.24.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10333/ind_43.24.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10348/ind_44.24.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10358/ind_45.24.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10359/ind_46.24.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10365/ind_47.24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10367/ind_48.24.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10377/ind_49.24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10378/ind_50.24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10379/ind_51.24.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10380/ind_52.24.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10381/ind_53.24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10387/ind_54.24.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10391/ind_55.24.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10392/ind_56.24.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10399/ind_57.24.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10407/ind_58.24.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10409/ind_59.24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10420/ind_61.24.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10421/ind_62.24.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10422/ind_63.24.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10457/indicacao_66-24001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10458/indicacao_67-24001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10465/indicacao_68-24001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10466/indicacao_69-24001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10470/indicacao_70-24001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10481/ind_71.24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10483/ind_72.24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10486/ind_73.24.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10487/ind_74.24.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10488/ind_75.24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10490/ind_76.24.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10494/indicacao_78-24001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10498/indicacao_79-24001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10500/indicacao_80-24001.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10502/indicacao_82-24001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10503/indicacao_83-24001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10518/indicacao_84-24001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10521/indicacao_85-24001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10522/indicacao_86-24001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10527/indicacao_87-24001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10533/indicacao_88-24001.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10534/indicacao_89-24001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10538/indicacao_90-24001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10539/indicacao_91-24001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10540/indicacao_92-24001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10541/indicacao_93-24001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10543/indicacao_94-24.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10544/ind_95-24001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10559/ind_96.24.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10560/ind_97.24.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10561/ind_98.24.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10562/ind_99.24.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10563/ind_100.24.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10568/ind_101.24.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10569/ind_102.24.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10574/indicacao_103-24001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10618/indicacao_104.24.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10637/ind_105001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10641/ind_106001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10642/ind_107001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10666/indicacao108-24.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10670/ind_109-24001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10671/ind_110-24001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10676/ind_111-24001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10677/ind_112-24001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10689/ind_113-24001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10690/ind_114001.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10691/ind_115-24001.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10696/ind_116-24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10697/ind_117-24.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10698/ind_118-24.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10706/ind_119-24001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10720/ind_120-24002.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10721/ind_121-24002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10733/ind_123-24002.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10753/indicacao_124-24001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10755/indicacao_125-24001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10767/ind_126-24001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10779/ind_128-24001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10782/ind_129-24001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10228/mocao_01-24001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10249/mocao_02-24001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10291/mocao_03.24.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10315/mocao_04.24.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10316/mocao_05.24.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10319/mocao_06.24.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10326/mocao_07.24.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10327/mocao_08.24.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10341/mocao_09.24.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10351/mocao_10.24.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10353/mocao_11.24.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10355/mocao_12.24.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10384/mocao_13.24.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10385/mocao_14.24.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10397/mocao_15.24.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10398/mocao_16.24.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10432/mocao_17-24001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10435/mocao_18-24001.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10446/mocao_19-24001.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10451/mocao_20.24.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10453/mocao_21.24.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10454/mocao_22.24.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10479/mocao_23.24.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10495/mocao_25.24.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10514/mocao_26-24001.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10519/mocao_27-24001.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10556/mocao_28-24001.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10762/mocao_29-24002.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10783/mocao_30-24001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10294/pdl_01-24002.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10785/pro_dec_02-24001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10350/projeto_de_lei_complementar_04_2024_altera_lc_n_46_e_49_22_tvo_parcial_1_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10786/plce_05-24001.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10202/plo_1-2024001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10203/plo_02.24.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10204/plo_03-24001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10205/plo_04-24001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10207/pl_05-24001.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10211/plo_06-24001.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10242/pl_07-24001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10246/plo_8_2024001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10247/plo_9_2024001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10302/plo_10-24001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10303/plo_11-24001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10364/plo_12-2024001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10371/plo_13.24.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10405/plo_14.2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10428/plo_15.24_-_ver_claudio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10429/plo_16.24.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10452/plo_17.24.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10507/plo_18.24.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10508/proj_lei_19.24_2.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10513/plo_20.24.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10542/plo_21.24.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10545/plo_22.24.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10546/plo_23.24.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10548/plo_24.24.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10582/plo_25-24001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10678/plo_26.24.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10688/plo_27-24-na_integra002.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10718/plo_28-24003.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10730/plo_29-24002.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10731/plo30-24.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10732/plo_31-24005.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10749/plo_32-24003.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10750/plo_33-24001.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10766/plo_34-24-001.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10771/plo_35-24-001.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10304/proj_lei_revisao_salario_1_2_2_.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10325/projeto_de_lei_estradas_rurais_municipais_final_assinado_1_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10334/projeto_de_lei_03_2024_1_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10335/projeto_de_lei_04_2024_area_de_interesse_urbanistico_especial_reurb_imperio_1_1_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10336/projeto_de_lei_05_2024_area_de_interesse_urbanistico_especial_reurb_esperanca_i.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10404/projeto_de_lei_altera_lei_n_3_109_23_loa_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10416/ple_07-24002.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10433/projeto_de_lei_08_2024_apreensao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10516/projeto_de_lei_09_2024_fundo_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10652/projeto_de_lei_antena_5g.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10675/ple_11-24001.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10717/ple_12-24002.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10754/ple_13-24001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10759/ple_14-24001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10778/ple_15-24001.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10784/ple_16-24001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10243/projeto_de_resolucao_01-24001.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10388/proj_res_02.2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10412/pre_03.34.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10413/pre_04.24.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10567/projeto_de_resolucao_cm_5_2024-regimento_interno_final_.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10757/pre_6-24001.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10526/emenda_aditiva_1-24_e_anexo_l001.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10525/emenda_aditiva_2-24_ao_ple_7-24001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10515/emenda_modificativa_1-24_ao_ple_02-24001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10655/emenda_impositiva_-_estela001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10656/emenda_impositiva_-joao001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10657/emenda_impositiva_-joel001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10658/emenda_impositiva_-dema001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10659/emenda_impositiva_-pedrinho001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10660/emenda_impositiva_-le_do_projeto001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10661/emenda_impositiva_-marquinho003.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10662/declaracao001.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10663/emenda_impositiva_-claudio001.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10245/balancete_01-24001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10368/balancete001.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10478/balanc042024001.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10578/balancete002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10644/balancete_julho-24001.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10705/balancete001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10746/balancete_10-24002.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10774/balaancete_mes_11-24001.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10427/protocolo_073-2024_ref._veto_pl_12--.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10240/resposta_of_001-24001.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10241/of_mb_02-24001.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10553/1doc.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10740/of_gab_2_2-24_js.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10547/oficio_joel_nunes_-_estrada_municpal_avm_290.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10565/of_jna_02-24001.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10566/of_jna_03-24001.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10589/oficio_04.24_joel.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10650/of_jna_05.24.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10787/emissao_1cecf4ea6f8d5ea18a08b284_oficio-006-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10261/of_jar_01-24001.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10475/of_jar_02-24001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10430/of_cjr_ze001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10583/oficio_jar_06-24001.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10588/of_jar_07-24001.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10653/of_jar_08.24_-_mp.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10654/of_jar_09.24_-_tce.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10737/emissao_e50908534d39a8d64c9f9bc9_oficio-001-2024_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10244/of_mb_04-24001.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10254/of_mb_05-24001.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10255/of_mb_06-24001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10256/of_mb_07-24001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10257/of_mb_08-24001.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10258/of_mb_09-24001.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10259/of_mb_10-24001.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10260/of_mb_11-24001.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10369/of_mb_12-24001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10374/of_mb_13-24001.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10375/of_mb_14-24001.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10376/of_mb_15-24001.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10450/of_mb_16-24001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10480/of_mb_17-24001.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10505/res__solicita_poda_de_arvores_na_conflencia_das_ruas_barao_do_rio_branco_ismael_dias_silva_e_vicinal_abilio_notario_-_80800.0002743_2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10506/of_mb_19-24001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10580/of_mb_20-24001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10584/of_21.24_-_marq_bozo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10651/of_mb_no_22.24.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10714/of_23-2024_gabinete_marquinho001.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10455/emissao_f86c3067197a883d044decb1_oficio-001-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10477/of_mef_66-24.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10591/of_pso_01-24001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10206/requerimento_01-24001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10213/requerimento_02-24001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10214/requerimento_03-24001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10215/requerimento_04-24001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10217/requerimento_05-24001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10218/requerimento_06-24001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10219/requerimento_07-24001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10220/requerimento_08-24001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10221/requerimento_09-24001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10222/requerimento_10-24001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10224/requerimento_11-24001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10229/requerimento_12-24001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10230/requerimento_13-24001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10231/requerimento_14-24001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10232/requerimento_15-24001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10233/requerimento_16-24001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10235/requerimento_17-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10236/requerimento_18-24001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10239/requerimento_19-24001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10248/requerimento_20-24001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10250/requerimento_21-24001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10251/requerimento_22-24001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10252/requerimento_23-24001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10253/requerimento_24-24001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10262/requerimento_25-24001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10263/requerimento_26-24001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10264/requerimento_27-24001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10268/requerimento_28-24001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10269/requerimento_29-24001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10271/requerimento_30-24001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10272/requerimento_31-24001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10273/requerimento001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10274/req.33.24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10280/req_34.24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10281/requerimento_35-04001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10282/requerimento_36-04001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10283/requerimento_37-04001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10295/req_38.24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10296/req_39.24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10300/req_40.24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10301/req_41.24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10307/req_42.24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10308/req_43.24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10309/req_44.24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10314/req_45.24.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10317/req_46.24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10318/req_47.24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10320/req_48.24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10330/req.49.24.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10331/req_50.24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10337/req_51.24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10338/req_52.24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10339/req_53.24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10340/req.54.24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10342/req_55.24.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10343/req_56.24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10344/req_57.24.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10345/req_58.24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10346/req._59.24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10347/req._60.24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10349/req_61.24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10352/req_62.24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10354/req_63.24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10356/req_64.24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10357/req_65.24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10360/req_66.24.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10361/req_67.24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10362/req_68.24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10363/req_69.24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10366/requerimento_70-24001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10370/req_71.24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10372/req_72.24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10373/req_73.24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10382/req_74.24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10383/req_75.24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10386/req_76.24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10389/req_77.24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10390/req_78.24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10393/req_79.24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10394/req_80.24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10395/req_81.24.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10396/req_82.24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10400/req_83.24.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10401/req_84.24.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10402/req_85.24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10403/req_86.24.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10406/req_87.24.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10408/req_88.24.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10411/req_89.24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10414/req_90.24.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10415/req_91.24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10417/req_92.24.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10418/req_93.24.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10419/req_94.24.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10423/req_95.24.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10424/req_96.24.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10425/req_97.24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10426/req_98.24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10431/exp_cm_13aso_req.099-2024001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10436/requerimento_100-24001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10437/requerimento_101-24001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10438/requerimento_102-24001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10439/requerimento_103-24001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10442/requerimento_104-24001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10443/requerimento_105-24001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10444/requerimento_106-24001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10447/requerimento_108-24001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10448/requerimento_109-24001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10449/req_110.24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10456/req_111.24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10459/req_112.24.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10460/req_113.24.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10461/requerimento_114-24001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10462/req_115.24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10463/req_116.24.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10464/requerimento_117-24001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10467/requerimento_118-24001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10468/requerimento_119-24001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10469/requerimento_120-24001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10471/req_121.24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10472/req_122.24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10473/req_123.24.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10476/req_124.24.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10482/req_125.24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10484/req_126.24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10485/req_127.24.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10489/req_128.24.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10491/req_129.24.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10492/req_130.24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10496/requerimento_131-24001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10497/requerimento_132-24001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10499/requerimento_133-24001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10504/requerimento_134-24001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10509/requerimento_135-24001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10510/requerimento_136-24001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10511/requerimento_137-24001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10512/requerimento_138-24001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10517/requerimento_139-24001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10520/requerimento_140-24001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10523/requerimento_141-24001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10524/requerimento_142-24001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10528/requerimento_143-24001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10529/requerimento_144-24001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10530/requerimento_145-24001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10531/requerimento_146-24001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10532/requerimento_147-24001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10535/requerimento_148-24001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10536/requerimento_149-24001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10537/requerimento_150-24001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10549/req_151-24001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10550/req_152-24001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10551/expcm_20as.o_24_req.153_artesp001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10552/req_154-24001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10554/req_155.24.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10555/expcm_20as.o_24_req.156_ctc_e_alesp001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10557/expcm_20as.o_24_req.157_cart001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10558/req_158.24.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10564/req_159.24.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10570/req_160.24.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10571/req_161.24.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10572/requerimento_162-24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10573/requerimento_163-24001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10575/requerimento_164-24001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10581/req_167.24.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10585/req_168.24.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10586/req._169.24.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10590/req_170.24.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10613/req_171.24.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10614/req_172.24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10615/req_173.24.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10617/req_174.24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10626/req_175.24.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10627/req_176.24.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10636/ofcm122-2024_expcm24so_der001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10638/req_178-24001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10640/req_179-24001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10664/req_180.24.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10665/req_181.24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10667/requerimento182-24.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10668/req_183.24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10669/req_184-24001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10679/req_185-24001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10680/req_186-24001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10681/req_187-24001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10682/req_188-24001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10683/req_189-24001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10684/req_190-24001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10685/req_191-24001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10686/req_192-24001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10699/req_193-24.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10700/req_194-24.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10701/req_195-24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10702/req_196-24.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10703/req_197-24.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10704/req_198-24.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10707/req_199-24002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10708/req_200-24001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10709/req_201-24001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10710/req_202-24001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10711/req_203-24001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10712/req_204-24001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10713/req_205-24001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10719/req_206-24003.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10723/req_207-24002.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10724/req_208-24002.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10725/req_209-24001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10726/req_210-24001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10728/req_211-24001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10729/req_212-24001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10734/req_213-24001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10735/req_214-24001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10736/req_215-24001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10738/req_216-24001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10739/req_217-24001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10741/of_cm_180-24_expcm34so-2024_req.218001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10744/req_219-24001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10745/req_220-24001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10747/req_221-24001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10748/req_222-24001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10751/requerimento_223-24001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10752/requerimento_224-24001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10756/requerimento_225-24001.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10758/requerimento_226-24001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10760/req_227-24001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10761/req_228-24001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10763/req_229-24001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10764/req_230-24001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10765/req_231-24001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10768/req_232-24001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10770/req_233-24001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10775/req_234-24001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10776/req_235-24001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10777/req_236001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10780/req_237-24001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10208/indicacao_01-24001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10209/indicacao_02-24001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10210/indicacao_03-24001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10216/indicacao_04-24001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10223/indicacao_05-24001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10225/indicacao_06-24001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10226/indicacao_07-24001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10227/indicacao_08-24001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10234/indicacao_09-24001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10237/indicacao10-24001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10238/indicacao11-24001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10265/indicacao_12-24001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10266/indicacao_13-24001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10267/indicacao_14-24001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10270/indicacao_15-24001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10275/ind_16.24.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10276/ind_17.24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10277/ind_18.24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10278/ind_19.24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10279/ind_20.24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10284/indicacao_21-24001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10285/indicacao_22-24001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10286/indicacao_23-24001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10287/ind_24.24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10288/ind_25.24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10289/ind_26.24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10290/ind_27.24.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10292/ind_28.24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10299/ind_29.24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10305/ind_30.24.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10324/ind_31.24.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10310/ind_32.24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10311/ind_33.24.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10312/ind_34.24.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10313/ind_35.24.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10321/ind_36.24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10322/ind_37.24.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10323/ind_38.24.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10306/ind_39.24.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10328/ind_40.24.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10329/ind_41.14.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10332/ind_42.24.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10333/ind_43.24.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10348/ind_44.24.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10358/ind_45.24.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10359/ind_46.24.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10365/ind_47.24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10367/ind_48.24.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10377/ind_49.24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10378/ind_50.24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10379/ind_51.24.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10380/ind_52.24.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10381/ind_53.24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10387/ind_54.24.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10391/ind_55.24.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10392/ind_56.24.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10399/ind_57.24.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10407/ind_58.24.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10409/ind_59.24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10420/ind_61.24.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10421/ind_62.24.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10422/ind_63.24.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10457/indicacao_66-24001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10458/indicacao_67-24001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10465/indicacao_68-24001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10466/indicacao_69-24001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10470/indicacao_70-24001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10481/ind_71.24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10483/ind_72.24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10486/ind_73.24.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10487/ind_74.24.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10488/ind_75.24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10490/ind_76.24.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10494/indicacao_78-24001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10498/indicacao_79-24001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10500/indicacao_80-24001.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10502/indicacao_82-24001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10503/indicacao_83-24001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10518/indicacao_84-24001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10521/indicacao_85-24001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10522/indicacao_86-24001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10527/indicacao_87-24001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10533/indicacao_88-24001.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10534/indicacao_89-24001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10538/indicacao_90-24001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10539/indicacao_91-24001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10540/indicacao_92-24001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10541/indicacao_93-24001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10543/indicacao_94-24.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10544/ind_95-24001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10559/ind_96.24.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10560/ind_97.24.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10561/ind_98.24.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10562/ind_99.24.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10563/ind_100.24.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10568/ind_101.24.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10569/ind_102.24.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10574/indicacao_103-24001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10618/indicacao_104.24.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10637/ind_105001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10641/ind_106001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10642/ind_107001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10666/indicacao108-24.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10670/ind_109-24001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10671/ind_110-24001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10676/ind_111-24001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10677/ind_112-24001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10689/ind_113-24001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10690/ind_114001.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10691/ind_115-24001.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10696/ind_116-24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10697/ind_117-24.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10698/ind_118-24.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10706/ind_119-24001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10720/ind_120-24002.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10721/ind_121-24002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10733/ind_123-24002.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10753/indicacao_124-24001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10755/indicacao_125-24001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10767/ind_126-24001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10779/ind_128-24001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10782/ind_129-24001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10228/mocao_01-24001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10249/mocao_02-24001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10291/mocao_03.24.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10315/mocao_04.24.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10316/mocao_05.24.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10319/mocao_06.24.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10326/mocao_07.24.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10327/mocao_08.24.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10341/mocao_09.24.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10351/mocao_10.24.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10353/mocao_11.24.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10355/mocao_12.24.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10384/mocao_13.24.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10385/mocao_14.24.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10397/mocao_15.24.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10398/mocao_16.24.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10432/mocao_17-24001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10435/mocao_18-24001.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10446/mocao_19-24001.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10451/mocao_20.24.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10453/mocao_21.24.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10454/mocao_22.24.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10479/mocao_23.24.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10495/mocao_25.24.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10514/mocao_26-24001.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10519/mocao_27-24001.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10556/mocao_28-24001.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10762/mocao_29-24002.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10783/mocao_30-24001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10294/pdl_01-24002.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10785/pro_dec_02-24001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10350/projeto_de_lei_complementar_04_2024_altera_lc_n_46_e_49_22_tvo_parcial_1_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10786/plce_05-24001.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10202/plo_1-2024001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10203/plo_02.24.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10204/plo_03-24001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10205/plo_04-24001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10207/pl_05-24001.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10211/plo_06-24001.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10242/pl_07-24001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10246/plo_8_2024001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10247/plo_9_2024001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10302/plo_10-24001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10303/plo_11-24001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10364/plo_12-2024001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10371/plo_13.24.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10405/plo_14.2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10428/plo_15.24_-_ver_claudio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10429/plo_16.24.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10452/plo_17.24.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10507/plo_18.24.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10508/proj_lei_19.24_2.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10513/plo_20.24.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10542/plo_21.24.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10545/plo_22.24.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10546/plo_23.24.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10548/plo_24.24.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10582/plo_25-24001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10678/plo_26.24.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10688/plo_27-24-na_integra002.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10718/plo_28-24003.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10730/plo_29-24002.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10731/plo30-24.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10732/plo_31-24005.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10749/plo_32-24003.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10750/plo_33-24001.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10766/plo_34-24-001.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10771/plo_35-24-001.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10304/proj_lei_revisao_salario_1_2_2_.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10325/projeto_de_lei_estradas_rurais_municipais_final_assinado_1_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10334/projeto_de_lei_03_2024_1_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10335/projeto_de_lei_04_2024_area_de_interesse_urbanistico_especial_reurb_imperio_1_1_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10336/projeto_de_lei_05_2024_area_de_interesse_urbanistico_especial_reurb_esperanca_i.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10404/projeto_de_lei_altera_lei_n_3_109_23_loa_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10416/ple_07-24002.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10433/projeto_de_lei_08_2024_apreensao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10516/projeto_de_lei_09_2024_fundo_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10652/projeto_de_lei_antena_5g.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10675/ple_11-24001.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10717/ple_12-24002.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10754/ple_13-24001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10759/ple_14-24001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10778/ple_15-24001.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10784/ple_16-24001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10243/projeto_de_resolucao_01-24001.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10388/proj_res_02.2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10412/pre_03.34.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10413/pre_04.24.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10567/projeto_de_resolucao_cm_5_2024-regimento_interno_final_.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10757/pre_6-24001.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10526/emenda_aditiva_1-24_e_anexo_l001.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10525/emenda_aditiva_2-24_ao_ple_7-24001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10515/emenda_modificativa_1-24_ao_ple_02-24001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10655/emenda_impositiva_-_estela001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10656/emenda_impositiva_-joao001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10657/emenda_impositiva_-joel001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10658/emenda_impositiva_-dema001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10659/emenda_impositiva_-pedrinho001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10660/emenda_impositiva_-le_do_projeto001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10661/emenda_impositiva_-marquinho003.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10662/declaracao001.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10663/emenda_impositiva_-claudio001.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10245/balancete_01-24001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10368/balancete001.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10478/balanc042024001.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10578/balancete002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10644/balancete_julho-24001.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10705/balancete001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10746/balancete_10-24002.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10774/balaancete_mes_11-24001.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10427/protocolo_073-2024_ref._veto_pl_12--.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10240/resposta_of_001-24001.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10241/of_mb_02-24001.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10553/1doc.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10740/of_gab_2_2-24_js.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10547/oficio_joel_nunes_-_estrada_municpal_avm_290.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10565/of_jna_02-24001.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10566/of_jna_03-24001.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10589/oficio_04.24_joel.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10650/of_jna_05.24.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10787/emissao_1cecf4ea6f8d5ea18a08b284_oficio-006-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10261/of_jar_01-24001.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10475/of_jar_02-24001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10430/of_cjr_ze001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10583/oficio_jar_06-24001.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10588/of_jar_07-24001.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10653/of_jar_08.24_-_mp.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10654/of_jar_09.24_-_tce.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10737/emissao_e50908534d39a8d64c9f9bc9_oficio-001-2024_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10244/of_mb_04-24001.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10254/of_mb_05-24001.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10255/of_mb_06-24001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10256/of_mb_07-24001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10257/of_mb_08-24001.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10258/of_mb_09-24001.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10259/of_mb_10-24001.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10260/of_mb_11-24001.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10369/of_mb_12-24001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10374/of_mb_13-24001.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10375/of_mb_14-24001.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10376/of_mb_15-24001.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10450/of_mb_16-24001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10480/of_mb_17-24001.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10505/res__solicita_poda_de_arvores_na_conflencia_das_ruas_barao_do_rio_branco_ismael_dias_silva_e_vicinal_abilio_notario_-_80800.0002743_2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10506/of_mb_19-24001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10580/of_mb_20-24001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10584/of_21.24_-_marq_bozo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10651/of_mb_no_22.24.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10714/of_23-2024_gabinete_marquinho001.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10455/emissao_f86c3067197a883d044decb1_oficio-001-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10477/of_mef_66-24.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2024/10591/of_pso_01-24001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H524"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="101.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>