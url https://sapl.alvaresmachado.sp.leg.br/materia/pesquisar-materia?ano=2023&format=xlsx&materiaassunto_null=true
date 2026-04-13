--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -10,6208 +10,6224 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4429" uniqueCount="2012">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4437" uniqueCount="2017">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9636/req_23_001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9636/req_23_001.pdf</t>
   </si>
   <si>
     <t>Medidas PREVENTIVAS utilizadas no combate à DENGUE .</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9637/req_23_002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9637/req_23_002.pdf</t>
   </si>
   <si>
     <t>Informações sobre o FUNDEB.</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Se há previsão de implantação de canteiro e poste na Av. José Alencar com C. Alves.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9639/req_23_004.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9639/req_23_004.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de grama no canteiro central da Av. José Alencar.</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9640/req_23_005.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9640/req_23_005.pdf</t>
   </si>
   <si>
     <t>Qual o prazo final de entrega da pavimentação no Jardim Panorama/Pinheiros.</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9641/req_23_006.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9641/req_23_006.pdf</t>
   </si>
   <si>
     <t>Relação Nominal dos Professores efetivos no PEB I .</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9642/req_23_007.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9642/req_23_007.pdf</t>
   </si>
   <si>
     <t>Relação nominal das salas livres para Prof. PEB I e Prof. Creche (efetivos).</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9643/req_23_008.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9643/req_23_008.pdf</t>
   </si>
   <si>
     <t>Se há previsão de melhorias na infraestrutura da área externa da UBS do Jd. Panorama (cobertura e instalação de cadeiras/assentos) para pacientes que vão realizar coleta de exames.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9644/req_23_009.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9644/req_23_009.pdf</t>
   </si>
   <si>
     <t>Destinação do salão multiuso para uso exclusivo de Casa de Velório.</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9645/req_23_010.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9645/req_23_010.pdf</t>
   </si>
   <si>
     <t>Reparos no final da rua Guarani, defronte nº 8.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9646/req_23_011.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9646/req_23_011.pdf</t>
   </si>
   <si>
     <t>Reparos na rua Guaicuru.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9647/req_23_012.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9647/req_23_012.pdf</t>
   </si>
   <si>
     <t>Vistoria no terreno à divisa de fundo com rua Evaristo da Veiga nº 718.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9648/req_23_013.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9648/req_23_013.pdf</t>
   </si>
   <si>
     <t>Reparos na calçada da rua Inglês de Souza, nº 480.</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9649/req_23_014.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9649/req_23_014.pdf</t>
   </si>
   <si>
     <t>Designação de mais profissionais à limpeza pública (Margaridas) para o Pq. Dos Pinheiros e Jd. Panorama.</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Claudio Salomão, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9650/req_23_015.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9650/req_23_015.pdf</t>
   </si>
   <si>
     <t>Pavimentação na sequência da Av. Alfredo Marcondes, trecho: da Escola Sesi até o Residencial Canaã.</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9666/req_16_23_2a_so_de_2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9666/req_16_23_2a_so_de_2023001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO INFORMAÇÕES SOBRE VALIDADE DAS CERTIDÕES FISCAIS E SE HÁ PREVISÃO DE REFORMA DO CÓDIGO TRIBUTÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9667/req_17_23_2a_so_de_2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9667/req_17_23_2a_so_de_2023001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO INFORMAÇÕES SOBRE SITUAÇÃO FUNCIONAL DE SERVIDORA DO SETOR DE VIGILÂNCIA E COMBATE A ENDEMIAS</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9668/requerimento_18-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9668/requerimento_18-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PODER EXECUTIVO QUANTO A NOMEAÇÃO DE NOVO SECRETÁRIO DE PLANEJAMENTO</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Zé Carteiro, Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9669/requerimento_19-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9669/requerimento_19-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFOMAÇÃO SE HOUVE TERCERIZAÇÃO DA FACAM.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>FORNECIMENTO DE FRALDAS GERIÁTRICAS DESCARTÁVEIS AO CIDADÃO IDOSO E/OU ACOMETIDO DE PROBLEMAS DE SAÚDE.</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9671/requerimento_21-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9671/requerimento_21-23001.pdf</t>
   </si>
   <si>
     <t>CONSUMO DE COMBUSTÍVEL DA FROTA.</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9673/requerimento_22-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9673/requerimento_22-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO INFORMAÇÕES SOBRE PROCESSO QUE VISA AMPLIAÇÃO DO CEMITÉRIO DA SEDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9674/requerimento_23-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9674/requerimento_23-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO INFORMAÇÕES SOBRE PROCESSO DE REGULARIZAÇÃO DO NINDAM E CHÁCARAS RECREIO COBRAL</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Marquinho Bozó</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9676/requerimento_24-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9676/requerimento_24-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO QUE INFORME QUAL É A EMPRESA RESPONSÁVEL PELO FORNECIMENTO DE CESTAS BÁSICAS E O VALOR DO CONTRATO</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Marquinho Bozó, Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9677/requerimento_25-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9677/requerimento_25-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO QUE APRESENTE OS MOTIVOS PELOS QUAIS OS PROJETOS ESPORTIVOS DO MUNICÍPIO AINDA NÃO RETORNARAM EM 2023</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Marquinho Bozó, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9678/requerimento_26-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9678/requerimento_26-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE APRESENTE PRESTAÇÃO DE CONTAS DETALHADA REFERENTE A RECURSO DA DEP ESTADUAL BETH SAHÃO DESTINADO AO ESPORTE LOCAL</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dema</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9687/requerimento_27-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9687/requerimento_27-23001.pdf</t>
   </si>
   <si>
     <t>Início das obras de adequação da ponte do Br. Cruzeiro.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9688/requerimento_28-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9688/requerimento_28-23001.pdf</t>
   </si>
   <si>
     <t>Informações e sugestões sobre feira livre no Parque dos Pinheiros/Jardim Panorama.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9689/requerimento_29-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9689/requerimento_29-23001.pdf</t>
   </si>
   <si>
     <t>Informações sobre programa de atividades nas escolas nos finais de semana</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9690/requerimento_30-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9690/requerimento_30-23001.pdf</t>
   </si>
   <si>
     <t>Como se encontra processo de aterramento e implantação de quadras no complexo esportivo</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9691/requerimento_31-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9691/requerimento_31-23001.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de lombadas na Estrada Ouro Verde.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9692/requerimento_32-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9692/requerimento_32-23001.pdf</t>
   </si>
   <si>
     <t>Como se encontra processo que visa revisão do plano de carreira dos servidores do Executivo</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Claudio Salomão</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9693/requerimento_33-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9693/requerimento_33-23001.pdf</t>
   </si>
   <si>
     <t>Se há providências visando o Programa Minha Casa Minha Vida</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9694/requerimento_34-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9694/requerimento_34-23001.pdf</t>
   </si>
   <si>
     <t>Qual a previsão de manutenção das vias de Cel. Goulart</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9695/requerimento_35-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9695/requerimento_35-23001.pdf</t>
   </si>
   <si>
     <t>Se tem estimativa de custo para implantação de abrigo de animais soltos</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9696/requerimento_36-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9696/requerimento_36-23002.pdf</t>
   </si>
   <si>
     <t>Quantas notificações foram feitas este ano para limpeza de terrenos</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9697/requerimento_37-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9697/requerimento_37-23001.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e pintura de quadras esportivas</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9698/requerimento_38-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9698/requerimento_38-23001.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de local para  implantação de abrigo para animais em situação de abandono.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9705/requerimento_39-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9705/requerimento_39-23001.pdf</t>
   </si>
   <si>
     <t>Ao Ministério da Saúde informações sobre aplicação de recursos para os agentes comunitários</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9706/requerimento40-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9706/requerimento40-23001.pdf</t>
   </si>
   <si>
     <t>Como se encontra processo de construção de novas unidades habitacionais</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9707/requerimento41-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9707/requerimento41-23001.pdf</t>
   </si>
   <si>
     <t>Se há projeto de restauração das vias do Jardim São José</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9708/requerimento42-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9708/requerimento42-23001.pdf</t>
   </si>
   <si>
     <t>A Secretaria de Estado de Transportes e Dep Bragato solicitando duplicação de vias acesso SP 270</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9709/requerimento43-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9709/requerimento43-23001.pdf</t>
   </si>
   <si>
     <t>A Policia Civil e Prefeitura solicitando estatística de roubos e informações sobre câmeras monitoramento</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9710/requerimento44-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9710/requerimento44-23001.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de Semáforo no cruzamento da Rua Machado de Assis com a Av. Castro Alves, Pq. dos Pinheiros</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9711/requerimento45-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9711/requerimento45-23001.pdf</t>
   </si>
   <si>
     <t>Solicita a entrega de repelentes gratuitos à população de baixa renda.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9712/requerimento_46-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9712/requerimento_46-23001.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção viária em ruas não pavimentadas (de terra) no Pp. dos Pinheiros e Jd. Panorama.</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Lê do Projeto, Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9713/requerimento_47-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9713/requerimento_47-23001.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção viária na Chácara Boigues</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>João Sanchez, Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9718/requerimento_48-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9718/requerimento_48-23001.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO PARA ESTUDOS VISANDO O CREDENCIAMENTO COM COOPERATIVAS DE CRÉDITO VISANDO EMPRESTIMOS CONSIGNADOS EM FOLHA DOS SERVIDORES</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9725/requerimento_049-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9725/requerimento_049-23001.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE MANUTENÇÃO NA AVM 437 - ESTRADA BORTOLUZZI, DADO AS ATUAIS CONDIÇÕES DE TRÁFETO (JUNTA FOTOS)</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9726/requerimento_050-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9726/requerimento_050-23001.pdf</t>
   </si>
   <si>
     <t>A CORREGEDORIA DE CARTÓRIOS LEVANDO AS RECLAMAÇÕES DA POPULAÇÃO QUANTO ATENDIMENTO DO CARTÓRIO DE ÁLVARES MACHADO E SOLICITANDO PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9727/requerimento_051-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9727/requerimento_051-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE INFORME OS VALORES PAGOS, POR METRO QUADRADO, PARA RECAPE DAS VIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9728/requerimento_052-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9728/requerimento_052-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO INFORMAÇÕES SOBRE QUANDO HAVERÁ A EXONERAÇÃO DOS SERVIDORES APOSENTADOS</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9729/requerimento_053-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9729/requerimento_053-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO INFORMAÇÕES SOBRE O CONTROLE DE USO DE VEÍCULOS DA FROTA MUNICIPAL</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Estela do Escritório, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9730/req_54_2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9730/req_54_2023.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO INFORMAÇÕES SOBRE A MANUTENÇÃO DA ESTRADA DO KM 10</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9738/requerimento_055-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9738/requerimento_055-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO QUE INFORME SOBRE PROVIDÊNCIA PARA A CONCESSÃO DO PISO NACIONAL DE ENFERMAGEM</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9739/requerimento_056-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9739/requerimento_056-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE INFORME SE OS SERVIDORES MUNICIPAIS QUE TRABALHAM EXPOSTOS AO SOL, RECEBEM PROTETOR SOLAR</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9740/requerimento_057-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9740/requerimento_057-23001.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIADO A SECRETARIA DE ESTADO DA SAÚDE E DEPUTADO MAURO BRAGATO SOLICITANDO PROVIDÊNCIAS QUANTO AS EXCESSIVO NÚMERO DE EXAMES REPRESADOS NOS MUNICÍPIOS, INCLUSIVE O DE ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9743/requerimento_058-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9743/requerimento_058-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DA POLICIA CIVIL/MILITAR OS INDICES DE ACIDENTES NO CRUZAMENTO DA RUA MACHADO DE ASSIS COM A AV CASTRO ALVES, PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9745/requerimento_059-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9745/requerimento_059-23001.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE RETIRADA DE TRONCO DE ARVORE QUE CAIU NA ÁREA DE LAZER DO JARDIM DAS ROSAS (FOTO EM ANEXO)</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9746/requerimento_060-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9746/requerimento_060-23001.pdf</t>
   </si>
   <si>
     <t>SE HA PREVISÃO DE RETIRADA DE ARVORE CAIADA NO INÍCIO DA ESTRADA ABILIO NOTÁRIO, E, QUAL PROVIDENCIA SERÁ TOMADA EM RELAÇÃO AS ARVORES COM RISCO DE QUEDA</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9747/requerimento_061-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9747/requerimento_061-23001.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CANALETA NO FINAL DA RUA PRESIDENTE EPITÁCIO</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Estela do Escritório, Joel Nunes, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9750/req._62_ao_64003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9750/req._62_ao_64003.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO SE HÁ PREVISÃO DE ADOÇÃO DE REFIS ATÉ O FINAL DE MANDATO E SUGERE FACILIDADES AOS CONTRIBUINTES</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Joel Nunes, Estela do Escritório, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9751/req._63.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9751/req._63.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO QUE PROMOVA ESTUDOS VISANDO A IMPLANTAÇÃO LEGISLAÇÃO PARA REDUÇÃO DE JORNADA DE TRABALHO PARA SERVIDORES QUE CUIDEM DE PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Claudio Salomão, Estela do Escritório, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9752/req._64.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9752/req._64.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO SE HÁ ESTUDOS VISANDO A EQUIPARAÇÃO DE SALÁRIOS DAS ADI'S AO DE PROFESSORES DO QUADRO</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9758/requerimento_65-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9758/requerimento_65-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME COMO SE ENCONTRA O PROCESSO DE REGULARIZAÇÃO DOS LOTEAMENTOS: CHÁCARAS BOA VISTA E BIÁGIO.</t>
   </si>
   <si>
     <t>9759</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9759/requerimento_66-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9759/requerimento_66-23001.pdf</t>
   </si>
   <si>
     <t>SOICITA DO SENHOR PREFEITO QUE INFORME QUANDO SERÁ EFETIVADO OS DEVIDOS REPAROS NAS GALERIAS DE ÁGUAS PLUVIAIS DO DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9760/requerimento_67-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9760/requerimento_67-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANDO SERÁ FEITA A MANUTENÇÃO DAS VIAS DO CH PRÓXIMO AO CAMPO E DE GALERIA PROXIMA (SEM A GRADE DE PROTEÇÃO)</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9764/requerimento_68-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9764/requerimento_68-23001.pdf</t>
   </si>
   <si>
     <t>SE HA PROJETO DE IMPLANTAÇÃO DE GALERIAS E REGULARIZAÇÃO DO PAVIMENTO DAS VIAS DO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>9768</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9768/requerimento_69-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9768/requerimento_69-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO PRESTAÇÃO DE CONTAS DETALHADA DE PROFISSIONAIS DA SAÚDE EM CONGRESSO NA CIDADE DE SÃO PEDRO.</t>
   </si>
   <si>
     <t>9770</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9770/requerimento_70-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9770/requerimento_70-23002.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUAL A METODOLOGIA E CRITÉRIOS UTILIZADOS PARA A DOAÇÃO DE FRALDAS PARA OS IDOSOS E OUTRAS</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9771/requerimento_71-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9771/requerimento_71-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE INFORME O NUMERO DE PACIENTES QUE FAZEM TRATAMENTO FORA DO MUNICÍPIO, INCLUSIVE EM LONGA DISTÂNCIA</t>
   </si>
   <si>
     <t>9772</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9772/requerimento_72-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9772/requerimento_72-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME O VALOR DA DIÁRIA DOS MOTORISTAS DO QUADRO DE PESSOAL, DESTINADA A VIAGENS</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9773/requerimento_73-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9773/requerimento_73-23001.pdf</t>
   </si>
   <si>
     <t>AO SR PREFEITO SOLICITANDO QUE NOS INFORME SE HÁ POSSIBILIDADE DE CONTRATAÇÃO DE PSICOLOGO PARA ATENDIMENTO A DOMICILIO AOS PACIENTES IMPOSSIBILITADOS DE DESLOCAMENTO</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9774/requerimento_74-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9774/requerimento_74-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE HÁ PREVISÃO DE AUMENTO DA AJUDA DE CUSTO AOS PACIENTES ATENDIDOS PELO MUNICIPIO.</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9776/requerimento_75-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9776/requerimento_75-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE INFORME SE HÁ PLANEJAMENTO VOLTADO A DESENVOLVER PROJETO QUE VISE MELHORIA DO TRÂNSITO LOCAL.</t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9777/requerimento_76-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9777/requerimento_76-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PREVISÃO DE COLOCAÇÃO DE PLACAS INDICANDO A PROIBIÇÃO DE ESTACIONAMENTO DE MOTOS FORA NO LOCAL DESTINADO AS MESMAS</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9783/requerimento_77-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9783/requerimento_77-23001.pdf</t>
   </si>
   <si>
     <t>SE HÁ ESTUDOS PARA SE PROMOVER INCENTIVOS AO PAGAMENTO EM DIA DO IPTU, COMO DAR PRÊMIOS E OUTROS</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9784/requerimento_78-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9784/requerimento_78-23001.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE CESSÃO DE ÁREA NO RESIDENCIAL ARTHUR BOIGUES PARA INCREMENTO DE AÇÕES DE ECOTERAPIA</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9786/requerimento_79-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9786/requerimento_79-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROJETO NO BALNEÁRIO DA AMIZADE, SENDO ELAS: VALOR DO INVESTIMENTO, PRAZO DE EXECUÇÃO E COMO SERÁ GARANTIDA A SEGURANÇA DOS FREQUENTADORES</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9787/requerimento_80-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9787/requerimento_80-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANTOS SERVIDORES SAIRÃO EM MARÇO E OS RESPECTIVOS CARGOS</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9788/requerimento_81-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9788/requerimento_81-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME O VALOR PAGO NO EQUIPAMENTO PARA VARRIÇÃO DE RUAS E OS MOTIVOS PELOS QUAIS O MESMO NÃO ESTÁ SENDO UTILIZADO</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9789/requerimento_82-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9789/requerimento_82-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO INFORME QUAL O PADRÃO UTILIZADO PARA IMPLANTAÇÃO DO PISO ASFÁLTICO DE RECAPE FEITO NAS VIAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9791/requerimento_83-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9791/requerimento_83-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO CÓPIA DE TAC CELEBRADO COM O MPSP SOBRE SALÁRIO DE ADI's</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9794/requerimento_84-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9794/requerimento_84-23001.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO SE HA PREVISÃO DE IMPLANTAÇÃO DE ILUMINAÇÃO NO FINAL DA RUA RUI BARBOSA, JARDIM IVANIRA, VOLTADO A ÁREA VERDE</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>João Sanchez, Estela do Escritório, Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9795/requerimento_85-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9795/requerimento_85-23001.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL RICARDO MADALENA SOLICITANDO PROVIDÊNCIAS JUNTO AO IAMSPE</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9796/requerimento_86-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9796/requerimento_86-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE REPAROS EM GALERIA DE ÁGUAS PLUVIAIS NA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9802/requerimento_87-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9802/requerimento_87-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE ENVIE CÓPIA DE EDITAL/TERMO DE REFERÊNCIA E RESPECTIVA NOTA FISCAL DE CERTAMES LICITATÓRIOS</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9803/requerimento_88-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9803/requerimento_88-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO QUE INFORME OS MOTIVOS DA FALTA DE MEDICAMENTOS NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Joel Nunes, Dema, Estela do Escritório, João Sanchez, Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9806/requerimento_89-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9806/requerimento_89-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE PLANEJAMENTO VOLTADO  A IMPLANTAÇÃO DE RONDA ESCOLAR OU SEGURANÇAS NAS ESCOLAS</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9807/requerimento_90-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9807/requerimento_90-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUAL O VALOR DA COBRANÇA PARA DESCARTE DAS CAÇAMBAS NO ATERRO MUNICIPAL</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9808/requerimento_91-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9808/requerimento_91-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUAL A PREVISÃO DE REPAROS NA ESTRADA DO KOYAMA</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9811/requerimento_92-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9811/requerimento_92-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO, REITERANDO, SE HÁ PROJETO  DE PROMOVER O ALARGAMENTO DA CONFLUÊNCIA DAS RUAS MONSENHOR NAKAMURA E ANTONIO LOUZADA MARZABAL</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Pedrinho do Coral, Claudio Salomão</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9812/requerimento_93-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9812/requerimento_93-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE MELHOR SINALIZAÇÃO NOS PONTOS DE ÔNIBUS DO MUNICÍPIO, IMPLANTAÇÃO DE  ALÇA DE ACELERAÇÃO NA AV DA AMIZADE, RESIDENCIAL UNIÃO, E, ALARGAMENTO DA VIA E PONTOS DE ÔNIBUS DEFRONTE AO SESI.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9813/requerimento_94-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9813/requerimento_94-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE TEM PROJETO PARA ADEQUAÇÃO DO SALÁRIOS DOS ENFERMEIROS, FACE AO NOVO PISO SALARIAL</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9814/requerimento_95-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9814/requerimento_95-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO INFORMAÇÕES SOBRE SERVIDORES EM EVENTUAL DESVIO DE FUNÇÃO</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Zé Carteiro, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9815/requerimento_96-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9815/requerimento_96-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE OBRAS DE CANALIZAÇÃO EM TERRENO LOCALIZADO NA RUA QUINTINO D' CESARE, RESPONSÁVEL TÉCNICO E CUSTO DAS OBRAS</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANDO SERÃO FEITOS OS REPAROS NA ESTRADA DA FAZENDINHA</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9819/requerimento_98-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9819/requerimento_98-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO QUE INFORME COMO É FEITO O CRONOGRAMA VOLTADO A CONSERVAÇÃO DAS ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9823/requerimento_99-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9823/requerimento_99-23001.pdf</t>
   </si>
   <si>
     <t>REQUEIRO DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE FAZER REPAROS NO PAVIMENTO NA ESTRADA DA AMIZADE ENTRE O TREVO DA SP 501 A DIVISA COM PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>João Sanchez, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9833/requerimento_100-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9833/requerimento_100-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ ESTUDOS JUNTO A SABESP VISANDO IMPLANTAÇÃO DE REDE ÁGUA E ESGOTO NO DISTRITO INDUSTRIAL E CHÁCARAS RECREIO COBRAL.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>João Sanchez</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9834/requerimento_101-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9834/requerimento_101-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PROJETOS DE OFERECER CURSO BÁSIO DE INFORMÁTICA AS EMEIS</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9835/requerimento_102-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9835/requerimento_102-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ ESTUDOS PARA ESTENDER AULAS DE ZUMBA NO JD BELA VISTA</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9840/requerimento_103-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9840/requerimento_103-23001.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito solicitando informações sobre OF PM 89/2023, enviado pelo Vice-Prefeito</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9841/requerimento_104-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9841/requerimento_104-23001.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito solicitando informação sobre manutenção da estrada rural que vai para as Chácaras localizadas na Estância Talismã.</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9846/requerimento_105-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9846/requerimento_105-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE FAZER REPAROS NO PAVIMENTO DO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9847/requerimento_106-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9847/requerimento_106-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PREVISÃO DE IMPLANTAÇÃO DE SINALIZAÇÃO ADEQUADA   DEFRONTE A IGREJA MATRIZ (CATÓLICA)</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9848/requerimento_107-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9848/requerimento_107-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE ABERTURA DE INSCRIÇÕES PARA NOVAS UNIDADES HABITACIONAIS</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9852/requerimento_108-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9852/requerimento_108-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR A PREVISÃO DE LIMPEZA E REPAROS NA QUADRA COBERTA NO PARQUE DOS PINHEIROS, BEM COMO, DA PAVIMENTAÇÃO DA VIA LINDEIRA</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9858/requerimento_109-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9858/requerimento_109-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO QUE INFORME OS MOTIVOS PELOS QUAIS MUITOS VEÍCULOS OFICIAIS ESTÃO SEM IDENTIFICAÇÃO  E PEDE OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9859/requerimento_110-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9859/requerimento_110-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO JUSTIFIQUE O FATO DE VEÍCULOS OFICIAIS ESTAREM TRANSPORTANDO SERVIDORES PARA VIREM AO TRABALHO E OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9861/requerimento_111-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9861/requerimento_111-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO INFORMAÇÕES SOBRE FORNECIMENTO DE FRALDAS</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9862/requerimento_112-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9862/requerimento_112-23001.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE RECAPE DAS RUAS NO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9863/requerimento_113-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9863/requerimento_113-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SOBRE MEDIDAS PARA MELHORIA E ADEQUAÇÃO DA SINALIZAÇÃO DE TRÂNSITO DA CIDADE</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9864/requerimento_114-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9864/requerimento_114-23001.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE IMPLANTAÇÃO DE UMA BIBLIOTECA INFORMATIZADA PARA AMPLIAR O ACERVO E VIABILIZAR PESQUISAS E ESTUDOS</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9865/requerimento_115-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9865/requerimento_115-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO PARA IMPLANTAÇÃO DE SUPORTE PARA ESTACIONAMENTO DE BICICLETAS NAS VIAS</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9867/requerimento_117-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9867/requerimento_117-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PREVISÃO DE IMPLANTAÇÃO DE SINALIZAÇÃO NA RUA OSVALDO CRUZ, PROXIMIDADES DO NÚMERO 98</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9868/requerimento_117-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9868/requerimento_117-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PREVISÃO DE IMPLANTAÇÃO DE GALERIA NA RUA OSVALDO CRUZ CONFLUÊNCIA COM A RUA PERU</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9869/requerimento_118-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9869/requerimento_118-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO PROVIÊNCIA JUNTO A ENERGISA VISANDO PODA DE ARVORES NA RUA OSVALDO CRUZ</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9870/requerimento_119-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9870/requerimento_119-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO INFORMAÇÕES SOBRE CONCURSO PÚBLICO DE ASSISTENTE SOCIAL</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9871/requerimento_120-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9871/requerimento_120-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O RECAPE DA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9872/requerimento_121-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9872/requerimento_121-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PREVISÃO DE RECAPE NA RUA ANTONIO BORTOLUZZI</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9873/requerimento_122-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9873/requerimento_122-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PREVISÃO DE PINTURA DO MONUMENTO DA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>9874</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9874/requerimento_123-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9874/requerimento_123-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO INFORMAÇÕES SOBRE CENTRO DE ESPECIALIDADES DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9875/requerimento_124-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9875/requerimento_124-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PREVISÃO DE REFORMA DO CRISTO NO TREVO DE ACESSO A CIDADE</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9876/requerimento_125-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9876/requerimento_125-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO CRONOGRAMA DOS SERVIÇOS DE MANUTENÇÃO DAS ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9877/requerimento_126-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9877/requerimento_126-23001.pdf</t>
   </si>
   <si>
     <t>AO DER SOLICITANDO LIMPEZA DO MECANISMO DE ACESSO AO JARDIM PANORAMA/PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9886/requ_127-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9886/requ_127-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANTAS PESSOAS ESTÃO NA FILA DAS CRECHES, ESPECIFICANDO A CRECHE, A ORDEM E IDADE.</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9887/requ_128-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9887/requ_128-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO DILIGÊNCIAS JUNTO A ENERGISA VISANDO A RETIRADA DE PLANTA QUE SUBIU NO POSTE NA RUA JOÃO PRADO NO NINDAM</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9888/requ_129-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9888/requ_129-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SANTA CASA DE ALVARES MACHADO INFORME A COMPOSIÇÃO DE SUA NOVA DIRETORIA</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9889/requ_130-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9889/requ_130-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO INFORMAÇÕES SOBRE A REFORMA DA PONTE DO BR. CRUZEIRO</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9890/requ_131-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9890/requ_131-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PROJETO ESPORTIVO PARA MODALIDADE DE BASQUETE, E, SE SIM, COMO SE ENCONTRA O ANDAMENTO</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9891/requ_132-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9891/requ_132-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE REALIZAÇÃO DE TORNEIO REGIONAL DE FUTEBOL DE CAMPO, COM PARTICIPAÇÃO DE CIDADE VIZINHAS.</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9897/requ_133-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9897/requ_133-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE O SALÁRIO DE MARÇO, PAGO EM ABRIL, FOI EFETIVADO COM O DEVIDO REAJUSTE. ENVIE COMPROVAÇÃO DO PAGAMENTO</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9898/requ_134-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9898/requ_134-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PLANOS DE RECAPE DA RUA ANTONIO BORTOLUZZI E OUTRAS</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9899/requ_135-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9899/requ_135-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ AÇÕES PLANEJADAS NO SENTIDO DE COMBATER MATO ALTO NOS TERRENOS, VISTO O APARECIMENTO DE ANIMAIS PEÇONHENTOS, QUE PÕE EM RISCO A SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9900/requ_136-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9900/requ_136-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANTOS ACAMADOS SÃO ATENDIMENTO PELO MUNICÍPIO ATUALMENTE</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9901/requerimento_137-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9901/requerimento_137-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANTA PACIENTES SÃO ATENDIDOS PELO MUNICÍPIO COM FORNECIMENTO DE FRALDAS</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9902/requ_138-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9902/requ_138-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANTOS PACIENTES PORTADORES DE CANCER SÃO ATENDIDOS, ESPECIFICANDO SE CRIANÇA OU ADULTO</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9903/requ_139-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9903/requ_139-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANTOS PACIENTES CRONICOS RENAIS SÃO ATENDIDOS PELO MUNICÍPIO COM HEMODIALISE, ESPECIFICANDO SE CRIANÇA OU ADULTO</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9904/requ_140-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9904/requ_140-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME QUANTAS CRIANÇAS PCD FAZEM TRATAMENTO EM PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9905/requ_141-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9905/requ_141-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE NOS ENVIE CRONOGRAMA DE TRABALHO PARA VARREDORAS DE RUA</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9906/requ_142-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9906/requ_142-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ POSSIBILIDADE DE PARCERIA COM O BEM ME QUER PARA QUE FONOAUDIOLOGA ATENDA O JD PANORAMA E PQ PINHEIROS</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9907/requ_143-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9907/requ_143-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PROJETO PARA AMPLIAÇÃO DE VAGAS PARA ATENIDMENTO DE PORTADORES DE AUTISMO</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9908/requerimento_144-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9908/requerimento_144-23001.pdf</t>
   </si>
   <si>
     <t>MATÉRIA RETIRADA PELA AUTORA._x000D_
 _x000D_
 SOLICITA DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE ATERRO DE TERRENO QUE ACUMULA ÁGUA NA RUA CLOVIS BEVILAQUA, AO LADO DO NÚMERO 228</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9909/requerimento_145-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9909/requerimento_145-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE NOS INFORME SE HÁ POSSIBILIDADE DE MAIS SERVIDORES PARA A VARRIÇÃO DE RUAS</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9913/requerimento_146-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9913/requerimento_146-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE EXISTE A POSSIBILIDADE, ATRAVÉS DO FUNDO SOCIAL, DE REALIZAÇÃO DE CURSOS.</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9914/requerimento_147-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9914/requerimento_147-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO SE HÁ PREVISÃO DE IMPLANTAÇÃO DE ESTACIONAMENTO AO LADO DA LINHA FÉRREA.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9917/req_148-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9917/req_148-23002.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO INFORMAÇÕES SOBRE SERVIDORES DA CRECHE ANTONIO JOAQUIM ALEXANDRE</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9918/req_149-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9918/req_149-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE HORÁRIO DE TRABALHO DE DIREÇÃO DA EMEI PROF APARECIDA MARQUES VACARO</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9921/req_150-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9921/req_150-23002.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO INFORMAÇÕES SOBRE O PISO SALARIAL DOS PROFESSORES</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9923/req_151-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9923/req_151-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO POSIÇÃO ATUAL SOBRE A CONCESSÃO DA ÁREA DA FERROVIA EM PROL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9926/req_152-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9926/req_152-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE DESIGNAR DOIS SERVIDORES PARA EMEIF MARCIA HELENA, JARDIM PANORAMA</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9927/req_153-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9927/req_153-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE HÁ POSSIBILIDADE DE CRIAÇÃO DE UM PROGRAMA BOLSA TRABALHO MUNICIPAL</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9932/req_154-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9932/req_154-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE HÁ PROJETO DE MELHORIA DE SINALIZAÇÃO DE TRÂNSITO NA RUA BARÃO DO RIO BRANCO, ENTRE A LINHA E O BAR DA BALANÇA.</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Estela do Escritório, Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9948/requerimento_155-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9948/requerimento_155-23001.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações ao Prefeito sobre a revisão salarial e de gratificação dos coordenadores e profissionais de gestão da educação, além do cronograma para apresentação do plano de carreira dos professores, considerando o reajuste salarial concedido aos docentes.</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9949/requerimento_156-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9949/requerimento_156-23001.pdf</t>
   </si>
   <si>
     <t>EMENTA: Requerimento solicitando informações ao Prefeito sobre a ausência de uma Diretoria de Recursos Humanos na estrutura organizacional da Prefeitura, considerando a fusão de outras diretorias.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9950/requerimento_157-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9950/requerimento_157-23001.pdf</t>
   </si>
   <si>
     <t>Requerimento: solicitando informações ao Sr. Prefeito, qual o nome do servidor responsável pelo Pátio dos veículos da Prefeitura de Álvares Machado.</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9951/requerimento_158-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9951/requerimento_158-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Prefeito, quantidades de servidores braçais contratados.</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9952/requerimento_159-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9952/requerimento_159-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito, custos do município com convênio junto a penitenciária de Montalvão ou outra, referente a contratação com os reeducandos.</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9953/requerimento_160-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9953/requerimento_160-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito, se tem conhecimento que vários servidores do departamento de limpeza, trabalham sem a devida proteção de segurança.</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9954/requerimento_161-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9954/requerimento_161-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito, referente pagamentos com despesas de marmitas com aos servidores do município e trabalhadores contratados (reeducandos)</t>
   </si>
   <si>
     <t>9955</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9955/requerimento_162-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9955/requerimento_162-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito, quantos servidores efetivos de carreira estão em cargos comissionados e quantas pessoas estão em cargos comissionados e não são servidores de carreira.</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9957/requerimento_163-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9957/requerimento_163-23001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, informação da previsão de implantação de uma linha de tubos de águas pluviais, na Rua Osvaldo Cruz, confluência com a Rua Peru - Vila Paulista.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9961/requerimento_164-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9961/requerimento_164-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informação ao Sr. Prefeito, sobre preservação do Balneário da Amizade</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9962/requerimento_165-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9962/requerimento_165-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informação ao Sr. Prefeito, como se encontra o projeto de construção da quadra esportiva no local onde existia a piscina municipal.</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9963/requerimento_166-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9963/requerimento_166-23001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, que nos informe os nomes dos senadores, deputados federais e estaduais que enviaram verbas de emendas parlamentares.</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9964/requerimento_167-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9964/requerimento_167-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito, que nos informe, se há projeto para criação de Departamento Municipal de Trânsito em nosso município.</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9969/requerimento_168-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9969/requerimento_168-23001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, providências urgente na recuperação da Rua Antonio Bortoluzzi.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9970/requerimento_169-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9970/requerimento_169-23001.pdf</t>
   </si>
   <si>
     <t>Informações sobre a realização da lista tríplice, conforme previsto no artigo 33 da Lei nº 2.641/09, em cumprimento ao Plano Municipal de Educação.</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9974/requerimento_170-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9974/requerimento_170-23001.pdf</t>
   </si>
   <si>
     <t>Informações ao Sr. Prefeito sobre a previsão para realização da reforma no telhado do Museu.</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9976/requerimento_171-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9976/requerimento_171-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito, se há projeto para reforma do pátio e do prédio do terminal Rodoviário Municipal?</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9977/requerimento_172-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9977/requerimento_172-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito, se há projetos para melhoria da pavimentação asfáltica no inicio da avenida principal do residencial Bem-Viver, até a loja de material Lima.</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9978/requerimento_173-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9978/requerimento_173-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito, se há projetos para melhoria da pavimentação asfáltica no trecho da Rua 9 de julho, interligando com a Av. das Américas e a Rua Vicente Dias Garcia.</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9983/req_174-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9983/req_174-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito, a carga horária dos Professores PEB I, bem como, se há professores do PEB I, exercendo outra função.</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9984/req_175-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9984/req_175-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito, o estado do veículo Placa EOB-0553, qual a razão do veículo estar na oficina sem o devido uso.</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9985/req_176-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9985/req_176-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito, que nos informem como se encontra o Projeto de reforma ampla e geral da academia de idosos, localizada na praça de Esportes, próxima da antiga piscina.</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9986/req_177-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9986/req_177-23001.pdf</t>
   </si>
   <si>
     <t>Solicitada informações ao Senhor Prefeito, a possibilidade de estudos para ampliar os horários de funcionamento das farmácias até as 22h00.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9989/req_178-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9989/req_178-23001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito, que nos informem como se encontra o Projeto de liberação da área doada pelos moradores.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9990/req_179-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9990/req_179-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito, que nos informem quais as providências que o Executivo está tomando em loteamentos que estão paralisados.</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9991/req_180-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9991/req_180-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito, sobre o Conselho do Meio Ambiente.</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9995/req_181-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9995/req_181-23001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a verificação sobre a denominação do viaduto localizado na Rod. Raposa Tavares (SP-270), que dá acesso a vicinal AVM 030.</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9996/requerimento_182-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9996/requerimento_182-23001.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Senhor Prefeito sobre o pagamento da conta de água do Campo da Bocha e da Lanchonete, considerando um único relógio de medição de água.</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9997/requerimento_183-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9997/requerimento_183-23001.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Senhor Prefeito sobre obra paralisada ao lado da EE Profª Angélica de Oliveira, na Avenida das Américas, incluindo o projeto original, motivo da paralisação e não conclusão.</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9998/requerimento_184-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9998/requerimento_184-23001.pdf</t>
   </si>
   <si>
     <t>Solicita corte de árvore seca na rua José Maria Martins, próximo à Rodoviária, visando evitar riscos à segurança.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9999/requerimento_185-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9999/requerimento_185-23001.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral do processo de alienação de área institucional no Residencial Gramado.</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10000/requerimento_186-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10000/requerimento_186-23001.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de abrir estrada que dá acesso à madeireira na estrada da amizade, até o residencial União.</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10003/requerimento_187-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10003/requerimento_187-23001.pdf</t>
   </si>
   <si>
     <t>Requer ao Setor Responsável informações sobre os valores recebidos do FUNDEB pelo município nos exercícios de 2022 e 2023.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10004/requerimento_188-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10004/requerimento_188-23001.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito  que solicite ao Setor Responsável informações sobre a segurança nas escolas municipais.</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10005/requerimento_189-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10005/requerimento_189-23001.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito informações sobre a distribuição de uniformes de inverno para os estudantes locais, com foco especial naqueles que frequentam a APAE e a LUMEN.</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10006/requerimeto_190-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10006/requerimeto_190-23001.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito, se há projeto para implantação de um parquinho para as crianças na área de lazer do conjunto Habitacional da CDHU do Residencial salvador Costa.</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10008/requerimeto_191-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10008/requerimeto_191-23001.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito informações detalhadas sobre a utilização dos recursos para educação especial, incluindo gastos e comprovantes, nos anos de 2022 e 2023.</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10009/requerimeto_192-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10009/requerimeto_192-23001.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Senhor Prefeito sobre ASSESSORIA DE IMPRENSA.</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10010/requerimeto_193-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10010/requerimeto_193-23001.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Senhor Prefeito sobre o cronograma de reparo do buraco na via da Rua Guaicurus, em frente ao número 216.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10011/requerimeto_194-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10011/requerimeto_194-23001.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Senhor Prefeito sobre a previsão de instalação de Academia ao Ar Livre no Ginásio de Esportes do bairro Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10018/requerimento_195-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10018/requerimento_195-23001.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito informações detalhadas sobre a quantidade de imóveis urbanos não regularizados no município, bem como a lista dos bairros e ruas onde esses imóveis estão situados, visando a elaboração de estratégias de intervenção para a regularização imobiliária.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10024/requerimento_196-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10024/requerimento_196-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE AS OBRAS DE CONSTRUÇÃO DO ESPAÇO SAÚDE NA RUA PAULO SCARCELLI</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10025/requerimento_197-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10025/requerimento_197-23001.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Senhor Prefeito sobre a manutenção da iluminação pública no  Recanto das Araras.</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10026/requerimento_198-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10026/requerimento_198-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE REALIZAR MELHORIAS NA RUA DOS TUCANOS NA INTERLIGAÇÃO COM O VALENCIA II.</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10027/requerimento_199-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10027/requerimento_199-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME QUAL A PREVISÃO DE REPAROS NAS VIAS DO NINDAM E JARDIM COBRAL</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10028/requerimento_200-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10028/requerimento_200-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE RETIRADA DE PLACA NA RUA FERNANDO COSTA PROXIMIDADES DO NÚMERO 58</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10030/requerimento_201-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10030/requerimento_201-23002.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PPREFEITO QUE PRESTE INFORMAÇÕES SOBRE APLICAÇÃO DO TETO SALARIAL NO AMBITO DO EXECUTIVO, CONFORME DENUNCIA PROTOCOLADA NA CAMARA.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10031/requerimento_202-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10031/requerimento_202-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE A FACAM DE 2023 E PEDE DOCUMENTO</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10035/requerimento_203-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10035/requerimento_203-23001.pdf</t>
   </si>
   <si>
     <t>Construção de Canaleta na Rua Inglês de Souza, Esquina com Álvares de Azevedo, Jardim Panorama</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10036/requerimento_204-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10036/requerimento_204-23001.pdf</t>
   </si>
   <si>
     <t>Regularização da Calçada e Poda de Árvores no ESF Pinheiros.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10038/requerimento_205-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10038/requerimento_205-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO SE HÁ PREVISÃO DE MELHORIA DE ILUMINAÇÃO DAS ÁREAS DE CAMINHADA DA AVENIDA DA AMIZADE E IMPLANTAÇÃO DE MAIS EQUIPAMENTOS DE GINÁSTICA</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10039/requerimento_206-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10039/requerimento_206-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE A APLICAÇÃO DA LEI 3091/2023</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10040/requerimento_207-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10040/requerimento_207-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES COMPLEMENTARES AO REQUERIMENTO Nº 179/2023</t>
   </si>
   <si>
     <t>10045</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10045/requerimento_208-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10045/requerimento_208-23001.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, pedido para a substituição das atuais lâmpadas por lâmpadas de LED em toda a extensão da Rua Aristeu Brasil de Carvalho.</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10042/requerimento_209-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10042/requerimento_209-23001.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito solicitando informações relativas às ações planejadas para abordar a questão dos animais em condições de rua em nossa cidade.</t>
   </si>
   <si>
     <t>10050</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10050/requerimento_210-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10050/requerimento_210-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE PROVIDENCIAS QUE FORAM TOMADAS EM RELAÇÃO  A ABERTURA DA RUA PAULO SANVENZZO, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10053/requerimento_211-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10053/requerimento_211-23001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a realização de reparos e conserto na Rua México, visando a melhoria da infraestrutura viária e a garantia da segurança dos munícipes.</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10055/requerimento_212-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10055/requerimento_212-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME A COMPOSIÇÃO DE TODAS AS COMISSÕES OFICIAIS DO MUNICÍPIO E O PERCENTUAL DE GRATIFICAÇÃO DADA AOS SEUS COMPONENTES</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10058/requerimento_213-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10058/requerimento_213-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO SE HÁ PREVISÃO DE RECAPE DA RUA XV DE NOVEMBRO, PRINCIPALMENTE NO TRECHO FINAL</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10059/requerimento_214-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10059/requerimento_214-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE PREVISÃO DE RECAPE DA RUA ANTONIO BORTOLUZZI</t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10060/requerimento_215-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10060/requerimento_215-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE RECAPE DAS VIAS DO JARDIM SANTA EUGÊNIA</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10061/requerimento_216-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10061/requerimento_216-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME COMO SE ENCONTRA PROCESSO DE CESSÃO DO PRÉDIO DA ANTIGA ESTÃÇÃO FERROVIÁRIA</t>
   </si>
   <si>
     <t>10062</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10062/requerimento_217-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10062/requerimento_217-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE CRIAÇÃO DE CONSELHO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10063/requerimento_218-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10063/requerimento_218-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE IMPLANTAÇÃ DE PROGRAMA DE CONSCIENTIZAÇÃO, NAS ESCOLAS, DE PROTEÇÃO AOS ANIMIAS - ESCOLA AMIGA DOS ANIMAIS</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10064/requerimento_219-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10064/requerimento_219-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO CÓPIA DE CONTRATOS FIRMADOS COM TERCEIROS PARA CASTRAÇÃO DE ANIMAIS E SOLICITA OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10065/requerimento_220-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10065/requerimento_220-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE OS MONITORES CEDIDOS A SANTA CASA DE PRESIDENTE PRUDENTE, ATRAVÉS DA LEI 3044/20, JÁ FORAM DEVOLVIDOS</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10066/requerimento_221-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10066/requerimento_221-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE IMPLANTAÇÃO DE REFIS</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10069/requerimento_222-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10069/requerimento_222-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO PARA QUE PRESTE INFORMAÇÕES SOBRE OS MOTIVOS DA NÃO INSTALAÇÃO AINDA DO PET CONTAINER DO GOVERNO DO ESTADO</t>
   </si>
   <si>
     <t>10070</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10070/requerimento_223-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10070/requerimento_223-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE SERÃO IMPLANTADAS PLACAS VISANDO ORIENTAÇÃO DO PÚBLICO PCD NO IMÓVEL LOCALIZADO A AV BRASIL, 118 JD RAIO DO SOL</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10074/requerimento_224-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10074/requerimento_224-23001.pdf</t>
   </si>
   <si>
     <t>ao Senhor Prefeito para que providêncie a reinstalação do Ar Condicionado na EMEIF Aparecida Marques Vaccaro.</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10075/requerimento_225-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10075/requerimento_225-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ POSSIBILIDADE DE INSTALAR BANHEIROS QUIMICOS NAS FEIRAS LIVRES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10076/requerimento_226-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10076/requerimento_226-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ ESTUDOS VISANDO A INSTALAÇÃO DE GALERIA NA AVENIDA VINICIUS DE MORAES, DIVISA PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10077/requerimento_227-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10077/requerimento_227-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ POSSIBILIDADE DE INSTALAR BRINQUEDOS PARA CRIANÇAS COM NECESSIDADES ESPECIAIS NO PARQUINHO CENTRAL E TAMBEM ADEQUAR SALA EXISTENTE PARA BIBLIOTECA</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10080/requerimento_228-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10080/requerimento_228-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ PROJETO DE IMPLANTAÇÃO DE NOVA COBERTURA NO PONTO DE ONIBUS  NA SP 501 KM 17, NOS MOLDES DO IMPLANTADO NO KM 20</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10081/requerimento_229-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10081/requerimento_229-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE MELHORIAS NA TRAVESSA CAMPOS SALES, CONFORME PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10085/requerimento_230-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10085/requerimento_230-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE AS AÇÕES DE FOMENTO AO TURISMO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10088/requerimento_231-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10088/requerimento_231-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE AS AÇÕES EM PROL DO OUTUBRO ROSA</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10089/requerimento_232-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10089/requerimento_232-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME COMO SE ENCONTRA O PROCESSO DE IMPLANTAÇÃO DE GALERIAS E PAVIMENTAÇÃO DO RESIDENCIAL ARTUR BOIGUES</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10090/requerimento_233-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10090/requerimento_233-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE PROJETO VISANDO RECAPE DAS VIAS DO JARDIM NOSSA SENHORA DA PAZ E JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10091/requerimento_234-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10091/requerimento_234-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ PLANOS PARA A CONTRATAÇÃO DE MAIS PSIQUIATRAS NO MUNICÍPIO DADO A ALTA DEMANDA</t>
   </si>
   <si>
     <t>10096</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10096/requerimento_235-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10096/requerimento_235-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO SE HÁ PLANOS DE PROVIDÊNCIA VISANDO A RETIRADA DE MURO EXCEDENTE NO RESIDENCIAL VALENCIA II</t>
   </si>
   <si>
     <t>10104</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10104/requerimento_236-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10104/requerimento_236-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME A QUANTIDADE DE CRIANÇAS NAS CRECHES: VÔ LAU E DO JARDIM BELA VISTA, EM PERÍODO INTEGRAL E EM MEIO PERÍODO</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10105/requerimento_237-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10105/requerimento_237-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO SE HÁ PREVISÃO DE EFETIVAR REFORMA NO SALÃO COMUNITÁRIO DO CH JOSÉ CANDUCCI, BEM COMO, EFETUAR REPAROS NO LEITO DA RUA JOÃO ALVES. FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Claudio Salomão, Dema, Estela do Escritório, João Sanchez, Lê do Projeto, Marquinho Bozó, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10107/requerimento_238-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10107/requerimento_238-23002.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE MEDALHA VEREADOR KIOCHI TATIZAWA AO EMPRESÁRIO FÁBIO DE SÁ</t>
   </si>
   <si>
     <t>10108</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Estela do Escritório, Claudio Salomão, Dema, João Sanchez, Joel Nunes, Lê do Projeto, Marquinho Bozó, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10108/requerimento_239-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10108/requerimento_239-23001.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE MEDALHA KIOCHI TATIZAWA AS ATLETAS DE KARATÊ RAYSSA VILLALVA, GIOVANA BORGES E RYHANNA VILLALVA POR CONQUISTA EM NÍVEL NACIONAL.</t>
   </si>
   <si>
     <t>10109</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10109/requerimento_240-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10109/requerimento_240-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE PROVIDÊNCIAS JUNTO AO ESTACIONAMENTO DE VEÍCULOS NAS UNIDADES ESCOLARES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10110/requerimento_241-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10110/requerimento_241-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE EM CADA VEÍCULO DE TRANSPORTE ESCOLAR EXISTE UM SERVIDOR PARA ORGANIZAR O EMBARQUE E DESEMBARQUE DE ALUNOS</t>
   </si>
   <si>
     <t>10111</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10111/requerimento_242-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10111/requerimento_242-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES COMPLEMENTARES DO REQUERIMENTO Nº 223/2023</t>
   </si>
   <si>
     <t>10112</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10112/requerimento_243-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10112/requerimento_243-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO SOBRE PROJETO PARA MELHORIA DO PLANO DE CARREIRA DOS SERVIDORES DA SAÚDE</t>
   </si>
   <si>
     <t>10113</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10113/requerimento_244-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10113/requerimento_244-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO DER PROVIDÊNCIAS PARA MELHORIA DE SINALIZAÇÃO NO TREVO DE ACESSO A CIDADE DE ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>10117</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10117/requerimento_245-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10117/requerimento_245-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE A COLOCAÇÃO DE PLACAS COM NOME DE RUAS NO CHÁCARAS COBRAL</t>
   </si>
   <si>
     <t>10123</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Estela do Escritório, Lê do Projeto, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10123/requerimento_246-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10123/requerimento_246-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO SOBRE APLICAÇÃO DOS DISPOSITIVOS DA LEI 2633/2009</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10124/requerimento_247-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10124/requerimento_247-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE CONTRATAÇÃO DE PROFESSORES FACE A DEMISSÃO DE 130 PROFISSIONAIS APOSENTADOS</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10125/requerimento_248-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10125/requerimento_248-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO A INCLUSÃO DO TORNEIO DE GATEBOLL NO CALENDÁRIO OFICIAL DO MUNICÍPIO CONFORME PREVISTO NA LEI 2834/14.</t>
   </si>
   <si>
     <t>10126</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10126/requerimento_249-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10126/requerimento_249-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SE HÁ ESTUDOS VOLTADOS A CONSTRUÇÃO DE PONTE DE CONCRETO NA ESTRADA KOYAMA.</t>
   </si>
   <si>
     <t>10127</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Joel Nunes, Dema, Estela do Escritório, João Sanchez, Lê do Projeto, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10127/requerimento_250-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10127/requerimento_250-23001.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DO DER SOBRE EVENTUAL IMPLANTAÇÃO DE MECANISMO DE CONTROLE DE VELOCIDADE NO KM 16 DA SP 501</t>
   </si>
   <si>
     <t>10128</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10128/requerimento_251-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10128/requerimento_251-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE HÁ PROJETO DE MUDAR O FORMATO DE FUNCIONAMENTO DAS FEIRAS LIVRES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10130/requerimento_252-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10130/requerimento_252-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO OS MOTIVOS PELOS QUAIS O PODER EXERCUTIVO NÃO ADQUIRIU CAMINHÃO PIPA</t>
   </si>
   <si>
     <t>10132</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10132/requerimento_253-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10132/requerimento_253-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME OS MOTIVOS PELOS QUAIS NÃO FORAM IMPLANTADOS OBSTÁCULOS EM RUAS DO PARQUE DOS PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>10133</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10133/requerimento_254-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10133/requerimento_254-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE INSTALAÇÃO DE OBSTÁCULO NA RUA SAO CRISTOVÃO, PROXIMIDADES DO NÚMERO 32, NO JARDIM SÃO JOSE.</t>
   </si>
   <si>
     <t>10139</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10139/requerimento_255-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10139/requerimento_255-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE REGULARIZAÇÃO DE IMOVEIS NA RUA PIXINGUINHA E DO PROGRAMA CIDADE LEGAL</t>
   </si>
   <si>
     <t>10142</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10142/requerimento_256-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10142/requerimento_256-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE A COMPRA DE LIXEIRAS</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10144/requerimento_257-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10144/requerimento_257-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE NINDAM</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10145/requerimento_258-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10145/requerimento_258-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO SE HÁ PREVISÃO DE REFORMA E MELHORIAS NO CAMPO DE FUTEBOL DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10146/requerimento_259-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10146/requerimento_259-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE IMPLANTAÇÃO DE PISTA DE CAMINHADA NO CAMPO DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10147/requerimento_260-23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10147/requerimento_260-23.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME QUAL A PREVISÃO PARA QUE SEJA TAPADO  BURACO AO LADO DO MURO DO CEMITÉRIO E OUTRO NA RUA WILSON JORGE, 148</t>
   </si>
   <si>
     <t>10152</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10152/requerimento_261-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10152/requerimento_261-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME QUAIS PROJETOS DE MELHORIAS SE TEM PARA O RESIDENCIAL ATHUR BOIGUES</t>
   </si>
   <si>
     <t>10153</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10153/requerimento_262-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10153/requerimento_262-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO SE HÁ PREVISÃO DE EFETIVAR SINALIZAÇÃO ADEQUADA NA RUA VICENTE DIAS GARCIA, DEFRONTE A IGREJA CATÓLICA MATRIZ</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10154/requerimento_263-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10154/requerimento_263-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME COMO SE ENCONTRA PROCESSO DE REGULARIZAÇÃO DO NINDAM</t>
   </si>
   <si>
     <t>10155</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10155/requerimento_264-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10155/requerimento_264-23001.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA CART SOBRE A POSSIBILIDADE DE DUPLICAÇÃO DE TRECHO DA VARIANTE DA SP 270 KM 576, ENTRE A ROTATÓRIA DA IMIGRAÇÃO JAPONESA E TREVO DE ACESSO</t>
   </si>
   <si>
     <t>10156</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10156/requerimento_265-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10156/requerimento_265-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO, INFORMAÇÕES SOBRE MONITORES PARA CRIANÇAS COM NECESSIDADES ESPECIAIS NA REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO._x000D_
 REQUER QUE CÓPIA SEJA ENCAMINHADA AO MPSP E TCESP</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10161/requerimento_266-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10161/requerimento_266-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE HAVERÁ RETIRADA DE SINALIZAÇÃO NOS LOCAIS ONDE AS FARMÁCIAS FECHARAM</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10169/requerimento_267-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10169/requerimento_267-23001.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO SE ESTIVE PREVISÃO DE RETOMADA DO TROFEU HELIARD PACO, QUE CONCEDE PRÊMIO AOS DESPORTISTAS DO ANO EM ALVARES MACHADO</t>
   </si>
   <si>
     <t>10170</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10170/requerimento_268-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10170/requerimento_268-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE CONCURSO PÚBLICO DE PROFESSOR</t>
   </si>
   <si>
     <t>10171</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10171/requerimento_269-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10171/requerimento_269-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE TROCA DE LÂMPADAS NA PISTA DE CICLISMO NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>10172</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10172/requerimento_270-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10172/requerimento_270-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO QUE INFORME SE HÁ PREVISÃO DE IMPLANTAÇÃO DE LINHA URBANA DE TRANSPORTE COLETIVO</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10175/requerimento_271-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10175/requerimento_271-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE A CONSTRUÇÃO DE CASAS POPULARES EM TERRENO ADQUIRIDO RECENTEMENTE PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>10190</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10190/requerimento_272-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10190/requerimento_272-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DA POLICIA RODOVIARA DADOS ESTATÍSTICOS DE ACIDENTES NA VARIANTE DA SP 270 KM 576 E AVM JOSÉ MOLINA</t>
   </si>
   <si>
     <t>10192</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10192/requerimento_273-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10192/requerimento_273-23001.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES SOBRE QUANTIDADE DE MOTORISTAS NO QUADRO DE PESSOAL DO EXECUTIVO</t>
   </si>
   <si>
     <t>10193</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10193/req.274-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10193/req.274-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO QUE INFORME SE TEM PREVISÃO DE INSTALAÇÃO DE CANALETA NA ESQUINA DAS RUAS: JOSÉ VERÍSSIMO E RAUL POMPÉIA</t>
   </si>
   <si>
     <t>10194</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10194/req.275-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10194/req.275-23001.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito informações pormenorizadas sobre o déficit e pagamentos em atraso do Imposto Predial e Territorial Urbano (IPTU) no município, com o intuito de fomentar a transparência e a compreensão pública.</t>
   </si>
   <si>
     <t>10195</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10195/req.276-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10195/req.276-23001.pdf</t>
   </si>
   <si>
     <t>Informações ao Senhor Prefeito sobre a responsabilidade pela manutenção da frota de veículos do pátio da Prefeitura, visando a transparência na gestão pública.</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10196/req.277-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10196/req.277-23001.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Prefeito para restaurar placas de identificação na Fisioterapia e Museu, instalar sinalização de ruas e prédios e implementar 'Parada Proibida para Motos' na Avenida das Américas.</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9651/ind_23_001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9651/ind_23_001.pdf</t>
   </si>
   <si>
     <t>Obstáculos nas vias recém pavimentadas no Jardim Panorama/Pinheiros .</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9652/ind_23_002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9652/ind_23_002.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua Barão do Rio Branco em toda sua extensão (tapa-buraco, limpeza).</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9653/ind_23_003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9653/ind_23_003.pdf</t>
   </si>
   <si>
     <t>Obstáculos nas vias Guarani próximo ao nº 409 e Francisco Aurimar Batista, nº 122 .</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9675/indicacao_04-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9675/indicacao_04-23001.pdf</t>
   </si>
   <si>
     <t>INDICA OPERAÇÃO TAPA BURACOS E LIMPEZA NA TRAVESSA ESPANHA, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9679/indicacao_05-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9679/indicacao_05-23001.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA NOEL ROSA, BEM COMO, A IMPLATAÇÃO DE UMA CANALETA NA VIA</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9680/indicacao_06-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9680/indicacao_06-23001.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E PASSEIO PÚBLICO NA RUA EIGI NAGANO, DEFRONTE AO NÚMERO 21</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9681/indicacao_07-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9681/indicacao_07-23001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO NA RUA VICENTE CELESTINO, PROXIMIDADES DO NÚMERO 114, DEFRONTE AO MERCADINHO</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9682/indicacao_08-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9682/indicacao_08-23001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PISTA DE CAMINHADA PARA IDOSOS NO PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9683/indicacao_09-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9683/indicacao_09-23001.pdf</t>
   </si>
   <si>
     <t>VISITAS PERIODICAS NAS ESCOLAS E DEDETIZAÇÃO DAS ESCOLAS E DEMAIS PRÉDIOS PÚBLICOS VISANDO MEDIDAS PREVENTIVAS CONTRA DENGUE E OUTRAS DOENÇAS</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9684/indicacao10-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9684/indicacao10-23001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO SINALIZAÇÃO ADEQUADA NA RUAS DOS PREDINHOS, INCLUSIVE INDICANDO DANOS NO PAVIMENTO</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9685/indicacao11-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9685/indicacao11-23001.pdf</t>
   </si>
   <si>
     <t>DESIGNAR TRANSPORTE PARA O CEMITÉRIO DE CEL. GOULART EM DATAS ESPECIAIS, COMO DIA DAS MÃES,  PAIS E FINADOS</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9699/indicacao_12-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9699/indicacao_12-23001.pdf</t>
   </si>
   <si>
     <t>Reforma e manutenção salão comunitário da Rua Campos Sales</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9700/indicacao_13-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9700/indicacao_13-23001.pdf</t>
   </si>
   <si>
     <t>Manutenção dos equipamentos da academia 3ª Idade da Praça Jurandir Biscola</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9701/indicacao14-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9701/indicacao14-23001.pdf</t>
   </si>
   <si>
     <t>Reparos e conserto de ponte na Estrada Koyama</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9702/indicacao15-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9702/indicacao15-23001.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na Rua Tupinambás</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9703/indicacao16-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9703/indicacao16-23001.pdf</t>
   </si>
   <si>
     <t>Reparos e melhorias na estrada do Nagai</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9704/indicacao17-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9704/indicacao17-23001.pdf</t>
   </si>
   <si>
     <t>Implantação de escola de basquete no município</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9714/indicacao_18-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9714/indicacao_18-23001.pdf</t>
   </si>
   <si>
     <t>Pavimentação de viela entre a Rua Basílio da Gama e Graça Aranha</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9715/indicacao_19-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9715/indicacao_19-23001.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na Emeif Franco Monto e casa populares.</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9716/indicacao_20-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9716/indicacao_20-23001.pdf</t>
   </si>
   <si>
     <t>Implantação de alambrado e passeio público na área de preservação na Av Castro Alves.</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9719/indicacao_21-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9719/indicacao_21-23001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETA NA ESQUINA DA RUA BARÃO DO RIO BRANCO COM A RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9720/indicacao_22-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9720/indicacao_22-23001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PASSEIO PÚBLICO LIGANDO AS RUAS HORÁCIO COSTA COM GERALDO BALDE</t>
   </si>
   <si>
     <t>9721</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9721/indicacao_23-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9721/indicacao_23-23001.pdf</t>
   </si>
   <si>
     <t>REPAROS NO PAVIMENTO DA RUA DOS JASMINS ACESSO AO RESIDENCIAL VALÊNCIA II</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9731/indicacao_24-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9731/indicacao_24-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO SOLICITANDO CONSERTO NA GALERIA NA RUA SANTA LUCHETA, 26</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9732/indicacao_25-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9732/indicacao_25-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE NOTIFIQUE O PROPRIETÁRIO, PARA LIMPEZA, DO TERRENO LOCALIZADO NA RUA VICENTE DIAS GARCIA, PROXIMO AO NÚMERO 1413.</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9733/indicacao_26-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9733/indicacao_26-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO A IMPLANTAÇÃO DE CANALETA NA RUA PIXINGUINHA, DEFRONTE AO NÚMERO 348</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9734/indicacao_27-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9734/indicacao_27-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO OPERAÇÃO TAPA BURACOS E GALERIA NA RUA BENEDITO LACERDA, DEFRONTE A CRECHE VÔ LAU</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9735/indicacao_28-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9735/indicacao_28-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO OPERAÇÃO TAPA BURACOS E IMPLANTAÇÃO DE CANALETA NA RUA FRANCISCO ALVES</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9741/indicacao_29-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9741/indicacao_29-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO MANUTENÇÃO DAS VIAS DO NÚCLEO INDUSTRIAL</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9742/indicacao_30-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9742/indicacao_30-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MELHOR CONSERVAÇÃO DO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9753/ind_31_a_35001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9753/ind_31_a_35001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO REPAROS NO PAVIMENTO DA RUA PAULO SETUBAL - JD SÃO JOSE</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9754/ind_31_a_35002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9754/ind_31_a_35002.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO REPAROS NO PAVIMENTO DA RUA AIMARÁS CONFLUÊNCIA COM QUINTINO DE CESARE</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9755/ind_31_a_35003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9755/ind_31_a_35003.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO REPAROS NA GALERIA LOCALIZADA NA RUA AIMARÁS CONFLUÊNCIA COM RUA AIMORÉS</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9756/ind_31_a_35004.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9756/ind_31_a_35004.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO ADEQUADA NO RUA SANTOS DUMONT E ADJACÊNCIA</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9757/ind_31_a_35005.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9757/ind_31_a_35005.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO COMBATE A EROSÃO EXISTENTE NA PRAÇA ANTONIO GATTI CADETE</t>
   </si>
   <si>
     <t>9765</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9765/indicacoes_36-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9765/indicacoes_36-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO LIMPEZA DA PRAÇA ANTONIO GATI CADETE E POSTO DE SAÚDE DO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9766/indicacoes_37-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9766/indicacoes_37-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECOLOCAÇÃO DE PLACA DE CONTRAMÃO NA AV DOS MINEIROS, JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9775/indicacoes_38-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9775/indicacoes_38-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO O RECAPE DA RUA 9 DE JULHO E IMPLANTAÇÃO DE PASSEIO PÚBLICO AS MARGENS DA MESMA</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9778/indicacoes_39-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9778/indicacoes_39-23001.pdf</t>
   </si>
   <si>
     <t>SUGERE A COLOCAÇÃO DE MURAL DE AVISOS NO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9779/indicacoes_40-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9779/indicacoes_40-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR A IMPLANTAÇÃO DE GALERIA NA RUA REGENTE FEIJÓ E VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9780/indicacoes_41-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9780/indicacoes_41-23001.pdf</t>
   </si>
   <si>
     <t>SUGERE RECAPE DA RUA 9 DE JULHO E IMPLANTAÇÃO DE GUIA E SARJETA</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9781/indicacoes_42-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9781/indicacoes_42-23001.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE PASSEIO PÚBLICO NA RUA NIVALDO ZORZATO DO CH MARIO MAURO ATÉ O CH SALVADOR COSTA</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9785/indicacao_43-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9785/indicacao_43-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A COLOCAÇÃO DE CESTOS DE LIXO NO LOCAL DAS FEIRAS LIVRES</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9790/indicacao_44-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9790/indicacao_44-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE LIMPEZA DE ÁREA PÚBLICA NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9792/indicacao_45-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9792/indicacao_45-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE NOTIFIQUE O PROPRIETÁRIO PARA LIMPEZA DE TERRENO NA RUA SANTO ANTONIO, 210</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9793/indicacao_46-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9793/indicacao_46-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO TAPA BURACOS NA RUA SANTOS DUMONT</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9797/indicacao_47-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9797/indicacao_47-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO TAPA BURACOS NA RUA GERALDO CANDIDO MARTINS</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9798/indicacao_48-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9798/indicacao_48-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO TAPA BURACOS NA RUA XV DE NOVEMBRO, PROXIMIDADES DO NÚMERO 510</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9799/indicacao_49-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9799/indicacao_49-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO TAPA BURACOS NA RUA VICENTE DIAS GARCIA CONFLUÊNCIA COM XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9800/indicacao_50-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9800/indicacao_50-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO REPAROS NAS VIAS DO NINDAM E CHÁCARAS COBRAL</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9804/indicacao_51-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9804/indicacao_51-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PINTURA DA FAIXA DE PEDESTRE DEFRONTE A EMEIF FRANCO MONTORO</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9805/indicacao_52-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9805/indicacao_52-23001.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA MARTINÓPOLIS, 177, JD NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>Joel Nunes, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9809/indicacao_53-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9809/indicacao_53-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR A NECESSIDADE DE REPAROS NA ESCADA DO CH ANTONIO PRADO</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9810/indicacao_54-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9810/indicacao_54-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO REFORMA DOS PONTOS DE ÔNIBUS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9816/indicacao_55-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9816/indicacao_55-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE FECHAMENTO DA QUADRA POLIESPORTIVA DA ESCOLA TÉCNICA</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9817/indicacao_56-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9817/indicacao_56-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE LIMPEZA AMPLA E GERAL NA ENTRADA DO CH JOSÉ CANDUCCI E REFORMA SALÃO COMUNITÁRIO</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9820/indicacao_57-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9820/indicacao_57-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO LIMPEZA DAS MARGENS DA LINHA FÉRREA AO LADO DA RUA PRESIDENTE PRUDENTE, PROXIMIDADES DO NÚMERO 900</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>Marquinho Bozó, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9821/indicacao_58-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9821/indicacao_58-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE LIMPEZA NA PASSAGEM DE PEDESTRES NA ÁREA DA ANTIGA ESTAÇÃO, LIGANDO TERMINAL RODOVIÁRIO A RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9822/indicacao_59-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9822/indicacao_59-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A REALIZAÇÃO DE TORNEIO DA FUTEBOL SOCIETY NO CAMPO PRINCIPAL DO COMPLEXO ESPORTIVO</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9824/indicacao_60-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9824/indicacao_60-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO REPAROS NO LEITO CARROÇÁVEL DA RUA PRESIDENTE PRUDENTE, DA RUA PEDRO MAZARO ATÉ A RUA BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9828/indicacao_61-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9828/indicacao_61-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE INSTALE NAS ESCOLAS MECANISMO DE CONTATO DIRETO COM A POLICIA MILITAR PARA CASOS EMERGENCIAIS</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9830/ind_62-2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9830/ind_62-2023.pdf</t>
   </si>
   <si>
     <t>PINTURA NA FAIXA DE PEDESTRES NA AV ALFREDO MARCONDES COM RUA TOCANTINS E OUTRAS</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9831/indicacao_63-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9831/indicacao_63-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MANUTENÇÃO NA RUA JOAQUIM SERRA, 529, PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9832/indicacao_64-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9832/indicacao_64-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PINTURA DE FAIXA DE PEDESTRES NA RUA BARÃO DO RIO BRANCO, 9</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9844/indicacao_65-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9844/indicacao_65-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO NECESSIDADE DE LIMPEZA DOS GALHOS DECORRENTES DE PODA DE ARVORES NA RUA ISMAEL DIAS DA SILVA, VILA PAULISTA</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9845/indicacao_66-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9845/indicacao_66-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO CONSERTO DE MEIO FIO E SARJETA EM VIA PÚBLICA</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9851/indicacao_67-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9851/indicacao_67-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A LOCAÇÃO DE CAIXA DE AREIA AO LADO DO CAMPO DO PARQUE DOS PINHEIROS PARA UTILZAÇÃO DO ATLETISMO</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9853/indicacao_68-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9853/indicacao_68-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO LIMPEZA AMPLA E REPAROS NA RUA JOÃO BARTOLO</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9854/indicacao_69-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9854/indicacao_69-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO REPAROS NO PAVIMENTO DA RUA GUAIANAZES, JD BELA VISTA</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9855/indicacao_70-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9855/indicacao_70-23001.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA AMPLA E GERAL NO FINAL DA RUA GUAIANAZES, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9856/indicacao_71-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9856/indicacao_71-23001.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REPAROS NA RUA GUAICURUS, 316, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9857/indicacao_72-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9857/indicacao_72-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE LIMPEZA AMPLA E GERAL NA RUA TUPINANBÁS, 97 E 129</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9880/indicacao_73-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9880/indicacao_73-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO IMPLANTAÇÃO DE PASSEIO PÚBLICO NA RUA CESAR MARTINS NO CH MARIO MAURO</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9881/indicacao_74-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9881/indicacao_74-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A IMPLANTAÇÃO DE BRAÇO E LÂMPADAS EM POSTES NO NINDAM</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9892/ind_75-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9892/ind_75-23001.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE MANUTENÇÃO E ESCOAMENTO D' ÁGUA NA AVM ABILIO NOTÁRIO, CONFLUÊNCIA COM SP 270</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9893/ind_76-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9893/ind_76-23001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PASSEIO PÚBLICO NO FINAL DE RUA NOEL ROSA, JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9894/ind_77-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9894/ind_77-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE LIMPEZA DO SALÃO COMUNITÁRIO E PARQUE INFANTIL DA RUA CAMPOS SALES</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9895/ind_78-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9895/ind_78-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO LIMPEZA AMPLA E GERAL NO JARDIM BEM VIVER, FACE MATO ALTO E APARECIMENTO DE ANIMIAS PEÇONHENTOS</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9896/ind_79-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9896/ind_79-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE MANUTENÇÃO E REPAROS NA GALERIA EXISTENTE NA RUA CAMPOS SALES, 1045</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9912/ind_80-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9912/ind_80-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE REFORMA DA ACADEMIA DO IDOSO AO LADO ANTIGA PISCINA</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9915/ind_81-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9915/ind_81-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO NECESSIDADE DE REPAROS NO PAVIMENTO DA AVENIDA DA AMIZADE, PROXIMIDADES DA ROTATÓRIA ALBERTO HIDA.</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9916/ind_82-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9916/ind_82-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE REMANEJAMENTO DE OBSTÁCULO NA RUA BARÃO DO RIO BRANCO COM RUA CASTELO BRANCO</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9922/ind_83-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9922/ind_83-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE REPAROS NA GALERIA EXISTENTE NA RUA VICENTE DIAS GARCIA, 1083</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9924/ind_84-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9924/ind_84-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE PROMOVER A CRIAÇÃO DE INDENTIDADE CULTURAL JAPONESA ATRAVÉS DE ARTESANATOS E OUTROS</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9929/ind_85-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9929/ind_85-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHO PREFEITO A NECESSIDADE DE IMPLANTAÇÃO DE MAIS DUAS LAJES NO VELÁRIO DO CEMITÉRIO</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9930/ind_86-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9930/ind_86-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE MANUTENÇÃO NA ESTRADA RURAL MENDES, ATÉ O ATERRO SANITÁRIO</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9931/ind_87-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9931/ind_87-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE IMPLANTAÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NAS DUAS ENTRADAS DO RESIDENCIAL CANAÃ.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9956/indicacao_88-23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9956/indicacao_88-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, limpeza no terreno existente na Rua Peru.</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9958/indicacao_89-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9958/indicacao_89-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, providências com limpeza geral na área institucional ao lado da Creche Joaquim Antonio Alexandre.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9967/indicacao_90-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9967/indicacao_90-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, a restauração do suporte de azulejo de imagem da Santa, localizada no trevo de Álvares Machado.</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9979/indicacao_91-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9979/indicacao_91-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que proceda o serviços de tapa-buracos no trecho que inicia no Campo Paulista até a confluência da Rua Pedro Mázzaro.</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9980/indicacao_92-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9980/indicacao_92-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que proceda serviços de tapa-buracos no trecho da Av. da Amizade Arthur Boigues filho, até a ponte da divisa com o município de Pres. Prudente.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9987/ind_93-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9987/ind_93-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que, proceda a reforma ampla e geral na área de lazer do Bairro Bem-Viver.</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9988/ind_94-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9988/ind_94-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que proceda o recapeamento na Estrada Artur Boígues filho (Estrada da Amizade) compreendendo a rotatória próxima ao Motel até a ponte da divisa</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9992/ind_95-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9992/ind_95-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que proceda serviços de tapa buracos no final da Rua João Bartolo</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9993/ind_96-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9993/ind_96-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que proceda reparos de melhorias de tapa-buracos no final da Rua Jasmi Batista.</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9994/ind_97-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9994/ind_97-23001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que proceda providências com melhorias no acostamento na Rodovia Arthur Boigues Filho, próximo a ponte da amizade.</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10007/indicacao_98-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10007/indicacao_98-23001.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a restauração das sinalizações de faixa de pedestre e pares em cruzamentos estratégicos para proteção dos munícipes, atendendo a solicitações da comunidade.</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10019/indicacao_99-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10019/indicacao_99-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE SE EFETIVAR MELHORAS NO ACESSO AO JARDIM UNIÃO NA AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10020/indicacao_100-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10020/indicacao_100-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE REPAROS NO PASSEIO PÚBLICO PRÓXIMO AO GINÁSIO MUNICIPAL DE ESPORTES</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10021/indicacao_101-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10021/indicacao_101-23001.pdf</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10022/indicacao_102-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10022/indicacao_102-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE IMPLANTAÇÃO DE GALERIA DEFRONTE AO NÚMERO 281 DA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10023/indicacao_103-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10023/indicacao_103-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A IMPLANTAÇÃO DE PASSEIO PÚBLICO EM TRECHO DA RUA NOEL ROSA</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10029/indicacao_104-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10029/indicacao_104-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO TAPA BURACOS NA RUA WILSON JORGE, PROXIMIDADES DO NÚMERO 148, MARIA DE LURDES II</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10032/indicacao_105-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10032/indicacao_105-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A INSTALAÇÃO DE CESTAS DE BASQUETE NA QUADA DO CH SALVADOR COSTA</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A INSTALAÇÃO DE BRAÇO E LUMINÁRIA DE LED NA RUA BARÃO DO RIO BRANCO, 178</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10043/indicacao_107-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10043/indicacao_107-23001.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, para determinar o setor competente a realização imediata da pintura das faixas de pedestres em frente às escolas de nosso município, com destaque para aquelas que apresentam maior desgaste e deterioração.</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10051/indicacao_108-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10051/indicacao_108-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A COLOCAÇÃO DE PLACA E IMPLANTAÇÃO DE CANALETA NA TRAVESSA ANTONIO FERRUCCI, JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10052/indicacao_109-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10052/indicacao_109-23001.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TAPE BURACO NO PAVIMENTO DEFRONTE A COZINHA PILOTO, HAJA VISTO INFILTRAÇÃO QUE VEM OCORRENDO</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10067/indicacao_110-233001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10067/indicacao_110-233001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE TAPA BURACOS NA RUA PRESIDENTE COSTA E SILVA</t>
   </si>
   <si>
     <t>10068</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10068/indicacao_111-233001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10068/indicacao_111-233001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE PODA DE ARVORE EXISTENTE NA RUA FERNANDO COSTA, 419, VISTO QUE ESTÁ DANIFICANDO VEÍCULOS ALTOS</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10078/indicacao_112-233001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10078/indicacao_112-233001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE IMPLANTAR SINALIZAÇÃO ADEQUADA NA RUA VICENTE CELESTINO COM AV. DA AMIZADE</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10079/indicacao_113-233001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10079/indicacao_113-233001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE LIMPEZA AMPLA E GERAL NA ÁREA VERDE AO LADO DA RUA NOEL ROSA, JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10082/indicacao_114-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10082/indicacao_114-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE DESENVOLVA PROJETO DE ILUMINAÇÃO EM TODAS AS PRAÇAS E PISTAS DE CAMINHADA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10083/indicacao_115-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10083/indicacao_115-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE RECOMPOR O CONSELHO MUNICIPAL DE TRÂNSITO</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10084/indicacao_116-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10084/indicacao_116-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE PINTURA DE TODAS AS FAIXAS DE PEDESTRES DEFRONTE AS ESCOLAS</t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10094/indicacao_117-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10094/indicacao_117-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR A NECESSIDADE DE CRIAR ESPAÇOS PARA ESTACIONAMENTO DE BICICLETAS COM ESTRUTURA APROPRIADA DE SEGURANÇA</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10095/indicacao_118-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10095/indicacao_118-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE CRIAR UM PLANO DE ARBORIZAÇÃO DE PRAÇAS E VIAS DA CIDADE</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10097/indicacao_119-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10097/indicacao_119-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE REPAROS NO PAVIMENTO DA RUA GUAICURUS</t>
   </si>
   <si>
     <t>10098</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10098/indicacao_120-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10098/indicacao_120-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE TAPA BURACOS NA RUA ARTUR BOIGUES FILHO</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10099/indicacao_121-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10099/indicacao_121-23001.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO A NECESSIDADE DE MANUTENÇÃO DE SEMAFORO DA AV DAS AMÉRICAS</t>
   </si>
   <si>
     <t>10114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10114/indicacao_122-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10114/indicacao_122-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE EFETIVAR CONSERTO DAS GALERIA DA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>10115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10115/indicacao_123-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10115/indicacao_123-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE REPAROS NO PAVIMENTO DA RUA ORESTE BORTOLUZZI</t>
   </si>
   <si>
     <t>10116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10116/indicacao_124-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10116/indicacao_124-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE REPAROS NAS VIAS DO JARDIM COBRAL</t>
   </si>
   <si>
     <t>10131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10131/indicacao_125-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10131/indicacao_125-23001.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO NO PASSEIO PÚBLICO DE UNIDADES ESCOLARES E DE SAÚDE NO PARQUE DOS PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>10136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10136/indicacao_126-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10136/indicacao_126-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE REPAROS NA VIA DE CONFLUÊNICA DA AVENIDA ALFREDO MARCONDES ACESSO AO RESIDENCIAL MÁRCIA FERNANDEZ</t>
   </si>
   <si>
     <t>10140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10140/indicacao_127-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10140/indicacao_127-23001.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE TAPA BURACOS NA RUA PIXINGUINHA, DEFRONTE AO NÚMERO 460</t>
   </si>
   <si>
     <t>10141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10141/indicacao_128-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10141/indicacao_128-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE NOTIFICAR, NA FORMA DA LEI, O PRÓPRIETÁRIO DE IMÓVEL NA RUA PIXINGUINHA AO LADO DO NÚMERO 460</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10143/indicacao_129-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10143/indicacao_129-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO NECESSIDADE DE MELHORIAS NA RUA SOUZA CALDAS</t>
   </si>
   <si>
     <t>10148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10148/indicacao_130-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10148/indicacao_130-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE AMPLA E GERAL DE LIMPEZA NOS TERRENOS PÚBLICOS, SINALIZAÇÃO NAS RUAS E NOTIFICAÇÃO AOS PROPRIETÁRIOS QUE NÃO LIMPAM SEUS TERRENOS</t>
   </si>
   <si>
     <t>10158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10158/indicacao_131-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10158/indicacao_131-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE AMPLIAR A CAPTAÇÃO DA GALERIA EXISTENTE NA RUA ARY BARROSO, ENTRE OS NUMEROS 164 E 180</t>
   </si>
   <si>
     <t>10162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10162/indicacao_132-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10162/indicacao_132-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE IMPLANTE SINALIZAÇÃO ADEQUADA NA CONFLUÊNCIA DA RUA XV DE NOVEMBRO, AVENIDA DA AMIZADE E ACESSO A RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>10163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10163/indicacao_133-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10163/indicacao_133-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE FAZER REPAROS E MELHORIAS NA PRAÇA ANTONIO GATTI CADETE</t>
   </si>
   <si>
     <t>10173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10173/indicacao_134-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10173/indicacao_134-23001.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE TAPA BURACOS NA AV ALFREDO MARCONDES CONFLUÊNCIA COM A AV MARCIA FERNANDEZ</t>
   </si>
   <si>
     <t>10174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10174/indicacao_135-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10174/indicacao_135-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE TAPA BURACOS NA RUA FRUTUOSO ASCENCIO, CHÁCARAS RECREIO COBRAL</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10189/indicacao_136-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10189/indicacao_136-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE DE IMPLANTAÇÃO DE OBSTÁCULO NA RUA IANSÃ, DEFRONTE A MAÇONARIA</t>
   </si>
   <si>
     <t>10191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10191/indicacao_137-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10191/indicacao_137-23001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A NECESSIDADE LIMPEZA NA CANALETA LATERAL LOCALIZADA NA AV ALFREDO MARCONDES COM RUA JOSÉ ROMERO</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9736/mocao_01-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9736/mocao_01-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A COOPERATIVA SUL BRASIL PELO CRESCIMENTO E TRABALHO PRESTADO EM PROL DA COLETIVIDADE MACHADENSE</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9737/mocao_02-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9737/mocao_02-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR CLAUDEMIR JOSÉ ANTONIO (FIÃO) PELO TRABALHO PRESTADO EM PROL DA SANTA CASA DE ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9744/mocao_03-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9744/mocao_03-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PROF DE EDUCAÇÃO FÍSICA DOUGLAS NANTES DE OLIVEIRA, MACHADENSE, ARBITRO INTERNACIONAL DE BASQUETE, DESDE 2022, PELA FEDERAÇÃO INTERNACIONAL DE BASQUETEBOL EM CADEIRAS DE RODAS (IWBF).</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9748/mocao_04-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9748/mocao_04-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AS ATLETAS MACHADENSES RYHANNA E RAYSSA VILLALVA QUE SE CLASSIFICARAM PARA AS FINAIS DO CAMPEONATO PAULISTA DE KARATÊ A SE REALIZAR EM MAIO NA CIDADE DE SÃO BERNARDO SP, EM ELIMINATORIA REALIZADA EM PRESIDENTE PRUDENTE NO DIA 25/02/2023.</t>
   </si>
   <si>
     <t>9761</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9761/mocao_05-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9761/mocao_05-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A REQUERIMENTO DO VEREADOR CLAUDINEI DINELO DE PIRAPOZINHO E ATUAÇÃO DO DEPUTADO FEDERAL FERNANDO MARANGONI</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9763/mocao_06-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9763/mocao_06-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A ATUAÇÃO DO PE JURANDIR NO MUNICÍPIO DURANTE 18 ANOS</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
     <t>Claudio Salomão, Estela do Escritório, João Sanchez, Joel Nunes, Lê do Projeto, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9769/mocao_07-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9769/mocao_07-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A ATUAÇÃO DA DRA NATALIA TAIS DE CASTILHO HAMMOUD EM NOSSO MUNICÍPIO, PELO PROFISSIONALISMO E HUMANIDADE</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
     <t>Lê do Projeto, Estela do Escritório, João Sanchez, Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9782/mocao_08-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9782/mocao_08-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS APOSENTADOS QUE DEIXAM A ADMINISTRAÇÃO EM MARÇO, PELO EXCELENTE TRABALHO POR LONGOS ANOS EM PROL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
     <t>João Sanchez, Claudio Salomão, Dema, Estela do Escritório, Joel Nunes, Lê do Projeto, Marquinho Bozó, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9829/mocao_09-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9829/mocao_09-23001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A SABESP NAS AÇÕES DESENVOLVIDAS CONTRA SUA PRIVATIZAÇÃO</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9843/mocao_10-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9843/mocao_10-23001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS CORREIOS PARA MELHORIA DA QUALIDADE DOS SERVIÇOS</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
     <t>Pedrinho do Coral, Dema, Estela do Escritório, João Sanchez, Joel Nunes, Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9850/mocao_11-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9850/mocao_11-23001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EX SERVIDORA ADRIANA PEZOTTI ZANGIROLAMI PELOS BONS SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9860/mocao_012-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9860/mocao_012-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS DOS CONSELHEIROS TUTELARES PELOS BONS SERVIÇOS PRESTADOS AO MUNICÍPIO</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9879/mocao_14-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9879/mocao_14-23001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EQUIPE DA POLICIA CIVIL DE ALVARES MACHADO E AOS NOVOS MEMBROS DO CONSEG PELA POSSE</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9919/mocao_15-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9919/mocao_15-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SINDICATO DOS AGENTES COMUNITÁRIOS E AOS PRÓPRIOS AGENTES PELO TRABALHO REALIZADO</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9920/mocao_16-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9920/mocao_16-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PROF. CASSIANO E MEMBROS DO CCI PELAS ATIVIDADES REALIZADAS</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9925/mocao_17-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9925/mocao_17-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A TODA COLONIA JAPONESA PELOS 115 ANOS DA IMIGRAÇÃO JAPONESA E PELA CONTRIBUIÇÃO AO DESENVOLVIMENTO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9928/mocao_18-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9928/mocao_18-23002.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A UVESP PELOS 46 ANOS DE EXISTÊNCIA E PELO BOM TRABALHO DESENVOLVIDO</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9965/mocao_19-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9965/mocao_19-23001.pdf</t>
   </si>
   <si>
     <t>Aplausos ao Professor Cleiton Dutra e todos os atletas da Melhor Idade Machadenses.</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9966/mocao_20-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9966/mocao_20-23001.pdf</t>
   </si>
   <si>
     <t>Aplausos ao CCEM e aos organizadores do AGAPE.</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
     <t>Dema, João Sanchez, Joel Nunes, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9968/mocao_21-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9968/mocao_21-23001.pdf</t>
   </si>
   <si>
     <t>Aplausos ao casal: Geraldo e Antonia Gatti Guilherme, pela dedicação dos trabalhos realizados na Associação de Peregrinação do Rosário.</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
     <t>Claudio Salomão, Dema, Estela do Escritório, João Sanchez, Joel Nunes, Marquinho Bozó, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10002/mocao_22-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10002/mocao_22-23001.pdf</t>
   </si>
   <si>
     <t>Moção de apoio às reivindicações dos trabalhadores das ETECs e FATECs do Centro Paula Souza.</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
     <t>APLAUSOS A ETEC PELO BOM TRABALHO PRESTADO NO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
     <t>Claudio Salomão, Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10057/mocao_24-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10057/mocao_24-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS PROPRIETÁRIOS DA SORVETES BARONE PELO BOM TABALHO, GERAÇÃO E EMPREGO E RENDA</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10092/mocao_25-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10092/mocao_25-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A EMPRESARIA VAL TAKASHIMA, TELMA ZAUPA E ANGELA SANCHES POR ATUAÇÃO NA ÁREA COMERCIAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10093/mocao_26-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10093/mocao_26-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PROF CARLINHOS CANECÃO POR SEU TRABALHO ESPORTIVO E FORMAÇÃO DE JOVENS</t>
   </si>
   <si>
     <t>10118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10118/mocao_27-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10118/mocao_27-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A ATUAÇÃO DO SENHOR PEDRO BRUNHOLI EM MAIS DE 40 ANOS EM ÁREA DE PUBLICIDADE EM ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>10122</t>
   </si>
   <si>
     <t>João Sanchez, Marquinho Bozó</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10122/mocao_28-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10122/mocao_28-23001.pdf</t>
   </si>
   <si>
     <t>APOIO AO CONGRESSO NACIONAL EM AÇÕES QUE ENVOLVE LIBERAÇÃO DAS DROGAS E DO ABORTO, EM CONSONÂNCIA COM MOÇÃO DE APOIO A CÂMARA MUNICIPAL DE PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>10129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10129/mocao_29-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10129/mocao_29-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A EQUIPE DE ALVARES MACHADO CAMPEÃ DA COPA UNIPONTAL DE FUTEBOL</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10135/mocao_30-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10135/mocao_30-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PASTOR ROGÉRIO REIS DA IPTG PELA REALIZAÇÃO FESTA DAS CRIANÇAS</t>
   </si>
   <si>
     <t>10160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10160/mocao_31-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10160/mocao_31-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO TIM ALFAIATE PELO TRABALHO LONGICUO E DE EXCELENCIA EM PROL DE NOSSA COLETIVIDADE</t>
   </si>
   <si>
     <t>10166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10166/mocao_32-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10166/mocao_32-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS PROPRIETÁRIOS DA SEMENTES CERTA DE ÁLVARES MACHADO PELO EXCELENTE TRABALHO REALIZADO GERANDO EMPREGO E RENDA</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10187/mocao_33-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10187/mocao_33-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO TRABALHO DESENVOLVIDO PELA EMPRESA LAVI ESFIHARIA E PIZZARIA</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10188/mocao_34-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10188/mocao_34-23001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO TRABALHO DESENVOLVIDO E ATUAÇÃO DA RADIO CBN DE PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOFC - Finanças, Orçamentos, Fiscalização e Controle</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10071/projeto_de_decreto_legislativo_n.01-2023_ref_tc_1-2021001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10071/projeto_de_decreto_legislativo_n.01-2023_ref_tc_1-2021001.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO RELATIVO AO EXERCÍCIO DE 2021. Art. 138. §4º.</t>
   </si>
   <si>
     <t>10138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10138/pdl_02-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10138/pdl_02-24001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACHADENSE AO DEPUTADO FEDERAL FERNANDO MARANGONI_x000D_
 AUTOR: VEREADOR JOEL</t>
   </si>
   <si>
     <t>10293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10293/pdl_03-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10293/pdl_03-23001.pdf</t>
   </si>
   <si>
     <t>Concessão de título de cidadão machadense ao senhor Rosival Costa_x000D_
 AUTORIA: VEREADOR JOÃO SANCHEZ</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9911/plc_n.1-2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9911/plc_n.1-2023.pdf</t>
   </si>
   <si>
     <t>Ajusta dispositivos da Lei Complementar nº 29/2021 conforme as alterações promovidas pela Lei Complementar nº 43/2022, promove reestruturação e estabelece outras providências.</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
     <t>ALTERA LC Nº 45/2022._x000D_
 AUTORIA: ZÉ CARTEIRO</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10103/plc_03-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10103/plc_03-23001.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS I E II DA LEI COMPLEMENTAR Nº 29/21.</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>ROGER F. GASQUES</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9749/projeto_de_lei_complementar_01_2023_rga.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9749/projeto_de_lei_complementar_01_2023_rga.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Poder Executivo nos termos do art. 37, inciso X, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9839/plc_ex_02_2023_reducao_de_carga_horaria.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9839/plc_ex_02_2023_reducao_de_carga_horaria.pdf</t>
   </si>
   <si>
     <t>Assegura  a  redução  da  carga  horária  de  servidor  público municipal responsável por pessoa com deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10165/projeto_de_lei_complementar_03_2023_refis_23_24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10165/projeto_de_lei_complementar_03_2023_refis_23_24.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS no município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10167/ilovepdf_merged_38.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10167/ilovepdf_merged_38.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Complementar n.º 43, de 30 de setembro de 2022, da Lei n.º 2.641, de 14 de dezembro de 2009, da Lei n.º 2.713, de 6 de julho de 2011, da Lei n.º 2.723, de 21 de novembro de 2011, revoga a Lei n.º 2.663, de 15 de setembro de 2010, a Lei n.º 2.928, de 20 de junho de_x000D_
 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10168/projeto_de_lei_complementar_05_2023_concessao_rsdu.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10168/projeto_de_lei_complementar_05_2023_concessao_rsdu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a delegar a prestação dos serviços públicos de manejo de resíduos sólidos urbanos, bem como autoriza o Consórcio Intermunicipal de Resíduos Sólidos do Oeste Paulista – Cirsop, inclusive representando o Município, a celebrar convênio com entidade reguladora, e dá outras providências.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9723/1_pdfsam_projeto_de_lei_01-2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9723/1_pdfsam_projeto_de_lei_01-2023.pdf</t>
   </si>
   <si>
     <t>Denomina estrada rural e via urbana.</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9724/2_pdfsam_projeto_de_lei_01-2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9724/2_pdfsam_projeto_de_lei_01-2023.pdf</t>
   </si>
   <si>
     <t>Denomina vias urbanas.</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
     <t>Revisão Geral Anual de salários dos Servidores do Legislativo.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9838/pl_04-2023_denomina_proprios001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9838/pl_04-2023_denomina_proprios001.pdf</t>
   </si>
   <si>
     <t>denomina  própios municipais.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9883/proj_lei_ord_05-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9883/proj_lei_ord_05-23001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares, nos termos da Lei nº 13.977, de 8 de janeiro de 2020._x000D_
 Autoria: Maria Estela Fernandez</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9884/proj_lei_ord_06-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9884/proj_lei_ord_06-23001.pdf</t>
   </si>
   <si>
     <t>Denomina via urbana.</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9885/proj_lei_07-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9885/proj_lei_07-23001.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.º 2792/2013.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9910/plo_8-2023_fixa_subsidios_prefeito_e_vice-prefeito_e_rejeicao_ve001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9910/plo_8-2023_fixa_subsidios_prefeito_e_vice-prefeito_e_rejeicao_ve001.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER EXECUTIVO PARA A PRÓXIMA LEGISLATURA 2025-2028.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
     <t>Denomina Centro Cultural de Álvares Machado JORGE MATSUDA._x000D_
 Autoria: ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10001/plo_10-2023_errata_redacao001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10001/plo_10-2023_errata_redacao001.pdf</t>
   </si>
   <si>
     <t>Denominação do Espaço Saúde como Espaço Saúde Maria Aparecida de Souza.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
     <t>Zé Carteiro, Claudio Salomão, Dema, Estela do Escritório, João Sanchez, Joel Nunes, Lê do Projeto, Marquinho Bozó</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10017/plo_11-2023_ze001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10017/plo_11-2023_ze001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do CAPS como ENFERMEIRA MARIA LÚCIA DE CAMPOS._x000D_
 Autoria: Vereador Zé Carteiro</t>
   </si>
   <si>
     <t>10047</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10047/pl_12-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10047/pl_12-23002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE MANTER ANIMAIS DOMÉSTICOS ACORRENTADOS E ESPAÇOS CONFINADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10048</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10048/plo_13-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10048/plo_13-23001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: DENOMINA ESTRADA RURAL AVM 249</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10049/plo14-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10049/plo14-23001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINA ESPAÇO DE LAZER DA ORLA DO BALNEÁRIO DA AMIZADE  DANILO GUSTAVO VEIGA.</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10087/pl_15-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10087/pl_15-2023001.pdf</t>
   </si>
   <si>
     <t>OBRIGATORIEDADE DO MUNICÍPIO DE ALVARES MACHADO FORNECER MEDIAMENTOS DA REDE PÚBLICA MUNICIPAL DE SAÚDE - SUS AOS USUÁRIOS QUE APRESENTEM RECEITAS PRESCRITAS POR MÉDICOS DE CLÍNICAS PARTICULARES_x000D_
 AUTORIA: VEREADOR ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>10119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10119/plo_16-23003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10119/plo_16-23003.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA SECUNDÁRIA RURAL DE ADELINO SOARES DA SILVA_x000D_
 AUTORIA: VER. ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10120/pl_17-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10120/pl_17-23001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: CORRIGE REDAÇÃO DA LEI 2729/11 DE 16 DE DEZEMBRO DE 2011_x000D_
 AUTORIA: VEREADOR ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10121/plo_18-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10121/plo_18-23001.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESPAÇO DE LAZER DO JARDIM SANTA EUGÊNIA_x000D_
 AUTORIA: VER CLÁUDIO SALOMÃO</t>
   </si>
   <si>
     <t>10137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10137/plo_19-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10137/plo_19-23002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: INSTITUI NA REDE MUNICIPAL DE SAÚDE A HEIKE COMO PRÁTICA INTEGRATIVA E COMPLEMENTAR DE SAÚDE PARA IDOSOS_x000D_
 AUTORIA: VEREADOR MARQUINHO BOZÓ</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10157/plo_20-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10157/plo_20-23001.pdf</t>
   </si>
   <si>
     <t>PROÍBE A QUEIMA, SOLTURA E MANUSEIO DE FOGOS DE ARTIFÍCIO DE ESTAMPIDO E DE QUAISQUER ARTEFATOS PIROTÉCNICOS QUE PRODUZAM ESTAMPIDOS NO MUNICÍPIO DE ÁLVARES MACHADO, EM PROL DA PROTEÇÃO DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA, DO MEIO AMBIENTE E DOS ANIMAIS.</t>
   </si>
   <si>
     <t>10159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10159/plo_21-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10159/plo_21-23001.pdf</t>
   </si>
   <si>
     <t>DENOMINA AVM 050 DE ESTRADA ARANDA_x000D_
 AUTORIA: VEREADORA ESTELA DO ESCRITÓRIO</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9767/projeto_de_lei_01_2023_subvencao_e_anexos.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9767/projeto_de_lei_01_2023_subvencao_e_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Auxílio e Subvenção Social a Entidade, abre crédito adicional especial no orçamento vigente, altera metas e valores ao PPA 2022/2025 e LDO para o exercício de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9827/pl_ex_02_2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9827/pl_ex_02_2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei nº 2713 de 6 de julho de 2011, revoga a Lei nº 2928  de 20 de junho de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9866/processo_legislativo_ploe-03-2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9866/processo_legislativo_ploe-03-2023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE: ESTABELECE AS DIRETRIZES A  SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9882/projeto_de_lei_04_2023_servico_de_inspecao_sanitaria_assinado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9882/projeto_de_lei_04_2023_servico_de_inspecao_sanitaria_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no município de Alvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9943/projeto_de_lei___conselho_tutelar_assinado_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9943/projeto_de_lei___conselho_tutelar_assinado_1_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2.867 de 14 de abril de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9960/pl_ex_6-2023_conselho_municipal_crianca_e_adolescente.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9960/pl_ex_6-2023_conselho_municipal_crianca_e_adolescente.pdf</t>
   </si>
   <si>
     <t>Altera a composição do Conselho Municipal dos Direitos da Criança e do Adolescente de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10034/projeto_de_lei_07_2023_credito_especial_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10034/projeto_de_lei_07_2023_credito_especial_1_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre: Abre de crédito especial ao orçamento anual de 2023 no valor de R$ 243.494,26 (Duzentos e quarenta e três mil, quatrocentos e noventa e quatro reais e vinte e seis centavos) e dá outras providencias.”</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10037/pl_08-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10037/pl_08-23001.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.230.630,93</t>
   </si>
   <si>
     <t>10046</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10046/projeto_de_lei_n_09_2023_politica_municipal_de_educacao_ambiental_2_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10046/projeto_de_lei_n_09_2023_politica_municipal_de_educacao_ambiental_2_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Educação Ambiental do município de Álvares Machado/SP e dá outras providências.</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10054/projeto_de_lei_n_10_2023_autoriza_receber_imovel_em_doacao___implantacao_de_rua.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10054/projeto_de_lei_n_10_2023_autoriza_receber_imovel_em_doacao___implantacao_de_rua.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO BENS IMÓVEIS</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10102/processo_legislativo_ploe-11_2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10102/processo_legislativo_ploe-11_2023001.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2.024.</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10164/projeto_de_lei_12_2023_desafetacao_e_afetacao_de_area_institucional.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10164/projeto_de_lei_12_2023_desafetacao_e_afetacao_de_area_institucional.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de área destinada a sistema viário, afeta áreas institucionais e de sistema viário que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>10201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10201/projeto_de_lei_13_2023_doacao_de_terreno_nidam_crematorio.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10201/projeto_de_lei_13_2023_doacao_de_terreno_nidam_crematorio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder direito real de uso, com promessa de doação, de área no NINDAM a empresa Crematório Ecumênico Álvares Machado.</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9836/p_resolucao_01-2023_reajusta_aux_alim001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9836/p_resolucao_01-2023_reajusta_aux_alim001.pdf</t>
   </si>
   <si>
     <t>Reajusta Auxílio alimentação dos Servidores</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10072/projeto_de_resolucao_n.02-2023_ref_desmembramento_pl_08-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10072/projeto_de_resolucao_n.02-2023_ref_desmembramento_pl_08-2023001.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO PARA A PRÓXIMA LEGISLATURA 2025-2028._x000D_
 ADEQUAÇÃO DA PROPOSIÇÃO. RESOLUÇÃO.NOVA REDAÇÃO.</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
     <t>Revisão Geral Anual de salários dos Servidores da Câmara</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
     <t>ADITI</t>
   </si>
   <si>
     <t>EMENDA ADITIVA (art.113, RI)</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL n. 11/2023, orçamento para 2024.</t>
   </si>
   <si>
     <t>10177</t>
   </si>
   <si>
     <t>IMPO</t>
   </si>
   <si>
     <t>Emendas Parlamentares IMPOSITIVAS</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10177/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10177/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n. 1 ao PL n. 11/2023, Orçamento para 2024.</t>
   </si>
   <si>
     <t>10178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10178/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10178/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao PL n. 1/2023 ao Orçamento para 2024.</t>
   </si>
   <si>
     <t>10179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10179/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10179/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n. 3 ao PL n. 11/2023, Orçamento para 2024.</t>
   </si>
   <si>
     <t>10180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10180/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10180/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 4 ao PL n. 11/2023, orçamento para 2024.</t>
   </si>
   <si>
     <t>10181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10181/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10181/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n. 5 ao PL n. 11/2023, Orçamento para 2024.</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10182/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10182/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n. 6 ao PL n. 11/2023, Orçamento para 2024.</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10183/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10183/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n. 7 ao PL n. 11/2023, orçamento para 2024.</t>
   </si>
   <si>
     <t>10184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10184/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10184/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n. 8 ao PL n. 11/2023, orçamento para 2024.</t>
   </si>
   <si>
     <t>10185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10185/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10185/quadro_consolidado_emendas_impositivas_ex_2024001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n. 9 ao PL n. 11/2023, orçamento para 2024.</t>
   </si>
   <si>
     <t>10150</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à L.O.M</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10150/proposta_de_emenda_lom_01-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10150/proposta_de_emenda_lom_01-23001.pdf</t>
   </si>
   <si>
     <t>EM 1/2023 -  Altera o inciso XVII, do art. 137 da LOM, dispondo que a data-base para a revisão geral anual será no mês de "março".</t>
   </si>
   <si>
     <t>10151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10151/proposta_emenda_2-23_lom001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10151/proposta_emenda_2-23_lom001.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA EM CUMPRIMENTO AO ACORDÃO DA AÇÃO DE INCONSTITUCIONALIDADE PROC 2038160-60.2023.8.26.0000</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
     <t>BALAN</t>
   </si>
   <si>
     <t>Balancete Orçamentário (art.41, VIII, LOM)</t>
   </si>
   <si>
     <t>Contador - Contadoria</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9717/balancetededespesasjaneiro2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9717/balancetededespesasjaneiro2023.pdf</t>
   </si>
   <si>
     <t>Balancete Orçamentário</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9801/balancete_fev-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9801/balancete_fev-23001.pdf</t>
   </si>
   <si>
     <t>BALANCETE ORÇAMENTÁRIO DO MÊS DE FEV/23</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9849/balancete_03-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9849/balancete_03-23001.pdf</t>
   </si>
   <si>
     <t>Balancete ref. Março de 2023.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9942/balancete002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9942/balancete002.pdf</t>
   </si>
   <si>
     <t>BALANCETE ORÇAMENTÁRIO</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
     <t>Balancete Maio de 2023.</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10013/balancete__08-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10013/balancete__08-23001.pdf</t>
   </si>
   <si>
     <t>BALANCETE CONSOLIDADO JUNHO ,JULHO E AGOSTO.</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10014/balancete__08-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10014/balancete__08-23001.pdf</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10015/balancete__08-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10015/balancete__08-23001.pdf</t>
   </si>
   <si>
     <t>BALANCETE CONSOLIDADO JUNHO JULHO E AGOSTO.</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
     <t>Balancete Orçamentário.</t>
   </si>
   <si>
     <t>10134</t>
   </si>
   <si>
     <t>Balancete Out_2023</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9975/of_pm_115-23._veto_e_parecer_tecnico_referente_projeto_de_lei_no_06-2023..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9975/of_pm_115-23._veto_e_parecer_tecnico_referente_projeto_de_lei_no_06-2023..pdf</t>
   </si>
   <si>
     <t>Veto Total ao PL 06/2023, autoria Ver. Estela do Escritório.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9982/veto_parcial_pl_emenda_parlamentar_emendas_impositivas_pldo-2023-2024.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9982/veto_parcial_pl_emenda_parlamentar_emendas_impositivas_pldo-2023-2024.pdf</t>
   </si>
   <si>
     <t>Razões de Veto  Parcial ao P.LDO 03/2023.</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10101/veto_total_pl_aumento_do_subsidio_de_prefeito_e_vice.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10101/veto_total_pl_aumento_do_subsidio_de_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO 15/2023 DO PROJETO DE LEI 08/2023, "FIXA SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER EXECUTIVO PARA A PRÓXIMA LEGISLATURA 2025-2028."</t>
   </si>
   <si>
     <t>10197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10197/veto_total_pl_iniciativa_parlamentar_fornecimento_de_medicamentos_a_usuarios_de_clinicas_particulares.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10197/veto_total_pl_iniciativa_parlamentar_fornecimento_de_medicamentos_a_usuarios_de_clinicas_particulares.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 15/2023 DA VEREADOR ESTELA DO ESCRITÓRIO, QUE DISPÕE SOBRE A OBRIGATORIEDADE E FORNECER MEDICAMENTOS DO SUS AO USUÁRIOS QUE APRESENTEM RECEITAS DE CLÍNICAS PARTICULARES</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10198/veto_total_pl_alteracao_de_nome_de_rua_ja_alterada_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10198/veto_total_pl_alteracao_de_nome_de_rua_ja_alterada_1_.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de lei nº 17/2023 que corrige redação da Lei nº 2729 de 16 de dezembro de 2011</t>
   </si>
   <si>
+    <t>11399</t>
+  </si>
+  <si>
+    <t>TC PM</t>
+  </si>
+  <si>
+    <t>TOMADA CONTAS DO PREFEITO - PARECER PRÉVIO TCESP</t>
+  </si>
+  <si>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/11399/pdfsam_merge.pdf</t>
+  </si>
+  <si>
+    <t>Processo TC-004386.989.23-0, referente à prestação de contas da Prefeitura Municipal de Álvares Machado, exercício de 2023._x000D_
+Autoria: TCESP</t>
+  </si>
+  <si>
     <t>9626</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>OFÍCIO GAB_VER</t>
   </si>
   <si>
     <t>Solicita Providências junto ao Correios.</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9627/of_jar_02-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9627/of_jar_02-23001.pdf</t>
   </si>
   <si>
     <t>OF CM 02/23</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9628/of_cm_04-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9628/of_cm_04-2023001.pdf</t>
   </si>
   <si>
     <t>OF CM 004/2023</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9629/of_cm_06-2023002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9629/of_cm_06-2023002.pdf</t>
   </si>
   <si>
     <t>OF CM 006/2023</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9630/of_cm_07-2023003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9630/of_cm_07-2023003.pdf</t>
   </si>
   <si>
     <t>OF CM 007/2023</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9631/of_cm_08-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9631/of_cm_08-2023001.pdf</t>
   </si>
   <si>
     <t>OF CM 008/2023</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9632/of_cm_09-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9632/of_cm_09-2023001.pdf</t>
   </si>
   <si>
     <t>OF CM 009/2023</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9633/of_cm_10-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9633/of_cm_10-2023001.pdf</t>
   </si>
   <si>
     <t>OF CM 010/2023</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9634/of_cm_11-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9634/of_cm_11-2023001.pdf</t>
   </si>
   <si>
     <t>OF CM 011/2023</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9635/of_jna_no_10_22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9635/of_jna_no_10_22001.pdf</t>
   </si>
   <si>
     <t>A DIRETORIA REGIONAL DO DER SOLICITANDO A COLOCAÇÃO DE PLACA "PROIBIDO JOGAR LIXO" NA SP 501 PROXIMIDADES DO KM 17, ACESSO AO PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>Autorização para que o ônibus de atendimento da Associação de Apoio ao Portador de câncer de Presidente Prudente, promova o atendimento nos referido dias e locais:_x000D_
 - 25 de fevereiro de 2023 - Clamor da Madrugada - das 23 as 5h - Parque dos Pinheiros/Jardim Panorama_x000D_
  - 16 a 18 de abril de 2023 - PSA – das 9 as 16h - Parque dos Pinheiros/Jardim Panorama_x000D_
 - 4, 5 e 06 de julho de 2023 - PAPANICOLAU - das 9 as 16h - Parque dos Pinheiros/Jardim Panorama_x000D_
 _x000D_
 Endereço: Rua José do Patrocínio, 115, Parque dos Pinheiros II_x000D_
 _x000D_
 Solicita também, a interdição da via em questão, nas datas e horários pré-estabelecidos</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9672/of_jna_12-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9672/of_jna_12-2023001.pdf</t>
   </si>
   <si>
     <t>Ao Exmo Senhor Prefeito, _x000D_
 _x000D_
 Cumprimentando-o, venho por meio do presente, solicitar que seja determinado ao setor de obras a realização de VISITA TéCNICA no Bairro Jardim Panorama,  na Avenida José de Alencar, nº 1048 e Rua Mário de Andrade, nº 2014, para a devida captação da água pluvial.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9825/of_lmsr_12-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9825/of_lmsr_12-23001.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL LEO OLIVEIRA DOIS CAMINHOS COMPACTADORES DE LIXO</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9826/of_jar_02-23002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9826/of_jar_02-23002.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA ENERGISA CORTE DE ARVORE NO BECO SÃO VICENTE</t>
   </si>
   <si>
     <t>10199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10199/of_jar_6_2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10199/of_jar_6_2023001.pdf</t>
   </si>
   <si>
     <t>OF JAR 06/23</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>z (descontinuada) RESPOSTA PM A REQ/OF</t>
   </si>
   <si>
     <t>Estela do Escritório, ROGER F. GASQUES</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9654/resp_req_125-2022_of_pm16-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9654/resp_req_125-2022_of_pm16-2023001.pdf</t>
   </si>
   <si>
     <t>OF CM 125/2022._x000D_
 _x000D_
  Solicito junto ao executivo informações sobre o FUNDEB:_x000D_
 _x000D_
 1- Qual o valor total recebido pelo Executivo no ano de 2022_x000D_
 _x000D_
 2-Qual o valor que foi utilizado desse recurso Fundeb para pagamentos de pessoas e gastos com materias e outros._x000D_
 _x000D_
 3-Se ocorrer sobra do mesmo;a-) qual sera o valor a ser distribuido._x000D_
 _x000D_
 b-)   quais os critérios que será utilizado para a distribuição_x000D_
 _x000D_
 —_x000D_
 Maria Estela Fernandes Martin</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
     <t>Zé Carteiro, ROGER F. GASQUES</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9655/resp_req_129-2022_of_pm_17-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9655/resp_req_129-2022_of_pm_17-2023001.pdf</t>
   </si>
   <si>
     <t>OF CM 129/2022._x000D_
 _x000D_
 INFORMAÇÕES SOBRE NÚMERO DE SERVIDORES_x000D_
  SENHOR PREFEITO,_x000D_
 _x000D_
 CUMPRIMENTANDO-O CORDIALMENTE, VENHO POR MEIO DESTE SOLICITAR QUE NOS INFORME O SEGUINTE:_x000D_
 _x000D_
 1. QUANTOS FUNCIONÁRIOS TEM NO QUADRO PERMANENTE, COMISSIONADOS E EFETIVOS;_x000D_
 _x000D_
 2. QUANTOS SERVIDORES EXISTEM VINCULADOS AO CONSÓRCIO INTERMUNICIPAL - CIOP; _x000D_
 _x000D_
 3. QUANTOS SERVIDORES CONTRATADOS POR PRAZO DETERMINADO; E, _x000D_
 _x000D_
 4 QUANTOS ESTAGIÁRIOS ESTÃO PRESTANDO SERVIÇOS._x000D_
 _x000D_
 —_x000D_
 Zé Carteiro_x000D_
 vereador; RELATOR CFO; PRES.OSP;</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9656/resp_of08-2023_of_pm_18-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9656/resp_of08-2023_of_pm_18-2023001.pdf</t>
   </si>
   <si>
     <t>OF CM 08/2023_x000D_
 INFORMAÇÕES SOBRE EXONERAÇÃO APOSENTADOS_x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 CUMPRIMENTANDO-O CORDIALMENTE, VENHO POR MEIO DO PRESENTE, COM BASE NO ART. 41, III E ART. 109, VI, DA NOVA LEI ORGÂNICA DO MUNICÍPIO, SOLICITAR QUE NOS ENVIE A RELAÇÃO DE TODOS OS SERVIDORES, COM RESPECTIVAS FUNÇÕES, QUE DEVERÃO SER EXONERADOS FACE AO TAC ASSINADO COM O MINISTÉRIO PÚBLICO._x000D_
 _x000D_
 —_x000D_
 Maria Estela Fernandes Martin</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9657/of_pm_19-23_resp_0607_e_11-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9657/of_pm_19-23_resp_0607_e_11-23001.pdf</t>
   </si>
   <si>
     <t>OF PM 19/2023_x000D_
 RESP OF CM 06, 07 E 11/2023_x000D_
 _x000D_
 OF CM 06/2023_x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 CUMPRIMENTANTO-O CORDIALMENTE, SOLICITO QUE NOS INFORME QUAIS PROVIDÊNCIAS SERÃO TOMADAS FACE AOS DANOS CAUSADOS NA RESIDÊNCIA LOCALIZADA A RUA MANOEL SOARES GALVÃO, PROXIMIDADES AOS 118 E 128, FUNDOS, VISTO QUE A TERRA DEPOSITADA, PELA PREFEITURA, NO LOCAL TEM CAUSADO SÉRIOS PREJUÍZOS AOS MORADORES, EM DECORRÊNCIA DAS ÚLTIMAS CHUVAS._x000D_
 _x000D_
 OF CM 07/2023_x000D_
 INFORMAÇÕES SOBRE TERRENO DA PREFEITURA_x000D_
  SENHOR PREFEITO,_x000D_
 _x000D_
 CUMPRIMENTANDO-O CORDIALMENTE, FACE OS DIPOSITIVOS VIGENTES DO CÓDIGO DE POSTURA DO MUNICÍPIO, QUANDO A ADMINISTRAÇÃO FARÁ A LIMPEZA DO TERRENO PÚBLICO EXISTENTE, NO FINAL DA RUA ANTONIO GABAN, VISTO QUE AS ATUAIS CONDIÇÕES DO MESMO, TEM CAUSADO SÉRIOS TRANSTORNOS AO MORADORES._x000D_
 _x000D_
 OF CM 11/2023_x000D_
 SOLICITA IMPLANTAÇÃO DE SINALIZAÇÃO_x000D_
 SENHOR PREFEITO,_x000D_
 CUMPRIMENTANDO-O CORDIALMENTE, VENHO POR MEIO DO PRESENTE SOLICITAR QUE SEJA IMPLANTADA SINALIZAÇÃO, COM PLACAS, PA_x000D_
 _x000D_
 —_x000D_
 Zé Carteiro_x000D_
 vereador; RELATOR CFO; PRES.OSP</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9658/resposta_of_10-23_pm_21-2023.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9658/resposta_of_10-23_pm_21-2023.pdf</t>
   </si>
   <si>
     <t>OF PM 21/2023_x000D_
 RESP OF CM 10/2023_x000D_
 _x000D_
 SOLICITA DOCUMENTO DE CONTRATO_x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 CUMPRIMENTANDO-O CORDIALMENTE, VENHO POR MEIO DO PRESENTE SOLICITAR QUE NOS ENVIE, CÓPIA DE TODAS AS MEDIÇÕES FEITAS PELOS TÉCNICOS RESPONSÁVEIS, PARA A LIBERAÇÃO DOS PAGAMENTOS, RELATIVAS A EXECUÇÃO DAS OBRAS VINCULADAS AO CONTRATO Nº 47/22 - CP Nº 01/22._x000D_
 _x000D_
 ATENCIOSAMENTE_x000D_
 _x000D_
 —_x000D_
 Maria Estela Fernandes Martin</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9659/of_pm_22-23_resp_126-22_e_02-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9659/of_pm_22-23_resp_126-22_e_02-2023001.pdf</t>
   </si>
   <si>
     <t>OF PM 22/2023_x000D_
 RESP OF CM 126/2022; 02/2023_x000D_
 _x000D_
 OF CM 126/2022_x000D_
 INFORMAÇÕES SOBRE TRANSPORTE ESCOLAR_x000D_
  Senhor Prefeito,_x000D_
 _x000D_
 Cumprimento-o cordialmente, venho por meio deste solicitar as seguintes informações:_x000D_
 _x000D_
 1-)Tendo em vista que os alunos das escola estão em férias e o retorno as aulas não bate com o retorno  das aulas dos alunos especiais ,que utilizam a APAE  e outras instituições , fica a duvida de como será feito o transporte dos mesmos. As aulas desses alunos especiais começara no dia 16/01/2023. Solicito entao informações efetivas e claras sobre esse assunto._x000D_
 _x000D_
 2-) Qual o nome do motorista que fara o transporte desses alunos e qual o nome da pessoa que  acompanha o motorista para cuidar das crianças_x000D_
 _x000D_
 __x000D_
 Maria Estela Fernandes Martin_x000D_
 _x000D_
 OF CM 02/2023_x000D_
 Esclarecimento de fatos._x000D_
 _x000D_
 Maria Estela Fernandes Martin</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9660/of_pm_24-23_resp_127_2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9660/of_pm_24-23_resp_127_2022001.pdf</t>
   </si>
   <si>
     <t>OF PM 24/2023_x000D_
 RESPOSTA OF CM 127/2022_x000D_
 _x000D_
 OF JAR 07/2022_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho através do presente solicitar que nos envie cópia de todos os procedimentos de contratação pertinentes a FACAM 2022._x000D_
 _x000D_
 Atenciosamente_x000D_
 _x000D_
 —_x000D_
 Zé Carteiro_x000D_
 vereador; RELATOR CFO; PRES.OSP;</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9663/of_pm_20-23_ref_of_cm_09-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9663/of_pm_20-23_ref_of_cm_09-23001.pdf</t>
   </si>
   <si>
     <t>OF PM 20/2023 EM RESPOSTA AO OF CM 09/2023.</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9664/of_pm_26-23_ref_of_cm_04-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9664/of_pm_26-23_ref_of_cm_04-23001.pdf</t>
   </si>
   <si>
     <t>OF PM 26/2023 RESPOTA OF CM 04/2023</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9662/of_pm_26-23_ref_of_jar_06-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9662/of_pm_26-23_ref_of_jar_06-23001.pdf</t>
   </si>
   <si>
     <t>OF PM 26/2023 RESPOSTA OF CM JAR 06/2022._x000D_
 OF JAR Nº 06/22, cópia de todos os documentos que compõe o processo de concessão de reajuste contratual (do pedido do contratado até a autorização da autoridade maior) relativo aos pregões: 01/2020, 36/21 e 22/21.</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9661/of_pm_27-23_ref_of_jar_07-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9661/of_pm_27-23_ref_of_jar_07-23001.pdf</t>
   </si>
   <si>
     <t>OF PM 27/2023 RESPOSTA OF JAR 07/2022.</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
     <t>EM_PL</t>
   </si>
   <si>
     <t>Emenda à Proposição apresentada  (descontinuada)</t>
   </si>
   <si>
     <t>MESA - Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9722/proposta_de_emenda_lom_01-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9722/proposta_de_emenda_lom_01-23001.pdf</t>
   </si>
   <si>
     <t>Altera o inciso XVII,  do art. 137 da LOM, dispondo que a data-base para a revisão geral anual será no mês de  "março"._x000D_
 _x000D_
 Em segunda votação.</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9971/emenda_2-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9971/emenda_2-2023001.pdf</t>
   </si>
   <si>
     <t>EMENDA nº 02/2023 (MODIFICATIVA/ADITIVA) ao Projeto de Lei nº 03/23. Ementa: modificações no artigo 1º, 6º do texto original do Projeto de Lei nº 03/23. Autoria Mesa</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9972/emenda_3-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9972/emenda_3-2023001.pdf</t>
   </si>
   <si>
     <t>EMENDA nº 03/2023 (MODIFICATIVA/SUPRESSIVA) ao Projeto de Lei nº 03/23. Ementa: modificações no artigo 15 do texto original do Projeto de Lei nº 03/23. Autoria: Estela do Escritório</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9973/emenda_4-2023001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9973/emenda_4-2023001.pdf</t>
   </si>
   <si>
     <t>EMENDA nº 04/2023 (MODIFICATIVA) ao Projeto de Lei nº 03/23. Ementa: modificações no artigo 2º do texto original do Projeto de Lei nº 03/23._x000D_
 Autoria: Claudio Salomão</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10106/emenda_modificada_01-23001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10106/emenda_modificada_01-23001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA.1/23_x000D_
 PLE N.8/23</t>
   </si>
   <si>
     <t>10149</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 11/23 DE AUTORIA DO PODER EXECUTIVO, ACRESCENTANDO ART. 8º E ALTERANDO O ART. 7º</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -6525,68 +6541,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9636/req_23_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9637/req_23_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9639/req_23_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9640/req_23_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9641/req_23_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9642/req_23_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9643/req_23_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9644/req_23_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9645/req_23_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9646/req_23_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9647/req_23_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9648/req_23_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9649/req_23_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9650/req_23_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9666/req_16_23_2a_so_de_2023001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9667/req_17_23_2a_so_de_2023001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9668/requerimento_18-23001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9669/requerimento_19-23001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9671/requerimento_21-23001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9673/requerimento_22-23001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9674/requerimento_23-23001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9676/requerimento_24-23001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9677/requerimento_25-23001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9678/requerimento_26-23001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9687/requerimento_27-23001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9688/requerimento_28-23001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9689/requerimento_29-23001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9690/requerimento_30-23001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9691/requerimento_31-23001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9692/requerimento_32-23001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9693/requerimento_33-23001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9694/requerimento_34-23001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9695/requerimento_35-23001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9696/requerimento_36-23002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9697/requerimento_37-23001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9698/requerimento_38-23001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9705/requerimento_39-23001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9706/requerimento40-23001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9707/requerimento41-23001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9708/requerimento42-23001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9709/requerimento43-23001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9710/requerimento44-23001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9711/requerimento45-23001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9712/requerimento_46-23001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9713/requerimento_47-23001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9718/requerimento_48-23001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9725/requerimento_049-23001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9726/requerimento_050-23001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9727/requerimento_051-23001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9728/requerimento_052-23001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9729/requerimento_053-23001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9730/req_54_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9738/requerimento_055-23001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9739/requerimento_056-23001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9740/requerimento_057-23001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9743/requerimento_058-23001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9745/requerimento_059-23001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9746/requerimento_060-23001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9747/requerimento_061-23001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9750/req._62_ao_64003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9751/req._63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9752/req._64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9758/requerimento_65-23001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9759/requerimento_66-23001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9760/requerimento_67-23001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9764/requerimento_68-23001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9768/requerimento_69-23001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9770/requerimento_70-23002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9771/requerimento_71-23001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9772/requerimento_72-23001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9773/requerimento_73-23001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9774/requerimento_74-23001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9776/requerimento_75-23001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9777/requerimento_76-23001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9783/requerimento_77-23001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9784/requerimento_78-23001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9786/requerimento_79-23001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9787/requerimento_80-23001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9788/requerimento_81-23001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9789/requerimento_82-23001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9791/requerimento_83-23001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9794/requerimento_84-23001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9795/requerimento_85-23001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9796/requerimento_86-23001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9802/requerimento_87-23001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9803/requerimento_88-23001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9806/requerimento_89-23001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9807/requerimento_90-23001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9808/requerimento_91-23001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9811/requerimento_92-23001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9812/requerimento_93-23001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9813/requerimento_94-23001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9814/requerimento_95-23001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9815/requerimento_96-23001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9819/requerimento_98-23001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9823/requerimento_99-23001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9833/requerimento_100-23001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9834/requerimento_101-23001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9835/requerimento_102-23001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9840/requerimento_103-23001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9841/requerimento_104-23001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9846/requerimento_105-23001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9847/requerimento_106-23001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9848/requerimento_107-23001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9852/requerimento_108-23001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9858/requerimento_109-23001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9859/requerimento_110-23001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9861/requerimento_111-23001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9862/requerimento_112-23001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9863/requerimento_113-23001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9864/requerimento_114-23001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9865/requerimento_115-23001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9867/requerimento_117-23001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9868/requerimento_117-23001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9869/requerimento_118-23001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9870/requerimento_119-23001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9871/requerimento_120-23001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9872/requerimento_121-23001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9873/requerimento_122-23001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9874/requerimento_123-23001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9875/requerimento_124-23001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9876/requerimento_125-23001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9877/requerimento_126-23001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9886/requ_127-23001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9887/requ_128-23001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9888/requ_129-23001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9889/requ_130-23001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9890/requ_131-23001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9891/requ_132-23001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9897/requ_133-23001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9898/requ_134-23001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9899/requ_135-23001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9900/requ_136-23001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9901/requerimento_137-23001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9902/requ_138-23001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9903/requ_139-23001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9904/requ_140-23001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9905/requ_141-23001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9906/requ_142-23001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9907/requ_143-23001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9908/requerimento_144-23001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9909/requerimento_145-23001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9913/requerimento_146-23001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9914/requerimento_147-23001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9917/req_148-23002.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9918/req_149-23001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9921/req_150-23002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9923/req_151-23001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9926/req_152-23001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9927/req_153-23001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9932/req_154-23001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9948/requerimento_155-23001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9949/requerimento_156-23001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9950/requerimento_157-23001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9951/requerimento_158-23001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9952/requerimento_159-23001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9953/requerimento_160-23001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9954/requerimento_161-23001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9955/requerimento_162-23001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9957/requerimento_163-23001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9961/requerimento_164-23001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9962/requerimento_165-23001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9963/requerimento_166-23001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9964/requerimento_167-23001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9969/requerimento_168-23001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9970/requerimento_169-23001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9974/requerimento_170-23001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9976/requerimento_171-23001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9977/requerimento_172-23001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9978/requerimento_173-23001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9983/req_174-23001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9984/req_175-23001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9985/req_176-23001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9986/req_177-23001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9989/req_178-23001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9990/req_179-23001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9991/req_180-23001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9995/req_181-23001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9996/requerimento_182-23001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9997/requerimento_183-23001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9998/requerimento_184-23001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9999/requerimento_185-23001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10000/requerimento_186-23001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10003/requerimento_187-23001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10004/requerimento_188-23001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10005/requerimento_189-23001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10006/requerimeto_190-23001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10008/requerimeto_191-23001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10009/requerimeto_192-23001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10010/requerimeto_193-23001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10011/requerimeto_194-23001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10018/requerimento_195-23001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10024/requerimento_196-23001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10025/requerimento_197-23001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10026/requerimento_198-23001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10027/requerimento_199-23001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10028/requerimento_200-23001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10030/requerimento_201-23002.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10031/requerimento_202-23001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10035/requerimento_203-23001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10036/requerimento_204-23001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10038/requerimento_205-23001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10039/requerimento_206-23001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10040/requerimento_207-23001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10045/requerimento_208-23001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10042/requerimento_209-23001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10050/requerimento_210-23001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10053/requerimento_211-23001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10055/requerimento_212-23001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10058/requerimento_213-23001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10059/requerimento_214-23001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10060/requerimento_215-23001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10061/requerimento_216-23001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10062/requerimento_217-23001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10063/requerimento_218-23001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10064/requerimento_219-23001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10065/requerimento_220-23001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10066/requerimento_221-23001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10069/requerimento_222-23001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10070/requerimento_223-23001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10074/requerimento_224-23001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10075/requerimento_225-23001.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10076/requerimento_226-23001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10077/requerimento_227-23001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10080/requerimento_228-23001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10081/requerimento_229-23001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10085/requerimento_230-23001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10088/requerimento_231-23001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10089/requerimento_232-23001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10090/requerimento_233-23001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10091/requerimento_234-23001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10096/requerimento_235-23001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10104/requerimento_236-23001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10105/requerimento_237-23001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10107/requerimento_238-23002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10108/requerimento_239-23001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10109/requerimento_240-23001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10110/requerimento_241-23001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10111/requerimento_242-23001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10112/requerimento_243-23001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10113/requerimento_244-23001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10117/requerimento_245-23001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10123/requerimento_246-23001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10124/requerimento_247-23001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10125/requerimento_248-23001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10126/requerimento_249-23001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10127/requerimento_250-23001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10128/requerimento_251-23001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10130/requerimento_252-23001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10132/requerimento_253-23001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10133/requerimento_254-23001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10139/requerimento_255-23001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10142/requerimento_256-23001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10144/requerimento_257-23001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10145/requerimento_258-23001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10146/requerimento_259-23001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10147/requerimento_260-23.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10152/requerimento_261-23001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10153/requerimento_262-23001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10154/requerimento_263-23001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10155/requerimento_264-23001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10156/requerimento_265-23001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10161/requerimento_266-23001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10169/requerimento_267-23001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10170/requerimento_268-23001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10171/requerimento_269-23001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10172/requerimento_270-23001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10175/requerimento_271-23001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10190/requerimento_272-23001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10192/requerimento_273-23001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10193/req.274-23001.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10194/req.275-23001.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10195/req.276-23001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10196/req.277-23001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9651/ind_23_001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9652/ind_23_002.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9653/ind_23_003.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9675/indicacao_04-23001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9679/indicacao_05-23001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9680/indicacao_06-23001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9681/indicacao_07-23001.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9682/indicacao_08-23001.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9683/indicacao_09-23001.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9684/indicacao10-23001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9685/indicacao11-23001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9699/indicacao_12-23001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9700/indicacao_13-23001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9701/indicacao14-23001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9702/indicacao15-23001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9703/indicacao16-23001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9704/indicacao17-23001.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9714/indicacao_18-23001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9715/indicacao_19-23001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9716/indicacao_20-23001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9719/indicacao_21-23001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9720/indicacao_22-23001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9721/indicacao_23-23001.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9731/indicacao_24-23001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9732/indicacao_25-23001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9733/indicacao_26-23001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9734/indicacao_27-23001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9735/indicacao_28-23001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9741/indicacao_29-23001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9742/indicacao_30-23001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9753/ind_31_a_35001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9754/ind_31_a_35002.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9755/ind_31_a_35003.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9756/ind_31_a_35004.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9757/ind_31_a_35005.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9765/indicacoes_36-23001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9766/indicacoes_37-23001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9775/indicacoes_38-23001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9778/indicacoes_39-23001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9779/indicacoes_40-23001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9780/indicacoes_41-23001.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9781/indicacoes_42-23001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9785/indicacao_43-23001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9790/indicacao_44-23001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9792/indicacao_45-23001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9793/indicacao_46-23001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9797/indicacao_47-23001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9798/indicacao_48-23001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9799/indicacao_49-23001.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9800/indicacao_50-23001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9804/indicacao_51-23001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9805/indicacao_52-23001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9809/indicacao_53-23001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9810/indicacao_54-23001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9816/indicacao_55-23001.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9817/indicacao_56-23001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9820/indicacao_57-23001.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9821/indicacao_58-23001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9822/indicacao_59-23001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9824/indicacao_60-23001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9828/indicacao_61-23001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9830/ind_62-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9831/indicacao_63-23001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9832/indicacao_64-23001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9844/indicacao_65-23001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9845/indicacao_66-23001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9851/indicacao_67-23001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9853/indicacao_68-23001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9854/indicacao_69-23001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9855/indicacao_70-23001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9856/indicacao_71-23001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9857/indicacao_72-23001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9880/indicacao_73-23001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9881/indicacao_74-23001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9892/ind_75-23001.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9893/ind_76-23001.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9894/ind_77-23001.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9895/ind_78-23001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9896/ind_79-23001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9912/ind_80-23001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9915/ind_81-23001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9916/ind_82-23001.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9922/ind_83-23001.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9924/ind_84-23001.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9929/ind_85-23001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9930/ind_86-23001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9931/ind_87-23001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9956/indicacao_88-23.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9958/indicacao_89-23001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9967/indicacao_90-23001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9979/indicacao_91-23001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9980/indicacao_92-23001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9987/ind_93-23001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9988/ind_94-23001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9992/ind_95-23001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9993/ind_96-23001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9994/ind_97-23001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10007/indicacao_98-23001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10019/indicacao_99-23001.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10020/indicacao_100-23001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10021/indicacao_101-23001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10022/indicacao_102-23001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10023/indicacao_103-23001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10029/indicacao_104-23001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10032/indicacao_105-23001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10043/indicacao_107-23001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10051/indicacao_108-23001.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10052/indicacao_109-23001.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10067/indicacao_110-233001.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10068/indicacao_111-233001.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10078/indicacao_112-233001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10079/indicacao_113-233001.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10082/indicacao_114-23001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10083/indicacao_115-23001.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10084/indicacao_116-23001.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10094/indicacao_117-23001.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10095/indicacao_118-23001.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10097/indicacao_119-23001.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10098/indicacao_120-23001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10099/indicacao_121-23001.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10114/indicacao_122-23001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10115/indicacao_123-23001.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10116/indicacao_124-23001.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10131/indicacao_125-23001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10136/indicacao_126-23001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10140/indicacao_127-23001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10141/indicacao_128-23001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10143/indicacao_129-23001.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10148/indicacao_130-23001.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10158/indicacao_131-23001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10162/indicacao_132-23001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10163/indicacao_133-23001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10173/indicacao_134-23001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10174/indicacao_135-23001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10189/indicacao_136-23001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10191/indicacao_137-23001.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9736/mocao_01-23001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9737/mocao_02-23001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9744/mocao_03-23001.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9748/mocao_04-23001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9761/mocao_05-23001.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9763/mocao_06-23001.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9769/mocao_07-23001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9782/mocao_08-23001.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9829/mocao_09-23001.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9843/mocao_10-23001.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9850/mocao_11-23001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9860/mocao_012-23001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9879/mocao_14-23001.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9919/mocao_15-23001.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9920/mocao_16-23001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9925/mocao_17-23001.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9928/mocao_18-23002.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9965/mocao_19-23001.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9966/mocao_20-23001.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9968/mocao_21-23001.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10002/mocao_22-23001.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10057/mocao_24-23001.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10092/mocao_25-23001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10093/mocao_26-23001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10118/mocao_27-23001.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10122/mocao_28-23001.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10129/mocao_29-23001.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10135/mocao_30-23001.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10160/mocao_31-23001.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10166/mocao_32-23001.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10187/mocao_33-23001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10188/mocao_34-23001.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10071/projeto_de_decreto_legislativo_n.01-2023_ref_tc_1-2021001.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10138/pdl_02-24001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10293/pdl_03-23001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9911/plc_n.1-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10103/plc_03-23001.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9749/projeto_de_lei_complementar_01_2023_rga.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9839/plc_ex_02_2023_reducao_de_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10165/projeto_de_lei_complementar_03_2023_refis_23_24.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10167/ilovepdf_merged_38.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10168/projeto_de_lei_complementar_05_2023_concessao_rsdu.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9723/1_pdfsam_projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9724/2_pdfsam_projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9838/pl_04-2023_denomina_proprios001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9883/proj_lei_ord_05-23001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9884/proj_lei_ord_06-23001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9885/proj_lei_07-23001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9910/plo_8-2023_fixa_subsidios_prefeito_e_vice-prefeito_e_rejeicao_ve001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10001/plo_10-2023_errata_redacao001.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10017/plo_11-2023_ze001.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10047/pl_12-23002.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10048/plo_13-23001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10049/plo14-23001.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10087/pl_15-2023001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10119/plo_16-23003.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10120/pl_17-23001.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10121/plo_18-23001.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10137/plo_19-23002.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10157/plo_20-23001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10159/plo_21-23001.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9767/projeto_de_lei_01_2023_subvencao_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9827/pl_ex_02_2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9866/processo_legislativo_ploe-03-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9882/projeto_de_lei_04_2023_servico_de_inspecao_sanitaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9943/projeto_de_lei___conselho_tutelar_assinado_1_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9960/pl_ex_6-2023_conselho_municipal_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10034/projeto_de_lei_07_2023_credito_especial_1_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10037/pl_08-23001.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10046/projeto_de_lei_n_09_2023_politica_municipal_de_educacao_ambiental_2_.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10054/projeto_de_lei_n_10_2023_autoriza_receber_imovel_em_doacao___implantacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10102/processo_legislativo_ploe-11_2023001.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10164/projeto_de_lei_12_2023_desafetacao_e_afetacao_de_area_institucional.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10201/projeto_de_lei_13_2023_doacao_de_terreno_nidam_crematorio.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9836/p_resolucao_01-2023_reajusta_aux_alim001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10072/projeto_de_resolucao_n.02-2023_ref_desmembramento_pl_08-2023001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10177/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10178/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10179/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10180/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10181/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10182/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10183/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10184/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10185/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10150/proposta_de_emenda_lom_01-23001.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10151/proposta_emenda_2-23_lom001.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9717/balancetededespesasjaneiro2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9801/balancete_fev-23001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9849/balancete_03-23001.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9942/balancete002.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10013/balancete__08-23001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10014/balancete__08-23001.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10015/balancete__08-23001.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9975/of_pm_115-23._veto_e_parecer_tecnico_referente_projeto_de_lei_no_06-2023..pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9982/veto_parcial_pl_emenda_parlamentar_emendas_impositivas_pldo-2023-2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10101/veto_total_pl_aumento_do_subsidio_de_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10197/veto_total_pl_iniciativa_parlamentar_fornecimento_de_medicamentos_a_usuarios_de_clinicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10198/veto_total_pl_alteracao_de_nome_de_rua_ja_alterada_1_.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9627/of_jar_02-23001.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9628/of_cm_04-2023001.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9629/of_cm_06-2023002.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9630/of_cm_07-2023003.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9631/of_cm_08-2023001.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9632/of_cm_09-2023001.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9633/of_cm_10-2023001.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9634/of_cm_11-2023001.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9635/of_jna_no_10_22001.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9672/of_jna_12-2023001.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9825/of_lmsr_12-23001.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9826/of_jar_02-23002.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10199/of_jar_6_2023001.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9654/resp_req_125-2022_of_pm16-2023001.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9655/resp_req_129-2022_of_pm_17-2023001.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9656/resp_of08-2023_of_pm_18-2023001.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9657/of_pm_19-23_resp_0607_e_11-23001.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9658/resposta_of_10-23_pm_21-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9659/of_pm_22-23_resp_126-22_e_02-2023001.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9660/of_pm_24-23_resp_127_2022001.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9663/of_pm_20-23_ref_of_cm_09-23001.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9664/of_pm_26-23_ref_of_cm_04-23001.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9662/of_pm_26-23_ref_of_jar_06-23001.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9661/of_pm_27-23_ref_of_jar_07-23001.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9722/proposta_de_emenda_lom_01-23001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9971/emenda_2-2023001.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9972/emenda_3-2023001.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9973/emenda_4-2023001.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10106/emenda_modificada_01-23001.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9636/req_23_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9637/req_23_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9639/req_23_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9640/req_23_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9641/req_23_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9642/req_23_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9643/req_23_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9644/req_23_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9645/req_23_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9646/req_23_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9647/req_23_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9648/req_23_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9649/req_23_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9650/req_23_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9666/req_16_23_2a_so_de_2023001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9667/req_17_23_2a_so_de_2023001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9668/requerimento_18-23001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9669/requerimento_19-23001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9671/requerimento_21-23001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9673/requerimento_22-23001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9674/requerimento_23-23001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9676/requerimento_24-23001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9677/requerimento_25-23001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9678/requerimento_26-23001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9687/requerimento_27-23001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9688/requerimento_28-23001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9689/requerimento_29-23001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9690/requerimento_30-23001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9691/requerimento_31-23001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9692/requerimento_32-23001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9693/requerimento_33-23001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9694/requerimento_34-23001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9695/requerimento_35-23001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9696/requerimento_36-23002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9697/requerimento_37-23001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9698/requerimento_38-23001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9705/requerimento_39-23001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9706/requerimento40-23001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9707/requerimento41-23001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9708/requerimento42-23001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9709/requerimento43-23001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9710/requerimento44-23001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9711/requerimento45-23001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9712/requerimento_46-23001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9713/requerimento_47-23001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9718/requerimento_48-23001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9725/requerimento_049-23001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9726/requerimento_050-23001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9727/requerimento_051-23001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9728/requerimento_052-23001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9729/requerimento_053-23001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9730/req_54_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9738/requerimento_055-23001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9739/requerimento_056-23001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9740/requerimento_057-23001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9743/requerimento_058-23001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9745/requerimento_059-23001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9746/requerimento_060-23001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9747/requerimento_061-23001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9750/req._62_ao_64003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9751/req._63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9752/req._64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9758/requerimento_65-23001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9759/requerimento_66-23001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9760/requerimento_67-23001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9764/requerimento_68-23001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9768/requerimento_69-23001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9770/requerimento_70-23002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9771/requerimento_71-23001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9772/requerimento_72-23001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9773/requerimento_73-23001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9774/requerimento_74-23001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9776/requerimento_75-23001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9777/requerimento_76-23001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9783/requerimento_77-23001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9784/requerimento_78-23001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9786/requerimento_79-23001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9787/requerimento_80-23001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9788/requerimento_81-23001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9789/requerimento_82-23001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9791/requerimento_83-23001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9794/requerimento_84-23001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9795/requerimento_85-23001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9796/requerimento_86-23001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9802/requerimento_87-23001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9803/requerimento_88-23001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9806/requerimento_89-23001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9807/requerimento_90-23001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9808/requerimento_91-23001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9811/requerimento_92-23001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9812/requerimento_93-23001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9813/requerimento_94-23001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9814/requerimento_95-23001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9815/requerimento_96-23001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9819/requerimento_98-23001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9823/requerimento_99-23001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9833/requerimento_100-23001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9834/requerimento_101-23001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9835/requerimento_102-23001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9840/requerimento_103-23001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9841/requerimento_104-23001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9846/requerimento_105-23001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9847/requerimento_106-23001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9848/requerimento_107-23001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9852/requerimento_108-23001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9858/requerimento_109-23001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9859/requerimento_110-23001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9861/requerimento_111-23001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9862/requerimento_112-23001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9863/requerimento_113-23001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9864/requerimento_114-23001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9865/requerimento_115-23001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9867/requerimento_117-23001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9868/requerimento_117-23001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9869/requerimento_118-23001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9870/requerimento_119-23001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9871/requerimento_120-23001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9872/requerimento_121-23001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9873/requerimento_122-23001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9874/requerimento_123-23001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9875/requerimento_124-23001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9876/requerimento_125-23001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9877/requerimento_126-23001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9886/requ_127-23001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9887/requ_128-23001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9888/requ_129-23001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9889/requ_130-23001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9890/requ_131-23001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9891/requ_132-23001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9897/requ_133-23001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9898/requ_134-23001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9899/requ_135-23001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9900/requ_136-23001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9901/requerimento_137-23001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9902/requ_138-23001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9903/requ_139-23001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9904/requ_140-23001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9905/requ_141-23001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9906/requ_142-23001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9907/requ_143-23001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9908/requerimento_144-23001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9909/requerimento_145-23001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9913/requerimento_146-23001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9914/requerimento_147-23001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9917/req_148-23002.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9918/req_149-23001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9921/req_150-23002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9923/req_151-23001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9926/req_152-23001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9927/req_153-23001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9932/req_154-23001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9948/requerimento_155-23001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9949/requerimento_156-23001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9950/requerimento_157-23001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9951/requerimento_158-23001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9952/requerimento_159-23001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9953/requerimento_160-23001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9954/requerimento_161-23001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9955/requerimento_162-23001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9957/requerimento_163-23001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9961/requerimento_164-23001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9962/requerimento_165-23001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9963/requerimento_166-23001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9964/requerimento_167-23001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9969/requerimento_168-23001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9970/requerimento_169-23001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9974/requerimento_170-23001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9976/requerimento_171-23001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9977/requerimento_172-23001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9978/requerimento_173-23001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9983/req_174-23001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9984/req_175-23001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9985/req_176-23001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9986/req_177-23001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9989/req_178-23001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9990/req_179-23001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9991/req_180-23001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9995/req_181-23001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9996/requerimento_182-23001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9997/requerimento_183-23001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9998/requerimento_184-23001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9999/requerimento_185-23001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10000/requerimento_186-23001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10003/requerimento_187-23001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10004/requerimento_188-23001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10005/requerimento_189-23001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10006/requerimeto_190-23001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10008/requerimeto_191-23001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10009/requerimeto_192-23001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10010/requerimeto_193-23001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10011/requerimeto_194-23001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10018/requerimento_195-23001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10024/requerimento_196-23001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10025/requerimento_197-23001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10026/requerimento_198-23001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10027/requerimento_199-23001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10028/requerimento_200-23001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10030/requerimento_201-23002.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10031/requerimento_202-23001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10035/requerimento_203-23001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10036/requerimento_204-23001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10038/requerimento_205-23001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10039/requerimento_206-23001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10040/requerimento_207-23001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10045/requerimento_208-23001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10042/requerimento_209-23001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10050/requerimento_210-23001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10053/requerimento_211-23001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10055/requerimento_212-23001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10058/requerimento_213-23001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10059/requerimento_214-23001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10060/requerimento_215-23001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10061/requerimento_216-23001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10062/requerimento_217-23001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10063/requerimento_218-23001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10064/requerimento_219-23001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10065/requerimento_220-23001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10066/requerimento_221-23001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10069/requerimento_222-23001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10070/requerimento_223-23001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10074/requerimento_224-23001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10075/requerimento_225-23001.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10076/requerimento_226-23001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10077/requerimento_227-23001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10080/requerimento_228-23001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10081/requerimento_229-23001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10085/requerimento_230-23001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10088/requerimento_231-23001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10089/requerimento_232-23001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10090/requerimento_233-23001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10091/requerimento_234-23001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10096/requerimento_235-23001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10104/requerimento_236-23001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10105/requerimento_237-23001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10107/requerimento_238-23002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10108/requerimento_239-23001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10109/requerimento_240-23001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10110/requerimento_241-23001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10111/requerimento_242-23001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10112/requerimento_243-23001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10113/requerimento_244-23001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10117/requerimento_245-23001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10123/requerimento_246-23001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10124/requerimento_247-23001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10125/requerimento_248-23001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10126/requerimento_249-23001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10127/requerimento_250-23001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10128/requerimento_251-23001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10130/requerimento_252-23001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10132/requerimento_253-23001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10133/requerimento_254-23001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10139/requerimento_255-23001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10142/requerimento_256-23001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10144/requerimento_257-23001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10145/requerimento_258-23001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10146/requerimento_259-23001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10147/requerimento_260-23.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10152/requerimento_261-23001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10153/requerimento_262-23001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10154/requerimento_263-23001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10155/requerimento_264-23001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10156/requerimento_265-23001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10161/requerimento_266-23001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10169/requerimento_267-23001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10170/requerimento_268-23001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10171/requerimento_269-23001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10172/requerimento_270-23001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10175/requerimento_271-23001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10190/requerimento_272-23001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10192/requerimento_273-23001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10193/req.274-23001.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10194/req.275-23001.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10195/req.276-23001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10196/req.277-23001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9651/ind_23_001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9652/ind_23_002.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9653/ind_23_003.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9675/indicacao_04-23001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9679/indicacao_05-23001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9680/indicacao_06-23001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9681/indicacao_07-23001.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9682/indicacao_08-23001.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9683/indicacao_09-23001.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9684/indicacao10-23001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9685/indicacao11-23001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9699/indicacao_12-23001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9700/indicacao_13-23001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9701/indicacao14-23001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9702/indicacao15-23001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9703/indicacao16-23001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9704/indicacao17-23001.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9714/indicacao_18-23001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9715/indicacao_19-23001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9716/indicacao_20-23001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9719/indicacao_21-23001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9720/indicacao_22-23001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9721/indicacao_23-23001.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9731/indicacao_24-23001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9732/indicacao_25-23001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9733/indicacao_26-23001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9734/indicacao_27-23001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9735/indicacao_28-23001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9741/indicacao_29-23001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9742/indicacao_30-23001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9753/ind_31_a_35001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9754/ind_31_a_35002.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9755/ind_31_a_35003.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9756/ind_31_a_35004.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9757/ind_31_a_35005.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9765/indicacoes_36-23001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9766/indicacoes_37-23001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9775/indicacoes_38-23001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9778/indicacoes_39-23001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9779/indicacoes_40-23001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9780/indicacoes_41-23001.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9781/indicacoes_42-23001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9785/indicacao_43-23001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9790/indicacao_44-23001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9792/indicacao_45-23001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9793/indicacao_46-23001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9797/indicacao_47-23001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9798/indicacao_48-23001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9799/indicacao_49-23001.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9800/indicacao_50-23001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9804/indicacao_51-23001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9805/indicacao_52-23001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9809/indicacao_53-23001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9810/indicacao_54-23001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9816/indicacao_55-23001.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9817/indicacao_56-23001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9820/indicacao_57-23001.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9821/indicacao_58-23001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9822/indicacao_59-23001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9824/indicacao_60-23001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9828/indicacao_61-23001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9830/ind_62-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9831/indicacao_63-23001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9832/indicacao_64-23001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9844/indicacao_65-23001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9845/indicacao_66-23001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9851/indicacao_67-23001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9853/indicacao_68-23001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9854/indicacao_69-23001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9855/indicacao_70-23001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9856/indicacao_71-23001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9857/indicacao_72-23001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9880/indicacao_73-23001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9881/indicacao_74-23001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9892/ind_75-23001.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9893/ind_76-23001.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9894/ind_77-23001.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9895/ind_78-23001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9896/ind_79-23001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9912/ind_80-23001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9915/ind_81-23001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9916/ind_82-23001.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9922/ind_83-23001.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9924/ind_84-23001.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9929/ind_85-23001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9930/ind_86-23001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9931/ind_87-23001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9956/indicacao_88-23.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9958/indicacao_89-23001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9967/indicacao_90-23001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9979/indicacao_91-23001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9980/indicacao_92-23001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9987/ind_93-23001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9988/ind_94-23001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9992/ind_95-23001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9993/ind_96-23001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9994/ind_97-23001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10007/indicacao_98-23001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10019/indicacao_99-23001.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10020/indicacao_100-23001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10021/indicacao_101-23001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10022/indicacao_102-23001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10023/indicacao_103-23001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10029/indicacao_104-23001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10032/indicacao_105-23001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10043/indicacao_107-23001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10051/indicacao_108-23001.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10052/indicacao_109-23001.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10067/indicacao_110-233001.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10068/indicacao_111-233001.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10078/indicacao_112-233001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10079/indicacao_113-233001.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10082/indicacao_114-23001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10083/indicacao_115-23001.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10084/indicacao_116-23001.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10094/indicacao_117-23001.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10095/indicacao_118-23001.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10097/indicacao_119-23001.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10098/indicacao_120-23001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10099/indicacao_121-23001.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10114/indicacao_122-23001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10115/indicacao_123-23001.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10116/indicacao_124-23001.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10131/indicacao_125-23001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10136/indicacao_126-23001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10140/indicacao_127-23001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10141/indicacao_128-23001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10143/indicacao_129-23001.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10148/indicacao_130-23001.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10158/indicacao_131-23001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10162/indicacao_132-23001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10163/indicacao_133-23001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10173/indicacao_134-23001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10174/indicacao_135-23001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10189/indicacao_136-23001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10191/indicacao_137-23001.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9736/mocao_01-23001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9737/mocao_02-23001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9744/mocao_03-23001.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9748/mocao_04-23001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9761/mocao_05-23001.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9763/mocao_06-23001.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9769/mocao_07-23001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9782/mocao_08-23001.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9829/mocao_09-23001.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9843/mocao_10-23001.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9850/mocao_11-23001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9860/mocao_012-23001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9879/mocao_14-23001.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9919/mocao_15-23001.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9920/mocao_16-23001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9925/mocao_17-23001.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9928/mocao_18-23002.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9965/mocao_19-23001.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9966/mocao_20-23001.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9968/mocao_21-23001.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10002/mocao_22-23001.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10057/mocao_24-23001.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10092/mocao_25-23001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10093/mocao_26-23001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10118/mocao_27-23001.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10122/mocao_28-23001.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10129/mocao_29-23001.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10135/mocao_30-23001.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10160/mocao_31-23001.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10166/mocao_32-23001.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10187/mocao_33-23001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10188/mocao_34-23001.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10071/projeto_de_decreto_legislativo_n.01-2023_ref_tc_1-2021001.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10138/pdl_02-24001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10293/pdl_03-23001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9911/plc_n.1-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10103/plc_03-23001.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9749/projeto_de_lei_complementar_01_2023_rga.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9839/plc_ex_02_2023_reducao_de_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10165/projeto_de_lei_complementar_03_2023_refis_23_24.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10167/ilovepdf_merged_38.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10168/projeto_de_lei_complementar_05_2023_concessao_rsdu.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9723/1_pdfsam_projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9724/2_pdfsam_projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9838/pl_04-2023_denomina_proprios001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9883/proj_lei_ord_05-23001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9884/proj_lei_ord_06-23001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9885/proj_lei_07-23001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9910/plo_8-2023_fixa_subsidios_prefeito_e_vice-prefeito_e_rejeicao_ve001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10001/plo_10-2023_errata_redacao001.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10017/plo_11-2023_ze001.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10047/pl_12-23002.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10048/plo_13-23001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10049/plo14-23001.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10087/pl_15-2023001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10119/plo_16-23003.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10120/pl_17-23001.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10121/plo_18-23001.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10137/plo_19-23002.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10157/plo_20-23001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10159/plo_21-23001.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9767/projeto_de_lei_01_2023_subvencao_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9827/pl_ex_02_2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9866/processo_legislativo_ploe-03-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9882/projeto_de_lei_04_2023_servico_de_inspecao_sanitaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9943/projeto_de_lei___conselho_tutelar_assinado_1_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9960/pl_ex_6-2023_conselho_municipal_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10034/projeto_de_lei_07_2023_credito_especial_1_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10037/pl_08-23001.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10046/projeto_de_lei_n_09_2023_politica_municipal_de_educacao_ambiental_2_.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10054/projeto_de_lei_n_10_2023_autoriza_receber_imovel_em_doacao___implantacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10102/processo_legislativo_ploe-11_2023001.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10164/projeto_de_lei_12_2023_desafetacao_e_afetacao_de_area_institucional.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10201/projeto_de_lei_13_2023_doacao_de_terreno_nidam_crematorio.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9836/p_resolucao_01-2023_reajusta_aux_alim001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10072/projeto_de_resolucao_n.02-2023_ref_desmembramento_pl_08-2023001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10177/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10178/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10179/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10180/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10181/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10182/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10183/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10184/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10185/quadro_consolidado_emendas_impositivas_ex_2024001.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10150/proposta_de_emenda_lom_01-23001.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10151/proposta_emenda_2-23_lom001.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9717/balancetededespesasjaneiro2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9801/balancete_fev-23001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9849/balancete_03-23001.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9942/balancete002.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10013/balancete__08-23001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10014/balancete__08-23001.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10015/balancete__08-23001.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9975/of_pm_115-23._veto_e_parecer_tecnico_referente_projeto_de_lei_no_06-2023..pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9982/veto_parcial_pl_emenda_parlamentar_emendas_impositivas_pldo-2023-2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10101/veto_total_pl_aumento_do_subsidio_de_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10197/veto_total_pl_iniciativa_parlamentar_fornecimento_de_medicamentos_a_usuarios_de_clinicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10198/veto_total_pl_alteracao_de_nome_de_rua_ja_alterada_1_.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/11399/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9627/of_jar_02-23001.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9628/of_cm_04-2023001.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9629/of_cm_06-2023002.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9630/of_cm_07-2023003.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9631/of_cm_08-2023001.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9632/of_cm_09-2023001.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9633/of_cm_10-2023001.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9634/of_cm_11-2023001.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9635/of_jna_no_10_22001.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9672/of_jna_12-2023001.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9825/of_lmsr_12-23001.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9826/of_jar_02-23002.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10199/of_jar_6_2023001.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9654/resp_req_125-2022_of_pm16-2023001.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9655/resp_req_129-2022_of_pm_17-2023001.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9656/resp_of08-2023_of_pm_18-2023001.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9657/of_pm_19-23_resp_0607_e_11-23001.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9658/resposta_of_10-23_pm_21-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9659/of_pm_22-23_resp_126-22_e_02-2023001.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9660/of_pm_24-23_resp_127_2022001.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9663/of_pm_20-23_ref_of_cm_09-23001.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9664/of_pm_26-23_ref_of_cm_04-23001.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9662/of_pm_26-23_ref_of_jar_06-23001.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9661/of_pm_27-23_ref_of_jar_07-23001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9722/proposta_de_emenda_lom_01-23001.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9971/emenda_2-2023001.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9972/emenda_3-2023001.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9973/emenda_4-2023001.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/10106/emenda_modificada_01-23001.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H555"/>
+  <dimension ref="A1:H556"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -20134,857 +20150,883 @@
       </c>
       <c r="G523" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="H523" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
         <v>1910</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>10</v>
       </c>
       <c r="D524" t="s">
         <v>1911</v>
       </c>
       <c r="E524" t="s">
         <v>1912</v>
       </c>
       <c r="F524" t="s">
-        <v>111</v>
+        <v>1682</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>23</v>
+        <v>1913</v>
       </c>
       <c r="H524" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D525" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E525" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F525" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1915</v>
+        <v>23</v>
       </c>
       <c r="H525" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>17</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E526" t="s">
         <v>1917</v>
-      </c>
-[...10 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="F526" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="H526" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D527" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E527" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F527" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="H527" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D528" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E528" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F528" t="s">
         <v>82</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="H528" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D529" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E529" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F529" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="H529" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D530" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E530" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F530" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="H530" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D531" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E531" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F531" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="H531" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D532" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E532" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F532" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="H532" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D533" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E533" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F533" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="H533" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D534" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E534" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F534" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>23</v>
+        <v>1944</v>
       </c>
       <c r="H534" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D535" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E535" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F535" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1944</v>
+        <v>23</v>
       </c>
       <c r="H535" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D536" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E536" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F536" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="H536" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D537" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E537" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F537" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="H537" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D538" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="E538" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="F538" t="s">
         <v>82</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="H538" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D539" t="s">
-        <v>1956</v>
+        <v>1916</v>
       </c>
       <c r="E539" t="s">
-        <v>1957</v>
+        <v>1917</v>
       </c>
       <c r="F539" t="s">
+        <v>82</v>
+      </c>
+      <c r="G539" s="1" t="s">
         <v>1958</v>
       </c>
-      <c r="G539" s="1" t="s">
+      <c r="H539" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>10</v>
+      </c>
+      <c r="D540" t="s">
         <v>1961</v>
       </c>
-      <c r="B540" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E540" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="F540" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="H540" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D541" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E541" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="F541" t="s">
-        <v>1693</v>
+        <v>1967</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="H541" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D542" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E542" t="s">
-        <v>1957</v>
+        <v>1962</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1693</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="H542" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D543" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E543" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="H543" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D544" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E544" t="s">
-        <v>1957</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1962</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="H544" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D545" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E545" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="F545" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="H545" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D546" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E546" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="F546" t="s">
-        <v>1958</v>
+        <v>82</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="H546" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D547" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E547" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="F547" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="H547" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D548" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E548" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="F548" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="H548" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D549" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="E549" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="F549" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="H549" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D550" t="s">
-        <v>1993</v>
+        <v>1961</v>
       </c>
       <c r="E550" t="s">
-        <v>1994</v>
+        <v>1962</v>
       </c>
       <c r="F550" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G550" s="1" t="s">
         <v>1995</v>
       </c>
-      <c r="G550" s="1" t="s">
+      <c r="H550" t="s">
         <v>1996</v>
-      </c>
-[...1 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>10</v>
+      </c>
+      <c r="D551" t="s">
         <v>1998</v>
       </c>
-      <c r="B551" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E551" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="F551" t="s">
-        <v>1682</v>
+        <v>2000</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="H551" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D552" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="E552" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="F552" t="s">
-        <v>13</v>
+        <v>1682</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="H552" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D553" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="E553" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="F553" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="H553" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D554" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="E554" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="F554" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="H554" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D555" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="E555" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="F555" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>34</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F556" t="s">
+        <v>13</v>
+      </c>
+      <c r="G556" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H555" t="s">
-        <v>2011</v>
+      <c r="H556" t="s">
+        <v>2016</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21499,50 +21541,51 @@
     <hyperlink ref="G531" r:id="rId530"/>
     <hyperlink ref="G532" r:id="rId531"/>
     <hyperlink ref="G533" r:id="rId532"/>
     <hyperlink ref="G534" r:id="rId533"/>
     <hyperlink ref="G535" r:id="rId534"/>
     <hyperlink ref="G536" r:id="rId535"/>
     <hyperlink ref="G537" r:id="rId536"/>
     <hyperlink ref="G538" r:id="rId537"/>
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
     <hyperlink ref="G541" r:id="rId540"/>
     <hyperlink ref="G542" r:id="rId541"/>
     <hyperlink ref="G543" r:id="rId542"/>
     <hyperlink ref="G544" r:id="rId543"/>
     <hyperlink ref="G545" r:id="rId544"/>
     <hyperlink ref="G546" r:id="rId545"/>
     <hyperlink ref="G547" r:id="rId546"/>
     <hyperlink ref="G548" r:id="rId547"/>
     <hyperlink ref="G549" r:id="rId548"/>
     <hyperlink ref="G550" r:id="rId549"/>
     <hyperlink ref="G551" r:id="rId550"/>
     <hyperlink ref="G552" r:id="rId551"/>
     <hyperlink ref="G553" r:id="rId552"/>
     <hyperlink ref="G554" r:id="rId553"/>
     <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>