--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -54,4229 +54,4229 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9206/reqcompleto1.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9206/reqcompleto1.pdf</t>
   </si>
   <si>
     <t>Readequação de sinalização na Rua Monsenhor Nakamura c/ Rua Arthur Boigues.</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9207/reqcompleto2.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9207/reqcompleto2.pdf</t>
   </si>
   <si>
     <t>Colocação de raspa de asfalto na estrada da igreja localizada no km 10.</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9208/reqcompleto3.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9208/reqcompleto3.pdf</t>
   </si>
   <si>
     <t>Ao prefeito informação de Projeto de pavimentação no prolongamento da Rua João Bartolo.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9209/reqcompleto4.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9209/reqcompleto4.pdf</t>
   </si>
   <si>
     <t>Ao prefeito informação como se encontra a execução de canaletas nos cruzamentos das vias.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9210/reqcompleto5.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9210/reqcompleto5.pdf</t>
   </si>
   <si>
     <t>Ao prefeito informação: qual a posição da administração Ref. Reparos de galerias na Rua Campos Sales nas proximidades do nº 1040.</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9215/req_006.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9215/req_006.pdf</t>
   </si>
   <si>
     <t>Informações dobre pagamento de abono FUNDEB relativo ao ano de 2021.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marquinho Bozó</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9216/reqcompleto8.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9216/reqcompleto8.pdf</t>
   </si>
   <si>
     <t>Qual a previsão das obras de reforma do Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9217/reqcompleto9.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9217/reqcompleto9.pdf</t>
   </si>
   <si>
     <t>Qual a atual situação da pandemia da COVID-19 e quais ações estão previstas.</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9218/reqcompleto10.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9218/reqcompleto10.pdf</t>
   </si>
   <si>
     <t>Se há previsão de fazer um calendário de competições para 2022.</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9219/req11.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9219/req11.pdf</t>
   </si>
   <si>
     <t>Como a administração procederá face ao aumento do salário mínimo dos professores.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9220/req12.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9220/req12.pdf</t>
   </si>
   <si>
     <t>Como a administração procederá face a revisão anual de salários dos servidores 2020/2021.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9233/reqcompleto13.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9233/reqcompleto13.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informação sobre contrato com a empresa Construpopp.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9234/reqcompleto14.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9234/reqcompleto14.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informação sobre a responsabilidade das limpezas de galerias.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9235/reqcompleto15.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9235/reqcompleto15.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informação sobre a responsabilidade de limpeza interna no cemitério de Álvares Machado.</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9236/reqcompleto16.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9236/reqcompleto16.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informação sobre as pinturas nos obstáculos e sinalização nas ruas que foram recapeadas.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9237/reqcompleto17.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9237/reqcompleto17.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando como se encontra o processo que visa a abertura de via pública ligado a Rua Tucanos, Chácara Cobral e Rua Antero Moreira França.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Claudio Salomão</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9238/reqcompleto18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9238/reqcompleto18.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informação se há previsão para melhoria na área da Fepasa.</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9239/reqcompleto19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9239/reqcompleto19.pdf</t>
   </si>
   <si>
     <t>Qual o critéiro utilizado para concessão de vaga nas creches do município.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9249/reqcompleto20.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9249/reqcompleto20.pdf</t>
   </si>
   <si>
     <t>Qual as providências que serão tomadas quanto ao desgaste do recente pavimento das vias do Jd. Maria de Lurdes.</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9252/reqcompleto21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9252/reqcompleto21.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de passarelas em postos da linha férrea.</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9251/reqcompleto22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9251/reqcompleto22.pdf</t>
   </si>
   <si>
     <t>Se há previsão de recape nas vias do Jardim São José.</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9253/reqcompleto23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9253/reqcompleto23.pdf</t>
   </si>
   <si>
     <t>Se há previsão de rebaixamento de guias para acessibilidade na Avenida da Amizade.</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9254/reqcompleto24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9254/reqcompleto24.pdf</t>
   </si>
   <si>
     <t>Qual previsão de reparos no pavimento da Rua Xavantes.</t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9255/reqcompleto25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9255/reqcompleto25.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de mecanismo de acesso na variante SP 270.</t>
   </si>
   <si>
     <t>9256</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9256/req_26.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9256/req_26.pdf</t>
   </si>
   <si>
     <t>Informações sobre a implantação do piso nacional do magistério.</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9257/reqcompleto27.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9257/reqcompleto27.pdf</t>
   </si>
   <si>
     <t>Se há previsão de duplicação da variante SP 270.</t>
   </si>
   <si>
     <t>9258</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9258/requerimento2822.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9258/requerimento2822.pdf</t>
   </si>
   <si>
     <t>Medalha Kiochi Tatizawa ao secretário de estado Marcos Vinholi.</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9259/req_29.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9259/req_29.pdf</t>
   </si>
   <si>
     <t>Se há projetos de melhor utilização dos próprios municipais pela coletividade.</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9260/reqcompleto31.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9260/reqcompleto31.pdf</t>
   </si>
   <si>
     <t>Se há projeto de reforma do centro comunitário do Jd. Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Dema</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9261/reqcompleto32.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9261/reqcompleto32.pdf</t>
   </si>
   <si>
     <t>Se há previsão de início das obras na ponte do Cruzeiro.</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9262/req33.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9262/req33.pdf</t>
   </si>
   <si>
     <t>Se existe conselho de proteção aos animais.</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9263/reqcompleto34.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9263/reqcompleto34.pdf</t>
   </si>
   <si>
     <t>Se há previsão de instalação de insufilme nas janelas da ESF Jd. Nossa Sr. Penha.</t>
   </si>
   <si>
     <t>9264</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9264/reqcompleto35.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9264/reqcompleto35.pdf</t>
   </si>
   <si>
     <t>Informações sobre convênio com a LUMEN de Presidente Prudente.</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9265/reqcompleto36.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9265/reqcompleto36.pdf</t>
   </si>
   <si>
     <t>Qual o tempo médio de substituição de lâmpada queimada da iluminação pública.</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9266/reqcompleto37.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9266/reqcompleto37.pdf</t>
   </si>
   <si>
     <t>De quem é a responsabilidade de raspagem no meio-fio no contrato de limpeza pública.</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9267/req_38.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9267/req_38.pdf</t>
   </si>
   <si>
     <t>Se tem feito notificações aos contribuintes que não fazem limpeza de terrenos vazios.</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9268/reqcompleto39.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9268/reqcompleto39.pdf</t>
   </si>
   <si>
     <t>Informações sobre serviços prestados pela Santa Casa.</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9269/req40.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9269/req40.pdf</t>
   </si>
   <si>
     <t>Se há estudos para ajustes no IPTU quanto ao uso de energia solar.</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9270/reqcompleto41.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9270/reqcompleto41.pdf</t>
   </si>
   <si>
     <t>Se há estudos para reparos/recape nas vias do Jd. São José.</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9287/req42completo.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9287/req42completo.pdf</t>
   </si>
   <si>
     <t>Solicitação para informar a população sobre quais as ações desenvolvidas pela Administração quanto ao combate de proliferação de escorpião em nosso município.</t>
   </si>
   <si>
     <t>9288</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9288/reqcompleto43.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9288/reqcompleto43.pdf</t>
   </si>
   <si>
     <t>Solicitação de informação:_x000D_
 1. Se há projeto para ampliar a área do cemitério local , e, caso tenha informar quais serão as áreas utilizadas;_x000D_
 2. Como se encontra o processo de devolução das áreas institucionais do loteamento "Manoel Medina", e, da área onde está sendo instalada a "Torre", que poderia ser utilizada para tal ampliação.</t>
   </si>
   <si>
     <t>9283</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9283/reqcompleto44.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9283/reqcompleto44.pdf</t>
   </si>
   <si>
     <t>Solicitação para atualizar a população se há um projeto de implantação de mecanismo de acesso e saída ao Jardim União, pela Av. Arthur Boigues Filho.</t>
   </si>
   <si>
     <t>9284</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9284/reqcompleto45.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9284/reqcompleto45.pdf</t>
   </si>
   <si>
     <t>Solicitação para informar se há um projeto que visa o alargamento da área de confluência das Ruas Presidente Prudente e Nivaldo Zorzato, tendo como objetivo a melhoria do fluxo de veículo e segurança dos pedestres.</t>
   </si>
   <si>
     <t>9285</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9285/req_completo_46.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9285/req_completo_46.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre como a administração procede em relação às crianças com restrições alimentares, que frequentam as unidades de creches/escolas do município.</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9286/req_completo_47.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9286/req_completo_47.pdf</t>
   </si>
   <si>
     <t>solicitação de como atuam os monitores que acompanham as crianças especiais nas creches e escola do município.</t>
   </si>
   <si>
     <t>9289</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9289/reqcompleto48.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9289/reqcompleto48.pdf</t>
   </si>
   <si>
     <t>Petição para informar os motivos pelos quais não está tendo coleta de lixo na Rua Antonio Massao Tatebe.</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9290/requerimento_0492022.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9290/requerimento_0492022.pdf</t>
   </si>
   <si>
     <t>Solicitação de informação sobre quando será efetivado o retorno das atividades esportivas do município.</t>
   </si>
   <si>
     <t>9291</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9291/requerimento_0512022.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9291/requerimento_0512022.pdf</t>
   </si>
   <si>
     <t>Solicitação de informação sobre a possibilidade de instalação de bebedouro de água gelada no centro esportivo municipal.</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>João Sanchez</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9292/reqcompleto52.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9292/reqcompleto52.pdf</t>
   </si>
   <si>
     <t>Solicitação de esclarecimentos sobre:_x000D_
 1. quais os procedimentos adotados pelo Executivo pelos fiscais decorrentes dos contratos de terceirização do município;_x000D_
 2. há registros documentais que comprovem a fiscalização pelo Município das obrigações dessas naturezas contraídas pelas empresas terceirizadas;_x000D_
 3. Já existem seções judiciais de natureza trabalhista ou previdenciária em face do município decorrente de inadimplemento por parte das empresas terceirizadas as quais podem refletir em condenação ao município?</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9308/req53.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9308/req53.pdf</t>
   </si>
   <si>
     <t>solicitação de informação sobre existência ações ou projetos junto com a CART visando a implantação de mecanismo de acesso as empresas Matsuda, através da variante de acesso a SP270 KM 576.</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9309/req54.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9309/req54.pdf</t>
   </si>
   <si>
     <t>informe sobre a quantidade de varredores da ruas estipulado no contrato com a construpop no parque dos pinheiros e jardim panorama, bem como no distrito de cel. goulart</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9310/req55.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9310/req55.pdf</t>
   </si>
   <si>
     <t>informação se há previsão de fazer poda de árvores existentes na confluência das ruas: Rio Branco e Ismael Dias da Silva</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9311/req56.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9311/req56.pdf</t>
   </si>
   <si>
     <t>solicitação de informe quanto ao convênio que a Secretaria do Estado de Segurança Pública disponibiliza junto aos municípios</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9322/req57.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9322/req57.pdf</t>
   </si>
   <si>
     <t>solicitação de envio de comprovante de notificação para limpeza do terreno localizado na: Av. dos Paulistas ao lado do número 375 e Av. das Américas, número 1155.</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9323/req58.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9323/req58.pdf</t>
   </si>
   <si>
     <t>solicitação de informação sobre manutenção na rua dos Lírios</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9324/req59.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9324/req59.pdf</t>
   </si>
   <si>
     <t>solicitação de relatório trimestral de horas/máquinas, requerente e local da execução.</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9325/req60.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9325/req60.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a paralisação das obras na chácara Arthur Boigues.</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9326/req61.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9326/req61.pdf</t>
   </si>
   <si>
     <t>solicitação de informações sobre as obras das galerias de águas pluviais no residencial arthur boigues, rua heliard paco com a rua adriana cabrera mendes, tendo em vista, que as mesmas estao paralisadas.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9327/req62.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9327/req62.pdf</t>
   </si>
   <si>
     <t>se há previsão de creche da terceira idade para Pq. dos Pinheiros/Panorama.</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9328/req63.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9328/req63.pdf</t>
   </si>
   <si>
     <t>se há previsão de sub prefeitura no Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9329/req64.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9329/req64.pdf</t>
   </si>
   <si>
     <t>´se já tem área em vista para implantação/ampliação do cemitério.</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9330/req65.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9330/req65.pdf</t>
   </si>
   <si>
     <t>se há previsão de poda de arvores da praça Jurandir Biscola.</t>
   </si>
   <si>
     <t>9331</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9331/req66.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9331/req66.pdf</t>
   </si>
   <si>
     <t>se há previsão de melhorias na Rua Jasmi Baptista e todo jardim Pichione</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9332/req67.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9332/req67.pdf</t>
   </si>
   <si>
     <t>se há projeto de implantação de galeria ao lado da praça Antonio Gatti Cadetti</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9339/req69.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9339/req69.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre quais medicamentos mais distribuídos aos pacientes com transtorno psicológico, discriminando a quantidade e se tem algum em falta.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9340/req70.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9340/req70.pdf</t>
   </si>
   <si>
     <t>solicitação de informe sobre quantas caçambas foram contratadas em 120 dias.</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9341/req71.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9341/req71.pdf</t>
   </si>
   <si>
     <t>solicitação de informe sobre a quantidade de obras existentes em nosso município.</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9342/req72.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9342/req72.pdf</t>
   </si>
   <si>
     <t>solicitação de informe sobre o por quê ultimamente apenas os servidores da prefeitura estão realizando coleta dos lixos da varrição, enquanto existe contrato com a empresa responsável por este serviço.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9343/req73.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9343/req73.pdf</t>
   </si>
   <si>
     <t>solicitação de informe se há possibilidade de instalação de uma academia da terceira idade, no final da rua Olavo Bilac.</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9344/req74.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9344/req74.pdf</t>
   </si>
   <si>
     <t>solicitação de estudos sobre a viabilidade de implantar um obstáculo próximo à rotatória Alberto Hida.</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9352/req76.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9352/req76.pdf</t>
   </si>
   <si>
     <t>solicitação ao prefeito para que envie a relação de loteamentos que foram entregues dentro das normas legais vigentes, nos últimos 5 anos e, envie também, a relação de quais os loteamentos que estão em processo de aprovação para serem entregues, conforme análise e aprovação dos projetos.</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9353/req77.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9353/req77.pdf</t>
   </si>
   <si>
     <t>solicitação de informe para saber se há projeto para interligação das ruas: da glória, com a são cristóvão.</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9354/req78.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9354/req78.pdf</t>
   </si>
   <si>
     <t>solicitação de informe sobre se há projeto para reforma do gramado e plantas no jardim da praça Getúlio Vargas</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9355/req79.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9355/req79.pdf</t>
   </si>
   <si>
     <t>Solicitação ao senhor prefeito para que encaminhe a quantidade de consultas realizadas nas unidades de saúdes, encaminhando relação constando os dias e horários de atendimento dos últimos 3 meses.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9361/req81001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9361/req81001.pdf</t>
   </si>
   <si>
     <t>Solicitação ao senhor prefeito de encaminhamento das cópias dos comprovantes das guias de recolhimentos das taxas referentes aos serviços prestsdos a terceiros pelos maquinários, e, encaminhe também o  termo de responsabilidade conforme previsto no art. 86 da Lei Orgânica.</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9362/req82001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9362/req82001.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor prefeito para que informe se possui no município o projeto meu emprego.</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9363/req83001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9363/req83001.pdf</t>
   </si>
   <si>
     <t>solicitação de informação para saber se há previsão de melhorias no semáforo da cidade.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9364/req84001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9364/req84001.pdf</t>
   </si>
   <si>
     <t>solicitação de informe sobre a possibilidade à revitalização nas sinalizações de trânsito na cidade.</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9365/req85001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9365/req85001.pdf</t>
   </si>
   <si>
     <t>informe sobre quando será construido o acesso para cadeirantes no ponto de ônibus.</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9366/req85001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9366/req85001.pdf</t>
   </si>
   <si>
     <t>solicitação para que o senhor prefeito informe se existe projeto para a revcitalização na praça do Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9383/req087.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9383/req087.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe se existe viabilidade de se diligenciar junto a direção da creche Recanto do Amanhecer - LADOME, na rua Clóvis Bevuilaqua, parque dos pinheiros, no sentido de fazer a implantação de muro, cerca viva etc. a fim de evitar a exposição das crianças.</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9384/req088.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9384/req088.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre como se procedeu à base de cálculo da taxa de limpeza pública no exercício anterior, informando outrossim, o custo dos serviços em 2021, cuja cobrança se dará neste exercício fiscal.</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9385/req_089-2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9385/req_089-2022001.pdf</t>
   </si>
   <si>
     <t>possibilidade de efetivação de abertura de via no Residencial Valência II e Jardim Cobral.</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9386/req_090-2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9386/req_090-2022001.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de refeitório no prédio da prefeitura.</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9387/req_091-2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9387/req_091-2022001.pdf</t>
   </si>
   <si>
     <t>possibilidade de conceder auxílio financeiro para despesas com refeições aos acompanhantes de pacientes que se deslocam em longas distâncias.</t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9388/req_092-2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9388/req_092-2022001.pdf</t>
   </si>
   <si>
     <t>programas sociais voltados ao atendimento dos idosos.</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9389/req94.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9389/req94.pdf</t>
   </si>
   <si>
     <t>Solicitação para que torne as ruas: Ismael Dias da Silva e Aristeu Brasil de Carvalho em mão única.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9390/req95.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9390/req95.pdf</t>
   </si>
   <si>
     <t>solicitação para que informe se há projeto voltado à implantação de iluminação pública com lâmpadas de LED nas extensões da Av. das Américas.</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9391/req96.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9391/req96.pdf</t>
   </si>
   <si>
     <t>Solicitação para que informe se há projeto voltado a revitalização do paisagismo da praça Getúlio Vargas, e, se há viabilidade de parceria com a faculdade de arquitetura e urbanismo.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9392/req97.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9392/req97.pdf</t>
   </si>
   <si>
     <t>Se há projeto voltado a efetivar melhorias na confluência das ruas: Nivaldo Zorzato e Presidente Prudente.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9393/req98.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9393/req98.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe se há tratativas com o proprietário de área rural localizada entre o campo do paulista FC e o jardim Nossa Senhora da Paz, visando implantar passeio público no trecho lindeiro a rua Presidente Prudente.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9394/req99.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9394/req99.pdf</t>
   </si>
   <si>
     <t>Informe sobra as atuais condições da piscina pública e se a mesma vai ser recuperada e disponibilizada à população.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9395/req100.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9395/req100.pdf</t>
   </si>
   <si>
     <t>Quando será feito tapa buracos nas vias do Jardim Maria de Lourdes e São João.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9396/req101.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9396/req101.pdf</t>
   </si>
   <si>
     <t>Informe se todas as unidades escolares possuem o laudo do Corpo de Bombeiros para funcionamento.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9397/req102.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9397/req102.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe se já foi solicitado a ENERGISA a instalação de um poste de iluminação pública na Rua Bernardo Guimarães.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9398/req103.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9398/req103.pdf</t>
   </si>
   <si>
     <t>qual a posição de atual Administração face a situação do hospital da esperança de presidente prudente.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9399/req104.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9399/req104.pdf</t>
   </si>
   <si>
     <t>Informe se o município desenvolve ações voltadas a promover ações de enfrentamento a fibriomialgia.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9400/req105.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9400/req105.pdf</t>
   </si>
   <si>
     <t>se há projeto de recapeamento da Rua Jasmi Baptista</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9410/req107.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9410/req107.pdf</t>
   </si>
   <si>
     <t>solicitação de informe sobre qual a previsão de se efetivar a limpeza das caixas d'águas das escolas, creches e dos postos de saúde.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9411/req108.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9411/req108.pdf</t>
   </si>
   <si>
     <t>Pedido para que seja encaminhado expediente a ENERGISA solicitando providências visando o alinhamento do poste afixado na rua Visconde de Taunay confluência com a Rua Clóvis Bevilaqua no Jardim Panorama.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9412/req109.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9412/req109.pdf</t>
   </si>
   <si>
     <t>Pedido de notificação, como previsto em lei, o proprietário do terreno localizado na Rua Machado de Assis esquina com avenida Vinicius de Moraes, visando a efetivação da limpeza do mesmo.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9413/req110.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9413/req110.pdf</t>
   </si>
   <si>
     <t>solicitação de envio da cópia do projeto básico memorial descritivo e planilha de composição  de custos para a construção do Espaço Saúde.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9414/req111.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9414/req111.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre quais as unidades escolares do município possuem biblioteca.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9415/req112.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9415/req112.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre os recolhimentos pertinentes ao FGTS dos servidores da Prefeitura.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9416/req113.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9416/req113.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre quais são os critérios estabelecidos visando o fornecimento de medicamentos de alto custo à população.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9409/req106.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9409/req106.pdf</t>
   </si>
   <si>
     <t>solicitação de informe sobre as reclamações da população sobre o uso inadequado da praça Getúlio Vargas, quanto ao fato das pessoas utilizarem o espaço público para o consumo ilegal de drogas.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9432/req115.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9432/req115.pdf</t>
   </si>
   <si>
     <t>Solicitação para que informem se há previsão de realização de plano recuperação final - Refis, no exercício fiscal de 2022.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9433/req116.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9433/req116.pdf</t>
   </si>
   <si>
     <t>Solicitação para que informem, em relação ao aparelho de raio X, se o mesmo está sendo utilizado ou não, e, caso não esteja sendo utilizado, informem qual a previsão para a sua utilização.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9434/req117.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9434/req117.pdf</t>
   </si>
   <si>
     <t>Informe como se encontra o processo que visa obras na ponte do Cruzeiro.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Informe qual o planejamento voltado a utilização das salas existentes na sede do Parque Infantil da Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9436/req119.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9436/req119.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre qual o planejamento voltado a utilização do prédio da unidade de saúde do Jardim Horizonte no período pós pandemia.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9437/req120.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9437/req120.pdf</t>
   </si>
   <si>
     <t>Solicitação sobre informe com relação a diferença dos pagamentos dos professores.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>se há projeto de implantação de pista de skate no Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9441/req122.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9441/req122.pdf</t>
   </si>
   <si>
     <t>Projeto de pavimentação das vias do Distrito de Cel. Goulart</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9442/req123.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9442/req123.pdf</t>
   </si>
   <si>
     <t>Se há estudos voltados à melhoria de remuneração dos estágios do poder executivo.</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9445/req124.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9445/req124.pdf</t>
   </si>
   <si>
     <t>Medalha verador Kiochi Tatizawa ao senhor Élcio Bonfim.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9446/req125.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9446/req125.pdf</t>
   </si>
   <si>
     <t>Solicitação para informar se há previsão de pavimentação do prolongamento, com correção de buraco existente, da rua Euclides da Cunha, ao acesso ao Bairro Ouro Verde, atendendo assim ao pleito dos moradores da via.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9447/req126.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9447/req126.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe se existe procedimento aberto junto ao MPSP, que tenha como objetivo a mudança do regime trabalhista em nosso município para o estatutário.</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9448/req127.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9448/req127.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe se há planejamento de pavimentação na rua jasmins, interligando o jd. valência II e a rotatória da avenida Arthur Boigues Filho.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9449/req128.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9449/req128.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe de como se encontram as tratativas junto aos órgãos competentes, visando a concessão do prédio da estação em favor do município.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9450/req129.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9450/req129.pdf</t>
   </si>
   <si>
     <t>Solicitação à prefeitura para que envie a cópia do Cronograma de trabalho da Construpopp para o mês de junho de 2022.</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>solicitação de informe se há previsão de instalação de ponto de ônibus próximo do acesso ao Jardim União.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9508/req131.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9508/req131.pdf</t>
   </si>
   <si>
     <t>Solicitação para que nos envie cópia do cronograma de trabalho da construpopp para o mês de junho.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9509/req132.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9509/req132.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe se há possibilidade de implantação de telas de proteção, para evitar acesso de animais na pista de rolamento.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9553/req133.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9553/req133.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe se há previsão de pavimentação do prolongamento da rua Euclides da Cunha.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9511/req134.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9511/req134.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre quais são as providências a atual Administração tomou perante a empresa responsável pelos serviços em questão.</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9512/req135.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9512/req135.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre quando serão concluídos os serviços de reparos nas voas da chácara recreio cobral.</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9513/req136.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9513/req136.pdf</t>
   </si>
   <si>
     <t>Qual a posição da atual Administração quanto ao uso de máscara em ambiente fechado.</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9519/req137.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9519/req137.pdf</t>
   </si>
   <si>
     <t>Solicitação sobre quais ações a atual administração desenvolve ou pretende desenvolver visando fomentar o turismo do município. m</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9524/req138.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9524/req138.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre a retirada da placa indicativa da creche Vicenza Petinari Costa</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9525/req139.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9525/req139.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre quando serão construídos os serviços de reparos nas vias da chácaras recreio cobral</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9526/req141.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9526/req141.pdf</t>
   </si>
   <si>
     <t>previsão de implantação de academia da melhor idade no Pq. dos Pinheiros.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9547/req142.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9547/req142.pdf</t>
   </si>
   <si>
     <t>previsão de destinação de ambulância para as unidades de saúde do parque dos pinheiros.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9548/req143.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9548/req143.pdf</t>
   </si>
   <si>
     <t>quais parques e praças serão benificiados/as com recursos na ordem de R$ 500.000,00</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9549/req144.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9549/req144.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe se há projeto de construção de cobertura na entrada do prédio do CCI</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>implantação de campos de malha e bocha no pq dos pinheiros</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9551/req146.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9551/req146.pdf</t>
   </si>
   <si>
     <t>esclarecimentos das inscrições à feira livre.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9552/req147.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9552/req147.pdf</t>
   </si>
   <si>
     <t>planejamento voltado ao prolongamento da rua dos tucanos, interligando com a rua antero moreira frança.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9554/req169001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9554/req169001.pdf</t>
   </si>
   <si>
     <t>Solicitação de informe sobre o processo de regularização do núcleo industrial de Álvares Machado.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9558/req179001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9558/req179001.pdf</t>
   </si>
   <si>
     <t>QUAL A PROJEÇÂO DE GASTOS PARA A FACAM 2022, DESTACANDO AOS MAIORES DESPESAS OUE IMPACTARÃO TAL PROJEçÃO,</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9559/req180001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9559/req180001.pdf</t>
   </si>
   <si>
     <t>MOTIVOS PELA NÃO COLOCAçÃO DE GRADE EM GALERIA</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9560/req184001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9560/req184001.pdf</t>
   </si>
   <si>
     <t>E SE HÁ PLANEJAMENTO VOLTADO A COLOCAÇÃO E OU RECOLOCAçÃO DE PLACAS COM NOME DE RUAS NO PARQUE DOS PINHEIROS E ]ARDIM PANORAMA.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9561/req185001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9561/req185001.pdf</t>
   </si>
   <si>
     <t>Se há previsto o conserto das mesas e do balanço da praça do bairro Conjunto habitacional Salvador Costa.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9562/req192001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9562/req192001.pdf</t>
   </si>
   <si>
     <t>OUAL O PLANEJAMENTO VOLTADO A APRESENTAÇÂO DE PROPOSTA DE MELHORIA OO PLANO DE CARREIRA DOS SERVIDORES.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9563/req193001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9563/req193001.pdf</t>
   </si>
   <si>
     <t>SE HÁ RECURSOS ORçAiIENTÁBIO/FINANCEIROS PARA DESUGAilEÍTTTO APOSENTADOS</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9564/req194001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9564/req194001.pdf</t>
   </si>
   <si>
     <t>Como se encontra o planejamento para o concurso.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9565/req195001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9565/req195001.pdf</t>
   </si>
   <si>
     <t>Informações sobre o prédio esf pq dos pinheiros.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9566/req196001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9566/req196001.pdf</t>
   </si>
   <si>
     <t>Se há previsão de recuperação do trecho da avenida Vinicius de Moraes.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9567/req197001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9567/req197001.pdf</t>
   </si>
   <si>
     <t>Informações sobre indice de contratos de traansporte escolar.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9568/req198001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9568/req198001.pdf</t>
   </si>
   <si>
     <t>VALOR DO ALUGUEL DO PRÉDIO DO POUPA TEMPO</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9569/req199001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9569/req199001.pdf</t>
   </si>
   <si>
     <t>QUAL A FONTE DE FINANCIAMENTO DAS DESPESAS DA FACAM</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9570/req200001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9570/req200001.pdf</t>
   </si>
   <si>
     <t>Aplicação de Lei para acolhimento de cães e gatos.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9571/req201001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9571/req201001.pdf</t>
   </si>
   <si>
     <t>Informe se haverá subvenção para casa de passagem.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Informe se há projeto visando a ampla e adequada sinalização de trânsito da área central da cidade para melhoria da mobilidade urbana e aumento de vagas para estacionar.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9573/req205001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9573/req205001.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de faixas elevadas defronte as escolas.</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9574/req207001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9574/req207001.pdf</t>
   </si>
   <si>
     <t>Se há previsão de recuperar o paisagismo da praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9575/req208001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9575/req208001.pdf</t>
   </si>
   <si>
     <t>Se há previsão de instalação de setor de trânsito.</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9576/req209001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9576/req209001.pdf</t>
   </si>
   <si>
     <t>Se estava ocorrendo fiscalização quanto a limpeza de terreno.</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9581/req210001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9581/req210001.pdf</t>
   </si>
   <si>
     <t>AO DER - MELHORIAS NO AGOSTAMENTO DA SP 501.</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9582/226_2022.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9582/226_2022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA NA FORMA REGIMENTAL E OUVIDO O PLENARIO PARA QUE SEJA OFICIADO AO_x000D_
 SENHOR PREFETTO SOLTCTTANDO QUE NOS TNFORME TODOS OS íNDTCES DE VACTNAÇÃO EM NOSSO_x000D_
 MUNICíPIO, RELATIVOS AOS ANOS DE2021 82022,</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9588/req_227-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9588/req_227-22001.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES SOBRE POSTE NA AV MARCIA FERNANDES.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9583/req_228-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9583/req_228-22001.pdf</t>
   </si>
   <si>
     <t>QUAIS OS PROJETOS EXISTENTES PARA PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9584/req_229-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9584/req_229-22001.pdf</t>
   </si>
   <si>
     <t>COMO FICA PIS/PASEP E SAQUE FGTS COM NOVO ESTATUTO.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>PREVISÃO TÉRMINO SERVIÇOS JARDIM PICHIONI</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9591/req_231_2022_ze001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9591/req_231_2022_ze001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE REPAROS EM VIAS PAVIMENTADAS</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9592/req_232_2022_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9592/req_232_2022_.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE TÚMULOS DO CEMITÉRIO DA SEDE</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9593/req_233_2022.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9593/req_233_2022.pdf</t>
   </si>
   <si>
     <t>SE HAVERÁ PLACA INDICATIVA COM NOME DO CEMITÉRIO DA SEDE</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9594/req_234_2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9594/req_234_2022001.pdf</t>
   </si>
   <si>
     <t>CDHU INFORMAÇÕES SOBRE NOVO C.H.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9595/req_235-2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9595/req_235-2022001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE FUNDEB</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9596/req_236-2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9596/req_236-2022001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ESTACIONAMENTO DE MOTOS</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9597/req_237-2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9597/req_237-2022001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CAMINHÃO / FROTA MUNICIPAL</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9607/req_238-22_ze001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9607/req_238-22_ze001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE NOTIFICAÇÕES PARA  LIMPEZA  TERRENOS</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9608/req_239_2022_pedrinho.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9608/req_239_2022_pedrinho.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ALARGAMENTO DE CONFLUÊNCIA DE VIA.</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9609/req_240_2022_estela001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9609/req_240_2022_estela001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE SANTA CASA.</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9610/req_241_2022_joel001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9610/req_241_2022_joel001.pdf</t>
   </si>
   <si>
     <t>COMO ESTÃO ESTUDOS PARA IMPLANTAÇÃO IPTU ECOLOGICO.</t>
   </si>
   <si>
     <t>9611</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9611/req_242_2022_claudio.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9611/req_242_2022_claudio.pdf</t>
   </si>
   <si>
     <t>SE HA ESTUDOS DE UNIÕES COM AGENTES COMUNITÁRIOS.</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9612/req_243_2022_claudio002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9612/req_243_2022_claudio002.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃOES SOBRE AUMENTO DE CASO DE DENGUE.</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9613/req_244_2022_claudio.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9613/req_244_2022_claudio.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE AUMENTO SUBVENÇÃO SANTA CASA.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9614/req_245_2022_claudio004.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9614/req_245_2022_claudio004.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE AULAS EXTRAS PARA ENEEM.</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9615/req_246-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9615/req_246-22001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RECURSOS DO FUNDEB.</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9616/req_247-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9616/req_247-22001.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE AR CONDICIONADO EM ESF.</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9617/req_248-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9617/req_248-22001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE FEIRA LIVRE.</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>REQ. 192/JOEL - Informação a SABESP sobre instalação de caixa d’água.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9211/indicacoes_001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9211/indicacoes_001.pdf</t>
   </si>
   <si>
     <t>Execução de sinalização de cruzamentos nas vias.</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9212/indicacoes_002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9212/indicacoes_002.pdf</t>
   </si>
   <si>
     <t>Colocação de placas de sinalização e indicativas com nomes de Ruas nos bairros e áreas do centro da cidade.</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9221/ind_003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9221/ind_003.pdf</t>
   </si>
   <si>
     <t>Reparos em galeria da Rua Iansã com Rua Oxossi, Parque dos Orixás.</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9222/ind_004.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9222/ind_004.pdf</t>
   </si>
   <si>
     <t>Limpeza e reparos no cercamento da área verde do Jardim São João.</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9223/ind_005.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9223/ind_005.pdf</t>
   </si>
   <si>
     <t>Pode de árvore na Rua Martinópolis, Jardim São João.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9224/ind_006.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9224/ind_006.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na Rua José Maria Martins com Manoel F. Oliveira.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9225/ind_007.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9225/ind_007.pdf</t>
   </si>
   <si>
     <t>Restaurar canaleta nas proximidades da Igreja Kojobi na Rua Fernando Costa.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9226/ind_008.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9226/ind_008.pdf</t>
   </si>
   <si>
     <t>Pintura do prédio do velório municipal.</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9227/ind_009.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9227/ind_009.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança no cemitério municipal da sede.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9228/ind_010.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9228/ind_010.pdf</t>
   </si>
   <si>
     <t>Tapa buracos no final da Rua Noel Rosa e limpeza da área verde.</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9229/ind_011.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9229/ind_011.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação na quadra de areia do centro esportivo.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9230/ind_012.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9230/ind_012.pdf</t>
   </si>
   <si>
     <t>Implantação de bebedouro de água gelada no centro esportivo.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9231/ind_013.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9231/ind_013.pdf</t>
   </si>
   <si>
     <t>Reparos e manutenção em todas as unidades escolares do município.</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9232/ind_014.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9232/ind_014.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na Rua Saturnino Batista, 131.</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9240/ind_15.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9240/ind_15.pdf</t>
   </si>
   <si>
     <t>Melhorias na Estrada da Fazendinha na altura do nº 15 até o nº 925.</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9241/ind_16.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9241/ind_16.pdf</t>
   </si>
   <si>
     <t>Melhorias nas laterais da Avenida da Amizade - barraquinha de frutas até o pontilhão da Rodovia Júlio Budisk.</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9242/ind_17.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9242/ind_17.pdf</t>
   </si>
   <si>
     <t>Execução de canaleta na Rua João Felício Parmezam, confluência com a Rua Wilson Jorge.</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9271/ind_19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9271/ind_19.pdf</t>
   </si>
   <si>
     <t>Restauração de tampas de galerias pela cidade.</t>
   </si>
   <si>
     <t>9272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9272/ind_20.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9272/ind_20.pdf</t>
   </si>
   <si>
     <t>Restauração de obstáculo na Rua Campos Sales, 1065.</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9273/ind_21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9273/ind_21.pdf</t>
   </si>
   <si>
     <t>Limpeza nas galerias de águas pluviais na Rua Campos Sales, 1122 B.</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9274/ind_22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9274/ind_22.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestres na Rua Vicente Dias Garcia, defronte a Igreja Católica.</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9275/ind_23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9275/ind_23.pdf</t>
   </si>
   <si>
     <t>Recape e galeria na Rua Tocantins com Guaicurus.</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9276/ind_24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9276/ind_24.pdf</t>
   </si>
   <si>
     <t>Pavimentação da trecho da Rua Quintino de Cesari com Rua da Glória.</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9277/ind_25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9277/ind_25.pdf</t>
   </si>
   <si>
     <t>Canalização na Praça do Conjunto Habitacional Salvador Costa.</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9278/ind_26.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9278/ind_26.pdf</t>
   </si>
   <si>
     <t>Colocação de armários na unidade de saúde Diogo Lopez Arques.</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9279/ind_27.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9279/ind_27.pdf</t>
   </si>
   <si>
     <t>Melhorias no Beco Campos, 269.</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9280/ind_28.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9280/ind_28.pdf</t>
   </si>
   <si>
     <t>Melhorias e construção de obstáculos na Rua dos Jasmim.</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9297/indicacao29-22_03092022_101429.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9297/indicacao29-22_03092022_101429.pdf</t>
   </si>
   <si>
     <t>Implantação de um obstáculo na Rua Venceslau, próximo ao nº243, devido ao grande fluxo de veículos que transitam em alta velocidade.</t>
   </si>
   <si>
     <t>9298</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9298/indicacao30-22_03092022_101513.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9298/indicacao30-22_03092022_101513.pdf</t>
   </si>
   <si>
     <t>Indicação para que determine providências ao setor competente, visando efetuar a execução de abertura de canaleta para o escoamento de águas de chuvas pluviais, no final da rua Santa Lucheta Sonvenzzo.</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9299/indicacao31-22_03092022_102046.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9299/indicacao31-22_03092022_102046.pdf</t>
   </si>
   <si>
     <t>indicação a efetuação de implantar sinalização adequada de trânsito nos cruzamentos nas vias das ruas: Júlio Coimbra com a Orlando Silva, com fins de evitar possíveis acidentes.</t>
   </si>
   <si>
     <t>9300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9300/indicacao32-22_03092022_102118.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9300/indicacao32-22_03092022_102118.pdf</t>
   </si>
   <si>
     <t>Indicação voltada a limpeza geral no ponto de captação de águas pluviais, localizada na Rua Eufrásio Frutuoso, no bairro Salvador Costa, devido ao grande acúmulo de terra e sujeiras que muitas vezes exala mau cheiro.</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9301/indicacao33-22_03092022_102153.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9301/indicacao33-22_03092022_102153.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na extensão de toda área verde, e também, manutenção e melhorias do parquinho que foi reaproveitado da creche Jardim Bela Vista.</t>
   </si>
   <si>
     <t>9302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9302/indicacao34-22_03092022_103412.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9302/indicacao34-22_03092022_103412.pdf</t>
   </si>
   <si>
     <t>Construção de uma passarela para pedestres, ligando a Rua Ismael Dias da Silva com a Rua Presidente Prudente, por motivos de quedas e acidentes em tal local.</t>
   </si>
   <si>
     <t>9303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9303/indicacao35-22_03092022_102323.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9303/indicacao35-22_03092022_102323.pdf</t>
   </si>
   <si>
     <t>Procedência da poda de árvores da praça Jurandir Biscola.</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9304/indicacao36-22_03092022_102358.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9304/indicacao36-22_03092022_102358.pdf</t>
   </si>
   <si>
     <t>Limpeza da área verde ao final da Rua Noel Rosa.</t>
   </si>
   <si>
     <t>9305</t>
   </si>
   <si>
     <t>Implantação de academia do idoso no Centro Esportivo Municipal.</t>
   </si>
   <si>
     <t>9306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9306/indicacao38-22_03092022_102508.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9306/indicacao38-22_03092022_102508.pdf</t>
   </si>
   <si>
     <t>Instalação de Ar Condicionado na Sala dos Agentes Comunitário do Jardim Panorama.</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9307/indicacao39-22_03092022_102542.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9307/indicacao39-22_03092022_102542.pdf</t>
   </si>
   <si>
     <t>Instalação de Ar Condicionado na Sala dos Agentes Comunitários do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9312/ind40.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9312/ind40.pdf</t>
   </si>
   <si>
     <t>indicação de efetivar a implantação de sinalização de solo, pintura de obstáculo na rua Manoel Francisco de Oliveira.</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9313/ind41.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9313/ind41.pdf</t>
   </si>
   <si>
     <t>solicitação de efetivação da substância da placa indicando sentido proibido na rua dos Paraibanos, Jardim São Francisco.</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9314/ind42.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9314/ind42.pdf</t>
   </si>
   <si>
     <t>implantação de obstáculo na Rua dos Mineiros, na altura do número 199, Jardim São Francisco.</t>
   </si>
   <si>
     <t>9315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9315/ind43.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9315/ind43.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na rua Vicente Dias Garcia, nas proximidades da EE Angélica de Oliveira.</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9316/ind44.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9316/ind44.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta no final da rua Presidente Epitácio com a Rua Martinópolis.</t>
   </si>
   <si>
     <t>9317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9317/ind45.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9317/ind45.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral nas margens da ferrovia, trecho compreendido entre a loja eletro severo e o final na área urbana.</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
     <t>notificar proprietários de terrenos vazios no Residencial Marcia Fernandes.</t>
   </si>
   <si>
     <t>9334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9334/ind47.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9334/ind47.pdf</t>
   </si>
   <si>
     <t>continuidade da pista de caminhada no ínicio do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9335</t>
   </si>
   <si>
     <t>Reforma do campo de futebol do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9346/ind49.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9346/ind49.pdf</t>
   </si>
   <si>
     <t>Indicação sobre a implantação de uma placa de trânsito "parada rápida" defronte a padaria La Familia, jd. são josé</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9347/ind50.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9347/ind50.pdf</t>
   </si>
   <si>
     <t>efetivação da pintura da faixa de pedestres no entorno da praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9348/ind51.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9348/ind51.pdf</t>
   </si>
   <si>
     <t>Trocas de lâmpadas na pista de caminhada da praça Vereador Jurandir Biscola</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9349/ind52.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9349/ind52.pdf</t>
   </si>
   <si>
     <t>viabilidade de tornar mão única a travessa espanha</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9356/ind53.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9356/ind53.pdf</t>
   </si>
   <si>
     <t>indicação ao prefeito para que determine providências ao setor competente visando à implantação e revitalizaçâo de faixas de pedestres na área central e próximas as escolas públiucas e municipais.</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9357/ind54.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9357/ind54.pdf</t>
   </si>
   <si>
     <t>indicação visando a implantação de um obstáculo na rua jasmins próximo as nº 385, devido ao grande fluxo de veículos que transitam naquele local em alta velocidade.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9358/ind55.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9358/ind55.pdf</t>
   </si>
   <si>
     <t>indicação visando a implantação de sinalização de trânsito com a placa ''PARE'' nos cruzamentos das Ruas preferenciais, bem como, demais sinalização horizontal e vertical nas ruas do bairro do jardim novo horizonte.</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9359/ind56.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9359/ind56.pdf</t>
   </si>
   <si>
     <t>indicação visando a conservação e manutenção das vias como: canaletas, bueiros, pinturas nas ruas do parque do pinheiros e jardim panorama.</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9360/ind57.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9360/ind57.pdf</t>
   </si>
   <si>
     <t>indicação visando oficiar a SABESP para executar reparos em torno da tampa do poço de visita de esgoto, localizada na rua são marcos, cruzamento com a rua são sebastião no bairro sao jose.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9367/ind58001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9367/ind58001.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor prefeito à reconstrução da tampa das galerias que se encontram quebradas</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9368/ind59001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9368/ind59001.pdf</t>
   </si>
   <si>
     <t>indicação sobre corte dos eucaliptos loxalizados nas áreas verdes no final da rua dos expedicionarios</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
     <t>indicação solicitando a limpeza nas vuas públicas do bairro parque dos orixás</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9376/ind061.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9376/ind061.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito para que determine providências ao setor competente visando a efetivação da implantação de lixeiras nos parques infantis e academia ao ar livre no município de Álvares Machado.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9377/ind062.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9377/ind062.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito para que determine providências ao setor competente visando a efetivação da substituição da lixeira quebrada na EMEIF José Molina, no Distrito de Cel Goulart.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito para que determine providências ao setor competente visando a efetivação de estudos técnicos com o objetivo de implantar galeria de águas pluviais na praça do CH Salvador Costa, por consequência da formação de erosão no local citado.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9379/ind064.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9379/ind064.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito para que determine providências ao setor competente visando a efetivação de implantação de sanitários, masculino e feminino, com acessibilidade, no parque infantil da Praça Getúlio Vargas, a fim de dar maior conforto e segurança.</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9380/ind065.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9380/ind065.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito para que determine providências ao setor competente visando a efetivação de implantar bebedouros refrigerados no parque infantil da Praça Getúlio Vargas, a fim de dar maior conforto e tranquilidades.</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9381/ind066.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9381/ind066.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito para que determine providências ao setor competente visando promover a limpeza ampla e geral, com remoção do mato no paviamento com pedras sextavadas nas ruas: Santo Dumont, Antonio Petinari e Júlio Mesquita.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9382/ind067.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9382/ind067.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Prefeito para que determine providências ao setor competente visando a implantação de sinalização de trânsito adequada ao fluxo na confluência das ruas: Presidente Prudente com Nivaldo Zorzato.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9401/ind68.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9401/ind68.pdf</t>
   </si>
   <si>
     <t>indicação de instalação de placas de sinalização como proibido estacionar e proibido pescar na barragem do balneário da amizade.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9402/ind69.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9402/ind69.pdf</t>
   </si>
   <si>
     <t>indicação de sinalização com nome da rua na rua fernando almeida fernandez no residencial bornia.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9403/ind70.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9403/ind70.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na pista de caminhada do centro esportivo de Álvares Machado.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9404/ind71.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9404/ind71.pdf</t>
   </si>
   <si>
     <t>Sinalização adequada na Rua Iansã.</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9417/ind72.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9417/ind72.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização de ''Parada de Ônibus'' nos pontos existentes do Pq. dos pinheiros e Jardim Panorama.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
     <t>Construção de uma cobertura no parquinho da Creche Maria Luiza, devido ao sol que prejudica as crianças.</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9419/ind74.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9419/ind74.pdf</t>
   </si>
   <si>
     <t>Implantação do Projeto Educacional Esportivo com o tema ''Brincando na Rua'' com a atividade a cada dois meses, envolvendo a população e principalmente as crianças.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9420/ind75.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9420/ind75.pdf</t>
   </si>
   <si>
     <t>Limpeza do pavimento com pedras sextavadas nas ruas: Antonio Petinari e Júlio Mesquita, visto que o mato cresceu entre pedras.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9421/ind76.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9421/ind76.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos no prolongamento da Rua Antonio Bortoluzzi.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9422/ind77.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9422/ind77.pdf</t>
   </si>
   <si>
     <t>Implantação de alambrados e passeio público na área verde da Avenida Castro Alves, Pq dos pinheiros.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9423/ind78.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9423/ind78.pdf</t>
   </si>
   <si>
     <t>Limpeza geral na área pública localizada ao lado da Rua Graça Aranha e Avenida Castro Alves, Jardim Panorama.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9424/ind79.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9424/ind79.pdf</t>
   </si>
   <si>
     <t>Colocação de um bebedouro d'água no campo de futebol do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9425/ind80.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9425/ind80.pdf</t>
   </si>
   <si>
     <t>Reparação no início da Rua Martinópolis e em toda a extensão da estrada do Nagai.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9426/ind81.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9426/ind81.pdf</t>
   </si>
   <si>
     <t>Vistoria no telhado da casa de Velório, e restauração da pintura do nome.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9427/ind82.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9427/ind82.pdf</t>
   </si>
   <si>
     <t>Nivelamento das pedras sextavadas da rua Guaicurus, defronte aos números: 186, 245 e 246.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9428/ind83.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9428/ind83.pdf</t>
   </si>
   <si>
     <t>nivelamento das pedras sextavadas do início da rua Aimarás e final da rua Paula Setúbal, Jardim São José.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9429/ind84.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9429/ind84.pdf</t>
   </si>
   <si>
     <t>Limpeza geral na galeria existente da Rua Campos Sales, próximo ao número 1173.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9430/ind85.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9430/ind85.pdf</t>
   </si>
   <si>
     <t>Implantação de passeio público no final da Rua Noel Rosa.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9431/ind86.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9431/ind86.pdf</t>
   </si>
   <si>
     <t>Reparação do início da rua Martinópolis e toda a extensão da Estrada do Nagai.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9443/ind87.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9443/ind87.pdf</t>
   </si>
   <si>
     <t>implantação de um obstáculo na Rua Xavantes, proximidades do número 95, jd. bela vista.</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9444/188.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9444/188.pdf</t>
   </si>
   <si>
     <t>Efetivar devidos reparos na canaleta existente na Avenida Brasil, ao lado do número 315, esquina próxima a praça do Jardim Raio de Sol</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9523/ind89.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9523/ind89.pdf</t>
   </si>
   <si>
     <t>Determinar providências para efetivar a implantação de uma canaleta na confluência das ruas: Barão do Rio Branco e Presidente Prudente, defronte com a Eletro Severo.</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9527/ind90.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9527/ind90.pdf</t>
   </si>
   <si>
     <t>colocação de placa proibindo o contorno na Avenida das américas.</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9528/ind91.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9528/ind91.pdf</t>
   </si>
   <si>
     <t>Pintura da faixa amarela defronte a SABESP na Rua Antonio Louzada Marzabal.</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9529/ind92.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9529/ind92.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta e dissipador de água na Rua Ingles de Souza.</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9530/ind93.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9530/ind93.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas: Rua João Garcia</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9531/ind94.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9531/ind94.pdf</t>
   </si>
   <si>
     <t>efetivar a implantação de canaleta na rua Áustria</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9532/ind95.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9532/ind95.pdf</t>
   </si>
   <si>
     <t>implantação de obstáculo na rua Geraldo Cândido Martins.</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9533/ind96.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9533/ind96.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Vicente Dias Garcia - defronte a EE Angélica de Oliveira.</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9534/ind97.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9534/ind97.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda de árvore existente na Rua João Francisco Lisboa.</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9535/ind98.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9535/ind98.pdf</t>
   </si>
   <si>
     <t>Efetivar a limpeza na galeria existente na Rua Campos Sales.</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9536/ind99.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9536/ind99.pdf</t>
   </si>
   <si>
     <t>Implantação de um obstáculo: Rua Liberal Antonio Coracini.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9537/ind100.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9537/ind100.pdf</t>
   </si>
   <si>
     <t>Implantação de pistas de caminhada junto ao campo de futebol do Pq dos pinheiros.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9538/ind101.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9538/ind101.pdf</t>
   </si>
   <si>
     <t>Implantação de pista de caminhada na entrada do parque dos pinheiros.</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9539/ind102.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9539/ind102.pdf</t>
   </si>
   <si>
     <t>Implantação de luminária no poste da rua Vinicius de Moraes.</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9540/ind103.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9540/ind103.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo: Rua Evaristo da Veiga - Número 390.</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9541/ind104.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9541/ind104.pdf</t>
   </si>
   <si>
     <t>Implantação de Obstáculo: Avenida Castro Alves - número 377.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9542/ind105.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9542/ind105.pdf</t>
   </si>
   <si>
     <t>Higienização das unidades escolares do município face ao aumento dos casos de covid-19.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9543/ind106.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9543/ind106.pdf</t>
   </si>
   <si>
     <t>Poda de árvore na rua XV de novembro.</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9544/ind107.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9544/ind107.pdf</t>
   </si>
   <si>
     <t>Implantação de rampas de acessibilidade em todos os pontos de ônibus do município.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9545/ind108.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9545/ind108.pdf</t>
   </si>
   <si>
     <t>efetivação dos devidos reparos e melhorias nas vias da rua dos tucanos.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9546/ind109.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9546/ind109.pdf</t>
   </si>
   <si>
     <t>Efetivação de tapa buracos nos trechos da rua presidente prudente.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9555/ind115001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9555/ind115001.pdf</t>
   </si>
   <si>
     <t>Conservação da Rua João Prado.</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9556/ind116001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9556/ind116001.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na avenida Brasil</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9557/ind117001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9557/ind117001.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na Rua Antonio Bortoluzzi</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9577/ind150001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9577/ind150001.pdf</t>
   </si>
   <si>
     <t>LOMBOFAIXA EM VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9578/ind151001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9578/ind151001.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE CONCRETO EM GALERIA.</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9579/ind152001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9579/ind152001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETAS.</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9580/ind153001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9580/ind153001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIA.</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9585/ind_162-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9585/ind_162-22001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETAS NA AVENIDA DAS AMERICAS.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9586/ind_163-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9586/ind_163-22001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETA NA R. GERALDO C. MARTINS.</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9587/ind_164-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9587/ind_164-22001.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS EM VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9598/ind_165_2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9598/ind_165_2022001.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS LATERAIS DO ACESSO a SP270</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9599/ind_166_2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9599/ind_166_2022001.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA GUAIANAZES.</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9600/ind_167_2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9600/ind_167_2022001.pdf</t>
   </si>
   <si>
     <t>CANALETA NA RUA AIMORÉS COM GIÁCOMO MINCA.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9601/ind_168_2022001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9601/ind_168_2022001.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA GERALDO CANDIDO MARTINS</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9618/ind_169-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9618/ind_169-22001.pdf</t>
   </si>
   <si>
     <t>REPAROS EM GALERIA.</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9619/ind_170-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9619/ind_170-22001.pdf</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9620/ind_171-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9620/ind_171-22001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS.</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9213/mocao_01.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9213/mocao_01.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Clayton Dutra.</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9243/mocao_de_aplausos_002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9243/mocao_de_aplausos_002.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio contra a privatização da Sabesp.</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9247/mocao_de_aplausos_003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9247/mocao_de_aplausos_003.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ailton Rogério Leite pelo descarte correto do lixo.</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9248/mocao_de_aplausos_004.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9248/mocao_de_aplausos_004.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor Adalberto Carlos Viana.</t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9293/mocao05-22_03092022_100837.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9293/mocao05-22_03092022_100837.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos as representantes que enaltecem e dignificam o dia internacional da mulher.</t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9294/mocao06-22_03092022_101116.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9294/mocao06-22_03092022_101116.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à estagiária Maria Eduarda Vasconcellos de Jesus Souza, que prestou durante dois anos, junto a nossa casa de leis, um excelente trabalho.</t>
   </si>
   <si>
     <t>9295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9295/mocao07-22_03092022_101211.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9295/mocao07-22_03092022_101211.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Funerária Athia.</t>
   </si>
   <si>
     <t>9296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9296/mocao08-22_03092022_101257.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9296/mocao08-22_03092022_101257.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Pe. Lucas, recém ordenado na função sacerdotal.</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
     <t>Moção de aplausos ai Zé da Andorinha e ao Zé Palmeirense pelo trabalho prestado no terminal rodoviário de Alvares Machado</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9370/moc11001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9370/moc11001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, em homenagem ao dia do jornalista.</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9371/moc12001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9371/moc12001.pdf</t>
   </si>
   <si>
     <t>Moção de apalusos ao 18º aniversário do carim.</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9372/moc13001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9372/moc13001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao dia mundial da saúde.</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9373/moc14001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9373/moc14001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausops para o dia mundial de combate ao cancêr.</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9374/moc15001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9374/moc15001.pdf</t>
   </si>
   <si>
     <t>Moção de apalusos para o diretor da SABESP, Denis Ricardo Pereira.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9375/moc16001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9375/moc16001.pdf</t>
   </si>
   <si>
     <t>Moção ao senhor Fábio Sá Felipe, diretor do posto da amizade.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9407/mocao19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9407/mocao19.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Fidelcino Vaccaro Soares.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9408/mocao20.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9408/mocao20.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Cel PM Carlos Amaral.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9439/moc21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9439/moc21.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os enfermeiros da rede municipal de saúde, pela passagem do Dia do Enfermeiro - 12/05/2022.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9440/moc022.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9440/moc022.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento recente do Dr. Joaquim Elcio Ferreira - Ex promotor de justiça de Presidente Prudente.</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9514/moc23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9514/moc23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a toda a equipe de vacinação da rede municipal de saúde de Álvares Machado.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9515/moc024.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9515/moc024.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao trabalho prestado da ENERGISA no nosso município, em consequência das reclamações dos cidadãos.</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9516/moc25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9516/moc25.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Psicóloga Cleide Santana da rede municipal de Saúde.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9517/moc26.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9517/moc26.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao PM Maxuel Ananias da Silva pelo trabalho que vem desenvolvendo junto as nossas crianças e jovens através do proerd.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9518/moc27.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9518/moc27.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao PM Maxuel Ananias da Silva, ao ex-instrutor do Proerd, Emerson Policate e ao medalhista olímpico Claudinei Quirino.</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9521/moc28.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9521/moc28.pdf</t>
   </si>
   <si>
     <t>Aplausos ao coordenador de esportes do município, Clayton Dutra.</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9522/moc29.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9522/moc29.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os doadores de sangue do município de Álvares Machado.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9622/mocao_034-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9622/mocao_034-22001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR ROSEVAL COSTA.</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9623/mocao_035-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9623/mocao_035-22001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO JOVEM LUIZ MIGUEL CAVALETI BRAMBILA.</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9589/mocao_042-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9589/mocao_042-22001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DEP MAURO BRAGATO E AO DER.</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9603/mocao43001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9603/mocao43001.pdf</t>
   </si>
   <si>
     <t>APRESENTO A MESA NA FORMA REGIMENTAL E OUVIDO O PLENARIO MOÇÃO DE APLAUSOS AO SENADOR_x000D_
 RODRIGO PACHECO, PRESIDENTE DO SENADOR FEDERAL, PELA CONDUÇÃO DO MESMO, COM MUTTA_x000D_
 SERENIDADE E COMPETÊNCIA</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9625/mocao_044-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9625/mocao_044-22001.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO MOTO CLUBE BOINAS PRETAS.</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9605/mocao43002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9605/mocao43002.pdf</t>
   </si>
   <si>
     <t>APRESENTO A MESA NA FORMA REGIMENTAL E OUVIDO O PLENARIO MOÇÃO DE APLAUSOS AO SERVIDOR CLODOALDO ALVES DO NASCIMENTO QUE NO ULTIMO DIA 03 DE NOVEMBRO, COMPLETOU 25 ANOS DE CARREIRA JUNTO AO EXECUTIVO.</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9244/projeto_de_decreto_legislativo_0122.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9244/projeto_de_decreto_legislativo_0122.pdf</t>
   </si>
   <si>
     <t>Título de cidadão machadense ao senhor Dep. Ricardo Izar.</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9245/projeto_de_decreto_legislativo_0222.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9245/projeto_de_decreto_legislativo_0222.pdf</t>
   </si>
   <si>
     <t>Título de cidadão machadense ao senhor Roberto Rodrigues.</t>
   </si>
   <si>
     <t>9282</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ROGER F. GASQUES</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9282/proj._lei_comp._01_02232022_094605.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9282/proj._lei_comp._01_02232022_094605.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de vale-alimentação aos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>9318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9318/pauta_1_0001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9318/pauta_1_0001.pdf</t>
   </si>
   <si>
     <t>Revisão geral anual ao vencimentos dos servidores públicos do Poder Executivo.</t>
   </si>
   <si>
     <t>9336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9336/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9336/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>regime de contratação especial temporária.</t>
   </si>
   <si>
     <t>10597</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10597/plc_04-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10597/plc_04-22001.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Poder Executivo nos termos do art. 37, inciso X, da CF e dá outras providências.</t>
   </si>
   <si>
     <t>10600</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10600/plc_05-22002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10600/plc_05-22002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a taxa de manejo de resíduos sólidos - TMRS e outras providências.</t>
   </si>
   <si>
     <t>10598</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10598/plc_07-22002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10598/plc_07-22002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as funções de confiança e as funções gratificadas, privativas de servidores públicos efetivos da prefeitura municipal de Álvares Machado.</t>
   </si>
   <si>
     <t>10603</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10603/plo_09-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10603/plo_09-22001.pdf</t>
   </si>
   <si>
     <t>Lei de parcelamento do solo do município e da outras providências</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10605/plc_11-22_-001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10605/plc_11-22_-001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SISTEMA VIÁRIO BASICO DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>10611</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10611/plc_12-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10611/plc_12-22001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE NORMAS PARA EDIFICAÇÕES DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10607</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10607/plc_01-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10607/plc_01-22001.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de vale-alimentação aos servidores municipais e da outras providências.</t>
   </si>
   <si>
     <t>10608</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10608/plc_02-22_na_integra001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10608/plc_02-22_na_integra001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERA O ANEXO ll DA LC 29/21.</t>
   </si>
   <si>
     <t>10969</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10969/plc_04-22002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10969/plc_04-22002.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Poder Executivo nos termos do art. 37, inciso X, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>10949</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10949/plce_05-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10949/plce_05-22001.pdf</t>
   </si>
   <si>
     <t>Taxa de Manejo de Resíduos Sólidos</t>
   </si>
   <si>
     <t>10612</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10612/plc_06-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10612/plc_06-22001.pdf</t>
   </si>
   <si>
     <t>Alteração de dispositivos da Lei complementar 32 de 30 de junho de 2021 e das outras providências.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9406/plc_07_2022_estatuto_dos_servidores_publicos001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9406/plc_07_2022_estatuto_dos_servidores_publicos001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Estatuto dos Servidores Públicos do Município de Álvares Machado.</t>
   </si>
   <si>
     <t>10772</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10772/plce-08-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10772/plce-08-22001.pdf</t>
   </si>
   <si>
     <t>Plano Diretor do Município.</t>
   </si>
   <si>
     <t>10693</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10693/plce_10-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10693/plce_10-22001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Zoneamento do uso e ocupação do solo.</t>
   </si>
   <si>
     <t>10606</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10606/pl_01-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10606/pl_01-22001.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do dia 09 de julho (dia dos colecionadores, atiradores e caçadores).</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
     <t>Transforma trecho de estrada rural em via urbana.</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9946/plo_03-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9946/plo_03-22001.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIAS DO RECANTO DAS ARARAS._x000D_
 AUTORIA: Zé Carteiro</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DOS AGENTES POLÍTICOS PARA A PRÓXIMA LEGISLATURA.</t>
   </si>
   <si>
     <t>10592</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10592/plo_06-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10592/plo_06-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de Estágio da Prefeitura Municipal de Alvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10593</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_07-22002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_07-22002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: autoriza convênio com o Estado para segurança delegada.</t>
   </si>
   <si>
     <t>10594</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_08-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_08-22001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com a Companhia de Processamento de Dados de Estado de São Paulo - PRODESP, visando a implantação e operacionalização do POSTO POUPATEMPO ÁLVARES MACHADO e dá outras providências.</t>
   </si>
   <si>
     <t>10596</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10596/plo_10-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10596/plo_10-22001.pdf</t>
   </si>
   <si>
     <t>autoriza a desafetação de áreas institucionais que especifica para fins de atenção e de outras providências.</t>
   </si>
   <si>
     <t>10604</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10604/ppl_12-22002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10604/ppl_12-22002.pdf</t>
   </si>
   <si>
     <t>Desafetação de área no Residencial Marcia Fernandes</t>
   </si>
   <si>
     <t>10595</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10595/plo_01-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10595/plo_01-22001.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir bens imóveis através de desapropriação amigável ou judicial e dá outras providências.</t>
   </si>
   <si>
     <t>9338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9338/proj_lei__02-22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9338/proj_lei__02-22.pdf</t>
   </si>
   <si>
     <t>ALTERA METAS E VALORES AO PPA 2022/2025 E LDO PARA O EXERCÍCIO DE 2022, ABRE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>10639</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10639/pl04-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10639/pl04-22001.pdf</t>
   </si>
   <si>
     <t>Lei das Diretrizes Orçamentáriaspara 2023.</t>
   </si>
   <si>
     <t>10609</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10609/pl_05-22002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10609/pl_05-22002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir bens imóveis através de desapropriação amigável ou judicial e dá outras providências.</t>
   </si>
   <si>
     <t>10692</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10692/ple_06-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10692/ple_06-22001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: sistema de estágio da Prefeitura.</t>
   </si>
   <si>
     <t>10743</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10743/ple_07-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10743/ple_07-22001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Estado de São Paulo, por meio da Secretaria da Segurança Pública, objetivando a conjugação de esforços para emprego de policiais militares e civis em atividades municipais delegadas e dá outras providências.</t>
   </si>
   <si>
     <t>10695</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10695/pl_08-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10695/pl_08-22001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: autoriza convênio com o Governo do estado-POSTO POUPA TEMPO</t>
   </si>
   <si>
     <t>10610</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10610/pl_09-22002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10610/pl_09-22002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Criação do Conselho Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>10973</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10973/ple_10-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10973/ple_10-22001.pdf</t>
   </si>
   <si>
     <t>DESAFETAÇÃO DE ÁREAS INSTITUCIONAIS PARA FINS DE ALIENAÇÃO.</t>
   </si>
   <si>
     <t>10643</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10643/pl_11-22001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10643/pl_11-22001.pdf</t>
   </si>
   <si>
     <t>Orçamento para 2023</t>
   </si>
   <si>
     <t>10694</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10694/pl13-24001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10694/pl13-24001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre:revogação de leis que transferem área de terra ao Governo do Estado/Segurança Pública.</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9246/pj_resolucao_01-22002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9246/pj_resolucao_01-22002.pdf</t>
   </si>
   <si>
     <t>Revisão anual de salários de servidores/câmara.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
     <t>IMPO</t>
   </si>
   <si>
     <t>Emendas Parlamentares IMPOSITIVAS</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9933/e_imp_01-23_estela001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9933/e_imp_01-23_estela001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DO BENEFICIÁRIO - EMENDA PARLAMENTAR _x000D_
 BASE LEGAL ART.7º LEI 3082/2022 E ART.31 LEI 3079/2022</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9934/e_imp_02-23_joao001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9934/e_imp_02-23_joao001.pdf</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9935/e_imp_03-23-joel001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9935/e_imp_03-23-joel001.pdf</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9936/e_imp_04-23-dema001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9936/e_imp_04-23-dema001.pdf</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9937/e_imp_05-23-pedro001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9937/e_imp_05-23-pedro001.pdf</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9938/e_imp_06-23-le_do_projeto001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9938/e_imp_06-23-le_do_projeto001.pdf</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9939/e_imp_07-23-marquinho001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9939/e_imp_07-23-marquinho001.pdf</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9940/e_imp_08-23-ze_carteiro001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9940/e_imp_08-23-ze_carteiro001.pdf</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9941/e_imp_09-23-claudio001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9941/e_imp_09-23-claudio001.pdf</t>
   </si>
   <si>
     <t>10587</t>
   </si>
   <si>
     <t>TC PM</t>
   </si>
   <si>
     <t>TOMADA CONTAS DO PREFEITO - PARECER PRÉVIO TCESP</t>
   </si>
   <si>
     <t>Processo eTC-4089.989.22-2, referente à prestação de contas da Prefeitura Municipal de Álvares Machado, exercício de 2022, para os fins previstos no artigo 31, § 2º, da Constituição Federal, combinado com o artigo 150 da Constituição do Estado de São Paulo.</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>OFÍCIO GAB_VER</t>
   </si>
   <si>
     <t>Solicita relação de Exame.</t>
   </si>
   <si>
     <t>9281</t>
   </si>
   <si>
     <t>Z</t>
   </si>
   <si>
     <t>Projeto de Lei  Executivo (descrição descontinuada</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9281/proj._lei_0122_02232022_094814.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9281/proj._lei_0122_02232022_094814.pdf</t>
   </si>
   <si>
     <t>9319</t>
   </si>
   <si>
     <t>Autorização para a inclusão de despesas a serem processadas com recursos do fundeb</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9520/pl09-22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9520/pl09-22.pdf</t>
   </si>
   <si>
     <t>Cria o conselho municipal da pessoa com deficiência</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4583,68 +4583,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9206/reqcompleto1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9207/reqcompleto2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9208/reqcompleto3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9209/reqcompleto4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9210/reqcompleto5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9215/req_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9216/reqcompleto8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9217/reqcompleto9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9218/reqcompleto10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9219/req11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9220/req12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9233/reqcompleto13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9234/reqcompleto14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9235/reqcompleto15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9236/reqcompleto16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9237/reqcompleto17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9238/reqcompleto18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9239/reqcompleto19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9249/reqcompleto20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9252/reqcompleto21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9251/reqcompleto22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9253/reqcompleto23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9254/reqcompleto24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9255/reqcompleto25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9256/req_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9257/reqcompleto27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9258/requerimento2822.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9259/req_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9260/reqcompleto31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9261/reqcompleto32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9262/req33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9263/reqcompleto34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9264/reqcompleto35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9265/reqcompleto36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9266/reqcompleto37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9267/req_38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9268/reqcompleto39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9269/req40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9270/reqcompleto41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9287/req42completo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9288/reqcompleto43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9283/reqcompleto44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9284/reqcompleto45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9285/req_completo_46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9286/req_completo_47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9289/reqcompleto48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9290/requerimento_0492022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9291/requerimento_0512022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9292/reqcompleto52.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9308/req53.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9309/req54.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9310/req55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9311/req56.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9322/req57.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9323/req58.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9324/req59.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9325/req60.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9326/req61.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9327/req62.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9328/req63.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9329/req64.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9330/req65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9331/req66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9332/req67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9339/req69.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9340/req70.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9341/req71.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9342/req72.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9343/req73.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9344/req74.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9352/req76.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9353/req77.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9354/req78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9355/req79.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9361/req81001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9362/req82001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9363/req83001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9364/req84001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9365/req85001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9366/req85001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9383/req087.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9384/req088.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9385/req_089-2022001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9386/req_090-2022001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9387/req_091-2022001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9388/req_092-2022001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9389/req94.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9390/req95.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9391/req96.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9392/req97.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9393/req98.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9394/req99.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9395/req100.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9396/req101.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9397/req102.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9398/req103.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9399/req104.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9400/req105.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9410/req107.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9411/req108.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9412/req109.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9413/req110.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9414/req111.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9415/req112.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9416/req113.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9409/req106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9432/req115.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9433/req116.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9434/req117.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9436/req119.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9437/req120.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9441/req122.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9442/req123.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9445/req124.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9446/req125.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9447/req126.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9448/req127.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9449/req128.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9450/req129.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9508/req131.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9509/req132.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9553/req133.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9511/req134.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9512/req135.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9513/req136.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9519/req137.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9524/req138.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9525/req139.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9526/req141.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9547/req142.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9548/req143.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9549/req144.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9551/req146.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9552/req147.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9554/req169001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9558/req179001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9559/req180001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9560/req184001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9561/req185001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9562/req192001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9563/req193001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9564/req194001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9565/req195001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9566/req196001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9567/req197001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9568/req198001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9569/req199001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9570/req200001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9571/req201001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9573/req205001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9574/req207001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9575/req208001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9576/req209001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9581/req210001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9582/226_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9588/req_227-22001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9583/req_228-22001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9584/req_229-22001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9591/req_231_2022_ze001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9592/req_232_2022_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9593/req_233_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9594/req_234_2022001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9595/req_235-2022001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9596/req_236-2022001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9597/req_237-2022001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9607/req_238-22_ze001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9608/req_239_2022_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9609/req_240_2022_estela001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9610/req_241_2022_joel001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9611/req_242_2022_claudio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9612/req_243_2022_claudio002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9613/req_244_2022_claudio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9614/req_245_2022_claudio004.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9615/req_246-22001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9616/req_247-22001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9617/req_248-22001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9211/indicacoes_001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9212/indicacoes_002.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9221/ind_003.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9222/ind_004.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9223/ind_005.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9224/ind_006.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9225/ind_007.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9226/ind_008.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9227/ind_009.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9228/ind_010.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9229/ind_011.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9230/ind_012.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9231/ind_013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9232/ind_014.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9240/ind_15.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9241/ind_16.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9242/ind_17.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9271/ind_19.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9272/ind_20.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9273/ind_21.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9274/ind_22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9275/ind_23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9276/ind_24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9277/ind_25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9278/ind_26.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9279/ind_27.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9280/ind_28.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9297/indicacao29-22_03092022_101429.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9298/indicacao30-22_03092022_101513.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9299/indicacao31-22_03092022_102046.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9300/indicacao32-22_03092022_102118.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9301/indicacao33-22_03092022_102153.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9302/indicacao34-22_03092022_103412.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9303/indicacao35-22_03092022_102323.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9304/indicacao36-22_03092022_102358.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9306/indicacao38-22_03092022_102508.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9307/indicacao39-22_03092022_102542.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9312/ind40.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9313/ind41.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9314/ind42.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9315/ind43.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9316/ind44.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9317/ind45.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9334/ind47.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9346/ind49.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9347/ind50.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9348/ind51.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9349/ind52.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9356/ind53.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9357/ind54.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9358/ind55.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9359/ind56.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9360/ind57.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9367/ind58001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9368/ind59001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9376/ind061.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9377/ind062.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9379/ind064.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9380/ind065.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9381/ind066.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9382/ind067.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9401/ind68.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9402/ind69.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9403/ind70.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9404/ind71.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9417/ind72.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9419/ind74.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9420/ind75.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9421/ind76.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9422/ind77.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9423/ind78.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9424/ind79.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9425/ind80.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9426/ind81.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9427/ind82.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9428/ind83.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9429/ind84.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9430/ind85.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9431/ind86.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9443/ind87.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9444/188.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9523/ind89.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9527/ind90.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9528/ind91.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9529/ind92.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9530/ind93.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9531/ind94.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9532/ind95.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9533/ind96.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9534/ind97.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9535/ind98.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9536/ind99.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9537/ind100.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9538/ind101.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9539/ind102.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9540/ind103.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9541/ind104.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9542/ind105.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9543/ind106.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9544/ind107.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9545/ind108.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9546/ind109.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9555/ind115001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9556/ind116001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9557/ind117001.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9577/ind150001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9578/ind151001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9579/ind152001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9580/ind153001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9585/ind_162-22001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9586/ind_163-22001.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9587/ind_164-22001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9598/ind_165_2022001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9599/ind_166_2022001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9600/ind_167_2022001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9601/ind_168_2022001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9618/ind_169-22001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9619/ind_170-22001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9620/ind_171-22001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9213/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9243/mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9247/mocao_de_aplausos_003.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9248/mocao_de_aplausos_004.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9293/mocao05-22_03092022_100837.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9294/mocao06-22_03092022_101116.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9295/mocao07-22_03092022_101211.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9296/mocao08-22_03092022_101257.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9370/moc11001.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9371/moc12001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9372/moc13001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9373/moc14001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9374/moc15001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9375/moc16001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9407/mocao19.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9408/mocao20.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9439/moc21.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9440/moc022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9514/moc23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9515/moc024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9516/moc25.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9517/moc26.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9518/moc27.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9521/moc28.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9522/moc29.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9622/mocao_034-22001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9623/mocao_035-22001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9589/mocao_042-22001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9603/mocao43001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9625/mocao_044-22001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9605/mocao43002.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9244/projeto_de_decreto_legislativo_0122.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9245/projeto_de_decreto_legislativo_0222.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9282/proj._lei_comp._01_02232022_094605.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9318/pauta_1_0001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9336/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10597/plc_04-22001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10600/plc_05-22002.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10598/plc_07-22002.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10603/plo_09-22001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10605/plc_11-22_-001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10611/plc_12-22001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10607/plc_01-22001.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10608/plc_02-22_na_integra001.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10969/plc_04-22002.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10949/plce_05-22001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10612/plc_06-22001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9406/plc_07_2022_estatuto_dos_servidores_publicos001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10772/plce-08-22001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10693/plce_10-22001.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10606/pl_01-22001.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9946/plo_03-22001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10592/plo_06-24001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_07-22002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_08-22001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10596/plo_10-22001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10604/ppl_12-22002.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10595/plo_01-22001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9338/proj_lei__02-22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10639/pl04-22001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10609/pl_05-22002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10692/ple_06-22001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10743/ple_07-22001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10695/pl_08-22001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10610/pl_09-22002.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10973/ple_10-22001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10643/pl_11-22001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10694/pl13-24001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9246/pj_resolucao_01-22002.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9933/e_imp_01-23_estela001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9934/e_imp_02-23_joao001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9935/e_imp_03-23-joel001.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9936/e_imp_04-23-dema001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9937/e_imp_05-23-pedro001.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9938/e_imp_06-23-le_do_projeto001.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9939/e_imp_07-23-marquinho001.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9940/e_imp_08-23-ze_carteiro001.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9941/e_imp_09-23-claudio001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9281/proj._lei_0122_02232022_094814.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9520/pl09-22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9206/reqcompleto1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9207/reqcompleto2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9208/reqcompleto3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9209/reqcompleto4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9210/reqcompleto5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9215/req_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9216/reqcompleto8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9217/reqcompleto9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9218/reqcompleto10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9219/req11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9220/req12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9233/reqcompleto13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9234/reqcompleto14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9235/reqcompleto15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9236/reqcompleto16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9237/reqcompleto17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9238/reqcompleto18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9239/reqcompleto19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9249/reqcompleto20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9252/reqcompleto21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9251/reqcompleto22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9253/reqcompleto23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9254/reqcompleto24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9255/reqcompleto25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9256/req_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9257/reqcompleto27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9258/requerimento2822.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9259/req_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9260/reqcompleto31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9261/reqcompleto32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9262/req33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9263/reqcompleto34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9264/reqcompleto35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9265/reqcompleto36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9266/reqcompleto37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9267/req_38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9268/reqcompleto39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9269/req40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9270/reqcompleto41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9287/req42completo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9288/reqcompleto43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9283/reqcompleto44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9284/reqcompleto45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9285/req_completo_46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9286/req_completo_47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9289/reqcompleto48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9290/requerimento_0492022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9291/requerimento_0512022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9292/reqcompleto52.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9308/req53.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9309/req54.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9310/req55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9311/req56.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9322/req57.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9323/req58.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9324/req59.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9325/req60.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9326/req61.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9327/req62.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9328/req63.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9329/req64.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9330/req65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9331/req66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9332/req67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9339/req69.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9340/req70.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9341/req71.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9342/req72.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9343/req73.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9344/req74.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9352/req76.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9353/req77.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9354/req78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9355/req79.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9361/req81001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9362/req82001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9363/req83001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9364/req84001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9365/req85001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9366/req85001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9383/req087.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9384/req088.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9385/req_089-2022001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9386/req_090-2022001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9387/req_091-2022001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9388/req_092-2022001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9389/req94.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9390/req95.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9391/req96.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9392/req97.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9393/req98.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9394/req99.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9395/req100.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9396/req101.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9397/req102.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9398/req103.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9399/req104.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9400/req105.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9410/req107.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9411/req108.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9412/req109.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9413/req110.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9414/req111.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9415/req112.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9416/req113.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9409/req106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9432/req115.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9433/req116.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9434/req117.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9436/req119.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9437/req120.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9441/req122.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9442/req123.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9445/req124.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9446/req125.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9447/req126.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9448/req127.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9449/req128.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9450/req129.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9508/req131.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9509/req132.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9553/req133.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9511/req134.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9512/req135.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9513/req136.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9519/req137.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9524/req138.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9525/req139.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9526/req141.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9547/req142.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9548/req143.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9549/req144.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9551/req146.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9552/req147.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9554/req169001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9558/req179001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9559/req180001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9560/req184001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9561/req185001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9562/req192001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9563/req193001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9564/req194001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9565/req195001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9566/req196001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9567/req197001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9568/req198001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9569/req199001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9570/req200001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9571/req201001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9573/req205001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9574/req207001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9575/req208001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9576/req209001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9581/req210001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9582/226_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9588/req_227-22001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9583/req_228-22001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9584/req_229-22001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9591/req_231_2022_ze001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9592/req_232_2022_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9593/req_233_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9594/req_234_2022001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9595/req_235-2022001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9596/req_236-2022001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9597/req_237-2022001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9607/req_238-22_ze001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9608/req_239_2022_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9609/req_240_2022_estela001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9610/req_241_2022_joel001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9611/req_242_2022_claudio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9612/req_243_2022_claudio002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9613/req_244_2022_claudio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9614/req_245_2022_claudio004.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9615/req_246-22001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9616/req_247-22001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9617/req_248-22001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9211/indicacoes_001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9212/indicacoes_002.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9221/ind_003.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9222/ind_004.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9223/ind_005.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9224/ind_006.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9225/ind_007.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9226/ind_008.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9227/ind_009.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9228/ind_010.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9229/ind_011.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9230/ind_012.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9231/ind_013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9232/ind_014.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9240/ind_15.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9241/ind_16.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9242/ind_17.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9271/ind_19.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9272/ind_20.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9273/ind_21.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9274/ind_22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9275/ind_23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9276/ind_24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9277/ind_25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9278/ind_26.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9279/ind_27.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9280/ind_28.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9297/indicacao29-22_03092022_101429.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9298/indicacao30-22_03092022_101513.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9299/indicacao31-22_03092022_102046.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9300/indicacao32-22_03092022_102118.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9301/indicacao33-22_03092022_102153.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9302/indicacao34-22_03092022_103412.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9303/indicacao35-22_03092022_102323.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9304/indicacao36-22_03092022_102358.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9306/indicacao38-22_03092022_102508.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9307/indicacao39-22_03092022_102542.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9312/ind40.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9313/ind41.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9314/ind42.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9315/ind43.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9316/ind44.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9317/ind45.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9334/ind47.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9346/ind49.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9347/ind50.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9348/ind51.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9349/ind52.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9356/ind53.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9357/ind54.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9358/ind55.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9359/ind56.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9360/ind57.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9367/ind58001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9368/ind59001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9376/ind061.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9377/ind062.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9379/ind064.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9380/ind065.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9381/ind066.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9382/ind067.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9401/ind68.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9402/ind69.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9403/ind70.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9404/ind71.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9417/ind72.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9419/ind74.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9420/ind75.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9421/ind76.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9422/ind77.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9423/ind78.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9424/ind79.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9425/ind80.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9426/ind81.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9427/ind82.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9428/ind83.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9429/ind84.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9430/ind85.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9431/ind86.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9443/ind87.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9444/188.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9523/ind89.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9527/ind90.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9528/ind91.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9529/ind92.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9530/ind93.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9531/ind94.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9532/ind95.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9533/ind96.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9534/ind97.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9535/ind98.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9536/ind99.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9537/ind100.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9538/ind101.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9539/ind102.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9540/ind103.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9541/ind104.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9542/ind105.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9543/ind106.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9544/ind107.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9545/ind108.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9546/ind109.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9555/ind115001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9556/ind116001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9557/ind117001.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9577/ind150001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9578/ind151001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9579/ind152001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9580/ind153001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9585/ind_162-22001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9586/ind_163-22001.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9587/ind_164-22001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9598/ind_165_2022001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9599/ind_166_2022001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9600/ind_167_2022001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9601/ind_168_2022001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9618/ind_169-22001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9619/ind_170-22001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9620/ind_171-22001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9213/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9243/mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9247/mocao_de_aplausos_003.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9248/mocao_de_aplausos_004.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9293/mocao05-22_03092022_100837.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9294/mocao06-22_03092022_101116.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9295/mocao07-22_03092022_101211.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9296/mocao08-22_03092022_101257.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9370/moc11001.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9371/moc12001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9372/moc13001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9373/moc14001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9374/moc15001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9375/moc16001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9407/mocao19.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9408/mocao20.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9439/moc21.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9440/moc022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9514/moc23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9515/moc024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9516/moc25.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9517/moc26.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9518/moc27.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9521/moc28.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9522/moc29.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9622/mocao_034-22001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9623/mocao_035-22001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9589/mocao_042-22001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9603/mocao43001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9625/mocao_044-22001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9605/mocao43002.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9244/projeto_de_decreto_legislativo_0122.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9245/projeto_de_decreto_legislativo_0222.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9282/proj._lei_comp._01_02232022_094605.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9318/pauta_1_0001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9336/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10597/plc_04-22001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10600/plc_05-22002.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10598/plc_07-22002.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10603/plo_09-22001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10605/plc_11-22_-001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10611/plc_12-22001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10607/plc_01-22001.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10608/plc_02-22_na_integra001.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10969/plc_04-22002.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10949/plce_05-22001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10612/plc_06-22001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9406/plc_07_2022_estatuto_dos_servidores_publicos001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10772/plce-08-22001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10693/plce_10-22001.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10606/pl_01-22001.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9946/plo_03-22001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10592/plo_06-24001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_07-22002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_08-22001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10596/plo_10-22001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10604/ppl_12-22002.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10595/plo_01-22001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9338/proj_lei__02-22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10639/pl04-22001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10609/pl_05-22002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10692/ple_06-22001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10743/ple_07-22001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10695/pl_08-22001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10610/pl_09-22002.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10973/ple_10-22001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10643/pl_11-22001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10694/pl13-24001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9246/pj_resolucao_01-22002.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9933/e_imp_01-23_estela001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9934/e_imp_02-23_joao001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9935/e_imp_03-23-joel001.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9936/e_imp_04-23-dema001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9937/e_imp_05-23-pedro001.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9938/e_imp_06-23-le_do_projeto001.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9939/e_imp_07-23-marquinho001.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9940/e_imp_08-23-ze_carteiro001.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2023/9941/e_imp_09-23-claudio001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9281/proj._lei_0122_02232022_094814.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/9520/pl09-22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H395"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>