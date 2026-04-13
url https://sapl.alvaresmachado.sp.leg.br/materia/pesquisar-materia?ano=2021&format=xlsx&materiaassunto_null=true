--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -54,6959 +54,6959 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Claudio Salomão</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8577/req_01.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8577/req_01.pdf</t>
   </si>
   <si>
     <t>Como está sendo executada a fiscalização dos ambulantes de fora em nossa cidade.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8578/req_02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8578/req_02.pdf</t>
   </si>
   <si>
     <t>Se haverá prosseguimento dos estudos sobre novo estatuto e plano de carreira dos servidores.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8579/req_03.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8579/req_03.pdf</t>
   </si>
   <si>
     <t>Ao DER coibir lixo na SP 501 acesso ao Residencial Arthur Boigues.</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8580/req_04-mesclado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8580/req_04-mesclado.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a CONSTRUPOPP.</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8581/req_05-mesclado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8581/req_05-mesclado.pdf</t>
   </si>
   <si>
     <t>Qual previsão de conserto das pedras sextavadas do CH José Canducci.</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marquinho Bozó</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8582/req_06.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8582/req_06.pdf</t>
   </si>
   <si>
     <t>Se há previsão de construção de vestiários no campo do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8583/req_07.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8583/req_07.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de implantação de dois campos de areia no complexo esportivo.</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8584/req_08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8584/req_08.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de implantação de barras de ferro no complexo esportivo.</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8585/req_09.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8585/req_09.pdf</t>
   </si>
   <si>
     <t>Quais modalidades esportivas existem em prática no município atualmente.</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8586/req_10.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8586/req_10.pdf</t>
   </si>
   <si>
     <t>Existem programas de esportes para crianças e jovens especiais.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Joel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8587/req_11.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8587/req_11.pdf</t>
   </si>
   <si>
     <t>Quando será feito tapa buracos no Parque dos Pinheiros/Jardim Panorama.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8588/req_12.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8588/req_12.pdf</t>
   </si>
   <si>
     <t>Se existe previsão de cascalhos nas vias não pavimentadas Pinheiros/Panorama.</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8616/req_13.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8616/req_13.pdf</t>
   </si>
   <si>
     <t>Informações sobre relação dos vacinados e portal transparência.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Lê do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8617/req_14.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8617/req_14.pdf</t>
   </si>
   <si>
     <t>Se há projeto de recapeamento das ruas do Pq. Pinheiros e Jd. Panorama.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8618/req_15.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8618/req_15.pdf</t>
   </si>
   <si>
     <t>Se já existe sistema para castração de animais no município e se está operante.</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8619/req_16.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8619/req_16.pdf</t>
   </si>
   <si>
     <t>Se há projetos para implantação de novas habitações no município.</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8620/req_17.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8620/req_17.pdf</t>
   </si>
   <si>
     <t>Informações sobre a falta de alguns medicamentos na farmácia do municipio.</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8676/req_18_02242021_085744.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8676/req_18_02242021_085744.pdf</t>
   </si>
   <si>
     <t>Como estão as tentativas para ampliação do cemitério local.</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8677/req_19_02242021_085808.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8677/req_19_02242021_085808.pdf</t>
   </si>
   <si>
     <t>Como se encontra processo de regularização do NINDAM.</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8678/req_20_02242021_085830.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8678/req_20_02242021_085830.pdf</t>
   </si>
   <si>
     <t>Como estão as licenças ambientais para o aterro sanitário e transporte do lixo.</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8679/req_21_02242021_085846.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8679/req_21_02242021_085846.pdf</t>
   </si>
   <si>
     <t>Quando serão implantadas placas de nomes de rua no Jardim Bem Viver.</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8680/req_22_02242021_085904.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8680/req_22_02242021_085904.pdf</t>
   </si>
   <si>
     <t>Ao DER solicitando acostamento na variante a SP 270 km 576.</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8681/req_23_02242021_085923-mesclado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8681/req_23_02242021_085923-mesclado.pdf</t>
   </si>
   <si>
     <t>Quando serão reparadas as vias do NINDAM e Jardim Costa.</t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8682/req_24_02242021_085940.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8682/req_24_02242021_085940.pdf</t>
   </si>
   <si>
     <t>Se na nova gestão já está composto o Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8683/req_25_02242021_085959.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8683/req_25_02242021_085959.pdf</t>
   </si>
   <si>
     <t>Informações sobre evasão escolar no município.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8684/req_26_02242021_090021.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8684/req_26_02242021_090021.pdf</t>
   </si>
   <si>
     <t>Se há previsão de colocação de velório em Cel. Goulart.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Estela do Escritório</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8685/req_27_02242021_090039.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8685/req_27_02242021_090039.pdf</t>
   </si>
   <si>
     <t>Se há previsão de construção de velório em Cel. Goulart.</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8686/req_28_02242021_090056-mesclado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8686/req_28_02242021_090056-mesclado.pdf</t>
   </si>
   <si>
     <t>Envie programação de trabalho da Construpopp.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8687/req_29_02242021_090113-mesclado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8687/req_29_02242021_090113-mesclado.pdf</t>
   </si>
   <si>
     <t>Se há previsão de reconstrução da cabeceira da ponte do Br. Cruzeiro.</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8688/req_30.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8688/req_30.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de transporte urbano em nossa cidade.</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8689/req_31.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8689/req_31.pdf</t>
   </si>
   <si>
     <t>Se há viabilidade de implantação de dispensário nas proximidades do São Francisco.</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>João Sanchez</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8690/req_32.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8690/req_32.pdf</t>
   </si>
   <si>
     <t>DER Como se encontra o processo de implantação do trevo SP Km 11.</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8691/req_33.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8691/req_33.pdf</t>
   </si>
   <si>
     <t>CART Se há ações voltadas a solução de acesso a Matsuda pela variante SP 270.</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8692/req_34.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8692/req_34.pdf</t>
   </si>
   <si>
     <t>Como está sendo feito a entrega do material didático aos alunos na rede municipal.</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8693/req_35.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8693/req_35.pdf</t>
   </si>
   <si>
     <t>Se existe projeto de plantio de novas árvores na área central da cidade.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8694/req_36.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8694/req_36.pdf</t>
   </si>
   <si>
     <t>Se há previsão de REFIS face a pandemia.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8695/req_37.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8695/req_37.pdf</t>
   </si>
   <si>
     <t>Quais providências serão tomadas quanto ao lixo deixado nas ruas pelos lixeiros.</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8696/req_38.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8696/req_38.pdf</t>
   </si>
   <si>
     <t>Se há previsão de pavimentação entre a Rua João Bartolo e acesso ao Bem Viver.</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8723/req_40_03092021_103615.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8723/req_40_03092021_103615.pdf</t>
   </si>
   <si>
     <t>Se procede informações sobre cobrança do ISS sobre valor total das NFs de material e mão de obra.</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8724/req_41_03092021_103632.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8724/req_41_03092021_103632.pdf</t>
   </si>
   <si>
     <t>Ao DER solicitando se há previsão de radar na SP 501.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8725/req_42_03092021_103722.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8725/req_42_03092021_103722.pdf</t>
   </si>
   <si>
     <t>Se procede informação que os repasses do IPVA pelos governos do Estado estão atrasando.</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8726/req_43_03092021_103739.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8726/req_43_03092021_103739.pdf</t>
   </si>
   <si>
     <t>Se foi realizado alguma campanha nas escolas sobre lei Maria d Penha.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8727/req_44_03092021_103756.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8727/req_44_03092021_103756.pdf</t>
   </si>
   <si>
     <t>Quais exames são oferecidos no outubro rosa.</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8728/req_45_03092021_103814.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8728/req_45_03092021_103814.pdf</t>
   </si>
   <si>
     <t>Qual o percentual de vacinação contra HPV?</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8729/req_46_03092021_103831.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8729/req_46_03092021_103831.pdf</t>
   </si>
   <si>
     <t>Qual a programação de atividades esportivas femininas, vôlei, futebol e outros.</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8730/req_47_03092021_103848.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8730/req_47_03092021_103848.pdf</t>
   </si>
   <si>
     <t>Como está a lista de espera e quando será a inauguração da creche Santa Eugênia.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8731/req_48_03092021_103920.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8731/req_48_03092021_103920.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de novos conjuntos habitacionais.</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8732/req_49_03092021_103939.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8732/req_49_03092021_103939.pdf</t>
   </si>
   <si>
     <t>Se já foi escolhida área para a implantação de cemitério.</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8733/req_50_03092021_104001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8733/req_50_03092021_104001.pdf</t>
   </si>
   <si>
     <t>Relação de precatório, justificativa e outras providências.</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8734/req_51_03092021_104018.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8734/req_51_03092021_104018.pdf</t>
   </si>
   <si>
     <t>Se há previsão de melhor caminho na estrada da Paca.</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8757/req_52_03172021_082916.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8757/req_52_03172021_082916.pdf</t>
   </si>
   <si>
     <t>Informações sobre as empresas que ficaram de instalar com diminuição da aliquota ISS.</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8758/req_53_03172021_082934.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8758/req_53_03172021_082934.pdf</t>
   </si>
   <si>
     <t>Informações de incentivo a recolhimento IR para Fundo Municipal da Criança.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8759/req_54_03172021_083007.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8759/req_54_03172021_083007.pdf</t>
   </si>
   <si>
     <t>Quantas mortes de homem e de mulher com COVID-19 no municipio.</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8760/req_55_03172021_083026.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8760/req_55_03172021_083026.pdf</t>
   </si>
   <si>
     <t>Como se encontra processo que visa concessão de área da estação feroviária.</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8761/req_56_03172021_083042-mesclado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8761/req_56_03172021_083042-mesclado.pdf</t>
   </si>
   <si>
     <t>Pede esclarecimentos sobre quantidade de lâmpadas queimadas e outras.</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8762/req_57_03172021_083058.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8762/req_57_03172021_083058.pdf</t>
   </si>
   <si>
     <t>Pede esclarecimentos sobre cadastro de crianças especiais.</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8763/req_58_03172021_083117.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8763/req_58_03172021_083117.pdf</t>
   </si>
   <si>
     <t>Pede esclarecimentos sobre atribuições do vice-prefeito na atual gestão.</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8764/req_59_03172021_083134.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8764/req_59_03172021_083134.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de fazer limpeza ampla e geral no Jd Panorama e outros.</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8774/req_60_03242021_094007.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8774/req_60_03242021_094007.pdf</t>
   </si>
   <si>
     <t>Se há previsão de construção de mais uma sala de aula na Emei M S Yamafuko.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8775/req_61_03242021_094028.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8775/req_61_03242021_094028.pdf</t>
   </si>
   <si>
     <t>Se há previsão de ajustes no tempo do semáforo da Avenida das Américas com Rua Fernando Costa.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8776/req_62_03242021_094047.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8776/req_62_03242021_094047.pdf</t>
   </si>
   <si>
     <t>Informações sobre gastos com merenda escolar em 2019.</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8784/req_63_03312021_100754.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8784/req_63_03312021_100754.pdf</t>
   </si>
   <si>
     <t>Quantos alunos estão matriculados por escola na rede municipal.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8785/req_64_03312021_100813.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8785/req_64_03312021_100813.pdf</t>
   </si>
   <si>
     <t>Quanto é o gasto mensalmente com merenda no município.</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8786/req_65_03312021_100831.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8786/req_65_03312021_100831.pdf</t>
   </si>
   <si>
     <t>Se está cumprindo o disposto na lei quanto ao uso dos veículos.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8787/req_66_03312021_100847.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8787/req_66_03312021_100847.pdf</t>
   </si>
   <si>
     <t>Se existe planejamento voltado a mudança do pátio da área central.</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8788/req_67_03312021_100903.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8788/req_67_03312021_100903.pdf</t>
   </si>
   <si>
     <t>Se há previsão de instalação de Centro de Assistência Psicossocial - CAPS.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8789/req_68_03312021_100920.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8789/req_68_03312021_100920.pdf</t>
   </si>
   <si>
     <t>Se há previsão de fazer interligação de vias no Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8795/req_69_04072021_090231.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8795/req_69_04072021_090231.pdf</t>
   </si>
   <si>
     <t>Se há projeto de implantação de galerias no Distrito de Cel. Goulart.</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8796/req_70__04072021_090255.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8796/req_70__04072021_090255.pdf</t>
   </si>
   <si>
     <t>Quais borracharias credenciadas para fornecer a Prefeitura.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8797/req_71_04072021_090312.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8797/req_71_04072021_090312.pdf</t>
   </si>
   <si>
     <t>A CDHU solicitando informações sobre conservação de área nos prédios.</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8798/req_72_04072021_090345.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8798/req_72_04072021_090345.pdf</t>
   </si>
   <si>
     <t>Informações sobre provimento de empregos públicos do Executivo.</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8804/req_73.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8804/req_73.pdf</t>
   </si>
   <si>
     <t>Se há viabilidade de diligências junto a UNIVESP visando implantação no município.</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8805/req_74.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8805/req_74.pdf</t>
   </si>
   <si>
     <t>Se há previsão de reparos nos obstáculos da cidade (Rua Guarucaia, 535).</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8806/req_75.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8806/req_75.pdf</t>
   </si>
   <si>
     <t>Informações sobre uso de trator na Casa da Agricultura.</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8807/req_76.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8807/req_76.pdf</t>
   </si>
   <si>
     <t>Qual o prazo que a empresa contratada tem para conserto/troca de lâmpadas.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8808/req_77.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8808/req_77.pdf</t>
   </si>
   <si>
     <t>Se há estudo para recape das vias do Jardim São José.</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8809/req_78.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8809/req_78.pdf</t>
   </si>
   <si>
     <t>Se haverá contratação pelo CIOP e em quais funções.</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8810/req_79.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8810/req_79.pdf</t>
   </si>
   <si>
     <t>Se haverá recondução aos empregos de confiança face a liminar TJSP.</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8811/req_80.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8811/req_80.pdf</t>
   </si>
   <si>
     <t>Se está havendo entrega de terra e quais os critérios adotados.</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8812/req_81.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8812/req_81.pdf</t>
   </si>
   <si>
     <t>Se há previsão de reparos e melhorias na creche Emei José Lourenço da Silva.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8813/req_82.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8813/req_82.pdf</t>
   </si>
   <si>
     <t>Se há previsão de usar área institucional do loteamento Manoel Medina.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8814/req_83.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8814/req_83.pdf</t>
   </si>
   <si>
     <t>Se há previsão de adoção obrigatória de giz antialérgico na rede municipal de ensino.</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8815/req_84.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8815/req_84.pdf</t>
   </si>
   <si>
     <t>A Artesp solicitando informações sobre concessão da Jandaia no município.</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8816/req_85.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8816/req_85.pdf</t>
   </si>
   <si>
     <t>A Energisa solicitando previsão para poda de árvores pela cidade.</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8817/req_86.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8817/req_86.pdf</t>
   </si>
   <si>
     <t>Se há estudos visando a implantação de ecopontos no município.</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8830/req_87.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8830/req_87.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de recape na Rua Presidente Costa e Silva.</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8831/req_88.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8831/req_88.pdf</t>
   </si>
   <si>
     <t>Informações dobre entrega de Kit alimentação.</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8832/req_89.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8832/req_89.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na Rua Osmar Rodrigues Soares.</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8833/req_90.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8833/req_90.pdf</t>
   </si>
   <si>
     <t>A ARTESP e Polícia Rodoviária solicitando estatística de acidentes na SP 501.</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8834/req_91.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8834/req_91.pdf</t>
   </si>
   <si>
     <t>A SABESP solicitando informações sobre falta d´água (aviso prévio) Panorama/Pinheiros.</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8835/req_92.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8835/req_92.pdf</t>
   </si>
   <si>
     <t>A santa casa quantos respiradores existem e condições que estão para uso.</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8836/req_93.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8836/req_93.pdf</t>
   </si>
   <si>
     <t>Ao DER solicitando previsão de limpeza das margens da SP 501.</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8837/req_94.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8837/req_94.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre serviços de transporte por ambulância.</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8838/req_95.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8838/req_95.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o processo de castração de animais.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8839/req_96.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8839/req_96.pdf</t>
   </si>
   <si>
     <t>Se há viabilidade de compra de equipamento para santa casa no combate COVID.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8849/req_97.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8849/req_97.pdf</t>
   </si>
   <si>
     <t>Informações dobre a troca de lâmpadas na cidade - Jardim União.</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8850/req_98.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8850/req_98.pdf</t>
   </si>
   <si>
     <t>Se há previsão para editar ato preservando a caixa d'água do antigo expurgo.</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8851/req_99.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8851/req_99.pdf</t>
   </si>
   <si>
     <t>Se há viabilidade de implantar local para ambulantes no antigo expurgo.</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8852/req_100.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8852/req_100.pdf</t>
   </si>
   <si>
     <t>Como está a questão de equiparação salarial professor e ADI.</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8871/req_101.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8871/req_101.pdf</t>
   </si>
   <si>
     <t>Informações sobre contradições dos valores recebidos para COVID-19.</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8872/req_102.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8872/req_102.pdf</t>
   </si>
   <si>
     <t>Ao DER encaminhando estatísticas de acidentes na SP 501.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8873/req_103.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8873/req_103.pdf</t>
   </si>
   <si>
     <t>Como está o processo de concessão da estação para o município.</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8874/req_104.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8874/req_104.pdf</t>
   </si>
   <si>
     <t>Como está o processo de fechamento da estrada margeando o Balneário.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8875/req_105.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8875/req_105.pdf</t>
   </si>
   <si>
     <t>Estudo cessão da área pública ao lado da Capela São João e a associação local.</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8876/req_106.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8876/req_106.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cadastro no Programa Saúde com o agente do MS.</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8877/req_107.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8877/req_107.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de fazer mutirão de limpeza pela cidade.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8878/req_108.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8878/req_108.pdf</t>
   </si>
   <si>
     <t>Se há viabilizar de firma parceria com o SESI para aderir ao programa Meu Cão.</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8879/req_109.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8879/req_109.pdf</t>
   </si>
   <si>
     <t>Informações sobre a castração de animais no município.</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8887/req_110.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8887/req_110.pdf</t>
   </si>
   <si>
     <t>Se está sendo aplicada a lei de limpeza de terreno e cobrança dos serviços.</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8888/req_111.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8888/req_111.pdf</t>
   </si>
   <si>
     <t>Se haverá reposição de placas com nomes de ruas (muitas ruas sem).</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8889/req_112.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8889/req_112.pdf</t>
   </si>
   <si>
     <t>Se há previsão de ampliação de programa cidade digital.</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8890/req_113.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8890/req_113.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de áreas para estacionamento de bicicletas.</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8891/req_114.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8891/req_114.pdf</t>
   </si>
   <si>
     <t>Face a lei que determina afastamento do trabalho presencial como será procedimento.</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8906/req_115.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8906/req_115.pdf</t>
   </si>
   <si>
     <t>Quais empresas se instalaram após de redução alíquota ISS.</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8907/req_116.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8907/req_116.pdf</t>
   </si>
   <si>
     <t>Quais providências serão tomadas contra vandalismos na USF São José.</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Dema</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8908/req_117.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8908/req_117.pdf</t>
   </si>
   <si>
     <t>Como anda o processo dos loteamentos Galante e Biaggio.</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8909/req_118.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8909/req_118.pdf</t>
   </si>
   <si>
     <t>Se há previsão de criar uma Diretoria Municipal de Esportes.</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8910/req_119.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8910/req_119.pdf</t>
   </si>
   <si>
     <t>Onde estão sendo utilizados os recursos destinados ao esporte.</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8911/req_120.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8911/req_120.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais o contador de carreira não está assinando documentos contábeis da PM.</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8912/req_121_resp..pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8912/req_121_resp..pdf</t>
   </si>
   <si>
     <t>Ao DER solicitando poda de árvore na SP 501.</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8913/req_122.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8913/req_122.pdf</t>
   </si>
   <si>
     <t>Ao DER para correção de escoamento d'água do KM 17 da SP 501.</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8914/req_123.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8914/req_123.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de instalação de centro de zoonose no município.</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8928/req_124.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8928/req_124.pdf</t>
   </si>
   <si>
     <t>Informações sobre raio X da Santa Casa.</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8929/req_125.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8929/req_125.pdf</t>
   </si>
   <si>
     <t>Prefeito/Cart informações sobre autorização para a instalação da fibra ótica em Cel. Goulart.</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8930/req_126.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8930/req_126.pdf</t>
   </si>
   <si>
     <t>A sabesp informações da qualidade e reserva d'água no município.</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8931/req_127.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8931/req_127.pdf</t>
   </si>
   <si>
     <t>A sabesp informações sobre autorização de poços semi artesanais no município.</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8932/req_128.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8932/req_128.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de melhorar a acessibilidade do centro de saúde central.</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8933/req_129.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8933/req_129.pdf</t>
   </si>
   <si>
     <t>Se é possível implantação carteira de identificação dos portadores de Fibromialgia (passe livre e prioridades).</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8934/req_130.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8934/req_130.pdf</t>
   </si>
   <si>
     <t>Se há previsão de instalação de rede de energia elétrica na Rua José Soares Garcia.</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8935/req_131.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8935/req_131.pdf</t>
   </si>
   <si>
     <t>Se há viabilidade de alargar via que liga Ismael Dias da Silva e Barão do Rio Branco.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8936/req_132.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8936/req_132.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais não foi colocado poste na pista de skate.</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8937/req_133.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8937/req_133.pdf</t>
   </si>
   <si>
     <t>Se é possível implante posto de atendimento do bolsa família no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8954/req_134_06162021_104930.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8954/req_134_06162021_104930.pdf</t>
   </si>
   <si>
     <t>Quais valores recebidos para o kit alimentação e respectivas competências.</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8955/req_135_06162021_104949.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8955/req_135_06162021_104949.pdf</t>
   </si>
   <si>
     <t>A SABESP quais medidas tomadas para minimizar problemas de falta d'água no Pinheiros/Panorama.</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8956/req_136_06162021_105006.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8956/req_136_06162021_105006.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade da administração disponibilizar veículo somente para viagens - TFD.</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8957/req_137_06162021_105026.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8957/req_137_06162021_105026.pdf</t>
   </si>
   <si>
     <t>Se já estão sendo feitas novas concessões de área no NINDAM.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8958/req_138_06162021_105050.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8958/req_138_06162021_105050.pdf</t>
   </si>
   <si>
     <t>Se há previsão de instalação de placas e sinalização no Pq. dos Pinheiros/Jd Panorama.</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8959/req_139_06162021_105106.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8959/req_139_06162021_105106.pdf</t>
   </si>
   <si>
     <t>Qual a previsão de melhorias no campo de futebol do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8960/req_140_06162021_105124.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8960/req_140_06162021_105124.pdf</t>
   </si>
   <si>
     <t>Qual a previsão para pavimentação de vias do Jardim Panorama.</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8961/req_141_06162021_105141.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8961/req_141_06162021_105141.pdf</t>
   </si>
   <si>
     <t>Qual a previsão de recape nas vias do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8962/req_142_06162021_105203.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8962/req_142_06162021_105203.pdf</t>
   </si>
   <si>
     <t>Se há previsão de adequação das rampas de acessibilidade nas vias da cidade.</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8963/req_143_06162021_105220.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8963/req_143_06162021_105220.pdf</t>
   </si>
   <si>
     <t>Qual a previsão de implantação de canaletas nas vias do Jd. São José.</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8964/req_144_06162021_105235.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8964/req_144_06162021_105235.pdf</t>
   </si>
   <si>
     <t>Se há previsão de recape nas vias do Jd São José.</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8965/req_145_06162021_105251.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8965/req_145_06162021_105251.pdf</t>
   </si>
   <si>
     <t>Informações sobre o processo de vacinação.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8966/req_146_06162021_105308.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8966/req_146_06162021_105308.pdf</t>
   </si>
   <si>
     <t>Os motivos por lâmpadas queimadas pela cidade.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8967/req_147_06162021_105325.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8967/req_147_06162021_105325.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de colocação de raspa de asfalto em via de Cel. Goulart.</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8968/req_148_06162021_105342.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8968/req_148_06162021_105342.pdf</t>
   </si>
   <si>
     <t>Como está o processo de abertura de rua de acesso ao Residencial Arthur Boigues.</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8969/req_149_06162021_105400.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8969/req_149_06162021_105400.pdf</t>
   </si>
   <si>
     <t>Informações sobre repasses do Previne Brasil.</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8980/req_150.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8980/req_150.pdf</t>
   </si>
   <si>
     <t>Qual a previsão de melhorias nas Chácaras Arthur Boigues (galeria).</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8981/req_151.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8981/req_151.pdf</t>
   </si>
   <si>
     <t>Informações sobre recuros referente a unificação da creche/escola de Cel. Goulart.</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8982/req_152.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8982/req_152.pdf</t>
   </si>
   <si>
     <t>Se haverá decreto limitando o número de pessoas nos mercados no combate ao COVID-19.</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8983/req_153.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8983/req_153.pdf</t>
   </si>
   <si>
     <t>Se há projeto de aumentar o número de estacionamento de motos e vagas para bicicletas.</t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8984/req_154.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8984/req_154.pdf</t>
   </si>
   <si>
     <t>Quantos servidores CLT e Estatuários na Prefeitura (relação nominal dos estatutários).</t>
   </si>
   <si>
     <t>8985</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8985/req_155.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8985/req_155.pdf</t>
   </si>
   <si>
     <t>Se é pessoal aumentar número de varredores no Pq dos Pinheiros e no Jardim Panorama.</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8997/req_156.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8997/req_156.pdf</t>
   </si>
   <si>
     <t>LISTA DE NOMES DOS OCUPANTES DOS EMPREGOS EM COMISSÃO DA PREFEITURA.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8998/req_157.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8998/req_157.pdf</t>
   </si>
   <si>
     <t>Informações sobre galeria no Parque dos Orixás se é possível aumentar a extensão e recape.</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9022/req_158.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9022/req_158.pdf</t>
   </si>
   <si>
     <t>Medalha Kiochi Tatizawa a PM Edmaura Aparecida dos Santos da cavalaria do 18º BPM.</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8999/req_159.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8999/req_159.pdf</t>
   </si>
   <si>
     <t>Quando será implantado a tubulação na estrada do limoeiro (sítio do Lúcio).</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9000/req_160.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9000/req_160.pdf</t>
   </si>
   <si>
     <t>Se procede a informação que não tem servidores para limpeza das unidades de saúde.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9001/req_161.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9001/req_161.pdf</t>
   </si>
   <si>
     <t>Ao governador e Deputado Bragato solicitando recursos para trevo na SP 501 km 11.</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9023/req_162.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9023/req_162.pdf</t>
   </si>
   <si>
     <t>Reparo no muro do cemitério municipal.</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9024/req_163.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9024/req_163.pdf</t>
   </si>
   <si>
     <t>Informação sobre sistema de esgoto em Coronel Goulart.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9025/req_164.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9025/req_164.pdf</t>
   </si>
   <si>
     <t>Informação de implantação de obstáculo do SP 501 km11.</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9026/req_165.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9026/req_165.pdf</t>
   </si>
   <si>
     <t>Informação junto a Decel.</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9027/req_166.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9027/req_166.pdf</t>
   </si>
   <si>
     <t>Informação de Precatórios.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9041/req_167.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9041/req_167.pdf</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9042/req_168.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9042/req_168.pdf</t>
   </si>
   <si>
     <t>Prefeito solicitando informação sobre coleta e análise de água das unidades escolares.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9043/req_169.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9043/req_169.pdf</t>
   </si>
   <si>
     <t>Prefeito solicitando informações sobre liberações de empréstimos consignados em folha.</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9044/req_170.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9044/req_170.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações sobre a biblioteca municipal.</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9045/req_171.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9045/req_171.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações sobre a fiscalização no comércio.</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9046/req_172.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9046/req_172.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações sobre trevo de acesso a empresa matsuda.</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9047/req_173.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9047/req_173.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações sobre previsão de implantação de parques infantis.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9048/req_174.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9048/req_174.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando previsão de criação de comissão Mun. de Trânsito.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9049/req_175.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9049/req_175.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações se precede denuncia de roubo no cemitério.</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9067/req_176.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9067/req_176.pdf</t>
   </si>
   <si>
     <t>Revitalização do Balneário da Amizade.</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9068/req_177.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9068/req_177.pdf</t>
   </si>
   <si>
     <t>Aquisição de caminhão pipa.</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9069/req_178.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9069/req_178.pdf</t>
   </si>
   <si>
     <t>Colocação de placas com nomes de ruas - Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9070/req_179.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9070/req_179.pdf</t>
   </si>
   <si>
     <t>Limpeza nas bocas de Lobo, Conj. Habitacional Antônio Costa e demais.</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9071/req_180.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9071/req_180.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral no Jd. São Francisco.</t>
   </si>
   <si>
     <t>9072</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9072/req_181.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9072/req_181.pdf</t>
   </si>
   <si>
     <t>Copia do contrato da empresa ganhadora para limpeza pública.</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9073/req_182.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9073/req_182.pdf</t>
   </si>
   <si>
     <t>Implantação de placas de sinalização no Jardim São Francisco.</t>
   </si>
   <si>
     <t>9074</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9074/req_183.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9074/req_183.pdf</t>
   </si>
   <si>
     <t>Varredor de rua nos bairros: Santa Eugênia, Antônio Costa e Márcia Fernandez.</t>
   </si>
   <si>
     <t>9075</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9075/req_184.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9075/req_184.pdf</t>
   </si>
   <si>
     <t>Cópia do projeto recente da construção de rampas de acessibilidade.</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9076/req_185.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9076/req_185.pdf</t>
   </si>
   <si>
     <t>Informação sobre coleta seletiva e lixo doméstico no Residencial Bem Viver.</t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9077/req_188.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9077/req_188.pdf</t>
   </si>
   <si>
     <t>Informação da reforma na piscina pública.</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9081/req_189_09012021_092219.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9081/req_189_09012021_092219.pdf</t>
   </si>
   <si>
     <t>Ao DER solicitando a implantação de um radar na SP 501 - km 16.</t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9082/req_190_09012021_092244.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9082/req_190_09012021_092244.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - informação de realização de multirão em todos os bairros da cidade.</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9083/req_191_09012021_092303.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9083/req_191_09012021_092303.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - informação sobre precatórios.</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9084/req_192_09012021_092319.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9084/req_192_09012021_092319.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - informação sobre pagamento de RPV (Requisição de Pequeno Valor).</t>
   </si>
   <si>
     <t>9085</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9085/req_193_09012021_092336.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9085/req_193_09012021_092336.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - informação de adequação no CTM de Álvares Machado art. 203.</t>
   </si>
   <si>
     <t>9086</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9086/req_194_09012021_092416.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9086/req_194_09012021_092416.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - informação sobre as providências tomadas pelo P.E em relação a redução de energia elétrica.</t>
   </si>
   <si>
     <t>9087</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9087/req_195_09012021_092433.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9087/req_195_09012021_092433.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - solicitar junto à empresa de ônibus Jandaia retorno da linha, saída do terminal urbano de Presidente Prudente às 22h10.</t>
   </si>
   <si>
     <t>9088</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9088/req_196_09012021_092449.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9088/req_196_09012021_092449.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - se há projeto de pavimentação das Ruas de Cel. Goulart.</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9089/req_197_09012021_092506.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9089/req_197_09012021_092506.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - informação se há projeto de pavimentação no prolongamento da Rua Oxossi.</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9100/req_198_09152021_094027.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9100/req_198_09152021_094027.pdf</t>
   </si>
   <si>
     <t>A energiza - questionando grande quantidade de fios e a altura das mesmas.</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9101/req_199_09152021_094104.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9101/req_199_09152021_094104.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - informação se foi instalado lâmpadas de Led no Distrito de Coronel Goulart.</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9102/req_200_09152021_094122.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9102/req_200_09152021_094122.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - indagação sobre os percentuais aplicados na Educação e Educação especial.</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9103/req_201_09152021_094140.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9103/req_201_09152021_094140.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações de conservação das vias de acessos as propriedades rurais.</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9104/req_202_09152021_094203.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9104/req_202_09152021_094203.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações de áreas para ampliação do cemitério da sede.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9105/req_203_09152021_094226.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9105/req_203_09152021_094226.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações da quantidade de exames médicos realizados pelo município.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9106/req_204_09152021_094245.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9106/req_204_09152021_094245.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informações se há projetos para implantação de parques infantis com acessibilidade para crianças portadoras de necessidades especiais.</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9116/req_205_09222021_090247.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9116/req_205_09222021_090247.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Realinhamentos dos postes de alta tensão energisa.</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9117/req_206.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9117/req_206.pdf</t>
   </si>
   <si>
     <t>Ao prefeito construção de obstáculo na Rua Guarani altura do nº 394.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9118/req_207.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9118/req_207.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando encaminhamento da cópia integral da ação direta de inconstitucionalidade da Lei nº 2373/2005, ref. Proc. nº 0107464-69.2012.8.26.0000 e 0184232-02.2013.8.26.0000</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9124/req_209.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9124/req_209.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação sobre implantação de faixa amarela para carga e descarga.</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9125/req_210.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9125/req_210.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação sobre emenda parlamentar do Dep. Fed. Enrico Misasi.</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9126/req_211.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9126/req_211.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação sobre quantidade de outdoor autorizado no município.</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9127/req_212.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9127/req_212.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação sobre a exigência de autorização da artesp para transporte escolar.</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9128/req_213.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9128/req_213.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação da possibilidade de revitalização das faixas de pedestres defronte ao Sesi.</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9129/req_214.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9129/req_214.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informações sobre os empenhos nºs 1565 e 2587.</t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9130/req_215.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9130/req_215.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação das clínicas veterinárias que participaram da licitação para castração.</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9138/req_216.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9138/req_216.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando que seja encaminhado a câmara a programação de serviços ref. Contrato nº 044/2021.</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9139/req_217.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9139/req_217.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando a metodologia de cálculos usadas para determinar os custos hora/máquina.</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9140/req_218.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9140/req_218.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar se há ação para celebrar convênios com estado e união para novas unidades habitacionais.</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9141/req_219.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9141/req_219.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar quais ações estão sendo feitas para incrementar o viveiro de mudas.</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9142/req_220.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9142/req_220.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar como é feita a fiscalização do transporte público de alunos.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9143/req_221.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9143/req_221.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar se são realizados cursos de capacitação dos servidores da saúde.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9144/req_222.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9144/req_222.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar se há estudos para revitalização no centro da cidade.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9145/req_223.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9145/req_223.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar se a DAAMA tem ações para preservação de nichos mananciais de água e nascentes, e áreas da APPs.</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9146/req_224.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9146/req_224.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar quais as ações estão sendo estudadas para revitalização da praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9147/req_225.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9147/req_225.pdf</t>
   </si>
   <si>
     <t>A prefeito, solicitando informar se há programação esportiva para o aniversário da cidade.</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9148/req_226.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9148/req_226.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar se procede a demora para compra de medicamentos e leite em pó.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9149/req_227.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9149/req_227.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar sobre o funcionamento da Coordenadoria de Esportes.</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9150/req_228.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9150/req_228.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informar sobre a possibilidade do ônibus da saúde passar no Alto da Colina.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9151/req_230.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9151/req_230.pdf</t>
   </si>
   <si>
     <t>Ao DER serviços de Tapa-buraco nos acostamentos da rodovia SP 501.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9162/req_232_10202021_090515.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9162/req_232_10202021_090515.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito solicitando informação sobre a ponte do Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9163/req_233_10202021_090531.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9163/req_233_10202021_090531.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informação sobre aquisição de caminhão compactador de coleta de lixo.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9164/req_234_10202021_090547.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9164/req_234_10202021_090547.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informação sobre o serviço de tapa buraco na Rua Arimar Batista.</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9165/req_235_10202021_090603.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9165/req_235_10202021_090603.pdf</t>
   </si>
   <si>
     <t>Ao prefeito solicitando informação sobre tubulação soltos na área verde do bairro Jardim São Francisco.</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9166/req_236_10202021_090618.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9166/req_236_10202021_090618.pdf</t>
   </si>
   <si>
     <t>Ao prefeito - possibilidade de ceder sala maior para ensaio da Banda 9 de Julho.</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9170/req_237.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9170/req_237.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação de aviso no Centro de Saúde no período de feriado.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9171/req_238.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9171/req_238.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, quais as medidas tomadas nos terrenos invadidos no Núcleo Industrial.</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9172/req_239.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9172/req_239.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação se há previsão e recape nas ruas do Pq. Pinheiros e Jd. Panorama.</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9173/req_240.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9173/req_240.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação como está o atendimento dos pacientes de fisioterapia.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9174/req_241.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9174/req_241.pdf</t>
   </si>
   <si>
     <t>A Sabesp, para solucionar o vazamento (rede de esgoto) existente na Avenida Vinícius de Moraes entre os números 443 e 507 no Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9175/req_242.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9175/req_242.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando a limpeza no estacionamento da EMEIF de Álvares Machado.</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9176/req_243.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9176/req_243.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando a Construpopp limpeza na cabeceira da ponte que liga o Jardim Horizonte à Cohab José Canducci.</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9177/req_244.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9177/req_244.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, solicitando informação referente ao percentual aplicado pelo município no ensino de pessoas portadoras de deficiências.</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9178/req_245.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9178/req_245.pdf</t>
   </si>
   <si>
     <t>A Energisa, solicitando a poda das árvores na Região dos bairros: Cohab Cris I, Jardim Bela Vista e bairros adjacentes.</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9179/req_246.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9179/req_246.pdf</t>
   </si>
   <si>
     <t>A Energisa, solicitando providências para sanar os problemas das quedas de energia nas chácaras Botafogo, Talismã e Martins.</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9180/req_247.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9180/req_247.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando informações sobre a situação das chácaras que não se encontram regularizadas.</t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9181/req_248.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9181/req_248.pdf</t>
   </si>
   <si>
     <t>CART - implantação de dispositivos de segurança na SP 270 defronte ao Posto de informações da Cart.</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9182/req_249.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9182/req_249.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, possibilidade de instalar 2 aparelhos de ar condicionado, na Creche Vô Lau.</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9183/req_250.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9183/req_250.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, realizar melhorias no início da estrada do Bairro São Geraldo.</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9184/req_251.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9184/req_251.pdf</t>
   </si>
   <si>
     <t>Jandaia, possibilidade do retorno da linha Presidente Prudente ao Parque dos Pinheiros aos domingos no horário das 22h50.</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8589/ind.001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8589/ind.001.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Avenida dos Paulistas, 514.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8596/ind.002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8596/ind.002.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação da Travessa Alcides Sanvezzo.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8597/ind.003.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8597/ind.003.pdf</t>
   </si>
   <si>
     <t>Pintura de obstáculo na rua José Romero e outras.</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8598/ind.004.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8598/ind.004.pdf</t>
   </si>
   <si>
     <t>Limpeza de galeria na Rua Eufrázio Frutuoso.</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8599/ind.005.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8599/ind.005.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Rua Santos Dumont.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8600/ind.006.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8600/ind.006.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Rua Aimorés.</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8595/ind.007.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8595/ind.007.pdf</t>
   </si>
   <si>
     <t>Reparos na canaleta na Rua Ismael Dias da Silva.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8601/ind.008.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8601/ind.008.pdf</t>
   </si>
   <si>
     <t>Implantação de mecanismos de segurança e sinalização defronte a Câmara.</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8602/ind.009.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8602/ind.009.pdf</t>
   </si>
   <si>
     <t>Implantação de alambrado ao lado da pista de caminhada da Praça Jardim São José.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8603/ind.010.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8603/ind.010.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Avenida Alfredo Marcondes com Tocantins.</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8604/ind.011.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8604/ind.011.pdf</t>
   </si>
   <si>
     <t>Estudos para melhorar fluxo de veículos e pedestres defronte Eletro Severo.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8605/ind.012.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8605/ind.012.pdf</t>
   </si>
   <si>
     <t>Melhorar visibilidade na confluência das ruas: Nivaldo Zorzato e Presidente Prudente.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8606/ind.013.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8606/ind.013.pdf</t>
   </si>
   <si>
     <t>Conserto meio fio na Avenida Alfredo Marcondes com Rua Tupinanbás.</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8607/ind.014.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8607/ind.014.pdf</t>
   </si>
   <si>
     <t>Melhoria na canaleta da Rua Ismael Dias da Silva com Santos Dumont.</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8608/ind.015.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8608/ind.015.pdf</t>
   </si>
   <si>
     <t>Iluminação na área de lazer próxima ao CH Salvador Costa.</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8609/ind.016.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8609/ind.016.pdf</t>
   </si>
   <si>
     <t>Reparos diversos nos campos de futebol do município.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8610/ind.017.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8610/ind.017.pdf</t>
   </si>
   <si>
     <t>Implantação de campo de bocha no Distrito Coronel Goulart.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8611/ind.018.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8611/ind.018.pdf</t>
   </si>
   <si>
     <t>Reparos na Rua Graça Aranha, Jardim Panorama.</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8612/ind.019.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8612/ind.019.pdf</t>
   </si>
   <si>
     <t>Manutenção nos brinquedos dos parques infantis.</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8613/ind.020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8613/ind.020.pdf</t>
   </si>
   <si>
     <t>Roças as margens da Rua Tupinanbás, Jardim Bela Vista.</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8614/ind.021.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8614/ind.021.pdf</t>
   </si>
   <si>
     <t>Reparos no leito carroçável da Avenida Vinicius de Moraes, próximo ao nº 450.</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8621/ind_22_02092021_102627.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8621/ind_22_02092021_102627.pdf</t>
   </si>
   <si>
     <t>Hasteamento das bandeiras na Prefeitura e próprios menicipais.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8622/ind_24_02092021_102648.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8622/ind_24_02092021_102648.pdf</t>
   </si>
   <si>
     <t>Reparos e melhorias em toda a extensão da estrada do bairro Ouro Verde.</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8623/ind_25_02092021_102715.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8623/ind_25_02092021_102715.pdf</t>
   </si>
   <si>
     <t>Continuidade das obras da pista de caminhada Pq. dos Pinheiros.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8624/ind_26_02092021_102742.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8624/ind_26_02092021_102742.pdf</t>
   </si>
   <si>
     <t>Implantação de pista de caminhada ao lado do campo de futebol Pq. dos Pinheiros.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8625/ind_27_02092021_102802.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8625/ind_27_02092021_102802.pdf</t>
   </si>
   <si>
     <t>Reparo no leito da Rua Guarani Jd. Bela Vista.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8626/ind_28_02092021_102830.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8626/ind_28_02092021_102830.pdf</t>
   </si>
   <si>
     <t>Limpeza ponto de ônibus do Jd. Panorama/Pinheiros.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8627/ind_29_02092021_103019.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8627/ind_29_02092021_103019.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparos nas salas do centro de fisioterapia.</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8628/ind_30_02092021_103039.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8628/ind_30_02092021_103039.pdf</t>
   </si>
   <si>
     <t>Compra de bebedouro e geladeira para o centro de fisioterapia.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8629/ind_31_02092021_103056.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8629/ind_31_02092021_103056.pdf</t>
   </si>
   <si>
     <t>Reparo nas macas do centro de fisioterapia.</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8630/ind_32_02092021_103115.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8630/ind_32_02092021_103115.pdf</t>
   </si>
   <si>
     <t>Adequação de sinalização e acesso ao centro de fisioterapia.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8631/ind_33_02092021_103134.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8631/ind_33_02092021_103134.pdf</t>
   </si>
   <si>
     <t>Diligências junto a Sabesp para que faça os reparos nas vias de forma adequada.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8632/ind_34_02092021_103151.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8632/ind_34_02092021_103151.pdf</t>
   </si>
   <si>
     <t>Manutenção adequada nos caminhões de coleta de lixo.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8633/ind_35_02092021_103209.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8633/ind_35_02092021_103209.pdf</t>
   </si>
   <si>
     <t>Implantação de mecanismo de acessibilidade no terminal rodoviário para portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8634/ind_36_02092021_103300.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8634/ind_36_02092021_103300.pdf</t>
   </si>
   <si>
     <t>Implantação de áreas de lazer nos bairros (campinho de areia).</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8635/ind_37_02092021_103322.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8635/ind_37_02092021_103322.pdf</t>
   </si>
   <si>
     <t>Melhorias na Praça Esportiva localizada no Jd. Raio do Sol.</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8636/ind_38_02092021_103340.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8636/ind_38_02092021_103340.pdf</t>
   </si>
   <si>
     <t>Possibilidade de ampliação do teste do 'pezinho'.</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8637/ind_39_02092021_103410.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8637/ind_39_02092021_103410.pdf</t>
   </si>
   <si>
     <t>Estudo técnico para refazer drenagem das águas pluviais nas estradas do melhor caminho.</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8638/ind_40_02092021_103430.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8638/ind_40_02092021_103430.pdf</t>
   </si>
   <si>
     <t>Adequação de trecho da Estrada Rural Silvio Alencar Milano AVM 468.</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8639/ind_41_02092021_103452.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8639/ind_41_02092021_103452.pdf</t>
   </si>
   <si>
     <t>Manutenção nas ruas Jasmi Baptista e Vantuil Amaral Gurgel.</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8640/ind_42_02092021_103551.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8640/ind_42_02092021_103551.pdf</t>
   </si>
   <si>
     <t>Troca de braços e lâmpadas na Rua Vicente Celestino próximo do nr. 362.</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8641/ind_43_02092021_103618.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8641/ind_43_02092021_103618.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Campo Sales e outro.</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8642/ind_44_02092021_103643.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8642/ind_44_02092021_103643.pdf</t>
   </si>
   <si>
     <t>Operação "tapa buraco" na rua Pedro Mazzaro.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8643/ind_45_02092021_103717.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8643/ind_45_02092021_103717.pdf</t>
   </si>
   <si>
     <t>Operação "tapa buraco" na Rua Campos Sales próximo do nr. 655.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8644/ind_46_02092021_103742.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8644/ind_46_02092021_103742.pdf</t>
   </si>
   <si>
     <t>Fixação de placas de sinalização de obstáculos.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8645/ind_47_02092021_103759.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8645/ind_47_02092021_103759.pdf</t>
   </si>
   <si>
     <t>Fixaão de placas de sinalização de Rua sem saída na Rua dos Capixabas.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8646/ind_48_02092021_103819.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8646/ind_48_02092021_103819.pdf</t>
   </si>
   <si>
     <t>Implantação de galeria no final da Rua Jasmi Baptista.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8647/ind_49_02092021_103839.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8647/ind_49_02092021_103839.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Avenida das Américas, 872.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8648/ind_50_02092021_103908.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8648/ind_50_02092021_103908.pdf</t>
   </si>
   <si>
     <t>Limpeza academia e parque da Rua Orlando Silva.</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8649/ind_51_02092021_103925.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8649/ind_51_02092021_103925.pdf</t>
   </si>
   <si>
     <t>Limpeza e tapa buracos na Rua Pedro Brambilla.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8650/ind_52_02232021_105012.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8650/ind_52_02232021_105012.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos nas proximidades do SESI.</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8651/ind_53_02232021_105033.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8651/ind_53_02232021_105033.pdf</t>
   </si>
   <si>
     <t>Alterações no trânsito das vias central, na Rua Vicente Dias Garcia e outras.</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8652/ind_54_02232021_105050.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8652/ind_54_02232021_105050.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta ao lado da quadra coberta do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8653/ind_55_02232021_105105.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8653/ind_55_02232021_105105.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção na Avenida Castro Alves.</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8654/ind_56_02232021_105122.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8654/ind_56_02232021_105122.pdf</t>
   </si>
   <si>
     <t>Retorno no transporte de alunos para as universidades.</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8655/ind_57_02232021_105139.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8655/ind_57_02232021_105139.pdf</t>
   </si>
   <si>
     <t>Reforma na cobertura e forro na casa multiuso do Jardim Panorama.</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8656/ind_58_02232021_105157.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8656/ind_58_02232021_105157.pdf</t>
   </si>
   <si>
     <t>Ações legais para coibir animais de grande porte soltos pelas vias públicas.</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8657/ind_59_02232021_105217.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8657/ind_59_02232021_105217.pdf</t>
   </si>
   <si>
     <t>Colocação de iluminação na Rua Marechal Hernandes da Fonseca.</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8658/ind_60_02232021_105234.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8658/ind_60_02232021_105234.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Av. dos mineiros e Adelino Augusto Cadete.</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8659/ind_61_02232021_105252.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8659/ind_61_02232021_105252.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na confluência das ruas: Presidente Venceslau e  Antônio Gaban.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8660/ind_62_02232021_105308.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8660/ind_62_02232021_105308.pdf</t>
   </si>
   <si>
     <t>Disponibilizar carrinho de transporte de caixão no cemitério.</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8661/ind_63_02232021_105332.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8661/ind_63_02232021_105332.pdf</t>
   </si>
   <si>
     <t>Roçar laterais da estrada vicinal José Molina.</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8662/ind_64_02232021_105353.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8662/ind_64_02232021_105353.pdf</t>
   </si>
   <si>
     <t>Tapa buracos nas vias do Jardim Santa Eugênia e Mont'mor.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8663/ind_65_02232021_105409.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8663/ind_65_02232021_105409.pdf</t>
   </si>
   <si>
     <t>Reparos nas ruas: Guaianazes e outras.</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8664/ind_66_02232021_105431.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8664/ind_66_02232021_105431.pdf</t>
   </si>
   <si>
     <t>Substituição e/ou manutenção da cadeira de dentista do ESF Cel. Goulart.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8665/ind_67_02232021_105453.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8665/ind_67_02232021_105453.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpadas queimadas no Jardim Panorama e Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8666/ind_68_02232021_105510.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8666/ind_68_02232021_105510.pdf</t>
   </si>
   <si>
     <t>Tapa buraco na pista de caminhada no Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8667/ind_69_02232021_105527.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8667/ind_69_02232021_105527.pdf</t>
   </si>
   <si>
     <t>Obstáculo a Avenida Márcia Fernandes, 111.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8668/ind_70_02232021_105547.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8668/ind_70_02232021_105547.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização defronte ao dispensário.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8669/ind_71_02232021_105603.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8669/ind_71_02232021_105603.pdf</t>
   </si>
   <si>
     <t>Adequar rampas de acessibilidade na cidade.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8670/ind_72_02232021_105620.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8670/ind_72_02232021_105620.pdf</t>
   </si>
   <si>
     <t>Reparos e manutenção no alambrado da quadra CH Salvador Costa.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8671/ind_73_02232021_105637.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8671/ind_73_02232021_105637.pdf</t>
   </si>
   <si>
     <t>Recuperação dos bancos de concreto da praça CH Salvador Costa.</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8672/ind_74_02232021_105655.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8672/ind_74_02232021_105655.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Nove de Julho.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8673/ind_75_02232021_105712.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8673/ind_75_02232021_105712.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Rua Vicente Dias Garcia, próximo ao Colégio Anglo.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8674/ind_76_02232021_105828.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8674/ind_76_02232021_105828.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na via de acesso ao cemitério japonês.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8675/ind_77_02232021_105847.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8675/ind_77_02232021_105847.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeira no salão comunitário do Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8697/ind_78.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8697/ind_78.pdf</t>
   </si>
   <si>
     <t>Ampliar sinalização horizontal e vertical no Jardim São Francisco.</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8698/ind_79.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8698/ind_79.pdf</t>
   </si>
   <si>
     <t>Programação de retirada de móveis jogados nas vias públicas.</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8699/ind_80.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8699/ind_80.pdf</t>
   </si>
   <si>
     <t>Faixa de parada emergencial defronte as clinicas veterinárias.</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8700/ind_81.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8700/ind_81.pdf</t>
   </si>
   <si>
     <t>Confecção de sacolas para uso no dispensário municipal.</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8701/ind_82.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8701/ind_82.pdf</t>
   </si>
   <si>
     <t>Usar parte da capa do carnê do IPTU para campanhas sociais.</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8702/ind_83.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8702/ind_83.pdf</t>
   </si>
   <si>
     <t>Revitalização das árvores da Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8703/ind_84.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8703/ind_84.pdf</t>
   </si>
   <si>
     <t>Colocação de placa de rua sem saída na Rua São Simão, Jardim São José.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8704/ind_85.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8704/ind_85.pdf</t>
   </si>
   <si>
     <t>Reparos nas vias do distrito de Cel. Goulart.</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8705/ind_86.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8705/ind_86.pdf</t>
   </si>
   <si>
     <t>Reparos nas vias do Jardim Cobral e Recreio Cobral.</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8706/ind_87.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8706/ind_87.pdf</t>
   </si>
   <si>
     <t>Reparos nas vias do Residencial Arthur Boigues.</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8707/ind_88.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8707/ind_88.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua dos Jasmin, 385 e outra providência.</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8708/ind_89.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8708/ind_89.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação de energia solar nos próprios municipais.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8709/ind_90.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8709/ind_90.pdf</t>
   </si>
   <si>
     <t>Manutenção dos brinquedos do parquinho da COHAB/CRHIS.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8710/ind_91.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8710/ind_91.pdf</t>
   </si>
   <si>
     <t>Extensão de rede na Rua Agostinho de Souza.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8711/ind_92.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8711/ind_92.pdf</t>
   </si>
   <si>
     <t>Implantação de caneletas em vias públicas.</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8712/ind_93.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8712/ind_93.pdf</t>
   </si>
   <si>
     <t>Tapa buracos em vias públicas na cidade.</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8713/ind_94.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8713/ind_94.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na praça Antonio Gatti Cadette.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8714/ind_95.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8714/ind_95.pdf</t>
   </si>
   <si>
     <t>Melhorias no campo de bocha do Br. Km 10.</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8715/ind_96.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8715/ind_96.pdf</t>
   </si>
   <si>
     <t>Placas de sinalização na estrada vicinal para Cel. Goulart.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8716/ind_97.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8716/ind_97.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Rua XV de novembro.</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8717/ind_98.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8717/ind_98.pdf</t>
   </si>
   <si>
     <t>Manutenção dos brinquedos do parque infantil Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8718/ind_99.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8718/ind_99.pdf</t>
   </si>
   <si>
     <t>Instalação de toldo no ESF Jardim Horizonte.</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8719/ind_100.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8719/ind_100.pdf</t>
   </si>
   <si>
     <t>Manutenção do ar-condicionado no posto da Vigilância Sanitária.</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8720/ind_101.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8720/ind_101.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Rua Presidente Prudente.</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8721/ind_102.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8721/ind_102.pdf</t>
   </si>
   <si>
     <t>Implantação de passeio público no final da Rua Noel Rosa, Jd. Horizonte.</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8722/ind_103.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8722/ind_103.pdf</t>
   </si>
   <si>
     <t>Melhorias na canaleta da Rua João Francisco Lisboa com Fagundes Varela.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8737/ind_104_03092021_104105.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8737/ind_104_03092021_104105.pdf</t>
   </si>
   <si>
     <t>Canaleta na Rua Monsenhor Nakamura, proximidades Mercado Cabrera.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8738/ind_105_03092021_104121.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8738/ind_105_03092021_104121.pdf</t>
   </si>
   <si>
     <t>Sinalização adequada na confluência das ruas Monsenhor Nakamura e Al Marzabal.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8739/ind_106_03092021_104137.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8739/ind_106_03092021_104137.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Argentina, 417.</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8740/ind_107_03092021_104152.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8740/ind_107_03092021_104152.pdf</t>
   </si>
   <si>
     <t>Cartazes e outros sobre campanhas contra bullying, pedofilia e outros temas relevantes.</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8741/ind_108_03092021_104208.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8741/ind_108_03092021_104208.pdf</t>
   </si>
   <si>
     <t>Campanha regular contra violência e ações contra a mulher.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8742/ind_109_03092021_104242.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8742/ind_109_03092021_104242.pdf</t>
   </si>
   <si>
     <t>Realizar feira da mulher machadense com produtos criados pelas mesmas.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8743/ind_110_03092021_104257.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8743/ind_110_03092021_104257.pdf</t>
   </si>
   <si>
     <t>Reparos nos obstáculos na cidade padronizando conforme lei.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8744/ind_111_03092021_104315.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8744/ind_111_03092021_104315.pdf</t>
   </si>
   <si>
     <t>Recape das ruas: Armando Sales , Euclides da Cunha e General Osório.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8745/ind_112_03092021_104345.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8745/ind_112_03092021_104345.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Japão, 202, Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8746/ind_113_03092021_104401.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8746/ind_113_03092021_104401.pdf</t>
   </si>
   <si>
     <t>Manutenção de obstáculo na Rua Campos Sales, 1065.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8747/ind_114_03092021_104416.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8747/ind_114_03092021_104416.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral no CH Antônio Prado e Jardim Panorama.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8748/ind_115_03092021_104448.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8748/ind_115_03092021_104448.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas nas Ruas: Visconde de Taunay, Silva Ramos e outras.</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8749/ind_116_03092021_104507.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8749/ind_116_03092021_104507.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua César Martins, 47, CH Mário Mauro.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8750/ind_117_03092021_104522.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8750/ind_117_03092021_104522.pdf</t>
   </si>
   <si>
     <t>Campanhas nas unidades escolares sobre racismo, inclusão social e outros.</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8751/ind_118_03092021_104537.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8751/ind_118_03092021_104537.pdf</t>
   </si>
   <si>
     <t>Ampliação da confluência da esquina da Rua PP com Nivaldo Zorzato.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8752/ind_119_03092021_104553.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8752/ind_119_03092021_104553.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas da Rua Agostinho dos Santos, 36.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8753/ind_120_03092021_104609.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8753/ind_120_03092021_104609.pdf</t>
   </si>
   <si>
     <t>Colocação de iluminação na Rua dos Tucanos.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8754/ind_121_03092021_104625.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8754/ind_121_03092021_104625.pdf</t>
   </si>
   <si>
     <t>Colocação de placas indicando nome de ruas.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8755/ind_122_03092021_104641.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8755/ind_122_03092021_104641.pdf</t>
   </si>
   <si>
     <t>Roçagem da área verde do CH Mário Mauro.</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8756/ind_123_03092021_104659.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8756/ind_123_03092021_104659.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Rua Armando Sales e outras.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8765/ind_124_03172021_082402.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8765/ind_124_03172021_082402.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Vicente Celestino, 144.</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8766/ind_125_03172021_082423.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8766/ind_125_03172021_082423.pdf</t>
   </si>
   <si>
     <t>Pavimentação na praça do Jardim Ivanira.</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8767/ind_126_03172021_082442.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8767/ind_126_03172021_082442.pdf</t>
   </si>
   <si>
     <t>Sinalização de solo e placa na entrada do Jardim São Francisco, Av. Paulista e Mineiros.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8768/ind_127_03172021_082459.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8768/ind_127_03172021_082459.pdf</t>
   </si>
   <si>
     <t>Poda de árvores junto a rede de energia elétrica.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8769/ind_128_03172021_082515.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8769/ind_128_03172021_082515.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas defronte a EMEIF Mário Covas.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8770/ind_129_03172021_082531.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8770/ind_129_03172021_082531.pdf</t>
   </si>
   <si>
     <t>Recape na via defronte ao Posto Portal 1.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8771/ind_130_03172021_082547.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8771/ind_130_03172021_082547.pdf</t>
   </si>
   <si>
     <t>Finalizar tapa buracos e implantação de obstáculos nas ruas recém pavimentadas.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8778/ind_131_03242021_094211.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8778/ind_131_03242021_094211.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Rua Expedicionários, 405 e XV de Novembro, 540.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8779/ind_132_03242021_094228.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8779/ind_132_03242021_094228.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Rua Dom Pedro, proximidades do número 330.</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8780/ind_133_03242021_094245.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8780/ind_133_03242021_094245.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Rua Júlia Coimbra Caseiro, 431.</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8781/ind_134_03242021_094301.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8781/ind_134_03242021_094301.pdf</t>
   </si>
   <si>
     <t>Limpeza de galeria defronte ao salão comunitário da Rua Campos Sales.</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8782/ind_135_03242021_094318.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8782/ind_135_03242021_094318.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa elevada de pedestres na Avenida da Amizade.</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8783/ind_136_03242021_094341.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8783/ind_136_03242021_094341.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Vicente Dias Garcia, 1093.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8790/ind_137_03312021_100941.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8790/ind_137_03312021_100941.pdf</t>
   </si>
   <si>
     <t>Limpeza no trevo da SP 270 km 576 (imagem do cristo).</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8791/ind_138_03312021_100957.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8791/ind_138_03312021_100957.pdf</t>
   </si>
   <si>
     <t>Reparos no obstáculo na Rua Campos Sales, 257.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8792/ind_139_03312021_101013.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8792/ind_139_03312021_101013.pdf</t>
   </si>
   <si>
     <t>Mudar academia do idoso para próximo a bocha.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8793/ind_140_03312021_101029.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8793/ind_140_03312021_101029.pdf</t>
   </si>
   <si>
     <t>Colocação de placa indicando faixa amarela defronte ao dispensário e outros.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8799/ind_141_04072021_090403.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8799/ind_141_04072021_090403.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo nas margens da rodovia nas Ruas Ismael Dias e Presidente Prudente.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8800/ind_142_04072021_090419.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8800/ind_142_04072021_090419.pdf</t>
   </si>
   <si>
     <t>Implantação de canaletas na Rua José Batista Oliveira c/ Horácio Costa.</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8801/ind_143_04072021_090437.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8801/ind_143_04072021_090437.pdf</t>
   </si>
   <si>
     <t>Reparos nas vias: Tupinanbás, Guarani, Tocantins e Aimorés c/ Av. Alfredo Marcondes.</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8818/ind_144.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8818/ind_144.pdf</t>
   </si>
   <si>
     <t>Reparos nas ruas secundárias do Jardim Cobral e do Nindam.</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8819/ind_145.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8819/ind_145.pdf</t>
   </si>
   <si>
     <t>Obstáculos na Alicides Sanvezzo, proximidades do número 58/8.</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8820/ind_146.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8820/ind_146.pdf</t>
   </si>
   <si>
     <t>Dar preferência na vacinação dos acamados com baixa imunidade, cancêr e hemodiálise.</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8821/ind_147.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8821/ind_147.pdf</t>
   </si>
   <si>
     <t>Designar uma sala só para testes de covid na unidade de saúde do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8822/ind_148.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8822/ind_148.pdf</t>
   </si>
   <si>
     <t>Roçagem ao lado do cemitério na Rua Monsenhor Nakamura.</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8823/ind_149.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8823/ind_149.pdf</t>
   </si>
   <si>
     <t>Pintura dos obstáculos das vias públicas da cidade.</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8824/ind_150.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8824/ind_150.pdf</t>
   </si>
   <si>
     <t>Colocação de bebedouro d'água no centro esportivo.</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8825/ind_151.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8825/ind_151.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na Avenida Brasil com a Rua Áustria.</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8826/ind_152.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8826/ind_152.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral nas estradas no Parque dos Pinheiros/Jardim Panorama.</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8841/ind_153.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8841/ind_153.pdf</t>
   </si>
   <si>
     <t>Reparos na iluminação na Praça Jurandir Biscola.</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8842/ind_154.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8842/ind_154.pdf</t>
   </si>
   <si>
     <t>Calçamento do cemitério de Cel. Goulart.</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8843/ind_155.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8843/ind_155.pdf</t>
   </si>
   <si>
     <t>Substituição de placa de sinalização na Rua Presidente Bernardes com Rancharia.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8844/ind_156.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8844/ind_156.pdf</t>
   </si>
   <si>
     <t>Poda de árvores no canteiro central da Avenida Alfredo Marcondes.</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8845/ind_157.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8845/ind_157.pdf</t>
   </si>
   <si>
     <t>Reforma ponto de ônibus na entrada 1º de maio, na SP 501.</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8846/ind_158.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8846/ind_158.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Prof. Gilmere Avellaneda Louzada, 100.</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8847/ind_159.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8847/ind_159.pdf</t>
   </si>
   <si>
     <t>Melhoria na sinalização de trânsito no Parque dos Orixás.</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8853/ind_160.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8853/ind_160.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Souza Calda perto da confluência da Júlio Budisk - SP 501.</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8854/ind_161.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8854/ind_161.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Gonçalves Dias, 45 e 117.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8855/ind_162.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8855/ind_162.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Evaristo da Veiga, 430.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8856/ind_163.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8856/ind_163.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Eduardo Prado, 221.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8857/ind_164.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8857/ind_164.pdf</t>
   </si>
   <si>
     <t>Implantação de rampa de acessibilidade na Presidente Prudente.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8858/ind_165.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8858/ind_165.pdf</t>
   </si>
   <si>
     <t>Melhoria passeio ao lado de prédio público da Polícia Militar.</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8859/ind_166.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8859/ind_166.pdf</t>
   </si>
   <si>
     <t>Pintura dos obstáculos do Distrito de Cel. Goulart.</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8860/ind_167.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8860/ind_167.pdf</t>
   </si>
   <si>
     <t>Colocação de placa de recepção no portal de Cel. Goulart.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8861/ind_168.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8861/ind_168.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na AVM Silvio Milano.</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8862/ind_169.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8862/ind_169.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas e obstáculos nas vias públicas.</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8863/ind_170.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8863/ind_170.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral em área pública na Rua Regente Feijó.</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8864/ind_171.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8864/ind_171.pdf</t>
   </si>
   <si>
     <t>Pintura de solo nos pontos de ônibus.</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8865/ind_172.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8865/ind_172.pdf</t>
   </si>
   <si>
     <t>Alça de acesso mais ampla no acesso ao Jardim Panorama pela SP 501.</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8881/ind_173.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8881/ind_173.pdf</t>
   </si>
   <si>
     <t>Mudança na sinalização do embarque e desembarque defronte o prédio expurgo.</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8882/ind_174.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8882/ind_174.pdf</t>
   </si>
   <si>
     <t>Sinalização adequada na Rua Santo Anastácio, obstáculo 225, 367 e 92 (reparos).</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8893/ind_175.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8893/ind_175.pdf</t>
   </si>
   <si>
     <t>Fiscalização em estacionamento indevido nos locais destinados a idosos e outros.</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8894/ind_176.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8894/ind_176.pdf</t>
   </si>
   <si>
     <t>Concretagem no final da Rua Guarani, no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8895/ind_177.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8895/ind_177.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação das torres do Asilo e da Energisa - aviação.</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8896/ind_178.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8896/ind_178.pdf</t>
   </si>
   <si>
     <t>Placa de estacionamento com tempo limitado na Avenida das Américas.</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8897/ind_179.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8897/ind_179.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua José Carlucci, 887, Residencial Bem Viver.</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8898/ind_180.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8898/ind_180.pdf</t>
   </si>
   <si>
     <t>Reconstrução de muros no cemitério local.</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8899/ind_181.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8899/ind_181.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza da AVM que liga Bem Viver a SP 501.</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8900/ind_182.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8900/ind_182.pdf</t>
   </si>
   <si>
     <t>Providências para evitar que lixos caiam do caminhão na estrada rural.</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8901/ind_183.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8901/ind_183.pdf</t>
   </si>
   <si>
     <t>Reparos na iluminação das imagens de Jesus Cristo do trevo da SP 270.</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8902/ind_184.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8902/ind_184.pdf</t>
   </si>
   <si>
     <t>Revitalização das faixas de pedestres defronte ao SESI.</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8918/ind_185.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8918/ind_185.pdf</t>
   </si>
   <si>
     <t>Obstáculos na Rua Geraldo Candido Martins, 20/31 e sinalização vertical, nº 40.</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8919/ind_187.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8919/ind_187.pdf</t>
   </si>
   <si>
     <t>Nivelamento das pedras e drenagem d'águas na Guainazes, 23.</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8920/ind_188.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8920/ind_188.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Tupinambás, 462.</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8921/ind_189.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8921/ind_189.pdf</t>
   </si>
   <si>
     <t>Calçamento na Rua Nivaldo Zorzatto.</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8922/ind_190.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8922/ind_190.pdf</t>
   </si>
   <si>
     <t>Manutenção das vias do Distrito de Cel. Goulart.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8923/ind_191.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8923/ind_191.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta da Rua Guarucaia com Guarani.</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8924/ind_192.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8924/ind_192.pdf</t>
   </si>
   <si>
     <t>Corte de árvore na Rua México, 263, Jd. Raio do Sol.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8925/ind_193.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8925/ind_193.pdf</t>
   </si>
   <si>
     <t>Mudança de postes na Rua Carlos Roberto da Silva.</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8940/ind_194.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8940/ind_194.pdf</t>
   </si>
   <si>
     <t>Colocação de pedras no Beco Agostinho dos Santos.</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8941/ind_195.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8941/ind_195.pdf</t>
   </si>
   <si>
     <t>Diligenciar junto a CART para sinalização defronte Resort Campo Belo.</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8942/ind_196.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8942/ind_196.pdf</t>
   </si>
   <si>
     <t>Lixeira na área central para deposito de lixo dos lanches da cidade.</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8943/ind_197.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8943/ind_197.pdf</t>
   </si>
   <si>
     <t>Manutenção e poda de árvores na via que liga Rua João Bartolo e Bem Viver.</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8944/ind_198.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8944/ind_198.pdf</t>
   </si>
   <si>
     <t>Placa indicando proibido jogar lixo na via que liga Rua João Bartolo e Bem viver.</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8945/ind_199.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8945/ind_199.pdf</t>
   </si>
   <si>
     <t>Colocação de raspa de asfalto na via que liga Rua João Bartolo e Bem viver.</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8946/ind_200.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8946/ind_200.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Lauri Pereira da Sila, proximidades de passagem.</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8947/ind_201.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8947/ind_201.pdf</t>
   </si>
   <si>
     <t>Retirada de árvore seca ao lado do campo de futebol do Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8948/ind_202.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8948/ind_202.pdf</t>
   </si>
   <si>
     <t>Conserto tampas de galerias na Rua Osmar Rodrigues.</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8949/ind_203.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8949/ind_203.pdf</t>
   </si>
   <si>
     <t>Obstáculo na rua Alcides Sanvezzo, 38 COHAB/CHRIS.</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8950/ind_204.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8950/ind_204.pdf</t>
   </si>
   <si>
     <t>Placas e pintura nos obstáculos da Rua Nivaldo Zorzato.</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8951/ind_205.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8951/ind_205.pdf</t>
   </si>
   <si>
     <t>Colocação de raspa de asfalto na estrada da Fazendinha.</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8952/ind_206.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8952/ind_206.pdf</t>
   </si>
   <si>
     <t>Manutenção do obstáculo defronte ao salão Nossa Senhora da Paz.</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8970/ind_207_06162021_104138.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8970/ind_207_06162021_104138.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Avenida Alfredo Marcondes, 338.</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8971/ind_208_06162021_104203.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8971/ind_208_06162021_104203.pdf</t>
   </si>
   <si>
     <t>Melhorar iluminação na Praça Jurandir Biscola.</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8972/ind_209_06162021_104228.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8972/ind_209_06162021_104228.pdf</t>
   </si>
   <si>
     <t>Melhorar iluminação da pista do complexo esportivo.</t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8973/ind_210_06162021_104246.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8973/ind_210_06162021_104246.pdf</t>
   </si>
   <si>
     <t>Pintura do complexo esportivo.</t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8974/ind_211_06162021_104313.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8974/ind_211_06162021_104313.pdf</t>
   </si>
   <si>
     <t>Corte de árvore seca no cemitério da sede.</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8975/ind_212_06162021_104335.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8975/ind_212_06162021_104335.pdf</t>
   </si>
   <si>
     <t>Colocação de rapa de asfalto na Rua Heliard Pacco, 183.</t>
   </si>
   <si>
     <t>8976</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8976/ind_213_06162021_104353.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8976/ind_213_06162021_104353.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Rua Prof Gilmere Avellaneda de Oliveira.</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8977/ind_214_06162021_104412.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8977/ind_214_06162021_104412.pdf</t>
   </si>
   <si>
     <t>Restauração de brinquedos e equipamentos de parque e academias.</t>
   </si>
   <si>
     <t>8978</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8978/ind_215_06162021_104432.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8978/ind_215_06162021_104432.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Aimarás, 118 e 128.</t>
   </si>
   <si>
     <t>8979</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8979/ind_216_06162021_104450.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8979/ind_216_06162021_104450.pdf</t>
   </si>
   <si>
     <t>Reparos tampa de bueiro na Avenida Brasil com Rua Minas Gerais em Cel. Goulart.</t>
   </si>
   <si>
     <t>8987</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8987/ind_217.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8987/ind_217.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Vicente Dias Garcia, 1359.</t>
   </si>
   <si>
     <t>8988</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8988/ind_218.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8988/ind_218.pdf</t>
   </si>
   <si>
     <t>Recape da Rua Santos Dumont.</t>
   </si>
   <si>
     <t>8989</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8989/ind_219.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8989/ind_219.pdf</t>
   </si>
   <si>
     <t>Sinalização adequada defronte a padaria na Barão do Rio Branco.</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8990/ind_220.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8990/ind_220.pdf</t>
   </si>
   <si>
     <t>Placa proibindo animais e outros na Praça Antônio Gatti Cadeti.</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8991/ind_221.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8991/ind_221.pdf</t>
   </si>
   <si>
     <t>Canaleta na Monsenhor Nakamura com confluências.</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8992/ind_222.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8992/ind_222.pdf</t>
   </si>
   <si>
     <t>Colocação de portão no cemitério ao lado do velório municipal.</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8993/ind_223.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8993/ind_223.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação em AVM que dá acesso ao Pq. Pinheiros.</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8994/ind_224.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8994/ind_224.pdf</t>
   </si>
   <si>
     <t>Reparos no pavimento na Monsenhor Nakamura com Av. das Américas.</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9004/ind_225.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9004/ind_225.pdf</t>
   </si>
   <si>
     <t>Sinalização adequada na confluência da Rua Campos, Marcílio Dias e outras.</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9005/ind_226.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9005/ind_226.pdf</t>
   </si>
   <si>
     <t>Implantação de mão única da Rua Aristeu B. Carvalho e Rua Vicente Dias Garcia.</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9006/ind_227.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9006/ind_227.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Evaristo Da Veiga, 756, Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9007/ind_228.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9007/ind_228.pdf</t>
   </si>
   <si>
     <t>Instalação de academia da Avenida Brasil, Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9008/ind_229.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9008/ind_229.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouro na Praça do Jardim Raio do Sol.</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9009/ind_230.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9009/ind_230.pdf</t>
   </si>
   <si>
     <t>Limpeza de galeria na Rua Tupinanbás com Guaiacurus.</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9010/ind_231.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9010/ind_231.pdf</t>
   </si>
   <si>
     <t>Limpeza de galerias na Rua Antonio Coracini, Jd. Santa Eugênia.</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9011/ind_232.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9011/ind_232.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Zequinha de Abreu, 337/347.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9012/ind_233.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9012/ind_233.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Vicente Dias Garcia, defronte a Angélica de Oliveira.</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9013/ind_234.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9013/ind_234.pdf</t>
   </si>
   <si>
     <t>Canaleta na Rua Saturnino Batista, 131, Jd. Santa Eugenia.</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9014/ind_235.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9014/ind_235.pdf</t>
   </si>
   <si>
     <t>Canaleta na Rua Campos Sales, 445, esquina com Rui Barbosa.</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9015/ind_236.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9015/ind_236.pdf</t>
   </si>
   <si>
     <t>Restauração de pintura de todos os obstáculos pela cidade.</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9019/ind_237.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9019/ind_237.pdf</t>
   </si>
   <si>
     <t>Contenção da erosão na Rua Alcides Sanvenzzo, altura dos nºs 11 e 41.</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9020/ind_238.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9020/ind_238.pdf</t>
   </si>
   <si>
     <t>Colocação de obstáculo - Rua Eufrásio Frutuoso Soares, altura do nº  107.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9021/ind_239.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9021/ind_239.pdf</t>
   </si>
   <si>
     <t>Implantação de Ponto de Ônibus na Estrada da Amizade (residencial União).</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9018/ind_240.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9018/ind_240.pdf</t>
   </si>
   <si>
     <t>Readequação de Canaleta de Drenagem Pluvial - Rua Fagundes Varella.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9029/ind_241.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9029/ind_241.pdf</t>
   </si>
   <si>
     <t>Manutenção das Ruas dos Bairros: Jardim Cobral e Jardim Recreio Cobral.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9030/ind_242.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9030/ind_242.pdf</t>
   </si>
   <si>
     <t>Adequação de obstáculos na Rua Fernando Costa, nº 58.</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9031/ind_243.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9031/ind_243.pdf</t>
   </si>
   <si>
     <t>Ampliação de horário de ônibus Jandaia.</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9032/ind_244.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9032/ind_244.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização na Rua Vicente Dias Garcia com a Rua Pe. Antônio Fontaneli.</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9033/ind_245.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9033/ind_245.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na Rua Rui Barbosa com a Rua Campos Salles.</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9034/ind_246.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9034/ind_246.pdf</t>
   </si>
   <si>
     <t>Implantação de canaleta na Rua Monsenhor Nakamura com a Rua Osvaldo Cruz.</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9035/ind_247.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9035/ind_247.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Rua Zéquinha de Abreu entre os nºs 337 e 347.</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9036/ind_248.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9036/ind_248.pdf</t>
   </si>
   <si>
     <t>Recuo de Poste de iluminação na Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9037/ind_249.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9037/ind_249.pdf</t>
   </si>
   <si>
     <t>Pintura das faixas de pedestres entrono da Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9038/ind_250.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9038/ind_250.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Mário de Andrade - Jd. Panorama.</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9039/ind_251.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9039/ind_251.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Rua Souza Caldas nº 838 - Jardim Panorama.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9040/ind_252.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9040/ind_252.pdf</t>
   </si>
   <si>
     <t>Iluminação na Rua Bernardo Guimarães, esquina com a Rua Clóvis Bevilacqua.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9050/ind_253.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9050/ind_253.pdf</t>
   </si>
   <si>
     <t>Implantação de canaletas e obstáculos.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9051/ind_254.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9051/ind_254.pdf</t>
   </si>
   <si>
     <t>Poda de vegetação na estrada Nagai.</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9052/ind_255.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9052/ind_255.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Antônio Louzada Marzabal, próxima 344.</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9053/ind_256.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9053/ind_256.pdf</t>
   </si>
   <si>
     <t>Manutenção no meio fio da Rua Manoel Sanches Maia.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9054/ind_257.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9054/ind_257.pdf</t>
   </si>
   <si>
     <t>Colocação de linha de tubo e boca de lobo na Rua Ernesto Boígues.</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9055/ind_258.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9055/ind_258.pdf</t>
   </si>
   <si>
     <t>Castração de gatos.</t>
   </si>
   <si>
     <t>9056</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9056/ind_259.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9056/ind_259.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - Rua Pedro Mazzaro.</t>
   </si>
   <si>
     <t>9057</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9057/ind_260.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9057/ind_260.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeiras nas praças da cidade.</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9058/ind_261.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9058/ind_261.pdf</t>
   </si>
   <si>
     <t>Iluminação em todas as praças da cidade.</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9059/ind_262.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9059/ind_262.pdf</t>
   </si>
   <si>
     <t>Manutenção urgente das canaletas pela cidade.</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9060/ind_263.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9060/ind_263.pdf</t>
   </si>
   <si>
     <t>Colocação de placa de proibido confluência na Rua Olavo Bilac.</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9061/ind_264.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9061/ind_264.pdf</t>
   </si>
   <si>
     <t>Mecanismo de escoamento d'água na rua Martins Pena.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9062/ind_265.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9062/ind_265.pdf</t>
   </si>
   <si>
     <t>Reparos no leito carroçável na Rua Martins Pena.</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9063/ind_267.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9063/ind_267.pdf</t>
   </si>
   <si>
     <t>Reforma do Parquinho do Jardim Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9064/ind_268.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9064/ind_268.pdf</t>
   </si>
   <si>
     <t>Pintura do Salão Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9078/ind_269.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9078/ind_269.pdf</t>
   </si>
   <si>
     <t>Pintura nas bases da estátua do cristo e do painel (São José e Nossa Senhora).</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9079/ind_270.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9079/ind_270.pdf</t>
   </si>
   <si>
     <t>Recapeamento nas ruas: Giácomo Minca e Adelino Cadette - Jd. Monte Mor.</t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9080/ind_271.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9080/ind_271.pdf</t>
   </si>
   <si>
     <t>Aquisição de materiais esportivos para as escolas do município.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9092/ind_272_09012021_093105.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9092/ind_272_09012021_093105.pdf</t>
   </si>
   <si>
     <t>Analisar o projeto que institui o programa "nossa escola bem melhor".</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9093/ind_273_09012021_093121.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9093/ind_273_09012021_093121.pdf</t>
   </si>
   <si>
     <t>Instalação de cestos de lixo em todos os parques e praças de nossa cidade.</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9094/ind_274_09012021_093140.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9094/ind_274_09012021_093140.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculos na Rua Artur Boígues altura do nº 487.</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9095/ind_275_09012021_093156.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9095/ind_275_09012021_093156.pdf</t>
   </si>
   <si>
     <t>Manutenção na boca de lobo existente na Rua Japão, altura do nº 343.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9096/ind_276_09012021_093212.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9096/ind_276_09012021_093212.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo na Rua José Canducci, altura do nº 489 - Res. Bem Viver.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9097/ind_277_09012021_093228.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9097/ind_277_09012021_093228.pdf</t>
   </si>
   <si>
     <t>Rejuntamento de pedras na final da Rua Paulo Setubal com início da Rua Aimorés.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9108/ind_278_09152021_094333.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9108/ind_278_09152021_094333.pdf</t>
   </si>
   <si>
     <t>Manutenção ou substituição dos carrinhos utilizados pelos garis servidores da Construpopp.</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9109/ind_279_09152021_094350.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9109/ind_279_09152021_094350.pdf</t>
   </si>
   <si>
     <t>Conserto da tampa de bueiro na Av. Brasil com a Rua Mato Grosso em Coronel Goulart.</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9110/ind_280_09152021_094410.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9110/ind_280_09152021_094410.pdf</t>
   </si>
   <si>
     <t>Estacionamento de motos na Rua Carlos Gomes, próximo da Rua Fernando Costa.</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9111/ind_281_09152021_094432.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9111/ind_281_09152021_094432.pdf</t>
   </si>
   <si>
     <t>Pintura dos obstáculos, nas Ruas José Romeiro e Regente Feijó.</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9112/ind_282_09152021_094448.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9112/ind_282_09152021_094448.pdf</t>
   </si>
   <si>
     <t>Colocação de Placa indicando Rua Sem Saída, na rua São Simão.</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9113/ind_283_09152021_094529.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9113/ind_283_09152021_094529.pdf</t>
   </si>
   <si>
     <t>Instalação de suporte para estacionamentos de bicicletas.</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9114/ind_284_09152021_094600.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9114/ind_284_09152021_094600.pdf</t>
   </si>
   <si>
     <t>Reparos e melhorias na quadra e no prédio da pré-escola Profª Aparecida Vacaro.</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9115/ind_285_09152021_094620.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9115/ind_285_09152021_094620.pdf</t>
   </si>
   <si>
     <t>Realizar Mutirão Geral de limpeza na cidade.</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9119/ind_286.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9119/ind_286.pdf</t>
   </si>
   <si>
     <t>Mudança de ponto de ônibus.</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9120/ind_287.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9120/ind_287.pdf</t>
   </si>
   <si>
     <t>Instalação de obstáculo na Rua Olavo Bilac altura do número 156.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9121/ind_288.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9121/ind_288.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno localizado na Av. Marcia Helena Fernandez, lado do nº 273.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9122/ind_289.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9122/ind_289.pdf</t>
   </si>
   <si>
     <t>Ampliação da cozinha piloto para refeitório dos servidores.</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9123/ind_290.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9123/ind_290.pdf</t>
   </si>
   <si>
     <t>Retirada da base de sinalização na passagem em nível da Rua Barão do Rio Branco.</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9131/ind_291.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9131/ind_291.pdf</t>
   </si>
   <si>
     <t>Restauração de obstáculos na Rua Guarani.</t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9132/ind_292.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9132/ind_292.pdf</t>
   </si>
   <si>
     <t>Colocação de placa com nomes de ruas e implantação de obstáculo no Residencial Bem Viver.</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9133/ind_293.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9133/ind_293.pdf</t>
   </si>
   <si>
     <t>Reparos e manutenção na Rua Barão do Rio Branco - Jd. São José.</t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9134/ind_294.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9134/ind_294.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas de led nas ruas sem pavimentação no Parque dos Pinheiros e Jardim Panorama.</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9135/ind_295.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9135/ind_295.pdf</t>
   </si>
   <si>
     <t>Pinturas e colocação de placas de sinalização de obstáculos nos Bairros: Santa Eugênia, Bela Vista, Monte Mor e Cohab Cris I.</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9136/ind_296.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9136/ind_296.pdf</t>
   </si>
   <si>
     <t>Pinturas nas faixas de pedestres na Avenida Marcondes.</t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9153/ind_297.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9153/ind_297.pdf</t>
   </si>
   <si>
     <t>Construções de obstáculos nas ruas Presidente Bernardes e Arthur Boigues.</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9154/ind_298.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9154/ind_298.pdf</t>
   </si>
   <si>
     <t>Serviço de tapa-buraco na Avenida Alfredo Marcondes com Rua Tocantins.</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9155/ind_299.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9155/ind_299.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas entre ruas Regente Feijó e Presidente Epitácio.</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9156/ind_300.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9156/ind_300.pdf</t>
   </si>
   <si>
     <t>Recapeamento de vias do município.</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9157/ind_301.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9157/ind_301.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção no Ginásio de Esportes.</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9158/ind_302.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9158/ind_302.pdf</t>
   </si>
   <si>
     <t>Construção de faixa de pedestres na Avenida da Amizade.</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9159/ind_303.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9159/ind_303.pdf</t>
   </si>
   <si>
     <t>Construção de faixa elevada defronte a Escola Franco Montoro.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9160/ind_304.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9160/ind_304.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeiras no cemitério de Coronel Goulart.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9167/ind_305_10202021_090743.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9167/ind_305_10202021_090743.pdf</t>
   </si>
   <si>
     <t>Limpeza Geral na Estrada do Matadouro.</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9185/ind_306.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9185/ind_306.pdf</t>
   </si>
   <si>
     <t>Construção de canaleta na Rua 15 de novembro, confluência com a Avenida das Américas.</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9186/ind_307.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9186/ind_307.pdf</t>
   </si>
   <si>
     <t>Serviços de tapa-buracos na Rua 15 de novembro.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9187/ind_308.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9187/ind_308.pdf</t>
   </si>
   <si>
     <t>Construção de obstáculos nas rotatórias: próxima a cooperativa e motel sensação.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9188/ind_309.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9188/ind_309.pdf</t>
   </si>
   <si>
     <t>Construção de obstáculos na Rua Martinópolis próximo ao nº 222.</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9189/ind_310.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9189/ind_310.pdf</t>
   </si>
   <si>
     <t>Limpeza das bocas de lobos e reformas das tampas das mesmas, em várias ruas do Pq. Pinheiros e Jd. Panorama.</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9190/ind_312.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9190/ind_312.pdf</t>
   </si>
   <si>
     <t>Efetuar reforma  melhorias no campo de futebol de Coronel Goulart.</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9191/ind_313.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9191/ind_313.pdf</t>
   </si>
   <si>
     <t>Limpeza nas Ruas: Noel Rosa (final) e Agostinho dos Santos.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9192/ind_314.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9192/ind_314.pdf</t>
   </si>
   <si>
     <t>Construção de obstáculo na Rua Eigi Nagano, altura do nº 71.</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9193/ind_315.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9193/ind_315.pdf</t>
   </si>
   <si>
     <t>Conserto da tampa do bueiro na Rua Campos Sale nº 1020.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9194/ind_316.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9194/ind_316.pdf</t>
   </si>
   <si>
     <t>Faca estudos para a possibilidade de construir um velório municipal no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9195/ind_317.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9195/ind_317.pdf</t>
   </si>
   <si>
     <t>Providenciar limpeza urgente ao longo da extensão urbana na linha férrea, principalmente nas passagens que liga centro ao bairro.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9196/ind_318.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9196/ind_318.pdf</t>
   </si>
   <si>
     <t>Readequação de tempo no farol do semáforo localizado na Avenida das Américas, próximo a loja Juliana Calçados.</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9197/ind_319.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9197/ind_319.pdf</t>
   </si>
   <si>
     <t>Reforma dos brinquedos dos Parquinhos infantis do Jd. Panorama e Pq. dos Pinheiros.</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9203/ind_320.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9203/ind_320.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação de feira livre no parque dos pinheiros.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9204/ind_321.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9204/ind_321.pdf</t>
   </si>
   <si>
     <t>Reparos e manutenção de tapa buracos na rua xavantes.</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9205/ind_322.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9205/ind_322.pdf</t>
   </si>
   <si>
     <t>Serviços de contenção de erosão na rua Pixinguinha.</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8615/mocao_001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8615/mocao_001.pdf</t>
   </si>
   <si>
     <t>Aplausos a Diretoria de Educação pela realização do Evento Cultural.</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8735/mocao_03_03092021_104803.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8735/mocao_03_03092021_104803.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à todas as mulheres que estão na linha de frente ao combate da COVID-19.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8736/mocao_04_03092021_104824.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8736/mocao_04_03092021_104824.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a PEC 06/2020.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8772/mocao_005_03172021_082737.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8772/mocao_005_03172021_082737.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a reabertura das academias - Moção Câmara PP.</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8773/mocao_006_03172021_082838.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8773/mocao_006_03172021_082838.pdf</t>
   </si>
   <si>
     <t>Aplausos a toda equipe do Sicredi pelo bom trabalho no municipio.</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8777/mocao_007_03242021_094113.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8777/mocao_007_03242021_094113.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sabesp pelo dia da água - 22/03.</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8827/mocao_008.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8827/mocao_008.pdf</t>
   </si>
   <si>
     <t>Aplausos ao trabalho do pessoal de apoio na área de saúde contra o COVID-19.</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8840/mocao_de_aplausos_009.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8840/mocao_de_aplausos_009.pdf</t>
   </si>
   <si>
     <t>Aplausos ao trabalho dos profissionais da Santa Casa.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8848/mocao_1021.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8848/mocao_1021.pdf</t>
   </si>
   <si>
     <t>Apresentação de Moção de Aplausos a todos aqueles que se dispuseram e fazem campanhas em prol da Santa Casa de Álvares Machado.</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8880/mocao_11.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8880/mocao_11.pdf</t>
   </si>
   <si>
     <t>Aplausos ao trabalho do empresário Emerson Biscola.</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8892/mocao_12.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8892/mocao_12.pdf</t>
   </si>
   <si>
     <t>Apoio ao PDL 22/2020 que tramita ALESP.</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8915/mocao_de_aplausos_13.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8915/mocao_de_aplausos_13.pdf</t>
   </si>
   <si>
     <t>Aplausos à Casa RadioLuz e trabalho do Sr. Osmar Cavalieri.</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8916/mocao_de_aplausos_14.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8916/mocao_de_aplausos_14.pdf</t>
   </si>
   <si>
     <t>Aplausos ao trabalho da fisioterapia Mônica Perecim de Faria.</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8917/mocao_de_aplausos_15.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8917/mocao_de_aplausos_15.pdf</t>
   </si>
   <si>
     <t>Aplausos à atuação da CART na limpeza das margens e poda de árvores AVM José MOlina.</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8938/mocao_de_aplausos_16.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8938/mocao_de_aplausos_16.pdf</t>
   </si>
   <si>
     <t>Aplausos a Trindade Ross Yokoyama pelo longo trabalho no Salão de Beleza.</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8939/mocao_de_aplausos_17.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8939/mocao_de_aplausos_17.pdf</t>
   </si>
   <si>
     <t>Aplausos ao atual chefe do Executivo pelos bons trabalhos.</t>
   </si>
   <si>
     <t>8986</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8986/mocao_de_aplausos_18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8986/mocao_de_aplausos_18.pdf</t>
   </si>
   <si>
     <t>Aplausos a servidora Nilda Barbo Nunes por 20 anos de trabalho.</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9002/mocao_de_aplausos_19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9002/mocao_de_aplausos_19.pdf</t>
   </si>
   <si>
     <t>Aplausos a atuação da Dra. Marília Ederli e Andrea Venâncio (médica e enfermeira).</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9003/mocao_de_aplausos_20.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9003/mocao_de_aplausos_20.pdf</t>
   </si>
   <si>
     <t>Aplausos aos servidores da área de saúde que contam com 20 anos de serviço.</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9017/moc_21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9017/moc_21.pdf</t>
   </si>
   <si>
     <t>Aplausos a atuação do Vereador Wellington Bozo - defensor da causa animal.</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9028/mocao_de_aplausos_22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9028/mocao_de_aplausos_22.pdf</t>
   </si>
   <si>
     <t>Aplausos ao DER.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9065/mocao_de_aplausos_23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9065/mocao_de_aplausos_23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. Jaqueline Guerreiro por trabalho de música e pintura.</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9066/mocao_de_aplausos_24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9066/mocao_de_aplausos_24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos servidores municipais de Diretoria de obras.</t>
   </si>
   <si>
     <t>9090</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9090/moc_26_09012021_093252.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9090/moc_26_09012021_093252.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Tenente Cesar - Comandante do Batalhão de PM de Alv. Machado.</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9091/moc_27_09012021_093309.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9091/moc_27_09012021_093309.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Pastor Carlos Roberto Mendes da Igreja Universal de Álvares Machado.</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9107/mocao_28_09152021_094308.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9107/mocao_28_09152021_094308.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao estudante Felipe Iushigue Alves Mizobuchi.</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9137/mocao_de_aplausos_29.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9137/mocao_de_aplausos_29.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Médica da ESF Central - Dra. Thaís Fernanda Mazine Bazan.</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9152/mocao_de_aplausos_30.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9152/mocao_de_aplausos_30.pdf</t>
   </si>
   <si>
     <t>Aos atletas e professores que participaram do JEESP em São Bernardo do Campo.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9168/moc_31_10202021_090640.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9168/moc_31_10202021_090640.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos professores.</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9169/moc_32_10202021_090657.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9169/moc_32_10202021_090657.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos médicos.</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9198/33.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9198/33.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao atleta de Jiu-Jitsu Lucas Porto Rodrigues.</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9199/34.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9199/34.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos funcionários Públicos Municipais.</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9200/35.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9200/35.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora de dança Sarah Cristina Salvato de Souza.</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9201/36.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9201/36.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao estudante Marcos Vinicius Ropelli.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9202/37.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9202/37.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Alberto Yukiu Nakada.</t>
   </si>
   <si>
     <t>10646</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10646/pj_decr_legislativo_01-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10646/pj_decr_legislativo_01-21001.pdf</t>
   </si>
   <si>
     <t>titulo de cidadão machadence ao Profº Sérgio Takamatsu.</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8866/proj_decr_legis_02-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8866/proj_decr_legis_02-21001.pdf</t>
   </si>
   <si>
     <t>Nova redação ao Projeto de Decreto Legislativo nº 02/21. Tomada de Contas do Prefeito, Ex. 2017.</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8926/decreto_legislativo_0321.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8926/decreto_legislativo_0321.pdf</t>
   </si>
   <si>
     <t>Título de cidadão Machadense ao senhor Paulo Rodrigues.</t>
   </si>
   <si>
     <t>10672</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10672/proj_decr_legis_04-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10672/proj_decr_legis_04-21001.pdf</t>
   </si>
   <si>
     <t>contas do executivo de 2018</t>
   </si>
   <si>
     <t>10648</t>
   </si>
   <si>
     <t>CFOFC - Finanças, Orçamentos, Fiscalização e Controle</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10648/pdl_05-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10648/pdl_05-21001.pdf</t>
   </si>
   <si>
     <t>contas do Executivo de 2019</t>
   </si>
   <si>
     <t>10647</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10647/plc_01-21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10647/plc_01-21.pdf</t>
   </si>
   <si>
     <t>altera redação art. 43 do Código de Postura</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>ROGER F. GASQUES</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8829/projeto_de_lei_complementar_0221.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8829/projeto_de_lei_complementar_0221.pdf</t>
   </si>
   <si>
     <t>Institui o plano de recuperação fiscal - REFFIS.</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8905/pro_lei_comp_0321_05212021_092258.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8905/pro_lei_comp_0321_05212021_092258.pdf</t>
   </si>
   <si>
     <t>Altera legislação sobre empregos públicos e outras providências.</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9098/proj_l_c_0521_09012021_103513.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9098/proj_l_c_0521_09012021_103513.pdf</t>
   </si>
   <si>
     <t>Revoga art. 159 e ouros do CTM.</t>
   </si>
   <si>
     <t>10624</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10624/plc_02-21002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10624/plc_02-21002.pdf</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal - REFIS no município de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10631</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10631/plc_03-21002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10631/plc_03-21002.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2612 de 13 de agosto de 2009, da Lei nº 2723 de 21 de Novembro de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>10622</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10622/plc_05-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10622/plc_05-21001.pdf</t>
   </si>
   <si>
     <t>Revoga a Taxa de Expediente prevista na Lei nº 1.914/93 que institui o Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>10616</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10616/plc_08-21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10616/plc_08-21.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de abono aos profissionais da educação básica na rede municipal de ensino de acordo com o parágrafo 2º do artigo 26 da Lei Federal nº 14113 de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>10602</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10602/plo_02-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10602/plo_02-21001.pdf</t>
   </si>
   <si>
     <t>institui mês da Doença de parkison-"Tulipa Vermelha"</t>
   </si>
   <si>
     <t>10634</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10634/pl_04-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10634/pl_04-21001.pdf</t>
   </si>
   <si>
     <t>Denomina via pública no Jardim Montemor.</t>
   </si>
   <si>
     <t>10619</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10619/pl_06-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10619/pl_06-21001.pdf</t>
   </si>
   <si>
     <t>Aplicação da Lei nº 1620/89 de 15/05/1989 para o Poder Legislativo.</t>
   </si>
   <si>
     <t>10599</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10599/pl_17-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10599/pl_17-21001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Desafetação área para habilitação populares.</t>
   </si>
   <si>
     <t>10623</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10623/pl_01-21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10623/pl_01-21.pdf</t>
   </si>
   <si>
     <t>Reestruturação do Conselho Municipal de Acompanhamento e Controle social do Fundo de manutenção e desenvolvimento da Educação básica e de Valorização dos profissionais da Educação - CACS - FUNDEB, em conformidade com o artigo 212-A da constituição federal, regulamentado na forma da Lei Federal nº 14113, de 25 de Dezembro de 2020.</t>
   </si>
   <si>
     <t>10630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10630/pl_03-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10630/pl_03-21001.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>10742</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10742/ple_04-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10742/ple_04-21001.pdf</t>
   </si>
   <si>
     <t>"Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de _x000D_
        adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos e_x000D_
       equipamentos na área da saúde</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9337/projeto_0621.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9337/projeto_0621.pdf</t>
   </si>
   <si>
     <t>LDO para 2022</t>
   </si>
   <si>
     <t>10716</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10716/proj_lei_07-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10716/proj_lei_07-21001.pdf</t>
   </si>
   <si>
     <t>Unifica Emei josé lourenço e josé Molina</t>
   </si>
   <si>
     <t>10628</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10628/pl_08-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10628/pl_08-21001.pdf</t>
   </si>
   <si>
     <t>Funcionamento de feira livre institui penalidades para infrações e dá providências.</t>
   </si>
   <si>
     <t>10633</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10633/pl_09-21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10633/pl_09-21.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico de Álvares Machado, compreendendo os serviços de abastecimento de água potável, esgotamento sanitário, drenagem das águas pluviais urbanas, gestão integrada de resíduos sólidos; e dá outras providências.</t>
   </si>
   <si>
     <t>10625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10625/pl_10-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10625/pl_10-21001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir e ceder Hospital e Santa Casa de Misericórdia de Álvares Machado, quatro bombas de infusão M123 e dá outras providências.</t>
   </si>
   <si>
     <t>10620</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10620/pl_11-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10620/pl_11-21001.pdf</t>
   </si>
   <si>
     <t>10649</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10649/pl_13-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10649/pl_13-21001.pdf</t>
   </si>
   <si>
     <t>Alteração da composição do Conselho Municipal de Planejamento e Desenvolvimento.</t>
   </si>
   <si>
     <t>10621</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10621/pl_15-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10621/pl_15-21001.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2776 de 16 de maio de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>10632</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10632/pl_16-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10632/pl_16-21001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio de Compromisso com Serviços de Apoio às micro e pequenas empresas do Estado de São Paulo - SEBRAE.</t>
   </si>
   <si>
     <t>10629</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10629/pl18-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10629/pl18-21001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal celebrar contrato de repasse de recursos financeiros oriundos da Secretaria Estadual de Saúde/ Fundo Estadual de Saúde ao Hospital e Santa Casa de misericórdia de Álvares Machado e dá outras providências.</t>
   </si>
   <si>
     <t>10635</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10635/pl_19-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10635/pl_19-21001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a subsidiar o transporte coletivo de estudantes para instituições de ensino técnico, pré-vestibular, superior e tecnológico para a cidade de Presidente Prudente - SP e dá outras providências.</t>
   </si>
   <si>
     <t>10967</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10967/ple_07-21001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10967/ple_07-21001.pdf</t>
   </si>
   <si>
     <t>Unifica EMEI José Lourenço e José Molina</t>
   </si>
   <si>
     <t>10645</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10645/proj_resolucao_01-21002.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10645/proj_resolucao_01-21002.pdf</t>
   </si>
   <si>
     <t>altera para terça feira o dia das sessões ordinárias.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9099/proj_res_221_09012021_103221.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9099/proj_res_221_09012021_103221.pdf</t>
   </si>
   <si>
     <t>Altera o horário das sessões ordinárias.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>TC PM</t>
   </si>
   <si>
     <t>TOMADA CONTAS DO PREFEITO - PARECER PRÉVIO TCESP</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>TOMADA DE CONTAS DO PREFEITO. EXERCÍCIO 2021. eTC-704.989.20-2. PARECER PRÉVIO TCESP.</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8927/decreto_legislativo_0321.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8927/decreto_legislativo_0321.pdf</t>
   </si>
   <si>
     <t>Título de cidadão machadense ao Senhor Paulo César Rodrigues.</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8995/decreto_leg_4_07012021_092804.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8995/decreto_leg_4_07012021_092804.pdf</t>
   </si>
   <si>
     <t>Aprovação das contas do Poder Executivo do ano de 2018.</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8996/decreto_leg_5_07012021_092825.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8996/decreto_leg_5_07012021_092825.pdf</t>
   </si>
   <si>
     <t>Aprovação das contas do Poder Executivo do ano de 2019.</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
     <t>Z</t>
   </si>
   <si>
     <t>Projeto de Lei  Executivo (descrição descontinuada</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8794/pl_0121_03312021_110604.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8794/pl_0121_03312021_110604.pdf</t>
   </si>
   <si>
     <t>Reestruturação do FUNDEB.</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8828/projeto_de_lei_0221.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8828/projeto_de_lei_0221.pdf</t>
   </si>
   <si>
     <t>Sistema de ouvidoria.</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8802/proj_lei_0321_04072021_090136.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8802/proj_lei_0321_04072021_090136.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8803/proj_lei_0421_04072021_090200.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8803/proj_lei_0421_04072021_090200.pdf</t>
   </si>
   <si>
     <t>"Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do corona-vírus, medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8884/pro_j_l_0521.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8884/pro_j_l_0521.pdf</t>
   </si>
   <si>
     <t>PPA 2022/2025.</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8885/pro_j_l_0621.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8885/pro_j_l_0621.pdf</t>
   </si>
   <si>
     <t>LDO para 2022.</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8870/proj_lei_0721.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8870/proj_lei_0721.pdf</t>
   </si>
   <si>
     <t>Unifica Emei José Lourenço e José Molina.</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8883/proj_l_0821.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8883/proj_l_0821.pdf</t>
   </si>
   <si>
     <t>Disciplina funcionamento feira livre.</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8886/pro_j_l_0921.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8886/pro_j_l_0921.pdf</t>
   </si>
   <si>
     <t>Plano municipal de saneamento.</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8869/proj_lei_1021.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8869/proj_lei_1021.pdf</t>
   </si>
   <si>
     <t>Autoriza o PE a cede a santa casa bomba de infusão para combate COVID-19.</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8868/proj_lei_1121.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8868/proj_lei_1121.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional suplementar recapeamento asfáltico.</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8903/proj_lei_1321.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8903/proj_lei_1321.pdf</t>
   </si>
   <si>
     <t>Altera composição do conselho de planejamento e desenvolvimento.</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8953/proj_l_1521_06092021_082251.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8953/proj_l_1521_06092021_082251.pdf</t>
   </si>
   <si>
     <t>Ratifica ingresso do município no CIOP.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9214/projeto_de_lei_no_1721_rejeitado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9214/projeto_de_lei_no_1721_rejeitado.pdf</t>
   </si>
   <si>
     <t>Desafetação área para habilitação populares.</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9016/proj_de_lei_1821_07072021_123559.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9016/proj_de_lei_1821_07072021_123559.pdf</t>
   </si>
   <si>
     <t>Autoriza convênio com a Santa Casa.</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9161/projeto_de_lei_1921.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9161/projeto_de_lei_1921.pdf</t>
   </si>
   <si>
     <t>Autoriza conceder auxilio ao transporte escolar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7313,68 +7313,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8577/req_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8578/req_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8579/req_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8580/req_04-mesclado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8581/req_05-mesclado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8582/req_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8583/req_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8584/req_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8585/req_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8586/req_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8587/req_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8588/req_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8616/req_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8617/req_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8618/req_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8619/req_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8620/req_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8676/req_18_02242021_085744.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8677/req_19_02242021_085808.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8678/req_20_02242021_085830.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8679/req_21_02242021_085846.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8680/req_22_02242021_085904.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8681/req_23_02242021_085923-mesclado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8682/req_24_02242021_085940.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8683/req_25_02242021_085959.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8684/req_26_02242021_090021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8685/req_27_02242021_090039.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8686/req_28_02242021_090056-mesclado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8687/req_29_02242021_090113-mesclado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8688/req_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8689/req_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8690/req_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8691/req_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8692/req_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8693/req_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8694/req_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8695/req_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8696/req_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8723/req_40_03092021_103615.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8724/req_41_03092021_103632.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8725/req_42_03092021_103722.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8726/req_43_03092021_103739.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8727/req_44_03092021_103756.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8728/req_45_03092021_103814.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8729/req_46_03092021_103831.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8730/req_47_03092021_103848.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8731/req_48_03092021_103920.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8732/req_49_03092021_103939.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8733/req_50_03092021_104001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8734/req_51_03092021_104018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8757/req_52_03172021_082916.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8758/req_53_03172021_082934.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8759/req_54_03172021_083007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8760/req_55_03172021_083026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8761/req_56_03172021_083042-mesclado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8762/req_57_03172021_083058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8763/req_58_03172021_083117.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8764/req_59_03172021_083134.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8774/req_60_03242021_094007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8775/req_61_03242021_094028.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8776/req_62_03242021_094047.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8784/req_63_03312021_100754.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8785/req_64_03312021_100813.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8786/req_65_03312021_100831.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8787/req_66_03312021_100847.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8788/req_67_03312021_100903.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8789/req_68_03312021_100920.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8795/req_69_04072021_090231.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8796/req_70__04072021_090255.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8797/req_71_04072021_090312.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8798/req_72_04072021_090345.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8804/req_73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8805/req_74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8806/req_75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8807/req_76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8808/req_77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8809/req_78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8810/req_79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8811/req_80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8812/req_81.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8813/req_82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8814/req_83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8815/req_84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8816/req_85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8817/req_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8830/req_87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8831/req_88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8832/req_89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8833/req_90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8834/req_91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8835/req_92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8836/req_93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8837/req_94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8838/req_95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8839/req_96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8849/req_97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8850/req_98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8851/req_99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8852/req_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8871/req_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8872/req_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8873/req_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8874/req_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8875/req_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8876/req_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8877/req_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8878/req_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8879/req_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8887/req_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8888/req_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8889/req_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8890/req_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8891/req_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8906/req_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8907/req_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8908/req_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8909/req_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8910/req_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8911/req_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8912/req_121_resp..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8913/req_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8914/req_123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8928/req_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8929/req_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8930/req_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8931/req_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8932/req_128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8933/req_129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8934/req_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8935/req_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8936/req_132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8937/req_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8954/req_134_06162021_104930.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8955/req_135_06162021_104949.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8956/req_136_06162021_105006.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8957/req_137_06162021_105026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8958/req_138_06162021_105050.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8959/req_139_06162021_105106.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8960/req_140_06162021_105124.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8961/req_141_06162021_105141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8962/req_142_06162021_105203.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8963/req_143_06162021_105220.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8964/req_144_06162021_105235.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8965/req_145_06162021_105251.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8966/req_146_06162021_105308.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8967/req_147_06162021_105325.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8968/req_148_06162021_105342.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8969/req_149_06162021_105400.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8980/req_150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8981/req_151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8982/req_152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8983/req_153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8984/req_154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8985/req_155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8997/req_156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8998/req_157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9022/req_158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8999/req_159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9000/req_160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9001/req_161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9023/req_162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9024/req_163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9025/req_164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9026/req_165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9027/req_166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9041/req_167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9042/req_168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9043/req_169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9044/req_170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9045/req_171.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9046/req_172.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9047/req_173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9048/req_174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9049/req_175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9067/req_176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9068/req_177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9069/req_178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9070/req_179.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9071/req_180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9072/req_181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9073/req_182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9074/req_183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9075/req_184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9076/req_185.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9077/req_188.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9081/req_189_09012021_092219.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9082/req_190_09012021_092244.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9083/req_191_09012021_092303.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9084/req_192_09012021_092319.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9085/req_193_09012021_092336.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9086/req_194_09012021_092416.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9087/req_195_09012021_092433.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9088/req_196_09012021_092449.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9089/req_197_09012021_092506.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9100/req_198_09152021_094027.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9101/req_199_09152021_094104.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9102/req_200_09152021_094122.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9103/req_201_09152021_094140.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9104/req_202_09152021_094203.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9105/req_203_09152021_094226.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9106/req_204_09152021_094245.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9116/req_205_09222021_090247.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9117/req_206.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9118/req_207.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9124/req_209.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9125/req_210.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9126/req_211.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9127/req_212.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9128/req_213.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9129/req_214.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9130/req_215.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9138/req_216.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9139/req_217.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9140/req_218.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9141/req_219.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9142/req_220.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9143/req_221.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9144/req_222.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9145/req_223.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9146/req_224.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9147/req_225.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9148/req_226.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9149/req_227.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9150/req_228.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9151/req_230.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9162/req_232_10202021_090515.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9163/req_233_10202021_090531.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9164/req_234_10202021_090547.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9165/req_235_10202021_090603.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9166/req_236_10202021_090618.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9170/req_237.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9171/req_238.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9172/req_239.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9173/req_240.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9174/req_241.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9175/req_242.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9176/req_243.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9177/req_244.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9178/req_245.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9179/req_246.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9180/req_247.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9181/req_248.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9182/req_249.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9183/req_250.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9184/req_251.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8589/ind.001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8596/ind.002.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8597/ind.003.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8598/ind.004.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8599/ind.005.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8600/ind.006.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8595/ind.007.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8601/ind.008.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8602/ind.009.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8603/ind.010.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8604/ind.011.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8605/ind.012.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8606/ind.013.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8607/ind.014.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8608/ind.015.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8609/ind.016.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8610/ind.017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8611/ind.018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8612/ind.019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8613/ind.020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8614/ind.021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8621/ind_22_02092021_102627.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8622/ind_24_02092021_102648.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8623/ind_25_02092021_102715.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8624/ind_26_02092021_102742.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8625/ind_27_02092021_102802.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8626/ind_28_02092021_102830.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8627/ind_29_02092021_103019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8628/ind_30_02092021_103039.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8629/ind_31_02092021_103056.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8630/ind_32_02092021_103115.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8631/ind_33_02092021_103134.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8632/ind_34_02092021_103151.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8633/ind_35_02092021_103209.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8634/ind_36_02092021_103300.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8635/ind_37_02092021_103322.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8636/ind_38_02092021_103340.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8637/ind_39_02092021_103410.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8638/ind_40_02092021_103430.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8639/ind_41_02092021_103452.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8640/ind_42_02092021_103551.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8641/ind_43_02092021_103618.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8642/ind_44_02092021_103643.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8643/ind_45_02092021_103717.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8644/ind_46_02092021_103742.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8645/ind_47_02092021_103759.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8646/ind_48_02092021_103819.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8647/ind_49_02092021_103839.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8648/ind_50_02092021_103908.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8649/ind_51_02092021_103925.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8650/ind_52_02232021_105012.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8651/ind_53_02232021_105033.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8652/ind_54_02232021_105050.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8653/ind_55_02232021_105105.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8654/ind_56_02232021_105122.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8655/ind_57_02232021_105139.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8656/ind_58_02232021_105157.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8657/ind_59_02232021_105217.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8658/ind_60_02232021_105234.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8659/ind_61_02232021_105252.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8660/ind_62_02232021_105308.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8661/ind_63_02232021_105332.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8662/ind_64_02232021_105353.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8663/ind_65_02232021_105409.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8664/ind_66_02232021_105431.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8665/ind_67_02232021_105453.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8666/ind_68_02232021_105510.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8667/ind_69_02232021_105527.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8668/ind_70_02232021_105547.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8669/ind_71_02232021_105603.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8670/ind_72_02232021_105620.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8671/ind_73_02232021_105637.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8672/ind_74_02232021_105655.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8673/ind_75_02232021_105712.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8674/ind_76_02232021_105828.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8675/ind_77_02232021_105847.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8697/ind_78.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8698/ind_79.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8699/ind_80.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8700/ind_81.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8701/ind_82.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8702/ind_83.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8703/ind_84.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8704/ind_85.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8705/ind_86.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8706/ind_87.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8707/ind_88.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8708/ind_89.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8709/ind_90.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8710/ind_91.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8711/ind_92.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8712/ind_93.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8713/ind_94.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8714/ind_95.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8715/ind_96.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8716/ind_97.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8717/ind_98.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8718/ind_99.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8719/ind_100.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8720/ind_101.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8721/ind_102.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8722/ind_103.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8737/ind_104_03092021_104105.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8738/ind_105_03092021_104121.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8739/ind_106_03092021_104137.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8740/ind_107_03092021_104152.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8741/ind_108_03092021_104208.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8742/ind_109_03092021_104242.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8743/ind_110_03092021_104257.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8744/ind_111_03092021_104315.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8745/ind_112_03092021_104345.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8746/ind_113_03092021_104401.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8747/ind_114_03092021_104416.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8748/ind_115_03092021_104448.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8749/ind_116_03092021_104507.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8750/ind_117_03092021_104522.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8751/ind_118_03092021_104537.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8752/ind_119_03092021_104553.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8753/ind_120_03092021_104609.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8754/ind_121_03092021_104625.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8755/ind_122_03092021_104641.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8756/ind_123_03092021_104659.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8765/ind_124_03172021_082402.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8766/ind_125_03172021_082423.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8767/ind_126_03172021_082442.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8768/ind_127_03172021_082459.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8769/ind_128_03172021_082515.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8770/ind_129_03172021_082531.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8771/ind_130_03172021_082547.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8778/ind_131_03242021_094211.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8779/ind_132_03242021_094228.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8780/ind_133_03242021_094245.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8781/ind_134_03242021_094301.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8782/ind_135_03242021_094318.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8783/ind_136_03242021_094341.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8790/ind_137_03312021_100941.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8791/ind_138_03312021_100957.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8792/ind_139_03312021_101013.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8793/ind_140_03312021_101029.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8799/ind_141_04072021_090403.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8800/ind_142_04072021_090419.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8801/ind_143_04072021_090437.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8818/ind_144.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8819/ind_145.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8820/ind_146.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8821/ind_147.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8822/ind_148.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8823/ind_149.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8824/ind_150.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8825/ind_151.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8826/ind_152.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8841/ind_153.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8842/ind_154.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8843/ind_155.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8844/ind_156.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8845/ind_157.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8846/ind_158.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8847/ind_159.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8853/ind_160.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8854/ind_161.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8855/ind_162.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8856/ind_163.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8857/ind_164.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8858/ind_165.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8859/ind_166.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8860/ind_167.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8861/ind_168.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8862/ind_169.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8863/ind_170.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8864/ind_171.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8865/ind_172.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8881/ind_173.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8882/ind_174.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8893/ind_175.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8894/ind_176.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8895/ind_177.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8896/ind_178.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8897/ind_179.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8898/ind_180.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8899/ind_181.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8900/ind_182.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8901/ind_183.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8902/ind_184.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8918/ind_185.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8919/ind_187.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8920/ind_188.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8921/ind_189.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8922/ind_190.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8923/ind_191.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8924/ind_192.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8925/ind_193.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8940/ind_194.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8941/ind_195.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8942/ind_196.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8943/ind_197.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8944/ind_198.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8945/ind_199.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8946/ind_200.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8947/ind_201.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8948/ind_202.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8949/ind_203.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8950/ind_204.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8951/ind_205.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8952/ind_206.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8970/ind_207_06162021_104138.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8971/ind_208_06162021_104203.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8972/ind_209_06162021_104228.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8973/ind_210_06162021_104246.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8974/ind_211_06162021_104313.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8975/ind_212_06162021_104335.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8976/ind_213_06162021_104353.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8977/ind_214_06162021_104412.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8978/ind_215_06162021_104432.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8979/ind_216_06162021_104450.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8987/ind_217.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8988/ind_218.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8989/ind_219.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8990/ind_220.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8991/ind_221.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8992/ind_222.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8993/ind_223.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8994/ind_224.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9004/ind_225.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9005/ind_226.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9006/ind_227.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9007/ind_228.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9008/ind_229.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9009/ind_230.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9010/ind_231.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9011/ind_232.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9012/ind_233.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9013/ind_234.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9014/ind_235.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9015/ind_236.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9019/ind_237.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9020/ind_238.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9021/ind_239.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9018/ind_240.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9029/ind_241.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9030/ind_242.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9031/ind_243.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9032/ind_244.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9033/ind_245.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9034/ind_246.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9035/ind_247.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9036/ind_248.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9037/ind_249.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9038/ind_250.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9039/ind_251.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9040/ind_252.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9050/ind_253.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9051/ind_254.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9052/ind_255.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9053/ind_256.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9054/ind_257.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9055/ind_258.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9056/ind_259.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9057/ind_260.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9058/ind_261.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9059/ind_262.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9060/ind_263.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9061/ind_264.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9062/ind_265.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9063/ind_267.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9064/ind_268.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9078/ind_269.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9079/ind_270.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9080/ind_271.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9092/ind_272_09012021_093105.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9093/ind_273_09012021_093121.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9094/ind_274_09012021_093140.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9095/ind_275_09012021_093156.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9096/ind_276_09012021_093212.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9097/ind_277_09012021_093228.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9108/ind_278_09152021_094333.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9109/ind_279_09152021_094350.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9110/ind_280_09152021_094410.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9111/ind_281_09152021_094432.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9112/ind_282_09152021_094448.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9113/ind_283_09152021_094529.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9114/ind_284_09152021_094600.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9115/ind_285_09152021_094620.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9119/ind_286.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9120/ind_287.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9121/ind_288.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9122/ind_289.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9123/ind_290.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9131/ind_291.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9132/ind_292.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9133/ind_293.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9134/ind_294.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9135/ind_295.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9136/ind_296.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9153/ind_297.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9154/ind_298.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9155/ind_299.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9156/ind_300.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9157/ind_301.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9158/ind_302.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9159/ind_303.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9160/ind_304.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9167/ind_305_10202021_090743.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9185/ind_306.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9186/ind_307.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9187/ind_308.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9188/ind_309.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9189/ind_310.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9190/ind_312.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9191/ind_313.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9192/ind_314.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9193/ind_315.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9194/ind_316.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9195/ind_317.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9196/ind_318.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9197/ind_319.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9203/ind_320.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9204/ind_321.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9205/ind_322.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8615/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8735/mocao_03_03092021_104803.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8736/mocao_04_03092021_104824.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8772/mocao_005_03172021_082737.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8773/mocao_006_03172021_082838.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8777/mocao_007_03242021_094113.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8827/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8840/mocao_de_aplausos_009.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8848/mocao_1021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8880/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8892/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8915/mocao_de_aplausos_13.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8916/mocao_de_aplausos_14.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8917/mocao_de_aplausos_15.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8938/mocao_de_aplausos_16.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8939/mocao_de_aplausos_17.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8986/mocao_de_aplausos_18.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9002/mocao_de_aplausos_19.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9003/mocao_de_aplausos_20.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9017/moc_21.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9028/mocao_de_aplausos_22.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9065/mocao_de_aplausos_23.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9066/mocao_de_aplausos_24.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9090/moc_26_09012021_093252.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9091/moc_27_09012021_093309.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9107/mocao_28_09152021_094308.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9137/mocao_de_aplausos_29.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9152/mocao_de_aplausos_30.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9168/moc_31_10202021_090640.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9169/moc_32_10202021_090657.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9198/33.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9199/34.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9200/35.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9201/36.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9202/37.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10646/pj_decr_legislativo_01-21001.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8866/proj_decr_legis_02-21001.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8926/decreto_legislativo_0321.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10672/proj_decr_legis_04-21001.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10648/pdl_05-21001.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10647/plc_01-21.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8829/projeto_de_lei_complementar_0221.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8905/pro_lei_comp_0321_05212021_092258.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9098/proj_l_c_0521_09012021_103513.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10624/plc_02-21002.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10631/plc_03-21002.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10622/plc_05-21001.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10616/plc_08-21.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10602/plo_02-21001.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10634/pl_04-21001.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10619/pl_06-21001.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10599/pl_17-21001.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10623/pl_01-21.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10630/pl_03-21001.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10742/ple_04-21001.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9337/projeto_0621.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10716/proj_lei_07-21001.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10628/pl_08-21001.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10633/pl_09-21.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10625/pl_10-21001.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10620/pl_11-21001.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10649/pl_13-21001.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10621/pl_15-21001.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10632/pl_16-21001.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10629/pl18-21001.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10635/pl_19-21001.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10967/ple_07-21001.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10645/proj_resolucao_01-21002.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9099/proj_res_221_09012021_103221.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8927/decreto_legislativo_0321.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8995/decreto_leg_4_07012021_092804.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8996/decreto_leg_5_07012021_092825.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8794/pl_0121_03312021_110604.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8828/projeto_de_lei_0221.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8802/proj_lei_0321_04072021_090136.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8803/proj_lei_0421_04072021_090200.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8884/pro_j_l_0521.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8885/pro_j_l_0621.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8870/proj_lei_0721.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8883/proj_l_0821.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8886/pro_j_l_0921.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8869/proj_lei_1021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8868/proj_lei_1121.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8903/proj_lei_1321.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8953/proj_l_1521_06092021_082251.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9214/projeto_de_lei_no_1721_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9016/proj_de_lei_1821_07072021_123559.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9161/projeto_de_lei_1921.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8577/req_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8578/req_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8579/req_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8580/req_04-mesclado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8581/req_05-mesclado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8582/req_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8583/req_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8584/req_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8585/req_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8586/req_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8587/req_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8588/req_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8616/req_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8617/req_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8618/req_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8619/req_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8620/req_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8676/req_18_02242021_085744.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8677/req_19_02242021_085808.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8678/req_20_02242021_085830.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8679/req_21_02242021_085846.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8680/req_22_02242021_085904.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8681/req_23_02242021_085923-mesclado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8682/req_24_02242021_085940.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8683/req_25_02242021_085959.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8684/req_26_02242021_090021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8685/req_27_02242021_090039.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8686/req_28_02242021_090056-mesclado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8687/req_29_02242021_090113-mesclado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8688/req_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8689/req_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8690/req_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8691/req_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8692/req_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8693/req_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8694/req_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8695/req_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8696/req_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8723/req_40_03092021_103615.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8724/req_41_03092021_103632.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8725/req_42_03092021_103722.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8726/req_43_03092021_103739.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8727/req_44_03092021_103756.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8728/req_45_03092021_103814.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8729/req_46_03092021_103831.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8730/req_47_03092021_103848.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8731/req_48_03092021_103920.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8732/req_49_03092021_103939.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8733/req_50_03092021_104001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8734/req_51_03092021_104018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8757/req_52_03172021_082916.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8758/req_53_03172021_082934.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8759/req_54_03172021_083007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8760/req_55_03172021_083026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8761/req_56_03172021_083042-mesclado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8762/req_57_03172021_083058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8763/req_58_03172021_083117.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8764/req_59_03172021_083134.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8774/req_60_03242021_094007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8775/req_61_03242021_094028.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8776/req_62_03242021_094047.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8784/req_63_03312021_100754.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8785/req_64_03312021_100813.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8786/req_65_03312021_100831.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8787/req_66_03312021_100847.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8788/req_67_03312021_100903.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8789/req_68_03312021_100920.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8795/req_69_04072021_090231.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8796/req_70__04072021_090255.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8797/req_71_04072021_090312.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8798/req_72_04072021_090345.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8804/req_73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8805/req_74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8806/req_75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8807/req_76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8808/req_77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8809/req_78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8810/req_79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8811/req_80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8812/req_81.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8813/req_82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8814/req_83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8815/req_84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8816/req_85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8817/req_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8830/req_87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8831/req_88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8832/req_89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8833/req_90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8834/req_91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8835/req_92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8836/req_93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8837/req_94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8838/req_95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8839/req_96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8849/req_97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8850/req_98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8851/req_99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8852/req_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8871/req_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8872/req_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8873/req_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8874/req_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8875/req_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8876/req_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8877/req_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8878/req_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8879/req_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8887/req_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8888/req_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8889/req_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8890/req_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8891/req_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8906/req_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8907/req_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8908/req_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8909/req_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8910/req_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8911/req_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8912/req_121_resp..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8913/req_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8914/req_123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8928/req_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8929/req_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8930/req_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8931/req_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8932/req_128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8933/req_129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8934/req_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8935/req_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8936/req_132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8937/req_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8954/req_134_06162021_104930.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8955/req_135_06162021_104949.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8956/req_136_06162021_105006.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8957/req_137_06162021_105026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8958/req_138_06162021_105050.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8959/req_139_06162021_105106.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8960/req_140_06162021_105124.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8961/req_141_06162021_105141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8962/req_142_06162021_105203.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8963/req_143_06162021_105220.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8964/req_144_06162021_105235.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8965/req_145_06162021_105251.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8966/req_146_06162021_105308.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8967/req_147_06162021_105325.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8968/req_148_06162021_105342.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8969/req_149_06162021_105400.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8980/req_150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8981/req_151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8982/req_152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8983/req_153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8984/req_154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8985/req_155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8997/req_156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8998/req_157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9022/req_158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8999/req_159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9000/req_160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9001/req_161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9023/req_162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9024/req_163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9025/req_164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9026/req_165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9027/req_166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9041/req_167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9042/req_168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9043/req_169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9044/req_170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9045/req_171.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9046/req_172.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9047/req_173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9048/req_174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9049/req_175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9067/req_176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9068/req_177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9069/req_178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9070/req_179.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9071/req_180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9072/req_181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9073/req_182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9074/req_183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9075/req_184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9076/req_185.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9077/req_188.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9081/req_189_09012021_092219.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9082/req_190_09012021_092244.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9083/req_191_09012021_092303.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9084/req_192_09012021_092319.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9085/req_193_09012021_092336.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9086/req_194_09012021_092416.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9087/req_195_09012021_092433.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9088/req_196_09012021_092449.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9089/req_197_09012021_092506.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9100/req_198_09152021_094027.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9101/req_199_09152021_094104.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9102/req_200_09152021_094122.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9103/req_201_09152021_094140.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9104/req_202_09152021_094203.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9105/req_203_09152021_094226.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9106/req_204_09152021_094245.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9116/req_205_09222021_090247.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9117/req_206.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9118/req_207.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9124/req_209.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9125/req_210.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9126/req_211.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9127/req_212.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9128/req_213.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9129/req_214.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9130/req_215.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9138/req_216.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9139/req_217.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9140/req_218.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9141/req_219.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9142/req_220.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9143/req_221.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9144/req_222.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9145/req_223.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9146/req_224.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9147/req_225.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9148/req_226.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9149/req_227.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9150/req_228.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9151/req_230.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9162/req_232_10202021_090515.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9163/req_233_10202021_090531.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9164/req_234_10202021_090547.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9165/req_235_10202021_090603.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9166/req_236_10202021_090618.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9170/req_237.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9171/req_238.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9172/req_239.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9173/req_240.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9174/req_241.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9175/req_242.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9176/req_243.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9177/req_244.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9178/req_245.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9179/req_246.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9180/req_247.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9181/req_248.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9182/req_249.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9183/req_250.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9184/req_251.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8589/ind.001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8596/ind.002.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8597/ind.003.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8598/ind.004.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8599/ind.005.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8600/ind.006.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8595/ind.007.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8601/ind.008.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8602/ind.009.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8603/ind.010.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8604/ind.011.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8605/ind.012.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8606/ind.013.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8607/ind.014.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8608/ind.015.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8609/ind.016.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8610/ind.017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8611/ind.018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8612/ind.019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8613/ind.020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8614/ind.021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8621/ind_22_02092021_102627.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8622/ind_24_02092021_102648.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8623/ind_25_02092021_102715.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8624/ind_26_02092021_102742.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8625/ind_27_02092021_102802.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8626/ind_28_02092021_102830.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8627/ind_29_02092021_103019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8628/ind_30_02092021_103039.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8629/ind_31_02092021_103056.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8630/ind_32_02092021_103115.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8631/ind_33_02092021_103134.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8632/ind_34_02092021_103151.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8633/ind_35_02092021_103209.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8634/ind_36_02092021_103300.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8635/ind_37_02092021_103322.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8636/ind_38_02092021_103340.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8637/ind_39_02092021_103410.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8638/ind_40_02092021_103430.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8639/ind_41_02092021_103452.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8640/ind_42_02092021_103551.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8641/ind_43_02092021_103618.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8642/ind_44_02092021_103643.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8643/ind_45_02092021_103717.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8644/ind_46_02092021_103742.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8645/ind_47_02092021_103759.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8646/ind_48_02092021_103819.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8647/ind_49_02092021_103839.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8648/ind_50_02092021_103908.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8649/ind_51_02092021_103925.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8650/ind_52_02232021_105012.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8651/ind_53_02232021_105033.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8652/ind_54_02232021_105050.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8653/ind_55_02232021_105105.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8654/ind_56_02232021_105122.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8655/ind_57_02232021_105139.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8656/ind_58_02232021_105157.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8657/ind_59_02232021_105217.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8658/ind_60_02232021_105234.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8659/ind_61_02232021_105252.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8660/ind_62_02232021_105308.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8661/ind_63_02232021_105332.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8662/ind_64_02232021_105353.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8663/ind_65_02232021_105409.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8664/ind_66_02232021_105431.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8665/ind_67_02232021_105453.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8666/ind_68_02232021_105510.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8667/ind_69_02232021_105527.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8668/ind_70_02232021_105547.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8669/ind_71_02232021_105603.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8670/ind_72_02232021_105620.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8671/ind_73_02232021_105637.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8672/ind_74_02232021_105655.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8673/ind_75_02232021_105712.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8674/ind_76_02232021_105828.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8675/ind_77_02232021_105847.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8697/ind_78.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8698/ind_79.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8699/ind_80.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8700/ind_81.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8701/ind_82.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8702/ind_83.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8703/ind_84.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8704/ind_85.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8705/ind_86.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8706/ind_87.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8707/ind_88.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8708/ind_89.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8709/ind_90.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8710/ind_91.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8711/ind_92.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8712/ind_93.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8713/ind_94.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8714/ind_95.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8715/ind_96.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8716/ind_97.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8717/ind_98.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8718/ind_99.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8719/ind_100.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8720/ind_101.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8721/ind_102.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8722/ind_103.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8737/ind_104_03092021_104105.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8738/ind_105_03092021_104121.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8739/ind_106_03092021_104137.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8740/ind_107_03092021_104152.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8741/ind_108_03092021_104208.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8742/ind_109_03092021_104242.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8743/ind_110_03092021_104257.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8744/ind_111_03092021_104315.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8745/ind_112_03092021_104345.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8746/ind_113_03092021_104401.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8747/ind_114_03092021_104416.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8748/ind_115_03092021_104448.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8749/ind_116_03092021_104507.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8750/ind_117_03092021_104522.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8751/ind_118_03092021_104537.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8752/ind_119_03092021_104553.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8753/ind_120_03092021_104609.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8754/ind_121_03092021_104625.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8755/ind_122_03092021_104641.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8756/ind_123_03092021_104659.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8765/ind_124_03172021_082402.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8766/ind_125_03172021_082423.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8767/ind_126_03172021_082442.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8768/ind_127_03172021_082459.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8769/ind_128_03172021_082515.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8770/ind_129_03172021_082531.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8771/ind_130_03172021_082547.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8778/ind_131_03242021_094211.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8779/ind_132_03242021_094228.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8780/ind_133_03242021_094245.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8781/ind_134_03242021_094301.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8782/ind_135_03242021_094318.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8783/ind_136_03242021_094341.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8790/ind_137_03312021_100941.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8791/ind_138_03312021_100957.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8792/ind_139_03312021_101013.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8793/ind_140_03312021_101029.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8799/ind_141_04072021_090403.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8800/ind_142_04072021_090419.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8801/ind_143_04072021_090437.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8818/ind_144.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8819/ind_145.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8820/ind_146.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8821/ind_147.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8822/ind_148.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8823/ind_149.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8824/ind_150.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8825/ind_151.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8826/ind_152.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8841/ind_153.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8842/ind_154.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8843/ind_155.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8844/ind_156.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8845/ind_157.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8846/ind_158.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8847/ind_159.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8853/ind_160.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8854/ind_161.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8855/ind_162.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8856/ind_163.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8857/ind_164.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8858/ind_165.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8859/ind_166.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8860/ind_167.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8861/ind_168.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8862/ind_169.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8863/ind_170.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8864/ind_171.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8865/ind_172.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8881/ind_173.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8882/ind_174.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8893/ind_175.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8894/ind_176.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8895/ind_177.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8896/ind_178.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8897/ind_179.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8898/ind_180.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8899/ind_181.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8900/ind_182.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8901/ind_183.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8902/ind_184.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8918/ind_185.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8919/ind_187.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8920/ind_188.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8921/ind_189.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8922/ind_190.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8923/ind_191.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8924/ind_192.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8925/ind_193.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8940/ind_194.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8941/ind_195.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8942/ind_196.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8943/ind_197.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8944/ind_198.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8945/ind_199.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8946/ind_200.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8947/ind_201.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8948/ind_202.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8949/ind_203.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8950/ind_204.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8951/ind_205.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8952/ind_206.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8970/ind_207_06162021_104138.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8971/ind_208_06162021_104203.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8972/ind_209_06162021_104228.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8973/ind_210_06162021_104246.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8974/ind_211_06162021_104313.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8975/ind_212_06162021_104335.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8976/ind_213_06162021_104353.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8977/ind_214_06162021_104412.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8978/ind_215_06162021_104432.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8979/ind_216_06162021_104450.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8987/ind_217.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8988/ind_218.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8989/ind_219.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8990/ind_220.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8991/ind_221.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8992/ind_222.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8993/ind_223.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8994/ind_224.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9004/ind_225.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9005/ind_226.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9006/ind_227.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9007/ind_228.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9008/ind_229.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9009/ind_230.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9010/ind_231.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9011/ind_232.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9012/ind_233.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9013/ind_234.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9014/ind_235.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9015/ind_236.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9019/ind_237.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9020/ind_238.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9021/ind_239.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9018/ind_240.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9029/ind_241.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9030/ind_242.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9031/ind_243.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9032/ind_244.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9033/ind_245.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9034/ind_246.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9035/ind_247.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9036/ind_248.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9037/ind_249.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9038/ind_250.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9039/ind_251.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9040/ind_252.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9050/ind_253.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9051/ind_254.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9052/ind_255.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9053/ind_256.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9054/ind_257.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9055/ind_258.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9056/ind_259.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9057/ind_260.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9058/ind_261.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9059/ind_262.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9060/ind_263.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9061/ind_264.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9062/ind_265.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9063/ind_267.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9064/ind_268.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9078/ind_269.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9079/ind_270.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9080/ind_271.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9092/ind_272_09012021_093105.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9093/ind_273_09012021_093121.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9094/ind_274_09012021_093140.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9095/ind_275_09012021_093156.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9096/ind_276_09012021_093212.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9097/ind_277_09012021_093228.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9108/ind_278_09152021_094333.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9109/ind_279_09152021_094350.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9110/ind_280_09152021_094410.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9111/ind_281_09152021_094432.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9112/ind_282_09152021_094448.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9113/ind_283_09152021_094529.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9114/ind_284_09152021_094600.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9115/ind_285_09152021_094620.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9119/ind_286.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9120/ind_287.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9121/ind_288.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9122/ind_289.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9123/ind_290.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9131/ind_291.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9132/ind_292.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9133/ind_293.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9134/ind_294.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9135/ind_295.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9136/ind_296.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9153/ind_297.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9154/ind_298.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9155/ind_299.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9156/ind_300.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9157/ind_301.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9158/ind_302.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9159/ind_303.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9160/ind_304.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9167/ind_305_10202021_090743.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9185/ind_306.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9186/ind_307.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9187/ind_308.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9188/ind_309.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9189/ind_310.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9190/ind_312.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9191/ind_313.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9192/ind_314.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9193/ind_315.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9194/ind_316.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9195/ind_317.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9196/ind_318.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9197/ind_319.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9203/ind_320.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9204/ind_321.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9205/ind_322.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8615/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8735/mocao_03_03092021_104803.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8736/mocao_04_03092021_104824.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8772/mocao_005_03172021_082737.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8773/mocao_006_03172021_082838.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8777/mocao_007_03242021_094113.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8827/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8840/mocao_de_aplausos_009.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8848/mocao_1021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8880/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8892/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8915/mocao_de_aplausos_13.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8916/mocao_de_aplausos_14.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8917/mocao_de_aplausos_15.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8938/mocao_de_aplausos_16.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8939/mocao_de_aplausos_17.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8986/mocao_de_aplausos_18.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9002/mocao_de_aplausos_19.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9003/mocao_de_aplausos_20.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9017/moc_21.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9028/mocao_de_aplausos_22.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9065/mocao_de_aplausos_23.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9066/mocao_de_aplausos_24.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9090/moc_26_09012021_093252.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9091/moc_27_09012021_093309.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9107/mocao_28_09152021_094308.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9137/mocao_de_aplausos_29.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9152/mocao_de_aplausos_30.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9168/moc_31_10202021_090640.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9169/moc_32_10202021_090657.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9198/33.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9199/34.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9200/35.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9201/36.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9202/37.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10646/pj_decr_legislativo_01-21001.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8866/proj_decr_legis_02-21001.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8926/decreto_legislativo_0321.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10672/proj_decr_legis_04-21001.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10648/pdl_05-21001.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10647/plc_01-21.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8829/projeto_de_lei_complementar_0221.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8905/pro_lei_comp_0321_05212021_092258.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9098/proj_l_c_0521_09012021_103513.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10624/plc_02-21002.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10631/plc_03-21002.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10622/plc_05-21001.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10616/plc_08-21.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10602/plo_02-21001.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10634/pl_04-21001.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10619/pl_06-21001.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2022/10599/pl_17-21001.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10623/pl_01-21.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10630/pl_03-21001.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10742/ple_04-21001.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9337/projeto_0621.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10716/proj_lei_07-21001.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10628/pl_08-21001.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10633/pl_09-21.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10625/pl_10-21001.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10620/pl_11-21001.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10649/pl_13-21001.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10621/pl_15-21001.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10632/pl_16-21001.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10629/pl18-21001.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10635/pl_19-21001.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10967/ple_07-21001.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10645/proj_resolucao_01-21002.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9099/proj_res_221_09012021_103221.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8927/decreto_legislativo_0321.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8995/decreto_leg_4_07012021_092804.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8996/decreto_leg_5_07012021_092825.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8794/pl_0121_03312021_110604.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8828/projeto_de_lei_0221.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8802/proj_lei_0321_04072021_090136.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8803/proj_lei_0421_04072021_090200.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8884/pro_j_l_0521.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8885/pro_j_l_0621.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8870/proj_lei_0721.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8883/proj_l_0821.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8886/pro_j_l_0921.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8869/proj_lei_1021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8868/proj_lei_1121.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8903/proj_lei_1321.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/8953/proj_l_1521_06092021_082251.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9214/projeto_de_lei_no_1721_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9016/proj_de_lei_1821_07072021_123559.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/9161/projeto_de_lei_1921.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>