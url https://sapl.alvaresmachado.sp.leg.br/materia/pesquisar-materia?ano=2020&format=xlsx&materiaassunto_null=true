--- v0 (2026-01-13)
+++ v1 (2026-04-15)
@@ -54,1282 +54,1282 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8461/req._1_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8461/req._1_202002032020.pdf</t>
   </si>
   <si>
     <t>Informações sobre pavimentação de vias do Parque do Pinheiros/Panorama</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8462/req._2_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8462/req._2_202002032020.pdf</t>
   </si>
   <si>
     <t>Como se encontra processo de ampliação do cemitério</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8463/req._3_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8463/req._3_202002032020.pdf</t>
   </si>
   <si>
     <t>Como se encontra processo de regularização do distrito industrial</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tomaz do Posto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8464/req._4_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8464/req._4_202002032020.pdf</t>
   </si>
   <si>
     <t>Se há previsão de pintura de sinalização de trânsito e troca de placas nome de ruas</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8465/req._5_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8465/req._5_202002032020.pdf</t>
   </si>
   <si>
     <t>Quais vias do Maria de Lurdes, São José e NS Paz serão recapeadas</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Claudio Salomão</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8475/req._6_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8475/req._6_202002032020.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de compor kits de material escolar para rede pública</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8476/req._7_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8476/req._7_202002032020.pdf</t>
   </si>
   <si>
     <t>Se há previsão de ampliação do estacionamento na Rua Olavo Bilac</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8477/req._8_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8477/req._8_202002032020.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de galeria no final na Rua Iasmi Baptista</t>
   </si>
   <si>
     <t>8478</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8478/req._9_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8478/req._9_202002032020.pdf</t>
   </si>
   <si>
     <t>Se há previsão de melhorias no velório municipal (ar condicionado)</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8479/req._10_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8479/req._10_202002032020.pdf</t>
   </si>
   <si>
     <t>Como se encontra processo de concessão da antiga estação ferroviária</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8480/req._11_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8480/req._11_202002032020.pdf</t>
   </si>
   <si>
     <t>Nos envie a atual composição do Concelho Municipal de trânsito</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8481/req._12_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8481/req._12_202002032020.pdf</t>
   </si>
   <si>
     <t>A sabesp solicitando a data de inicio das obras do esgoto de Cel. Goulart</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8489/req._13_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8489/req._13_202002032020.pdf</t>
   </si>
   <si>
     <t>Implantação de rede coletora de esgoto nas proximidades do Posto da Amizade</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8490/req._14_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8490/req._14_202002032020.pdf</t>
   </si>
   <si>
     <t>Quais departamentos da prefeitura ainda não tem ponto facultativo</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8491/req._15_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8491/req._15_202002032020.pdf</t>
   </si>
   <si>
     <t>Se procede denúncia de que é muita sobra de comida na merenda escolar</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8492/req._16_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8492/req._16_202002032020.pdf</t>
   </si>
   <si>
     <t>Se os R$ 208 mil do Dep. Vicentino já foram aplicados e qual a destinação</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Chiquinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8493/req._17_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8493/req._17_202002032020.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais não estão havendo manutenções na iluminação de Cel. Goulart.</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8494/req._18_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8494/req._18_202002032020.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais a CONSTRUPOPP não retira os sacos de lixo</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8495/req._19_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8495/req._19_202002032020.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais os veículos quebrados não estão sendo concertados</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8496/req._20_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8496/req._20_202002032020.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais não foram buscadas as fresas de asfalto.</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8497/req._21_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8497/req._21_202002032020.pdf</t>
   </si>
   <si>
     <t>Planilha de custos para pavimentação de vias do Jrd. São Francisco e outros.</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8498/req._22_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8498/req._22_202002032020.pdf</t>
   </si>
   <si>
     <t>Informações sobre fresas de asfalto na Rua Nivaldo Zorzato.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8499/req._23_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8499/req._23_202002032020.pdf</t>
   </si>
   <si>
     <t>Informações sobre fresas/pavimentação de asfalto na Rua Manoel Sanches Maia.</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8500/req._24_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8500/req._24_202002032020.pdf</t>
   </si>
   <si>
     <t>Se há previsão de campanha em prol da devolução de medicamentos.</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8501/req._25_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8501/req._25_202004032020.pdf</t>
   </si>
   <si>
     <t>Se procede informação que crianças dormem sem colchão em creche Eva Boigues.</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8502/req._26_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8502/req._26_202004032020.pdf</t>
   </si>
   <si>
     <t>Cópia dos procedimentos de despesas de conserto de carros e equipamentos de janeiro de 2019 e janeiro de 2020.</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8503/req._27_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8503/req._27_202004032020.pdf</t>
   </si>
   <si>
     <t>Cópia das notificações de limpeza de terrenos nos últimos seis meses.</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8504/req._28_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8504/req._28_202004032020.pdf</t>
   </si>
   <si>
     <t>Colocação de ponto de ônibus junto a entrada do Residencial União.</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Carlos da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8505/req._29_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8505/req._29_202004032020.pdf</t>
   </si>
   <si>
     <t>Quando se iniciará a pavimentação das vias do Jrd. Panorama/Parque dos pinheiros.</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8506/req._30_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8506/req._30_202004032020.pdf</t>
   </si>
   <si>
     <t>Se há previsão de recape nas vias do Jd. Panorama e Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8507/req._31_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8507/req._31_202004032020.pdf</t>
   </si>
   <si>
     <t>Prefeito e SABESP solicitando os motivos das constantes faltas de água no Panorama/Pinheiro.</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8508/req._32_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8508/req._32_202004032020.pdf</t>
   </si>
   <si>
     <t>Se há previsão de realização de campeonato municipal de futebol.</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8509/req._33_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8509/req._33_202004032020.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais ainda não tem pediatra e genicologista nas unidades do Panorama/Pinheiro.</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8510/req._34_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8510/req._34_202004032020.pdf</t>
   </si>
   <si>
     <t>Se há previsão de mais detentos para serviços brasais no município.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8511/req._35_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8511/req._35_202004032020.pdf</t>
   </si>
   <si>
     <t>Informações sobre inauguração da praça CDHU Maria Penha.</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8512/req._36_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8512/req._36_202004032020.pdf</t>
   </si>
   <si>
     <t>Informações sobre os precatórios do município.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Elção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8513/req._37_202004032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8513/req._37_202004032020.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de recape das vias do Jardim Santa Eugênia.</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8540/req._38_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8540/req._38_202010032020.pdf</t>
   </si>
   <si>
     <t>Se procede problema na qualidade das fraudas geriátricas fornecidas pelo município</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8541/req._39_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8541/req._39_202010032020.pdf</t>
   </si>
   <si>
     <t>Prefeito e Governo do Estado sobre ações de combate à dengue</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8542/req._40_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8542/req._40_202010032020.pdf</t>
   </si>
   <si>
     <t>Viabilidade de implantação de cemitério no Parque dos Pinheiros</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8543/req._41_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8543/req._41_202010032020.pdf</t>
   </si>
   <si>
     <t>A Prefeito e DER solicitando mecanismo de acesso ao Jardim Panorama</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8544/req._42_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8544/req._42_202010032020.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais não foram renovados os contratos de atividades esportivas da 3ª idade.</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8545/req._43_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8545/req._43_202010032020.pdf</t>
   </si>
   <si>
     <t>Informações sobre ponto de ônibus e horários junto ao SESI</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8555/req._44_202017032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8555/req._44_202017032020.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais não ocorre regular manutenção dos equip. fisioterapia.</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8556/req._45_202017032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8556/req._45_202017032020.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre processo de castração de animais no município.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8557/req._46_202017032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8557/req._46_202017032020.pdf</t>
   </si>
   <si>
     <t>Quando será reparado o vidro quebrado na sede do DETRAN.</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Quais as ruas da cidade que estão previstas no programa de recape.</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8562/req._48_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8562/req._48_202024032020.pdf</t>
   </si>
   <si>
     <t>Quais vias do Jardim Horizonte serão recapeadas neste ano de 2020.</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8563/req.49_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8563/req.49_202024032020.pdf</t>
   </si>
   <si>
     <t>Se haverá alguma compensação para famílias carentes do Jardim Panorama/Parque dos Pinheiros face fechamento creches.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8564/req.50_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8564/req.50_202024032020.pdf</t>
   </si>
   <si>
     <t>Como está processo de arrecadação de ISS dos últimos 5 anos.</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Reparos e mudança de poste na rotatória Issei Matsumoto</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8467/ind._2_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8467/ind._2_202002032020.pdf</t>
   </si>
   <si>
     <t>Reparos no pavimento da Rua D. Pedro I</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8468/ind._3_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8468/ind._3_202002032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Rua Tomas Cantos, Av. Alfredo Marcondes e Presidente Prudente</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
     <t>Limpeza ampla e geral no parque infantil da Praça Getúlio Vargas</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8470/ind._5_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8470/ind._5_202002032020.pdf</t>
   </si>
   <si>
     <t>Fazer limpeza ampla e geral no cant. central da Alf. Marcondes e roçar parquinho creche</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8471/ind._6_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8471/ind._6_202002032020.pdf</t>
   </si>
   <si>
     <t>limpeza na academia da 3ª idade do CH Mário Mauro</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8472/ind._7_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8472/ind._7_202002032020.pdf</t>
   </si>
   <si>
     <t>Nivelamento das pedras da Paulo Setubal e demais vias do São José</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8473/ind._8_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8473/ind._8_202002032020.pdf</t>
   </si>
   <si>
     <t>Melhorias diversas em bairros da cidade</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8474/ind._9_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8474/ind._9_202002032020.pdf</t>
   </si>
   <si>
     <t>Limpeza da praça ao lado da agência dos correios</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8482/ind._10_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8482/ind._10_202002032020.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo das ruas: Gonçalves Dias Nº 117 e 154 / Joaquim Serra Nº 330</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8483/ind._11_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8483/ind._11_202002032020.pdf</t>
   </si>
   <si>
     <t>Limpeza terreno na Rua Antonio Louzada Marzabal ao lado do Nº 520</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8484/ind._12_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8484/ind._12_202002032020.pdf</t>
   </si>
   <si>
     <t>Nivelamento do pavimento da Rua Guarani com Xavantes</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8485/ind._13_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8485/ind._13_202002032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Travessa Espanha, Jardim Raio do Sol</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>Reparos na cobertura de zinco da Emeif Mário Covas</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8487/ind._15_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8487/ind._15_202002032020.pdf</t>
   </si>
   <si>
     <t>Manutenção na academia ao ar livre do Jardim São José</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8514/ind._16_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8514/ind._16_202002032020.pdf</t>
   </si>
   <si>
     <t>Corrigir acúmulo de água na Rua Bandeirantes, 69.</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8515/ind._17_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8515/ind._17_202002032020.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Presidente Prudente, proximidades do Nº 73 e 848.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8516/ind._18_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8516/ind._18_202002032020.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na área verde do Jrd. Horizonte.</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8517/ind._19_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8517/ind._19_202002032020.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral no Distrito de Cel. Goulart.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8518/ind._20_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8518/ind._20_202002032020.pdf</t>
   </si>
   <si>
     <t>Notificação de limpeza de terreno defronte as residências na Rua Euclides, 189, 179, 167 e 155.</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8519/ind._21_202002032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8519/ind._21_202002032020.pdf</t>
   </si>
   <si>
     <t>Implantação de placa indicando acesso ao São Francisco pela Av. da Amizade.</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8520/ind._022_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8520/ind._022_202003032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Rua Campos Salles, proximidades do número 140.</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8521/ind._023_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8521/ind._023_202003032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Rua Santo Brunholi.</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8522/ind._024_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8522/ind._024_202003032020.pdf</t>
   </si>
   <si>
     <t>Recolhimento de entulho na Rua Bartira, 06 (casa demolidas).</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8523/ind._025_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8523/ind._025_202003032020.pdf</t>
   </si>
   <si>
     <t>Roçagem dos terrenos baldios do Jardim Panorama/Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8524/ind._026_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8524/ind._026_202003032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos nas vias do Jardim Panorama e Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8525/ind._027_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8525/ind._027_202003032020.pdf</t>
   </si>
   <si>
     <t>Melhorias no prédio da creche Maria Luiza.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8526/ind._028_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8526/ind._028_202003032020.pdf</t>
   </si>
   <si>
     <t>Reparos na calçada defronte o prédio do CRAS Parque dos Pinheiros.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8527/ind._029_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8527/ind._029_202003032020.pdf</t>
   </si>
   <si>
     <t>Notificação para limpeza de terrenos baldios do Panorama/Pinheiro.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8528/ind._030_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8528/ind._030_202003032020.pdf</t>
   </si>
   <si>
     <t>Providenciar pode de árvores e conserto de postes na Graça Aranha e Inglês de Souza.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8529/ind._031_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8529/ind._031_202003032020.pdf</t>
   </si>
   <si>
     <t>Pintura e sinalização das vias do Jardim Panorama/Pinheiro.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8530/ind._032_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8530/ind._032_202003032020.pdf</t>
   </si>
   <si>
     <t>Implantação de rampas de acessibilidade nas vias e ponto de ônibus.</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8531/ind._033_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8531/ind._033_202003032020.pdf</t>
   </si>
   <si>
     <t>Melhorias no cemitério municipal de Cel. Goulart.</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8532/ind._034_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8532/ind._034_202003032020.pdf</t>
   </si>
   <si>
     <t>Iluminação da academia do Jardim São Francisco e roçar campo.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8533/ind._035_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8533/ind._035_202003032020.pdf</t>
   </si>
   <si>
     <t>Reparos na rua João Feliz Parmesan.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8534/ind._036_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8534/ind._036_202003032020.pdf</t>
   </si>
   <si>
     <t>Limpeza nas academias e creches do Jardim Bela Vista.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8535/ind._037_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8535/ind._037_202003032020.pdf</t>
   </si>
   <si>
     <t>Limpeza do canteiro central da Avenida Alfredo Marcondes.</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8536/ind._038_202003032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8536/ind._038_202003032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos nas vias do Jardim Santa Eugênia.</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8546/ind._39_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8546/ind._39_202010032020.pdf</t>
   </si>
   <si>
     <t>Reparos no final da Rua da Glória, Jardim São José</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8547/ind._40_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8547/ind._40_202010032020.pdf</t>
   </si>
   <si>
     <t>Limpeza e reparos no parque infantil da Praça GV</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8548/ind._41_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8548/ind._41_202010032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na via de acesso ao balneário via SP 501</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8549/ind._42_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8549/ind._42_202010032020.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na Praça Antônio Gatti Cadetti</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8550/ind._43_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8550/ind._43_202010032020.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na área de pública na Rua Pres. Bernardes</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8551/ind._44_202010032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8551/ind._44_202010032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos nas vias do Jardim Maria de Lurdes</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8559/ind._45_202017032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8559/ind._45_202017032020.pdf</t>
   </si>
   <si>
     <t>Reparos no meio fio da Avenida das Américas com Pedo Mazzaro (defronte loja).</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8560/ind._46_202017032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8560/ind._46_202017032020.pdf</t>
   </si>
   <si>
     <t>Sinalização área escolar na Emei Tereza Ito Polidoro, Jrd. Bela vista.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8561/ind._47_202017032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8561/ind._47_202017032020.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na Avenida Arthur Boigues Filho sentido Hiraquim.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8565/ind._48_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8565/ind._48_202024032020.pdf</t>
   </si>
   <si>
     <t>Obstáculos na Rua Souza Caldas, esquina com Coelho Neto e Júlio Ribeiro.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8566/ind._49_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8566/ind._49_202024032020.pdf</t>
   </si>
   <si>
     <t>Placa indicando divisa de município entre Parque Pinheiros/Presidente Prudente.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8567/ind._50_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8567/ind._50_202024032020.pdf</t>
   </si>
   <si>
     <t>Placa indicando perímetro urbano no acesso SP 501 ao Jardim Panorama.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8537/mocao_1_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8537/mocao_1_.pdf</t>
   </si>
   <si>
     <t>Aplausos ao trabalho social na Igreja Evangélica pela Sra. Ercina Leal da Silva.</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8538/mocao_2_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8538/mocao_2_.pdf</t>
   </si>
   <si>
     <t>Ao deputado Mauro Bragato por liberação de recursos para o município.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8539/mocao_3_202005032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8539/mocao_3_202005032020.pdf</t>
   </si>
   <si>
     <t>Aplausos aos violeiros, músicos, poetas e outros do município.</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8568/mocao_4_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8568/mocao_4_202024032020.pdf</t>
   </si>
   <si>
     <t>Aplausos ao mutirão contra a dengue realizado pelo Executivo.</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ROGER F. GASQUES</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8572/lei_complementar_1_202031032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8572/lei_complementar_1_202031032020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo no Plano Diretor.</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8488/ord._dia_202003032020-mesclado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8488/ord._dia_202003032020-mesclado.pdf</t>
   </si>
   <si>
     <t>Revisão anual de subsídios dos agentes políticos e servidores da câmara municipal</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8570/proj._res._2_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8570/proj._res._2_202024032020.pdf</t>
   </si>
   <si>
     <t>Cria museu virtual e da pessoa e dá outras providências.</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8573/projeto_de_resolucao_3_202014042020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8573/projeto_de_resolucao_3_202014042020.pdf</t>
   </si>
   <si>
     <t>Atualiza auxilio alimentação dos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>10673</t>
   </si>
   <si>
     <t>TC PM</t>
   </si>
   <si>
     <t>TOMADA CONTAS DO PREFEITO - PARECER PRÉVIO TCESP</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/10673/aprovada_tacitamente_tomada_de_contas_do_prefeito_2020001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/10673/aprovada_tacitamente_tomada_de_contas_do_prefeito_2020001.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Prefeito, exercício de 2020._x000D_
 Enviado SEI em 06/07/2022.  **Contas aprovadas tacitamente (art.25, VII "b" da LOM)**</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
     <t>Z</t>
   </si>
   <si>
     <t>Projeto de Lei  Executivo (descrição descontinuada</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8554/projeto_de_lei_1_202011032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8554/projeto_de_lei_1_202011032020.pdf</t>
   </si>
   <si>
     <t>Denomina ponte de concreto no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8569/proj._lei_2_202024032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8569/proj._lei_2_202024032020.pdf</t>
   </si>
   <si>
     <t>Denomina conjunto habitacional CDHU C.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8552/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8552/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Revisão anual de salários dos servidores do Executivo.</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8553/projeto_de_lei_4_202011032020.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8553/projeto_de_lei_4_202011032020.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor do auxílio alimentação dos servidores do Executivo.</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8574/imagem_projeto_5.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8574/imagem_projeto_5.pdf</t>
   </si>
   <si>
     <t>Lei de Diretrizes Orçamentárias para 2021.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8575/projeto_de_lei_6.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8575/projeto_de_lei_6.pdf</t>
   </si>
   <si>
     <t>Altera composição Conselho do Idoso.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1636,68 +1636,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8461/req._1_202002032020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8462/req._2_202002032020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8463/req._3_202002032020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8464/req._4_202002032020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8465/req._5_202002032020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8475/req._6_202002032020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8476/req._7_202002032020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8477/req._8_202002032020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8478/req._9_202002032020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8479/req._10_202002032020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8480/req._11_202002032020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8481/req._12_202002032020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8489/req._13_202002032020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8490/req._14_202002032020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8491/req._15_202002032020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8492/req._16_202002032020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8493/req._17_202002032020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8494/req._18_202002032020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8495/req._19_202002032020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8496/req._20_202002032020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8497/req._21_202002032020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8498/req._22_202002032020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8499/req._23_202002032020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8500/req._24_202002032020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8501/req._25_202004032020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8502/req._26_202004032020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8503/req._27_202004032020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8504/req._28_202004032020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8505/req._29_202004032020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8506/req._30_202004032020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8507/req._31_202004032020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8508/req._32_202004032020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8509/req._33_202004032020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8510/req._34_202004032020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8511/req._35_202004032020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8512/req._36_202004032020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8513/req._37_202004032020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8540/req._38_202010032020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8541/req._39_202010032020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8542/req._40_202010032020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8543/req._41_202010032020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8544/req._42_202010032020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8545/req._43_202010032020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8555/req._44_202017032020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8556/req._45_202017032020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8557/req._46_202017032020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8562/req._48_202024032020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8563/req.49_202024032020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8564/req.50_202024032020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8467/ind._2_202002032020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8468/ind._3_202002032020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8470/ind._5_202002032020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8471/ind._6_202002032020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8472/ind._7_202002032020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8473/ind._8_202002032020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8474/ind._9_202002032020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8482/ind._10_202002032020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8483/ind._11_202002032020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8484/ind._12_202002032020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8485/ind._13_202002032020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8487/ind._15_202002032020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8514/ind._16_202002032020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8515/ind._17_202002032020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8516/ind._18_202002032020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8517/ind._19_202002032020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8518/ind._20_202002032020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8519/ind._21_202002032020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8520/ind._022_202003032020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8521/ind._023_202003032020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8522/ind._024_202003032020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8523/ind._025_202003032020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8524/ind._026_202003032020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8525/ind._027_202003032020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8526/ind._028_202003032020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8527/ind._029_202003032020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8528/ind._030_202003032020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8529/ind._031_202003032020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8530/ind._032_202003032020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8531/ind._033_202003032020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8532/ind._034_202003032020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8533/ind._035_202003032020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8534/ind._036_202003032020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8535/ind._037_202003032020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8536/ind._038_202003032020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8546/ind._39_202010032020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8547/ind._40_202010032020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8548/ind._41_202010032020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8549/ind._42_202010032020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8550/ind._43_202010032020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8551/ind._44_202010032020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8559/ind._45_202017032020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8560/ind._46_202017032020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8561/ind._47_202017032020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8565/ind._48_202024032020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8566/ind._49_202024032020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8567/ind._50_202024032020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8537/mocao_1_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8538/mocao_2_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8539/mocao_3_202005032020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8568/mocao_4_202024032020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8572/lei_complementar_1_202031032020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8488/ord._dia_202003032020-mesclado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8570/proj._res._2_202024032020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8573/projeto_de_resolucao_3_202014042020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/10673/aprovada_tacitamente_tomada_de_contas_do_prefeito_2020001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8554/projeto_de_lei_1_202011032020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8569/proj._lei_2_202024032020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8552/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8553/projeto_de_lei_4_202011032020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8574/imagem_projeto_5.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8575/projeto_de_lei_6.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8461/req._1_202002032020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8462/req._2_202002032020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8463/req._3_202002032020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8464/req._4_202002032020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8465/req._5_202002032020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8475/req._6_202002032020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8476/req._7_202002032020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8477/req._8_202002032020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8478/req._9_202002032020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8479/req._10_202002032020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8480/req._11_202002032020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8481/req._12_202002032020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8489/req._13_202002032020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8490/req._14_202002032020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8491/req._15_202002032020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8492/req._16_202002032020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8493/req._17_202002032020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8494/req._18_202002032020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8495/req._19_202002032020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8496/req._20_202002032020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8497/req._21_202002032020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8498/req._22_202002032020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8499/req._23_202002032020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8500/req._24_202002032020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8501/req._25_202004032020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8502/req._26_202004032020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8503/req._27_202004032020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8504/req._28_202004032020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8505/req._29_202004032020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8506/req._30_202004032020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8507/req._31_202004032020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8508/req._32_202004032020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8509/req._33_202004032020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8510/req._34_202004032020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8511/req._35_202004032020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8512/req._36_202004032020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8513/req._37_202004032020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8540/req._38_202010032020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8541/req._39_202010032020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8542/req._40_202010032020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8543/req._41_202010032020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8544/req._42_202010032020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8545/req._43_202010032020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8555/req._44_202017032020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8556/req._45_202017032020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8557/req._46_202017032020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8562/req._48_202024032020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8563/req.49_202024032020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8564/req.50_202024032020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8467/ind._2_202002032020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8468/ind._3_202002032020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8470/ind._5_202002032020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8471/ind._6_202002032020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8472/ind._7_202002032020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8473/ind._8_202002032020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8474/ind._9_202002032020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8482/ind._10_202002032020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8483/ind._11_202002032020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8484/ind._12_202002032020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8485/ind._13_202002032020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8487/ind._15_202002032020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8514/ind._16_202002032020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8515/ind._17_202002032020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8516/ind._18_202002032020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8517/ind._19_202002032020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8518/ind._20_202002032020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8519/ind._21_202002032020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8520/ind._022_202003032020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8521/ind._023_202003032020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8522/ind._024_202003032020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8523/ind._025_202003032020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8524/ind._026_202003032020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8525/ind._027_202003032020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8526/ind._028_202003032020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8527/ind._029_202003032020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8528/ind._030_202003032020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8529/ind._031_202003032020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8530/ind._032_202003032020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8531/ind._033_202003032020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8532/ind._034_202003032020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8533/ind._035_202003032020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8534/ind._036_202003032020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8535/ind._037_202003032020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8536/ind._038_202003032020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8546/ind._39_202010032020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8547/ind._40_202010032020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8548/ind._41_202010032020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8549/ind._42_202010032020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8550/ind._43_202010032020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8551/ind._44_202010032020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8559/ind._45_202017032020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8560/ind._46_202017032020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8561/ind._47_202017032020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8565/ind._48_202024032020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8566/ind._49_202024032020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8567/ind._50_202024032020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8537/mocao_1_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8538/mocao_2_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8539/mocao_3_202005032020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8568/mocao_4_202024032020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8572/lei_complementar_1_202031032020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8488/ord._dia_202003032020-mesclado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8570/proj._res._2_202024032020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8573/projeto_de_resolucao_3_202014042020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/10673/aprovada_tacitamente_tomada_de_contas_do_prefeito_2020001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8554/projeto_de_lei_1_202011032020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8569/proj._lei_2_202024032020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8552/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8553/projeto_de_lei_4_202011032020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8574/imagem_projeto_5.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2020/8575/projeto_de_lei_6.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="110.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>