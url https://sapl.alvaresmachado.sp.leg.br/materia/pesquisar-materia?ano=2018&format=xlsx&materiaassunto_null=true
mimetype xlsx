--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -54,5110 +54,5110 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4971/4971_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4971/4971_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTAS PONTES EXISTEM NA ZONA RURAL E APRESENTAR PANORAMA DAS CONDIÇÕES</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Chiquinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4972/4972_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4972/4972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SITUAÇÃO DOS LOTEAMENTOS EM IMPLANTAÇÃO QUANTO A LANÇAMENTO DO IPTU </t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Claudio Salomão</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4973/4973_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4973/4973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SITUAÇÃO DO CONJUNTO MINHA CASA MINHA VIDA NO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4974/4974_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4974/4974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE CONTRATAÇÃO DE MÉDICOS PARA UNIDADES DE SAÚDE </t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Carlos da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4975/4975_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4975/4975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE INVESTIMENTOS COM RECURSOS PRÓPRIOS NO PINHEIRO _x000D_
 </t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4976/4976_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4976/4976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE ADEQUAÇÃO DA CRECHE MARIA LUIZA </t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5070/5070_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5070/5070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CARTÃO MAGNÉTICO PARA ABASTECIMENTO DE VEÍCULOS</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5072/5072_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5072/5072_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO FORAM ABERTOS LICITAÇÃO PARA GALERIAS NA ÁUSTRIA, TOCANTINS, SOUZA CALDAS E IANSÃ</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5075/5075_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5075/5075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE FUNCIONAMENTOS DAS CRECHES EM MEIO PERÍODO</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5076/5076_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5076/5076_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE QUADRO DE EMPREGOS EM COMISSÃO DA PREFEITURA </t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tomaz do Posto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5078/5078_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5078/5078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE DEVEDORES TRIBUTÁRIOS CONSIGNADAS EM DÍVIDA ATIVA </t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5079/5079_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5079/5079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE SUBSTITUIÇÃO DE ILUMINAÇÃO POR LÂMPADAS DE LED E OUTRAS</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5080/5080_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5080/5080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE SUBSTITUIÇÃO DE OBRAS DE GALERIA NA TRAVESSA ITÁLIA</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5085/5085_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5085/5085_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS INFORME OS PROJETOS PROTOCOLADOS JUNTO AO FEHIDRO</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5088/5088_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5088/5088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PREVISÃO DE RECAPE EM VIAS URBANAS </t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Elção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5091/5091_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5091/5091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECAPE NAS VIAS DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5093/5093_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5093/5093_texto_integral.pdf</t>
   </si>
   <si>
     <t>SABESP SOLICITANDO PREVISÃO DE REPAROS NO LEITO DA RUA GUAIANAZES</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5095/5095_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5095/5095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE EXTENSÃO DA FEIRA LIVRE PARA CONJUNTOS HABITACIONAIS </t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5096/5096_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5096/5096_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOS INFORME O CUSTO DE MANUTENÇÃO DE CADA CRECHE MUNICIPAL </t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5490/5490_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5490/5490_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO A GESTÃO VAI FORNECER UNIFORMES AOS TRABALHADORES BRAÇAIS</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PROJEÇÃO DE CUSTO POR ESTENDER LICENÇA MATERNIDADE PARA SEIS MESES </t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ FEITA CONTRATAÇÃO DE MÉDICO DO TRABALHO PARA CIPA</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5493/5493_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5493/5493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIAR RELATÓRIO SOBRE CONDIÇÕES DAS AMBULÂNCIAS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5494/5494_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5494/5494_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO INICIARÁ A REFORMA DA COZINHA PILOTO</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5495/5495_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5495/5495_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DA CONCLUSÃO DAS OBRAS DE REFORMA DA PRAÇA GETÚLIO VARGAS</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5496/5496_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5496/5496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE AS OBRAS NO TERMINAL RODOVIÁRIO JÁ FORAM CONCLUÍDAS E QUAL A PREVISÃO</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5497/5497_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5497/5497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE PROJETO DE GALERIA NA RUA JASMI BATISTA, JARDIM PICHIONI </t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5498/5498_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5498/5498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PROCEDE A INFORMAÇÃO DE QUE AS PESSOAS DE PRESIDENTE PRUDENTE TEM JOGADO ENTULHOS NO ATERRO</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5499/5499_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5499/5499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANTAS NOTIFICAÇÕES PARA LIMPEZA DE TERRENOS FORAM EMITIDAS NOS ÚLTIMOS 6 MESES </t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5500/5500_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5500/5500_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO HOUVE REPAROS EM TODA A EXTENSÃO DA ESTRADA DA FAZENDINHA E RUA MANOEL SANCHES MAIA</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5501/5501_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5501/5501_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE REPAROS NA CANALETA DA RUA RUY BARBOSA COM VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5502/5502_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5502/5502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE DEFICIENTES, DIABÉTICOS E OUTROS NO MUNICÍPIO </t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5503/5503_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5503/5503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SER HÁ PREVISÃO DE IMPLANTAÇÃO DE NOVOS ESTACIONAMENTOS DE MOTOS</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5504/5504_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5504/5504_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO IRÁ REFORMAR AS PISCINAS PÚBLICAS</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5505/5505_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5505/5505_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NO SALÃO COMUNITÁRIO DO BAIRRO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5561/5561_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5561/5561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HA PREVISÃO DE MELHORIAS NO PARQUE INFANTIL DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5562/5562_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5562/5562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO NA RUA ALCIDES SANVEZZO</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5563/5563_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5563/5563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO PARA IMPLANTAÇÃO DE SMAFORO NA AV AMERICAS COM PRESIDENTE ROOSEVELT</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5564/5564_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5564/5564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ FALTA DE MATERIAL DE LIMPEZA, HIGIENE E OUTROS NAS UNIDADES DE SAÚDE</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5565/5565_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5565/5565_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA REINICIADO SERVIÇOS DE IMPLANTAÇÃO DE GALERIAS NA RUA ID DA SILVA</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5566/5566_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5566/5566_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O ATUAL INDICE DE DESENVOLVIMENTO DA EDUCAÇÃO E OUTRO</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5573/5573_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5573/5573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLANILHA DE CUSTO DE ONBRAS NA TRAVESSA ITÁLIA E RUA TOCANTINS </t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5574/5574_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5574/5574_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELA NÃO REALIZAÇÃO DE MANUTENÇÃO NOS ÔNIBUS ESCOLARES</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5575/5575_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5575/5575_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONDE FOI APLICADO RECURSOS ORIUNDOS DO SEGURO DE VEÍCULO ROUBADO</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5576/5576_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5576/5576_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE RECURSOS DA "BOLSA FAMÍLIA"</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA AO PRESIDENTE DA FEDERAÇÃO PAULISTA DE KARATÊ</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA AO PASTOR JOSÉ FRANCO DA IGREJA ASSEMBLÉIA DE DEUS</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5579/5579_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5579/5579_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE RECAPE DO BAIRRO MARIA DE LURDES 1 E 2</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5580/5580_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5580/5580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE OBSTÁCULO NA RUA ALCIDES SONVEZZO </t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5581/5581_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5581/5581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE RECAPE NO INÍCIO DA RUA FERNANDO COSTA </t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5582/5582_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5582/5582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE OBSTÁCULO NO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5583/5583_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5583/5583_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FOI EFETIVADO PROCESSO DE OFICIALIZAR ESTRADA DO NAGAI</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5687/5687_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5687/5687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVOS DA NÃO INSTALAÇÃO DE PONTO DE ÔNIBUS DE FRONTE A PRÉ-ESCOLA NA AVENIDA BRASIL, JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5689/5689_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5689/5689_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOTIVOS PELOS QUAIS NÃO FOI REGULAMENTADA POR LEI, O SISTEMA DE DIÁRIA AOS MOTORISTAS DA AMBULÂNCIA</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5691/5691_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5691/5691_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HAVERÁ APRESENTAÇÃO DE PROJETO DE LEI CRIANDO O PROJETO "FARMÁCIA CLÍNICA"</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5694/5694_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5694/5694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO LAUDO DE VISTORIA FEITA PELA VIGILÂNCIA SANITÁRIA NA COZINHA PILOTO</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5696/5696_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5696/5696_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANDAMENTO DO PROJETO QUE VISA REFORMA NA COZINHA PILOTO</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5698/5698_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5698/5698_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO QUE VISA A REFORMA NO ESF DO JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5700/5700_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5700/5700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR O MONTANTE E QUAIS RUAS SERÃO RECAPEADAS </t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5703/5703_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5703/5703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVOS DAS OBRAS ESTAREM PARADAS NO CONJUNTO HABITACIONAL ANTONIO PRADO </t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5705/5705_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5705/5705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO INICIARÁ A OPERAÇÃO "TAPA BURACOS" NA RUA NOEL ROSA </t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5708/5708_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5708/5708_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REPRESENTANTES DIRETOR MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, CONSTRUPOPP E FISCAL DE LIMPEZA</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5711/5711_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5711/5711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SE INICIARÁ PAVIMENTAÇÃO NAS RUAS: GREGÓRIO DE MATOS, EVARISTO DA VEIGA E GONÇALVES DIAS </t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5713/5713_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5713/5713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOS INFORME QUANTOS VEÍCULOS FORAM ADQUIRIDOS RECENTEMENTE, ENVIANDO PROCEDIMENTO DE DESPESAS </t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5716/5716_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5716/5716_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SE INICIARÁ O RECAPE DA RUA JOSÉ DO PATROCINIO ATÉ EDUARDO PRADO</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5718/5718_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5718/5718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA O PROCESSO DE INSTALAÇÃO DE POSTE NA RUA GUAIANAZES </t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Festo, Tomaz do Posto</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6303/6303_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6303/6303_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART, SOLICITANDO INFORMAÇÕES SOBRE PLACAS NAS ESTRADAS MUNICIPAIS</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6304/6304_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6304/6304_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONDE SE ENCONTRAM MAQUINÁRIOS DA ANTIGA 'FARAM'</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6305/6305_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6305/6305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE PRAÇA DE ALIMENTAÇÃO EXPURGO E USO DO ESF</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6306/6306_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6306/6306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ASSOREAMENTO DAS CABECEIRAS DA PONTE DO BAIRRO CRUZEIRO</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6307/6307_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6307/6307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS E MELHORIAS NAS VIAS DE CORONEL GOULART</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6308/6308_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6308/6308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ MEDIDAS PREVISTAS PARA SANAR ACUMULO DE LIXO EM ALGUNS SETORES </t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6309/6309_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6309/6309_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ 'TAPA BURACOS' NA RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6310/6310_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6310/6310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE RESTAURAÇÃO DE MEIO FIO NA RUA EUCLIDES DA CUNHA</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6311/6311_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6311/6311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE CONTRATAÇÕES PELA CIOP NA SAÚDE E ASSISTÊNCIA SOCIAL </t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6078/6078_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6078/6078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O USO DO ANTIGO PRÉDIO DO MATADOURO</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6079/6079_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6079/6079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE SEMÁFORO 3 TEMPOS NA AVENIDA DAS AMÉRICAS COM RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6080/6080_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6080/6080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE DESLOCAMENTO DE OBSTÁCULO NA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6081/6081_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6081/6081_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE CANALETA NA RUA ANASTÁCIO COM JOÃO ALEXANDRINO</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6082/6082_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6082/6082_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE IMPLANTAÇÃO DE FAIXA DE PEDESTRE ELEVADAS EM PONTOS DA CIDADE</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6083/6083_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6083/6083_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS MEDIDAS SÃO DESENVOLVIDAS PARA INTENSIFICAR FISCALIZAÇÃO URBANA</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6084/6084_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6084/6084_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE LIMPEZA NA ÁREA VERDE DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6085/6085_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6085/6085_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ANDA O PROJETO DE MUDANÇA GRADATIVA DE LÂMPADAS DE LED NA ZONA URBANA</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6319/6319_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6319/6319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PROGRAMA "CIDADE LEGAL"</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6320/6320_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6320/6320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROCESSO DE COMPRA DA MASSA ASFÁLTICA PARA RECAPEAMENTO URBANO </t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6321/6321_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6321/6321_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO QUE VISA RECAPE URBANO VIA GOVERNO DO ESTADO</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>MEDALHA "VEREADOR KIOCHI TATIZAWA" À MÃES MACHADENDES</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6323/6323_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6323/6323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE RECURSO RECEBIDO PARA INSTALAÇÃO DE ACADEMIA AO AR LIVRE </t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6324/6324_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6324/6324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE LIBERAÇÃO DE RECURSO PARA "MELHOR CAMINHO" NA ESTRADA DO PICADÃO</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6325/6325_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6325/6325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NA ESTRADA RURAL QUE DEMANDA O PICADÃO</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6326/6326_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6326/6326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROPOSTA DE DESENVOLVER COM A 'UNOESTE' CURSOS DE ALEVINOS</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6327/6327_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6327/6327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE AMPLIAR PONTOS DE WI-FI NAS ÁREAS PÚBLICAS</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6328/6328_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6328/6328_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE SANAR PROBLEMA DE FALTA DE MEDIC. NAS UNIDADES DE SAÚDE</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6329/6329_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6329/6329_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO FOI CONSERTADA PONTE DO BR. OURO VERDE</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6330/6330_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6330/6330_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO SE ROÇOU AS MARGENS DA ESTRADA BR. OURO VERDE</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6753/6753_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6753/6753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SABESP, AVALIAR AGUA NA RUA JERONIMO SOARES DE AZEVEDO COM ANTONIO GABAN</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6754/6754_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6754/6754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE DESAFIO NAS ESCOLA NESTE ANO 2018</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6755/6755_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6755/6755_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA OBRAS NO UBS JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6756/6756_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6756/6756_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITO, DEMONSTRE MOTIVOS PELOS QUAIS OCORREU TAMANHO COMPROMETIMENTO DAS FINANÇAS PUBLICAS NUM LAPSO CURTO DE TEMPO</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6757/6757_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6757/6757_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITO, SANAR PROBLEMA COM EROSÃO NO JARDIM IVANIRA</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Elção, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6766/6766_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6766/6766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HA ESTUDOS DE IMPLANTAÇÃO DE OBSTACULOS NAS VIAS DO JD SANTA EUGENIA</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O MUSEU HISTÓRICO MANOEL FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6965/requerimento_105-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6965/requerimento_105-18.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE AUDIÊNCIA PARA TRATAR DE LOTEAMENTOS</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6966/requerimento_106-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6966/requerimento_106-18.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ SINALIZADO ADEQUADAMENTE OS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6967/requerimento_107-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6967/requerimento_107-18.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ IMPLANTADA ACESSIBILIDADE NAS VIAS DO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6968/requerimento_108-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6968/requerimento_108-18.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO REFORMADOS PONTOS DE ÔNIBUS DOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6969/requerimento_109-18_rejeitado.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6969/requerimento_109-18_rejeitado.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETOS DE MELHORIA DE SINALIZAÇÃO NA RUA SÃO JOSÉ COM OLAVO BILAC</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6970/requerimento_110-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6970/requerimento_110-18.pdf</t>
   </si>
   <si>
     <t>SE O MUNICÍPIO PARTICIPARÁ DOS JOGOS REGIONAIS 2018</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6971/requerimento_111-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6971/requerimento_111-18.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ PROCESSO QUE VISA GALERIA E PAVIMENTAÇÃO DA RUA ADELINO A. CADETTE</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6972/requerimento_112-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6972/requerimento_112-18.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE NOTIFICAÇÃO E MULTAS QUANTO A TERRENO NA RUA ARGENTINA</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6973/requerimento_113-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6973/requerimento_113-18.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OBRAS PREVISTAS NA RUA ÁUSTRIA</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6974/requerimento_114-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6974/requerimento_114-18.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE PROVIDÊNCIA PREVISTA NA ESTRADA DO OURO VERDE</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6975/requerimento_115-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6975/requerimento_115-18.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE REPAROS DE XV DE NOVEMBRO ACESSO AO CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>TORNEIO DE FUTEBOL EM NOME DE JOÃO PAULO SUZUKI</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6985/requerimento_117-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6985/requerimento_117-18.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDÊNCIAS TEM SIDO TOMADAS EM RELAÇÃO AO CAMPO DO PAULISTA FC</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6986/requerimento_118-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6986/requerimento_118-18.pdf</t>
   </si>
   <si>
     <t>SE ESTÁ PREVISTO REGULAMENTAÇÃO DE PAGAMENTO DE DIÁRIAS E OUTRAS VANTAGENS</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6987/requerimento_119-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6987/requerimento_119-18.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE OBRAS EM ANDAMENTO E PARALISADAS NO MUNICÍPIO E EMPRESAS RESPONSÁVEIS</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6988/requerimento_120-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6988/requerimento_120-18.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CONTRATO DE LIMPEZA DA CONSTRUPOPP</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6989/requerimento_121-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6989/requerimento_121-18.pdf</t>
   </si>
   <si>
     <t>SE HÁ CONDIÇÕES DE CONTRATAR PROFISSIONAL PARA PROJETO DE MELHORIA NO TRÂNSITO</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6990/requerimento_122-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6990/requerimento_122-18.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ O PROCESSO DE AMPLIAÇÃO DA ÁREA DO CEMITÉRIO DA SEDE</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6993/requerimento_123-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6993/requerimento_123-18.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ESTACIONAMENTO DA ÁREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6991/requerimento_124-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6991/requerimento_124-18.pdf</t>
   </si>
   <si>
     <t>QUAL O PLANEJAMENTO PARA ILUMINAÇÃO DAS VIAS DO BAIRRO JARDIM PANORAMA/PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6992/requerimento_125-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6992/requerimento_125-18.pdf</t>
   </si>
   <si>
     <t>QUAL O PLANEJAMENTO DE RECAPE DO BAIRRO JARDIM PANORAMA/PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7252/requerimento_127-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7252/requerimento_127-18.pdf</t>
   </si>
   <si>
     <t>Se tem estudos para implantação de academia no bairro Jardim das Rosas</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7253/requerimento_128-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7253/requerimento_128-18.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais não foi feita a limpeza da Rua dos Rondonianos</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7254/requerimento_129-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7254/requerimento_129-18.pdf</t>
   </si>
   <si>
     <t>Se há estudos para implantação de mais estacionamento de motos na área central</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7255/requerimento_130-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7255/requerimento_130-18.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de sinalização e obstáculos em vias urbanas</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7273/requerimento_132.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7273/requerimento_132.pdf</t>
   </si>
   <si>
     <t>se há previsão de implantação de agua e iluminação no centenario de cel goulart.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7274/requerimento_133.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7274/requerimento_133.pdf</t>
   </si>
   <si>
     <t>criação de comissao para averiguar processo de aprovação de loteamentos</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7275/requerimento_134.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7275/requerimento_134.pdf</t>
   </si>
   <si>
     <t>se há projeto de recape das vias do jardim santa eugenia.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7276/requerimento_135.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7276/requerimento_135.pdf</t>
   </si>
   <si>
     <t>se há previsão de nivelamento das pedras das vias do jardim horizonte.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Nelson do Roque, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7279/requerimento_136.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7279/requerimento_136.pdf</t>
   </si>
   <si>
     <t>TEM PLANOS DE MELHORAR ACESSO DA RUA PP PARA NIVALDO ZORZATO</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7280/requerimento_137.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7280/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Tem planos de melhorar acesso da Rua PP para Nivaldo Zorzato</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7281/requerimento_138.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7281/requerimento_138.pdf</t>
   </si>
   <si>
     <t>SE TEM ORÇAMENTO PARA AQUISIÇÃO DE EQUIPAMENTOS BASICOS DE ACADEMIA</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7282/requerimento_139.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7282/requerimento_139.pdf</t>
   </si>
   <si>
     <t>SE TEM PREVISÃO DE COLOCAÇÃO DE RASPA DE ASFALTO NO ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7283/requerimento_140.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7283/requerimento_140.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISTA IMPLANTAÇÃO DE SINALIZAÇÃO NA RUA BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7284/requerimento_141.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7284/requerimento_141.pdf</t>
   </si>
   <si>
     <t>SE TEM PREVISÃO DE MELHORIAS NO ACESSO A UNIDADE ESCOLAR DO SESI</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7285/requerimento_142.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7285/requerimento_142.pdf</t>
   </si>
   <si>
     <t>SE TEM PREVISÃO DE PAVIMENTAÇÃO DA RUA 9 DE JULHO NO NS PENHA</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7286/requerimento_143.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7286/requerimento_143.pdf</t>
   </si>
   <si>
     <t>SE TEM PROJETO DE RECAPE NA RUA JOAO BARTOLO</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7644/requerimento_144.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7644/requerimento_144.pdf</t>
   </si>
   <si>
     <t>Se há previsão de instalação de academia no bairro Jardim Cobral</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7645/requerimento_145.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7645/requerimento_145.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais não depositou terra na rua Presidente Prudente e Nivaldo Zorzato</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7646/requerimento_146.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7646/requerimento_146.pdf</t>
   </si>
   <si>
     <t>Se há previsão de reparos devidos no prédio da cozinha piloto</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7647/requerimento_147.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7647/requerimento_147.pdf</t>
   </si>
   <si>
     <t>Os motivos de não mudar mão prioritária da rotatória Issei Matsumoto</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7648/requerimento_148.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7648/requerimento_148.pdf</t>
   </si>
   <si>
     <t>Quando será feito o pavimento da interligação do acesso ao Bem Viver e centro da cidade, bem como, envie cópia do projeto</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7649/requerimento_149.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7649/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Quando será feita a colocação das lâmpadas no prolongamento da Souza Caldas</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7650/requerimento_150.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7650/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Qual a previsão das melhorias nas vias não pavimentadas nos bairros Parque dos Pinheiro e Jardim Panorama</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7651/requerimento_151.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7651/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais o ginásio não é aberto a coletividade nos finais de semana</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7652/requerimento_152.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7652/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de implantação de obstáculos na rua Clóvis Bevilaqua, próximo ao nº 500</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7653/requerimento_153.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7653/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Quando será feito tapa buracos defronte a EMEIF Márcia Helena</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7654/requerimento_154.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7654/requerimento_154.pdf</t>
   </si>
   <si>
     <t>Qual o montante liberado para praça do CH Antonio Prado e por quê está parado há 6 meses</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7655/requerimento_155.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7655/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Qual o número de crianças nas creches, lista de espera em cada creche do município</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7656/requerimento_156.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7656/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Medalha Kiochi Tatizawa a professores de capoeira do município</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7657/requerimento_157.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7657/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Medalha Kiochi Tatizawa a fundadores da  Associação Voluntários em Luta</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7658/requerimento_158.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7658/requerimento_158.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de iluminar travessia da rua Júlio Mesquita a Presidente Prudente</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7659/requerimento_159.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7659/requerimento_159.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de iluminar final da rua Jácomo Minca</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7660/requerimento_160.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7660/requerimento_160.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de dotar o laboratório SC de local de espera adequado para os pacientes</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7635/requerimento_162.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7635/requerimento_162.pdf</t>
   </si>
   <si>
     <t>Se houve avanço com a Jandaia por linha via Jardim Santa Eugênia</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7636/requerimento_163.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7636/requerimento_163.pdf</t>
   </si>
   <si>
     <t>A CART solicitando informações sobre retirada de placas Abílio Notario e outras</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7637/requerimento_164.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7637/requerimento_164.pdf</t>
   </si>
   <si>
     <t>Informações sobre eventual recape nas vias do Jardim São Francisco</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7638/requerimento_165.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7638/requerimento_165.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de canaleta na rua Regente Feijó com Almeida Cardoso</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7639/requerimento_166.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7639/requerimento_166.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de melhor sinalização na alça de acesso a estrada da Amizade pela SP 501</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7640/requerimento_167.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7640/requerimento_167.pdf</t>
   </si>
   <si>
     <t>Se existe iluminação pública com lâmpadas de diferentes "potências"</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7617/requerimento_168.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7617/requerimento_168.pdf</t>
   </si>
   <si>
     <t>se tem projeção de implantação de sinalização adequada defronte a Câmara</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7618/requerimento_169.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7618/requerimento_169.pdf</t>
   </si>
   <si>
     <t>Cópias do processo de despesas de reforma de veículos em 2018</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7619/requerimento_170.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7619/requerimento_170.pdf</t>
   </si>
   <si>
     <t>Se há previsão de reunião com Jandaia para tratar assuntos do Pq. dos Pinheiros</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7620/requerimento_171.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7620/requerimento_171.pdf</t>
   </si>
   <si>
     <t>Quando será feita pintura nas faixas de pedestres proximidades Emeif Márcia Helena</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7621/requerimento_172.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7621/requerimento_172.pdf</t>
   </si>
   <si>
     <t>Como está o processo de implantação do sistema de esgoto de Cel. Goulart</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7622/requerimento_173.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7622/requerimento_173.pdf</t>
   </si>
   <si>
     <t>Se há previsão de recape na rua Julia Coimbra Caseiro</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7623/requerimento_174.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7623/requerimento_174.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de reivindicar junto a CART, rotatória no acesso a Matsuda</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Qual a previsão de recape na avenida Alfredo Marcondes</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7608/requerimento_178.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7608/requerimento_178.pdf</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7607/requerimento_179.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7607/requerimento_179.pdf</t>
   </si>
   <si>
     <t>Como está o processo de revitalização do Balneário</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7609/requerimento_180.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7609/requerimento_180.pdf</t>
   </si>
   <si>
     <t>Se houve ações da Gestão para municipalização de trânsito</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7610/requerimento_181.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7610/requerimento_181.pdf</t>
   </si>
   <si>
     <t>Como está o processo de liberação de recurso de R$ 200 mil</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7580/requerimento_182.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7580/requerimento_182.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de velório no distrito de Coronel Goulart</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7581/requerimento_183.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7581/requerimento_183.pdf</t>
   </si>
   <si>
     <t>Qual a periodicidade de coleta de lixo em Coronel Goulart</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Elção, Carlos da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7582/requerimento_184.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7582/requerimento_184.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade, através do Judiciário, mão de obra para limpeza da cidade</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7583/requerimento_185.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7583/requerimento_185.pdf</t>
   </si>
   <si>
     <t>Revitalização na área central</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7584/requerimento_186.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7584/requerimento_186.pdf</t>
   </si>
   <si>
     <t>Se está previsto o plantio de novas árvores na Praça Getúlio Vargas</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7585/requerimento_187.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7585/requerimento_187.pdf</t>
   </si>
   <si>
     <t>Como está o processo que visa restaurar a cabeceira da ponte do Cruzeiro</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7586/requerimento_188.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7586/requerimento_188.pdf</t>
   </si>
   <si>
     <t>Se há previsão de pintura de faixas de pedestres e placas de área escolar</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7587/requerimento_189.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7587/requerimento_189.pdf</t>
   </si>
   <si>
     <t>Se há melhorias para os prédios das creches municipais</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7588/requerimento_190.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7588/requerimento_190.pdf</t>
   </si>
   <si>
     <t>Como está o processo de construção de unidade escolar no bairro Pq. dos Pinheiros</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7595/requerimento_191.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7595/requerimento_191.pdf</t>
   </si>
   <si>
     <t>Cópia dos tac com MP com os loteadores e compradores de terrenos</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7596/requerimento_192.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7596/requerimento_192.pdf</t>
   </si>
   <si>
     <t>Se há previsão de novas unidades da CDHU no município</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7597/requerimento_193.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7597/requerimento_193.pdf</t>
   </si>
   <si>
     <t>Se há previsão de convênio para a castração de animais</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7598/requerimento_194.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7598/requerimento_194.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de criar espaço para os produtores rurais</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7668/requerimento_195.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7668/requerimento_195.pdf</t>
   </si>
   <si>
     <t>Se foram notificados proprietários de terrenos na rua Campos Sales e outra</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7669/requerimento_196.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7669/requerimento_196.pdf</t>
   </si>
   <si>
     <t>Informar e detalhar precatórios do município de 2018</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7670/requerimento_197.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7670/requerimento_197.pdf</t>
   </si>
   <si>
     <t>Informar investimentos do município nos bairros Parque dos Pinheiros e Jardim Panorama</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7671/requerimento_198.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7671/requerimento_198.pdf</t>
   </si>
   <si>
     <t>Se há previsão de contratação de farmacêutico para o distrito de Coronel Goulart</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7704/requerimento_199.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7704/requerimento_199.pdf</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7705/requerimento_200.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7705/requerimento_200.pdf</t>
   </si>
   <si>
     <t>se há previsão de reimplantação de fábrica de pedras para pavimentação</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7706/requerimento_201.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7706/requerimento_201.pdf</t>
   </si>
   <si>
     <t>Encaminhar projeto e orçamento para pavimentação completa no bairro Jardim Panorama e Parque dos Pinheiros, inclusive mapeamento das ruas e percentual pavimentado</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7707/requerimento_202.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7707/requerimento_202.pdf</t>
   </si>
   <si>
     <t>Quantos atendimentos tem nas unidades de saúde do bairro Jardim Panorama e Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7708/requerimento_203.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7708/requerimento_203.pdf</t>
   </si>
   <si>
     <t>divida ativa correspondente aos bairros Jardim Panorama e Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7709/requerimento_204.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7709/requerimento_204.pdf</t>
   </si>
   <si>
     <t>Informar o número atualizado da população dos bairros Jardim Panorama e Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7710/requerimento_205.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7710/requerimento_205.pdf</t>
   </si>
   <si>
     <t>Informar o número de atendimento no Centro de Referência do Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7711/requerimento_206.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7711/requerimento_206.pdf</t>
   </si>
   <si>
     <t>Se há previsão de estender os projetos de esporte nas férias</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7712/requerimento_207.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7712/requerimento_207.pdf</t>
   </si>
   <si>
     <t>Quais as providências preventivas quanto a ponte do bairro Cruzeiro</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7713/requerimento_208.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7713/requerimento_208.pdf</t>
   </si>
   <si>
     <t>Quais as providências tem sido tomadas quanto as erosões no bairro Jardim das Rosas e outro</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7714/requerimento_209.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7714/requerimento_209.pdf</t>
   </si>
   <si>
     <t>Relação das famílias atendidas pela Prefeitura com pagamento de aluguel</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7715/requerimento_210.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7715/requerimento_210.pdf</t>
   </si>
   <si>
     <t>Projeto e planilhas para recape do bairro Jardim São Francisco</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7716/requerimento_211.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7716/requerimento_211.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais não ocorrem os torneios de futsal e campo</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7717/requerimento_212.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7717/requerimento_212.pdf</t>
   </si>
   <si>
     <t>Motivos pelos quais os ESF passam a fechar as 16h a partir de 05/11</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7718/requerimento_213.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7718/requerimento_213.pdf</t>
   </si>
   <si>
     <t>O custo da CIOP nos últimos três meses</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7719/requerimento_214.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7719/requerimento_214.pdf</t>
   </si>
   <si>
     <t>cópia do contrato com a nova farmacêutica do município</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Encaminha relação de residências em risco no município em função da voçoroca</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7726/requerimento_216.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7726/requerimento_216.pdf</t>
   </si>
   <si>
     <t>Quais as medidas de prevenção quanto a erosão da Travessa Itália</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7727/requerimento_217.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7727/requerimento_217.pdf</t>
   </si>
   <si>
     <t>Quais as medidas de prevenção serão tomadas em relação as erosões urbanas</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7728/requerimento_218.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7728/requerimento_218.pdf</t>
   </si>
   <si>
     <t>Quando licitará compra de ambulâncias com recursos liberados por deputados</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7729/requerimento_219.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7729/requerimento_219.pdf</t>
   </si>
   <si>
     <t>Quando ocorrerá troca de pneus das ambulâncias</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7730/requerimento_220.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7730/requerimento_220.pdf</t>
   </si>
   <si>
     <t>Quando haverá contratação de enfermeiros para acompanhar o motorista da ambulância</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7731/requerimento_221.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7731/requerimento_221.pdf</t>
   </si>
   <si>
     <t>como será o atendimento após cortes de horas extras dos motoristas</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7732/requerimento_222.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7732/requerimento_222.pdf</t>
   </si>
   <si>
     <t>quem foi o plantonista no dia 27/10 e sem ter os requisitos para dirigir ambulância</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7733/requerimento_223.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7733/requerimento_223.pdf</t>
   </si>
   <si>
     <t>quando serão renovados os cursos para motoristas de ambulância</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7734/requerimento_224.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7734/requerimento_224.pdf</t>
   </si>
   <si>
     <t>Como se encontra o processo de implantação de passeio público para o SESI</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7735/requerimento_225.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7735/requerimento_225.pdf</t>
   </si>
   <si>
     <t>Se possível  recape na rua Alfredo Marcondes neste ano de 2018</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7742/requerimento_226.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7742/requerimento_226.pdf</t>
   </si>
   <si>
     <t>informações sobre ampliação do cemitério da sede</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7743/requerimento_227.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7743/requerimento_227.pdf</t>
   </si>
   <si>
     <t>Os motivos pelos quais os sacos da varrição dos moradores não estão sendo recolhidos nos bairros Jardim Panorama e Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7744/requerimento_228.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7744/requerimento_228.pdf</t>
   </si>
   <si>
     <t>A Polícia Militar e Bombeiros pedindo informações sobre número de acidentes decorrentes das más condições das vias públicas nos bairros Panorama e Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7678/requerimento_229.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7678/requerimento_229.pdf</t>
   </si>
   <si>
     <t>se há viabilidade de implantação de cemitério particular em nosso município</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7679/requerimento_230.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7679/requerimento_230.pdf</t>
   </si>
   <si>
     <t>Se há previsão de implantação de faixa de pedestres em 3D</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7680/requerimento_231.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7680/requerimento_231.pdf</t>
   </si>
   <si>
     <t>Se há possibilidade de implantação de mecanismos de lazer em área verde do bairro Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7681/requerimento_232.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7681/requerimento_232.pdf</t>
   </si>
   <si>
     <t>Quantas multas foram pagas pela Prefeitura pela falta de farmacêutica</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7682/requerimento_233.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7682/requerimento_233.pdf</t>
   </si>
   <si>
     <t>Qual a despesa total com a manutenção do dispensário de medicamentos</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7683/requerimento_234.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7683/requerimento_234.pdf</t>
   </si>
   <si>
     <t>Qual a despesa com aluguel de terreno ao lado da cooperativa</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7684/requerimento_235.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7684/requerimento_235.pdf</t>
   </si>
   <si>
     <t>qual o valor do aluguel onde funciona o CIRETRAN</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7685/requerimento_236.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7685/requerimento_236.pdf</t>
   </si>
   <si>
     <t>Quais medidas serão tomadas para vias não pavimentadas no bairro Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7686/requerimento_237.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7686/requerimento_237.pdf</t>
   </si>
   <si>
     <t>Qual a previsão de reparos nas vias do Chácaras Cobral</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7687/requerimento_238.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7687/requerimento_238.pdf</t>
   </si>
   <si>
     <t>Se há previsão de recape das vias dos bairros Maria de Lurdes e São João</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7688/requerimento_239.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7688/requerimento_239.pdf</t>
   </si>
   <si>
     <t>nome e endereço dos atendimentos na assistência social do bairro Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7751/requerimento_240.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7751/requerimento_240.pdf</t>
   </si>
   <si>
     <t>quando serão feitos reparos no acesso ao CH José Canducci</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7752/requerimento_241.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7752/requerimento_241.pdf</t>
   </si>
   <si>
     <t>se procede informações sobre problemas no sanitário da escola EMEIF Mário Covas</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7753/requerimento_242.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7753/requerimento_242.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de implantar transporte coletivo urbano</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7754/requerimento_243.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7754/requerimento_243.pdf</t>
   </si>
   <si>
     <t>Qual os incentivos feitos em prol da doação de sangue</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7755/requerimento_244.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7755/requerimento_244.pdf</t>
   </si>
   <si>
     <t>Se tem previsão de regulamentar isenção de IPTU para portadores de câncer</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7756/requerimento_245.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7756/requerimento_245.pdf</t>
   </si>
   <si>
     <t>Como se encontra o processo de regularização do Cidade Legal</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7757/requerimento_246.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7757/requerimento_246.pdf</t>
   </si>
   <si>
     <t>Informações sobre entrega de medicamentos de alto custo</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7758/requerimento_247.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7758/requerimento_247.pdf</t>
   </si>
   <si>
     <t>informações sobre agenda das creches e os respectivos motivos</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7759/requerimento_248.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7759/requerimento_248.pdf</t>
   </si>
   <si>
     <t>Como se encontra o índice de gasto com pessoal</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4977/4977_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4977/4977_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO BEBEDOURO D'ÁGUA DO ESF DO PINHEIROS</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4978/4978_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4978/4978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORAR O ESCOAMENTO DE ÁGUAS PLUVIAIS NA ESTRADAS RURAIS </t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA RUA JOSÉ ALEXANDRE E OUTRAS </t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4980/4980_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4980/4980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO NA RUA ANTONIO BORTOLUZZI, 114 </t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4981/4981_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4981/4981_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS NA QUADRA DA EMEIF JOSÉ MOLINA </t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5097/5097_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5097/5097_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NOS CANTEIROS CENTRAL DAS AVENIDAS</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5098/5098_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5098/5098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NO PAVIMENTO DA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5099/5099_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5099/5099_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO PAVIMENTO DA RUA CASTELO BRANCO</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5100/5100_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5100/5100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS EM OBSTÁCULO NA RUA CAMPOS SALES </t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5102/5102_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5102/5102_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO NA CONFLUÊNCIAS RUAS: VICENTE DIAS GARCIA COM RUY BARBOSA</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5103/5103_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5103/5103_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS VIAS DO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5105/5105_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5105/5105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA ÁREA DE LAZER DO CONJUNTO HABITACIONAL MARIO MAURO </t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5107/5107_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5107/5107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NAS VIAS DO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5508/5508_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5508/5508_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E RESTAURAÇÃO DA SINALIZAÇÃO NAS VIAS DA CIDADE</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5509/5509_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5509/5509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NAS VIAS RURAIS </t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5510/5510_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5510/5510_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO E FAIXAS DE PEDESTRES NA AVENIDA DA AMIZADE, PRÓXIMO AO PORTAL 2</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5511/5511_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5511/5511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA AMPLA E GERAL NA PRAÇA ANTONIO GATTI CADETTE </t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5512/5512_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5512/5512_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS CORTES NO PAVIMENTO NA RUA OLAVO BILAC, PELA SABESP</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5513/5513_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5513/5513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DA RUA FRANCISCO ALVES COM PIXANGUINHA </t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5514/5514_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5514/5514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA AMPLA E GERAL, E, REPAROS NA RUA JÚLIO PRESTES </t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5515/5515_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5515/5515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REABERTURA DA GALERIA NA RUA MARTINÓPOLIS, PROXIMIDADES DO NÚMERO 186 </t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5516/5516_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5516/5516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA AMPLA E GERAL NAS VIAS DO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5517/5517_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5517/5517_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR SINALIZAÇÃO DE VAGAS PARA IDOSOS</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5518/5518_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5518/5518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTAURAÇÃO A SINALIZAÇÃO DE PARE NAS VIAS URBANAS </t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5519/5519_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5519/5519_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA EM VIAS DO PARQUE DOS PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5540/5540_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5540/5540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PRÉDIO DA COZINHA PILOTO</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5567/5567_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5567/5567_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA CANALETA EXISTENTE A RUA JOSE ROMERO</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5568/5568_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5568/5568_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NO BOSQUE DEFRONTE A COZINHA PILOTO</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5569/5569_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5569/5569_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NO PARQUE DOS PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5570/5570_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5570/5570_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DE OBSTACULOS NO PARQUE DOS PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5571/5571_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5571/5571_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAR PLACAS COM NOMES DE RUAS NO PARQUE DOS ORIXAS</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5572/5572_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5572/5572_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTABELECER MECANISMO DE ESCOAMENTOS DE AGUAS NAS ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5584/5584_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5584/5584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRADA ANTIGA PARA PRESIDENTE BERNARDES </t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5585/5585_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5585/5585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA RURAL QUE DEMANDA A PROPRIEDADE DE JORGE UTIDA</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5586/5586_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5586/5586_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS EM RUAS DO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5587/5587_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5587/5587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA PISTA DE CAMINHADA DO BAIRRO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5588/5588_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5588/5588_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA ENTRADA DO BAIRRO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5589/5589_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5589/5589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ILUMINAÇÃO DA ESTRADA DA AMIZADE </t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5590/5590_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5590/5590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTAURAÇÃO DA SINALIZAÇÃO DE SOLO EM RUAS RECÉM RECAPEADAS </t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5591/5591_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5591/5591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE SOLO NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5723/5723_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5723/5723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPARO NO SISTEMA DE AR CONDICIONADO DO ESF NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5725/5725_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5725/5725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA ÁREA VERDE DA RUA CESAR MARTINS, CH MARIO MAURO </t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5727/5727_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5727/5727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ELABORAR PROJETO DE CICLOVIA NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5728/5728_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5728/5728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA PARQUE INFANTIL DO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5730/5730_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5730/5730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACO" NAS RUAS DO BAIRRO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6313/6313_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6313/6313_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS MARGENS DA ESTRADA ABÍLIO NOTÁRIO - DEFRONTE CASA CARLITO</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6314/6314_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6314/6314_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA ISMAEL DIAS GARCIA</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6315/6315_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6315/6315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO PONTO DE ÔNIBUS NA RUA RUI BARBOSA </t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6316/6316_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6316/6316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ACADEMIA NO JARDIM MARIA DE LURDES </t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6317/6317_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6317/6317_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REPAROS NO PARQUE INFANTIL DO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6318/6318_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6318/6318_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS VIELAS DOS BAIRROS PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6086/6086_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6086/6086_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NA ZONA URBANA</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6087/6087_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6087/6087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS BRINQUEDOS DO PARQUE INFANTIL DO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6088/6088_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6088/6088_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NA PRAÇA DO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6089/6089_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6089/6089_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6090/6090_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6090/6090_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA PLACA DA UBS MOACIR ALVES MARTINS</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6091/6091_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6091/6091_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA SINALIZAÇÃO ADEQUADA NA VIA DA MOACIR ALVES MARTINS</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6092/6092_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6092/6092_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE ÁRVORES NA PRAÇA GETÚLIO VARGAS</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6093/6093_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6093/6093_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DAS VIAS DO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6094/6094_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6094/6094_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE NO FINAL DA RUA CAMPOS SALES</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6095/6095_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6095/6095_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR LOCAL PARA DEPÓSITO DE LIXO NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6096/6096_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6096/6096_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA NO PARQUE INFANTIL DO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6097/6097_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6097/6097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E MANUTENÇÃO DA PRAÇA DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6098/6098_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6098/6098_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA GERALDO CANDIDO MARTINS</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6099/6099_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6099/6099_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" E RECAPE NAS VIAS DO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6100/6100_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6100/6100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DA ACADEMIA NO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6101/6101_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6101/6101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTAURAR SINALIZAÇÃO NA RUA XV DE NOVEMBRO E OUTROS PONTOS </t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6102/6102_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6102/6102_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA E AMPLIAÇÃO ESTACIONAMENTO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6331/6331_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6331/6331_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TELA DE PROTEÇÃO NA QUADRA DA PRÉ-ESCOLA</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6335/6335_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6335/6335_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO 'BARRACÃO' DA COLETA SELETIVA</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6336/6336_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6336/6336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA COBERTURA DO 'BARRACÃO' DA COLETA SELETIVA</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6337/6337_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6337/6337_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO FINAL DA RUA ERNESTO BOIGUES, JARDIM IVANIRA</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6338/6338_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6338/6338_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NAS VIAS DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6339/6339_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6339/6339_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE E LIMPEZA DA RUA AGOSTINHO DOS SANTOS</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6340/6340_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6340/6340_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA E SINALIZAÇÃO OBSTÁCULO NA RUA CAMPOS SALES, 513</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6341/6341_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6341/6341_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DA GALERIA DA RUA CAMPOS SALES, 1172 / 1173</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6767/6767_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6767/6767_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAR AS FAIXAS PEDESTRES NA CIDADE QUANTO AO RECUO NAS ESQUINAS</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6768/6768_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6768/6768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NA AV ALFREDO MARCONDES E JD SANTA EUGENIA</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6769/6769_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6769/6769_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E TAPA BURACOS NO ACESSO AO ESTACIONAMENTO EXPURGO</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6770/6770_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6770/6770_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA SANTO ANASTACIO E OUTRAS</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6771/6771_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6771/6771_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NA AREA VERDE COHAB CRHIS</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6759/6759_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6759/6759_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFERENCIA DE TRANSITOS NA ROTATORIA NA FORMA DA LEI PREVISTO QUE O MUNICIPIO DE PRESIDENTE PRUDENTE JA FEZ TAL ADEQUAÇÃO</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6760/6760_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6760/6760_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAR ESTUDOS DE PLANTIO DE ARVORES NO ESTACIONAMENTO DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6761/6761_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6761/6761_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS VIAS DO CEMITERIO DA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6762/6762_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6762/6762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DAS ROTATORIAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6763/6763_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6763/6763_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULO NA FORMA DE LEGISLAÇÃO NA RUA SANTO ANASTACIO</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6764/6764_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6764/6764_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NOS BAIRROS DA CIDADE</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6765/6765_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6765/6765_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR TAPA BURACOS E POSTERIOR RECAPE DA RUA AGOSTINHO DOS SANTOS</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6963/indicacao_89-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6963/indicacao_89-18.pdf</t>
   </si>
   <si>
     <t>PINTURA DE OBSTÁCULOS E FAIXAS DE PEDESTRES NA AV. ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6964/indicacao_90-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6964/indicacao_90-18.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA RUA XV DE NOVEMBRO COM AV. DA AMIZADE E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6979/indicacao_91-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6979/indicacao_91-18.pdf</t>
   </si>
   <si>
     <t>PINTURA DE OBSTÁCULOS NAS VIAS DO BAIRRO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6980/indicacao_92-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6980/indicacao_92-18.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS URGENTE NA RUA JOÃO BARTOLO</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6981/indicacao_93-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6981/indicacao_93-18.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6982/indicacao_94-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6982/indicacao_94-18.pdf</t>
   </si>
   <si>
     <t>LOCAL ADEQUADO PARA BANHO NAS CRIANÇAS NA EMEIF TEREZA ITO POLIDORO</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6983/indicacao_95-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6983/indicacao_95-18.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA REGENTE FEIJÓ, WILSON JORGE E RUA DOS RONDONIANOS</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6995/indicacao_96-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6995/indicacao_96-18.pdf</t>
   </si>
   <si>
     <t>PISTA DE CAMINHADA AO REDOR DA ÁREA DE LAZER DO MARIA DE LURDES</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6996/indicacao_97-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6996/indicacao_97-18.pdf</t>
   </si>
   <si>
     <t>REPAROS NO PAVIMENTO DE PEDRA NA RUA GUAICURUS COM GUAIANAZES - JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6997/indicacao_98-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6997/indicacao_98-18.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS VIAS NÃO PAVIMENTADAS NO BAIRRO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6998/indicacao_99-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6998/indicacao_99-18.pdf</t>
   </si>
   <si>
     <t>TEATRO NO BAIRRO JARDIM PANORAMA E PARQUE DOS PINHEIROS - CRAS</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7260/indicacao_100-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7260/indicacao_100-18.pdf</t>
   </si>
   <si>
     <t>pintura nas faixas de pedestres em todas as escolas publicas</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7261/indicacao_101-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7261/indicacao_101-18.pdf</t>
   </si>
   <si>
     <t>iluminação da academia do s francisco e parquinho na cohab chris</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7262/indicacao_102-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7262/indicacao_102-18.pdf</t>
   </si>
   <si>
     <t>reparos na galeria proxima a rotatoria do jardim raio do sol</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7263/indicacao_103-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7263/indicacao_103-18.pdf</t>
   </si>
   <si>
     <t>pintura de guia na campos sales, 839 (faixa amarela)</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_104-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_104-18.pdf</t>
   </si>
   <si>
     <t>coleta de lixo no final da rua presidente prudente (chacara do ba)</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7265/indicacao_105-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7265/indicacao_105-18.pdf</t>
   </si>
   <si>
     <t>sinaleiro de pedestre na av das americas com fernando costa</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_106-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_106-18.pdf</t>
   </si>
   <si>
     <t>sinalização de solo na confluencias das ruas: f. costa, ismael dias e outras</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7267/indicacao_107-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7267/indicacao_107-18.pdf</t>
   </si>
   <si>
     <t>reparos na grelha da galeria existente na rua monsenhor nakamura</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_108-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_108-18.pdf</t>
   </si>
   <si>
     <t>pintura obstaculos na avenida alfredo marcondes ate o sesi</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7269/indicacao_109-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7269/indicacao_109-18.pdf</t>
   </si>
   <si>
     <t>tapar buracos proximo ao salao comunitario do jardim ns paz</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7277/indicacao_110.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7277/indicacao_110.pdf</t>
   </si>
   <si>
     <t>sinalização da rua santo antonio com paulo setubal</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7290/indicacao_111.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7290/indicacao_111.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXAS DE PEDESTRE DEFRONTE AO SEVERO</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7291/indicacao_112.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7291/indicacao_112.pdf</t>
   </si>
   <si>
     <t>PINTURA DE OBSTACULO NO DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA LAURI PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7293/indicacao_114.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7293/indicacao_114.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS VIAS DO DISTRITO INDUSTRIAL E JARDIM COBRAL</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7294/indicacao_115.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7294/indicacao_115.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRES E OBSTACULO DE FRONTE CRECHE EVA SOARES BOIGUES</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7295/indicacao_116.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7295/indicacao_116.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7296/indicacao_117.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7296/indicacao_117.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BANCO NO PONTO DEFRONTE AO SEVERO</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7297/indicacao_118.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7297/indicacao_118.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS VIAS NO PARQUE DOS ORIXAS</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7298/indicacao_119.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7298/indicacao_119.pdf</t>
   </si>
   <si>
     <t>AMPLA LIMPEZA NO CEMITERIO DA SEDE DO MUNICIPIO</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7299/indicacao_120.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7299/indicacao_120.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO EM CRUZAMENTO DA RUA HOLANDA</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7300/indicacao_121.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7300/indicacao_121.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO NA RUA OLAVO BILAC E OUTRAS</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7301/indicacao_122.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7301/indicacao_122.pdf</t>
   </si>
   <si>
     <t>REPAROS EM PLACA DE SINALIZAÇÃO NA AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7302/indicacao_123.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7302/indicacao_123.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7664/indicacao_124.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7664/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa de pedestre</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7665/indicacao_125.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7665/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Promover atividades esportivas e de recreação para idosos nos bairros</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7666/indicacao_126.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7666/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Limpeza ao redor do parque infantil do bairro Jardim Bela Vista</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7667/indicacao_127.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7667/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na final da rua Fernando Costa</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7643/indicacao_128.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7643/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Colocação de iluminação no poste da rua Guaianazes, 11, Jardim Bela Vista</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7624/indicacao_129.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7624/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Restauração das faixas de pedestres defronte a Santa Casa e outros</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7630/indicacao_130.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7630/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Reparos no cascalho colocado nas vias do residencial Arthur Boigues Filho</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7626/indicacao_131.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7626/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Sinalização de solo na avenida das Américas com 7 de setembro</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7627/indicacao_132.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7627/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Nivelamento de pedras no final da rua Monsenhor Nakamura</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7628/indicacao_133.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7628/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Tapa buracos no bairro jardim Nossa Senhora da Paz, Maria de Lurdes e São João</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7629/indicacao_134.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7629/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Tapa buracos em todo trecho da rua Presidente Prudente</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7631/indicacao_135.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7631/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Tapa buraco na rua Nivaldo Zorzato</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7632/indicacao_136.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7632/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Colocar um bebedouro d'água no terminal rodoviário</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7633/indicacao_137.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7633/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Implantação de parque infantil na praça Jurandir Biscoola</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7611/indicacao_138.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7611/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Implantação de canelas na avenida das Américas defronte a Loja Paulista e Radioluz</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7612/indicacao_139.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7612/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral no distrito de Coronel Goulart</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>Ampliar o número de estacionamentos para motos na área central</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7614/indicacao_141.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7614/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Cadeiras para o PSF nono do Jardim São José</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>Sinalização na confluência das ruas Fernando Costa, Barão do Rio Branco e outras</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7616/indicacao_143.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7616/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na rua Pixinguinha, Jardim Horizonte</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7590/indicacao_144.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7590/indicacao_144.pdf</t>
   </si>
   <si>
     <t>Obstáculo na Rua Geraldo Candido Martins, 50</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7591/indicacao_145.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7591/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Reparos na rampa de acessibilidade defronte ao Banco Bradesco/Casa Radioluz</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7592/indicacao_146.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7592/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral na zona urbana do município</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7593/indicacao_147.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7593/indicacao_147.pdf</t>
   </si>
   <si>
     <t>Tapa buracos nas vias do Parque dos Orixás</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7594/indicacao_148.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7594/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Revitalização da sinalização de trânsito ao redor da Praça Getúlio Vargas</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7602/indicacao_149.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7602/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Adequação da altura do trilhos dos trens na rua Barão do Rio Branco</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7603/indicacao_150.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7603/indicacao_150.pdf</t>
   </si>
   <si>
     <t>Recape na rua José Bonifácio, Jardim Bela Vista</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7604/indicacao_151.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7604/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na rua Nivaldo Zorzato e Santa Lucheta</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7605/indicacao_152.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7605/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Tapa buracos e limpeza no Jardim São Francisco</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7625/indicacao_130.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7625/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Reparos no cascalho colocado nas vias do residencial Arthur Boigues</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7673/indicacao_154.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7673/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Limpeza da entulhos da praça Getúlio Vargas</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>Tapa buracos na rua Ismael Dias da Silva e avenida Alfredo Marcondes</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7675/indicacao_156.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7675/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo em vias do bairro Jardim Santa Eugênia e outro</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7676/indicacao_157.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7676/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo defronte ao ginásio de esportes</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7677/indicacao_158.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7677/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Fiscalização de som alto em chácaras de lazer</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7723/indicacao_159.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7723/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Tapa buracos no acesso ao balneário pela SP 501</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7724/indicacao_160.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7724/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Tapa buracos no final da rua Campos Sales</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7725/indicacao_161.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7725/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Tapa buracos nas vias do bairro Jardim Horizonte</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7737/indicacao_162.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7737/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Faixa etária de pedestres defronte ao SESI</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7738/indicacao_163.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7738/indicacao_163.pdf</t>
   </si>
   <si>
     <t>reparo na galeria da rua Campos Sales, 566 e rua Aimarás, 65</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7739/indicacao_164.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7739/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Implantação de vaga de deficiente defronte ao Banco do Brasil</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7740/indicacao_165.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7740/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na rua Tomas Cantos na Vila Fernandes</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7741/indicacao_166.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7741/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Colocação de iluminação no poste recém instalado na rua Guaianazes, 11</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7745/indicacao_167.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7745/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa amarela defronte ao novo prédio do cartório</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7746/indicacao_168.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7746/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Pintura de solo e placa de "PARE" na rua Vicente Dias Garcia com Olavo Bilac</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7747/indicacao_169.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7747/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Reparos em pedras sextavadas na rua Paulo Setúbal e outras</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7748/indicacao_170.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7748/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Reparos nas canaletas da rua Aimarás e outras</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7749/indicacao_171.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7749/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Limpeza nas áreas públicas do CH Minha Casa Minha Vida</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7750/indicacao_172_-_retirada.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7750/indicacao_172_-_retirada.pdf</t>
   </si>
   <si>
     <t>limpeza na área do PSF Moacir Longo</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7689/indicacao_173.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7689/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Sugere providências para a ponte de concreto do bairro Cruzeiro</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7690/indicacao_174.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7690/indicacao_174.pdf</t>
   </si>
   <si>
     <t>limpeza e pintura do meio fio das vias do bairro Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7691/indicacao_175.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7691/indicacao_175.pdf</t>
   </si>
   <si>
     <t>limpeza ampla e geral no bairro Parque dos Pinheiros e Jardim Panorama</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>pintura de obstáculo na rua Graça Aranha nº 328</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7693/indicacao_177.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7693/indicacao_177.pdf</t>
   </si>
   <si>
     <t>evitar que sacos de lixo caiam pelo caminho, especialmente na SP 501</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7694/indicacao_178.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7694/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla no bairro Jardim Maria de Lurdes</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7695/indicacao_179.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7695/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Limpeza do bosque no bairro Jardim Maria de Lurdes</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7696/indicacao_180.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7696/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Implantação de obstáculo nas ruas Santo Anastácio e João Alexandrino</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7697/indicacao_181.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7697/indicacao_181.pdf</t>
   </si>
   <si>
     <t>implantação de obstáculo na Avenida das Américas</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7698/indicacao_182.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7698/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Limpeza no local da feira do bairro Jardim Nossa Senhora da Paz</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7699/indicacao_183.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7699/indicacao_183.pdf</t>
   </si>
   <si>
     <t>melhorar conservação do estacionamento atrás do mercado Estrela</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7700/indicacao_184.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7700/indicacao_184.pdf</t>
   </si>
   <si>
     <t>implantação de parque infantil no bairro Jardim Santa Eugênia</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7701/indicacao_185.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7701/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Poda de árvores no bairro Jardim Panorama e Parque dos Pinheiros</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7702/indicacao_186.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7702/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Reparos no passeio público defronte ao CRAS / Rua Joaquim Nabuco</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7703/indicacao_187.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7703/indicacao_187.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla e geral nas vias do Distrito de Coronel Goulart</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7761/indicacao_188.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7761/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Passeio público na via de acesso ao bairro Jardim Panorama</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7762/indicacao_189.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7762/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Reparos no obstáculo na rua Guarucaia, 535, Jardim Bela Vista</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7763/indicacao_190.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7763/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Reparos nos equipamentos da academia do bairro Jardim Horizonte</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7764/indicacao_191.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7764/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Limpeza ampla na área da matinha no bairro Jardim Horizonte</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7765/indicacao_192.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7765/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Limpeza na área de lazer do bairro Jardim Horizonte</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5506/5506_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5506/5506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPÚDIO AOS SERVIÇOS PRESTADOS PELA OPERADORA VIVO</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5507/5507_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5507/5507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS EM COMEMORATIVO AO DIA INTERNACIONAL DE MULHER - COZINHA PILOTO </t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5720/5720_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5720/5720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS PELA PASSAGEM DO DIA NACIONAL DOS DEMOLAY </t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5721/5721_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5721/5721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A DIRETORIA DA SAÚDE POR EVENTO NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6312/6312_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6312/6312_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A CÂMARA MIRIM DO COLÉGIO ANGLO AQUARELA</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6332/6332_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6332/6332_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A TRABALHADORES EM HOMENAGEM A PRIMEIRO DE MAIO</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6333/6333_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6333/6333_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DR. RODRIGO SALA FERRO POR TRABALHO SOBRE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6334/6334_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6334/6334_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS EMPRESÁRIOS DO NINDAM</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>Carlos da Pizzaria, Chiquinho, Claudio Salomão, Elção, Festo, Nelson do Roque, Pedrinho do Coral, Tomaz do Posto, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6758/6758_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6758/6758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO ROGER GASQUEZ </t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6976/mocao_10-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6976/mocao_10-18.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A INICIATIVA DE ATENDIMENTO DOMICILIAR DE FISIOTERAPIA</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6977/mocao_11-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6977/mocao_11-18.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AS ESCOLAS QUE REALIZARAM CÂMARA MIRIM ESCOLAR</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6978/mocao_12-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6978/mocao_12-18.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A 1ª COMUNIDADE NEO CATECUMENAL DA IGREJA CATÓLICA</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6994/mocao_13-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6994/mocao_13-18.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A REDE VIDA PELA PASSAGEM DE 23 ANOS DE EXISTÊNCIA</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7256/mocao_14-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7256/mocao_14-18.pdf</t>
   </si>
   <si>
     <t>Aplausos a EMEIF Márcia Helena pelo trabalho na Câmara Mirim Escolar</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7257/mocao_15-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7257/mocao_15-18.pdf</t>
   </si>
   <si>
     <t>Aplausos aos servidores da Vigilância Sanitária do Município</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7258/mocao_16-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7258/mocao_16-18.pdf</t>
   </si>
   <si>
     <t>Aplausos ao Shokonsai do Centenário da Imigração Japonesa</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7259/mocao_17-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7259/mocao_17-18.pdf</t>
   </si>
   <si>
     <t>Aplausos ao trabalho dos servidores responsáveis por serviços rurais</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7278/mocao_18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7278/mocao_18.pdf</t>
   </si>
   <si>
     <t>aplausos aos organizadores do nippon fest 2018</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7287/mocao_19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7287/mocao_19.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A PASTORAL DA FAMILIA POR CAMPANHA REALIZADA</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7288/mocao_20.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7288/mocao_20.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A PASTORAL DA CRIANÇA PELA PASSAGEM ANIVERSARIO DE CRIAÇÃO</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7289/mocao_21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7289/mocao_21.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A PREFEITURA E SESI PELO PROJETO EJA</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7661/mocao_22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7661/mocao_22.pdf</t>
   </si>
   <si>
     <t>Aplausos a ACEAM pela realização de evento de karaoke</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7662/mocao_23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7662/mocao_23.pdf</t>
   </si>
   <si>
     <t>Aplausos as estagiárias da Câmara pelo trabalho</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7663/mocao_24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7663/mocao_24.pdf</t>
   </si>
   <si>
     <t>Aplausos a professores e alunos da copeira do município</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7641/mocao_25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7641/mocao_25.pdf</t>
   </si>
   <si>
     <t>Aplausos aos policiais militares que se aposentaram recentemente</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7642/mocao_26.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7642/mocao_26.pdf</t>
   </si>
   <si>
     <t>Aplausos ao dia das catequistas transcorrido recentemente</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7634/mocao_27.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7634/mocao_27.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a atual gestão que estão envolvidos no projeto de implantação de câmeras de monitoramento da cidade</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7589/mocao_28.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7589/mocao_28.pdf</t>
   </si>
   <si>
     <t>Aplausos ao desempenho de atleta do tênis de mesa de Álvares Machado</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7599/mocao_29.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7599/mocao_29.pdf</t>
   </si>
   <si>
     <t>Aplausos aos alunos da EE Angélica de Oliveira pela Câmara Mirim</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7600/mocao_30.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7600/mocao_30.pdf</t>
   </si>
   <si>
     <t>Aplausos a equipe de karatê pelo resultante de torneio nacional</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7601/mocao_31.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7601/mocao_31.pdf</t>
   </si>
   <si>
     <t>Aplausos a Jorge Teixeira  pela representação do município em rodeios</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7672/mocao_32.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7672/mocao_32.pdf</t>
   </si>
   <si>
     <t>Aplausos aos serviços de limpeza da Câmara</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7721/mocao_33.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7721/mocao_33.pdf</t>
   </si>
   <si>
     <t>Aplausos ao trabalho dos membros do grupo Bom Pastor</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7722/mocao_34.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7722/mocao_34.pdf</t>
   </si>
   <si>
     <t>Aplausos aos trabalhos das catequistas na Igreja Católica</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>Aplausos a conquista da banda marcial do município em evento estadual</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7760/mocao_36.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7760/mocao_36.pdf</t>
   </si>
   <si>
     <t>Repúdio ao PL 9.462/18 do Dep. Federal Ronaldo Martins</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ROGER F. GASQUES</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8187/lc_04-18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8187/lc_04-18.pdf</t>
   </si>
   <si>
     <t>Altera Plano Diretor do Município</t>
   </si>
   <si>
     <t>10715</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/10715/plce_03-18001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/10715/plce_03-18001.pdf</t>
   </si>
   <si>
     <t>Altera normas de parcelamento solo do município</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7993/untitled001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7993/untitled001.pdf</t>
   </si>
   <si>
     <t>Altera plano diretor do município e dá outras providências.</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8197/plo_11-2018001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8197/plo_11-2018001.pdf</t>
   </si>
   <si>
     <t>Proíbe a queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">TITULO DE CIDADÃO MACHADENSE AO SENHOR ALBERTO YUKIO </t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
     <t>Z</t>
   </si>
   <si>
     <t>Projeto de Lei  Executivo (descrição descontinuada</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8198/projeto_de_lei_18-18_.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8198/projeto_de_lei_18-18_.pdf</t>
   </si>
   <si>
     <t>Denomina praça do CH Antonio Prado</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
     <t>EM_PL</t>
   </si>
   <si>
     <t>Emenda à Proposição apresentada  (descontinuada)</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8205/ordem_do_dia.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8205/ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo 3º ao art. 67 da LOM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5464,68 +5464,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6303/6303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6326/6326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6328/6328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6965/requerimento_105-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6966/requerimento_106-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6967/requerimento_107-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6968/requerimento_108-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6969/requerimento_109-18_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6970/requerimento_110-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6971/requerimento_111-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6972/requerimento_112-18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6973/requerimento_113-18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6974/requerimento_114-18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6975/requerimento_115-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6985/requerimento_117-18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6986/requerimento_118-18.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6987/requerimento_119-18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6988/requerimento_120-18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6989/requerimento_121-18.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6990/requerimento_122-18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6993/requerimento_123-18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6991/requerimento_124-18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6992/requerimento_125-18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7252/requerimento_127-18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7253/requerimento_128-18.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7254/requerimento_129-18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7255/requerimento_130-18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7273/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7274/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7275/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7276/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7279/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7280/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7281/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7282/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7283/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7284/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7285/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7286/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7644/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7645/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7646/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7647/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7648/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7649/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7650/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7651/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7652/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7653/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7654/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7655/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7656/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7657/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7658/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7659/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7660/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7635/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7636/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7637/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7638/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7639/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7640/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7617/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7618/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7619/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7620/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7621/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7622/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7623/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7608/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7607/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7609/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7610/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7580/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7581/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7582/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7583/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7584/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7585/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7586/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7587/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7588/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7595/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7596/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7597/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7598/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7668/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7669/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7670/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7671/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7704/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7705/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7706/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7707/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7708/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7709/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7710/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7711/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7712/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7713/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7714/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7715/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7716/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7717/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7718/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7719/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7726/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7727/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7728/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7729/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7730/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7731/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7732/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7733/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7734/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7735/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7742/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7743/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7744/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7678/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7679/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7680/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7681/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7682/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7683/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7684/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7685/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7686/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7687/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7688/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7751/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7752/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7753/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7754/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7755/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7756/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7757/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7758/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7759/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5097/5097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5098/5098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5570/5570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5572/5572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5591/5591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5727/5727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5730/5730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6090/6090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6091/6091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6092/6092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6331/6331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6340/6340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6963/indicacao_89-18.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6964/indicacao_90-18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6979/indicacao_91-18.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6980/indicacao_92-18.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6981/indicacao_93-18.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6982/indicacao_94-18.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6983/indicacao_95-18.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6995/indicacao_96-18.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6996/indicacao_97-18.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6997/indicacao_98-18.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6998/indicacao_99-18.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7260/indicacao_100-18.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7261/indicacao_101-18.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7262/indicacao_102-18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7263/indicacao_103-18.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_104-18.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7265/indicacao_105-18.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_106-18.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7267/indicacao_107-18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_108-18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7269/indicacao_109-18.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7277/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7290/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7291/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7293/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7294/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7295/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7296/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7297/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7298/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7299/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7300/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7301/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7302/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7664/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7665/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7666/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7667/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7643/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7624/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7630/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7626/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7627/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7628/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7629/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7631/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7632/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7633/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7611/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7612/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7614/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7616/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7590/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7591/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7592/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7593/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7594/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7602/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7603/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7604/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7605/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7625/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7673/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7675/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7676/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7677/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7723/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7724/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7725/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7737/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7738/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7739/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7740/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7741/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7745/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7746/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7747/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7748/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7749/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7750/indicacao_172_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7689/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7690/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7691/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7693/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7694/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7695/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7696/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7697/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7698/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7699/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7700/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7701/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7702/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7703/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7761/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7762/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7763/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7764/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7765/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5507/5507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5721/5721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6333/6333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6334/6334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6976/mocao_10-18.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6977/mocao_11-18.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6978/mocao_12-18.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6994/mocao_13-18.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7256/mocao_14-18.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7257/mocao_15-18.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7258/mocao_16-18.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7259/mocao_17-18.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7278/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7287/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7288/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7289/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7661/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7662/mocao_23.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7663/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7641/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7642/mocao_26.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7634/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7589/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7599/mocao_29.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7600/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7601/mocao_31.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7672/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7721/mocao_33.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7722/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7760/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8187/lc_04-18.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/10715/plce_03-18001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7993/untitled001.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8197/plo_11-2018001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8198/projeto_de_lei_18-18_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8205/ordem_do_dia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6303/6303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6326/6326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6328/6328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6965/requerimento_105-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6966/requerimento_106-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6967/requerimento_107-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6968/requerimento_108-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6969/requerimento_109-18_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6970/requerimento_110-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6971/requerimento_111-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6972/requerimento_112-18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6973/requerimento_113-18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6974/requerimento_114-18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6975/requerimento_115-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6985/requerimento_117-18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6986/requerimento_118-18.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6987/requerimento_119-18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6988/requerimento_120-18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6989/requerimento_121-18.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6990/requerimento_122-18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6993/requerimento_123-18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6991/requerimento_124-18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6992/requerimento_125-18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7252/requerimento_127-18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7253/requerimento_128-18.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7254/requerimento_129-18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7255/requerimento_130-18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7273/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7274/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7275/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7276/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7279/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7280/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7281/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7282/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7283/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7284/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7285/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7286/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7644/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7645/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7646/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7647/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7648/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7649/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7650/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7651/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7652/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7653/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7654/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7655/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7656/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7657/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7658/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7659/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7660/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7635/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7636/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7637/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7638/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7639/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7640/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7617/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7618/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7619/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7620/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7621/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7622/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7623/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7608/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7607/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7609/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7610/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7580/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7581/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7582/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7583/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7584/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7585/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7586/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7587/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7588/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7595/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7596/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7597/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7598/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7668/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7669/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7670/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7671/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7704/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7705/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7706/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7707/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7708/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7709/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7710/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7711/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7712/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7713/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7714/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7715/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7716/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7717/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7718/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7719/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7726/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7727/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7728/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7729/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7730/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7731/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7732/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7733/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7734/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7735/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7742/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7743/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7744/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7678/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7679/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7680/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7681/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7682/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7683/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7684/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7685/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7686/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7687/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7688/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7751/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7752/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7753/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7754/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7755/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7756/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7757/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7758/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7759/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5097/5097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5098/5098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5570/5570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5572/5572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5591/5591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5727/5727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5730/5730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6090/6090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6091/6091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6092/6092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6331/6331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6340/6340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6963/indicacao_89-18.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6964/indicacao_90-18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6979/indicacao_91-18.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6980/indicacao_92-18.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6981/indicacao_93-18.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6982/indicacao_94-18.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6983/indicacao_95-18.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6995/indicacao_96-18.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6996/indicacao_97-18.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6997/indicacao_98-18.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6998/indicacao_99-18.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7260/indicacao_100-18.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7261/indicacao_101-18.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7262/indicacao_102-18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7263/indicacao_103-18.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_104-18.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7265/indicacao_105-18.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_106-18.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7267/indicacao_107-18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_108-18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7269/indicacao_109-18.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7277/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7290/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7291/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7293/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7294/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7295/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7296/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7297/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7298/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7299/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7300/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7301/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7302/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7664/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7665/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7666/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7667/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7643/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7624/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7630/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7626/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7627/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7628/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7629/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7631/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7632/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7633/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7611/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7612/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7614/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7616/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7590/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7591/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7592/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7593/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7594/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7602/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7603/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7604/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7605/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7625/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7673/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7675/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7676/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7677/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7723/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7724/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7725/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7737/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7738/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7739/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7740/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7741/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7745/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7746/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7747/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7748/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7749/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7750/indicacao_172_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7689/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7690/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7691/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7693/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7694/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7695/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7696/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7697/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7698/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7699/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7700/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7701/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7702/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7703/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7761/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7762/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7763/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7764/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7765/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5507/5507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/5721/5721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6333/6333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6334/6334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2018/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6976/mocao_10-18.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6977/mocao_11-18.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6978/mocao_12-18.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/6994/mocao_13-18.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7256/mocao_14-18.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7257/mocao_15-18.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7258/mocao_16-18.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7259/mocao_17-18.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7278/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7287/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7288/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7289/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7661/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7662/mocao_23.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7663/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7641/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7642/mocao_26.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7634/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7589/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7599/mocao_29.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7600/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7601/mocao_31.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7672/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7721/mocao_33.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7722/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7760/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8187/lc_04-18.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/10715/plce_03-18001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/7993/untitled001.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8197/plo_11-2018001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8198/projeto_de_lei_18-18_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2018/8205/ordem_do_dia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H477"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="154.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>