--- v0 (2026-04-04)
+++ v1 (2026-05-29)
@@ -7561,51 +7561,51 @@
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI DE DIRETRIZES DO ORÇAMENTO PARA O ANO DE 2018</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONVÊNIO COM O DETRAN</t>
   </si>
   <si>
     <t>10674</t>
   </si>
   <si>
     <t>TC PM</t>
   </si>
   <si>
-    <t>TOMADA CONTAS DO PREFEITO - PARECER PRÉVIO TCESP</t>
+    <t>TOMADA CONTAS DO PREFEITO - PARECER TCESP</t>
   </si>
   <si>
     <t>CFOFC - Finanças, Orçamentos, Fiscalização e Controle</t>
   </si>
   <si>
     <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10674/proj_decr_legis_02-21001.pdf</t>
   </si>
   <si>
     <t>apreciação das contas do PE de 2017</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Z</t>
   </si>
   <si>
     <t>Projeto de Lei  Executivo (descrição descontinuada</t>
   </si>
   <si>
     <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE PROVAS EQUESTRES COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO DE ÁLVARES MACHADO, ESTABELECE AS NORMAS PARA REALIZAÇÃO DAS REFERIDAS PROVAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
@@ -7984,51 +7984,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2017/8202/projeto_de_lei_complementar_4-17.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2017/8458/projeto_de_lei_complementar_no_04-17.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2021/10674/proj_decr_legis_02-21001.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H826"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">