--- v0 (2025-10-14)
+++ v1 (2026-04-18)
@@ -54,4545 +54,4545 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROCESSO DO REFFIS DE 2015</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ONDE SERÁ APLICADO RECURSO QUE SERIA PARA CENTRO CULTURAL </t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Chiquinho, Francis Policate, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROGRAMAS QUE PREVEEM ATENDIMENTO DE FISIOTERAPEUTAS EM DOMICÍLIOS DE CASOS ESPECIAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POR QUAIS MOTIVOS OCORRE TANTA FALTA DE MATERIAL PARA REPAROS EM VIAS PÚBLICAS E COMO É FEITO TAL PLANEJAMENTO </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE OCUPANTES DE EMPREGO PÚBLICO EM COMISSÃO </t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO LICITATÓRIO PARA 2ª ETAPA PASSAGEM CH</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE OBSTÁCULO PRÓXIMO AO POSTO PORTAL I</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE ENTREGA DO PSF DO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIE PLANILHAS E PROJETOS DE RECAPE DA RUA JOÃO BARTOLO </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CART SOLICITANDO INFORMAÇÕES SOBRE CICLOVIA E PLACAS INDICATIVAS NA ESTRADA MUNICIPAL VEREADOR JOSÉ MOLINA </t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA SE HÁ LEVANTAMENTO DE CUSTO DE AMPLIAÇÃO PONTE BR. CRUZEIRO </t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROGRAMAS DO "MELHOR CAMINHO"</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Carlos da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ IMPLANTADO RAMPAS DE ACESSIBILIDADE NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO FEITOS REPAROS NAS GALERIAS DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE RECAPE DA RUA JOSÉ DO PATROCÍNIO </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE A DEVOLUÇÃO DA ESCOLA AO ESTADO E RESPECTIVO VALOR </t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO INICIARÁ OBRAS DE GALERIAS NA RUA CASTRO ALVES </t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AS RAZÕES DE NÃO TER INICIADO A PINTURA NO PSF DO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A FOLHA DE PAGAMENTO DO MÊS DE JANEIRO DO 2016 DO P.E. </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO INSTALOU PROCON, VARA DISTRITAL E OUTROS </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE RECUPERAÇÃO DO ARQUIVO MUNICIPAL </t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PESAR PELO FALECIMENTO DO PEDIATRA ADEMIR ANZAI </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Ariel Pontes, Cabrera, Festo, Nelson do Roque, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONCESSÃO DE 10,67% DE REVISÃO A SALÁRIOS DOS SERVIDORES DO EXECUTIVO </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE APLICAÇÃO DE EMULSÃO ASFÁLTICA EM TAPA BURACOS </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE IMPLANTAÇÃO E FISCALIZAÇÃO DE NOVOS LOTEAMENTOS </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ariel Pontes, Carlos da Pizzaria, Festo, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE ESGOTO NO BALNEÁRIO DA AMIZADE </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE DISPONIBILIZAR VEÍCULO PARA DIRETORIA DE PLANEJAMENTO </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE TAPA BURACOS NA RUA ZEQUINHA DE ABREU </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CALÇADA NA RUA CAMPOS SALLES, 195</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A UNIMED SOLICITANDO INFORMAÇÕES SOBRE PLANOS DE SAÚDE DE PREFEITURAS E CÂMARAS </t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>A UNIMED SOLICITANDO INFORMAÇÕES SOBRE APOSENTADOS NA PREFEITURA</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Ariel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROJETO DA CONSTRUÇÃO DE PONTE NO KM 10</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE REABERTURA DO ACESSO JARDIM DAS ROSAS E NS. PENHA</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL PREVISÃO DE RECAPE DAS RUAS: ZEQUINHA DE ABREU, NOEL ROSA E OUTRAS</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ REFORMADO A PONTE DO KM 04</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DE PONTE KM 04 NA DEFESA CIVIL </t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Festo, Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Francis Policate, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MEDALHA KIOCHI TATIZAWA PARA DIA INTERNACIONAL DA MULHER </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDAGA SOBRE CARTÃO POSTAL EM COMEMORAÇÃO AO CENTENÁRIO DO MUNICÍPIO </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE RECUPERAÇÃO NO CAMPO DO COMPLEXO ESPORTIVO</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE QUESTÃO DO BALNEÁRIO DA AMIZADE </t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CDHU INDAGANDO DE QUEM É A RESPONSABILIDADE DE CONSERVAÇÃO DAS VIAS DO CH. ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE SOLICITAÇÃO DE R$ 300.000 JUNTO A DEFESA CIVIL </t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ ROÇADO O MATO DA AVENIDA VINICIUS DE MORAES </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROGRAMA "MINHA CASA MINHA VIDA"</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROJETO DE GALERIA E ASFALTO CASTRO ALVES </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE CEDER DOIS CAMINHÕES DA PREFEITURA PARA MUTIRÃO COMUNITÁRIO CONTRA A DENGUE NO PARQUE DOS PINHEIROS E JARDIM PANORAMA </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE CONCESSÃO DE PRÉDIO PÚBLICO A GRUPO DE CAPOEIRA </t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HAVERÁ O CAMPEONATO DE FUTEBOL EM 2016</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROJETOS ESPORTIVOS QUE PROSSEGUIRAM EM 2016</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE FAZER MUTIRÃO DE LIMPEZA NA MATINHA DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CART SOLICITANDO A POSSIBILIDADE DE CEDER MAIS RASPA DE ASFALTO </t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE INÍCIO DO "MELHOR CAMINHO" NO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO PARA RECUPERAÇÃO DA PONTE DO BAIRRO CRUZEIRO </t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE REALIZAR "PENEIRÃO" PARA FUTEBOL</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART SOLICITANDO A COLOCAÇÃO DE PASSARELA NA SP 270</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO RETOMADAS AS OBRAS DE RECAPE DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVOS PELOS QUAIS AGÊNCIA DO BANCO DO BRASIL NÃO INSTALOU BIOMBO </t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEM É RESPONSÁVEL PELA MANUTENÇÃO DOS VEÍCULOS E EQUIPAMENTOS DA PREFEITURA</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS A PREFEITURA NÃO FORNECE EQUIPAMENTOS DE SEGURANÇA AOS SERVIDORES DA COLETA DE LIXO E TAPA BURACOS </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO RETOMADAS OBRAS DA CRECHE DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS A PREFEITURA INSTALOU INSULFILM NOS VEÍCULOS </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CONCURSO PÚBLICO DA PREFEITURA</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO A PREFEITURA VAI FUNCIONAR EM SEU HORÁRIO NORMAL</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MECANISMO DE DIMINUIÇÃO DE VELOCIDADE NA RUA NIVALDO ZORZATO DE ALMEIDA </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>MECANISMO DE DIMINUIÇÃO DE VELOCIDADE NA RUA FUAD MALULY</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECUPERAÇÃO DO CAMPO NO COMPLEXO ESPORTIVO </t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDAGA SOBRE CARTÃO POSTAL EM COMEMORAÇÃO AO CENTENÁRIO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REBAIXAMENTO NA RUA JOSÉ ALEXANDRE, DEFRONTE A CAPELA SANTO EXPEDITO </t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO CANALETA AVENIDA DAS AMÉRICAS, DEFRONTE AO LUCAS LANCHES</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DAS CANALETAS NA AVENIDA DAS AMÉRICAS, DEFRONTE AO "BRADESCO" E "BANCO DO BRASIL" </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CANALETA NA RUA REGENTE FEIJÓ</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTOS DE SEGURANÇA QUE FORAM FECHADOS E OS QUE FICARAM ATIVOS</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIOS EM ANDAMENTO DE ASSINATURA NA PREFEITURA</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIOS ASSINADOS NA PREFEITURA - 2013 A 2015</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETOS DO MUNICÍPIO INSERIDOS NAS ESFERAS ESTADUAL E FEDERAL</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETOS AGUARDANDO LIBERAÇÃO DE RECURSOS </t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO E PLANILHA DE CUSTOS SOBRE RECAPE DO BAIRRO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVOS DA SOLICITAÇÃO DE AUMENTO DE 300 MIL NA VERBA DO DUODÉCIMO </t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE LEI DE MUDANÇA DE NOME DE RUA</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAR FRENTE DE TRABALHO NA ZONA RURAL</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROGRAMAÇÃO DE MELHORIAS NA RUA JOÃO BARTOLO </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROGRAMAÇÃO DE MELHORIAS NA RUA JASMI BATISTA </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO SOBRE PROJETOS DE EXECUÇÃO DE "MELHOR CAMINHO"</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO SE FOI AUTORIZADA A COMPRA DE SEMENTES PARA PLANTAS ANTI-DENGUE </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROJETO DE REGULARIZAÇÃO DO NINDAM </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA CONTATO COM DEPUTADOS PARA RECAPE NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PLANOS DE RECUPERAÇÃO DE TRECHO NA AVM 148</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDAGA SOBRE AÇÕES CONTRA A DENGUE FACE AO CÓDIGO DE POSTURA</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/730/730_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS SOBRE PLACAS DE NOME DE RUAS COLOCADAS EM LOCAIS ERRADOS</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/731/731_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA ESTOQUE DE MEDICAMENTOS NAS UNIDADES DE SAÚDE</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS DE MELHORIAS EM VIAS PÚBLICAS </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE MEIO FIO E "SARGETÕES"</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE TODOS DECRETOS/PORTARIAS EXONERAÇÃO PESSOAL 2015/16</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS DE REVOGAÇÃO DE PESSOAL DOS EMPREGOS EM COMISSÃO </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDAGAÇÕES SOBRE CAUÇÃO E OUTRAS EXIGÊNCIAS PARA NOVOS LOTEAMENTOS </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS PAROU A CASTRAÇÃO DE ANIMAIS NO MUNICÍPIO </t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ PROCESSO DE CESSÃO DA ESTAÇÃO FERROVIÁRIA AO MUNICÍPIO</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE IMPLANTAÇÃO DE MELHORIAS EM VIA PÚBLICA </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE IMPLANTAÇÃO DE MURETA E CALÇADAS NA RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDAGA SOBRE VALOR ARRECADADO COM ISS DOS BANCOS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDAGA COMO SE ENCONTRA O PROCESSO SOBRE ESTÁDIO DO PAULISTA FC</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE TUBULAÇÃO NA ESTRADA BR. FLORESTINHA </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECONSTRUÇÃO DE PONTE NO BR. FLORESTINHA </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE MECANISMO DE ESCOAMENTO D'ÁGUA NA ESTRADA ANTIGA QUE DEMANDA A PRESIDENTE BERNARDES </t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS MOTIVOS DA RETIRADA DE EQUIPAMENTOS E PESSOAL DO PARQUE DOS PINHEIROS E JARDIM PANORAMA </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO FORAM IMPLANTADAS GRADES NAS GALERIAS </t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE NOVA SINALIZAÇÃO NA AVENIDA CASTRO ALVES </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE PINTURA DAS GUIAS E SINALIZAÇÃO DAS RUAS PAVIMENTADAS DO PARQUE DOS PINHEIROS E JARDIM PANORAMA </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE LIMPEZA NAS MARGENS DA LINHA FÉRREA NO PARQUE DOS PINHEIROS II</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO FOI FEITA A LIMPEZA DE TERRENOS COM EROSÃO </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS DA DEMORA DE SE FAZER "TAPA BURACOS" NAS VIAS DO PARQUE DOS PINHEIROS E PANORAMA </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO DE DEVOLUÇÃO DE ESCOLA NO PARQUE DOS PINHEIROS A FDE</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL O VALOR APLICADO NA CONSTRUÇÃO DE CRECHE NO PARQUE DOS PINHEIROS E QUANDO SERÁ INAUGURADO </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO SE INICIOU ESCOLINHA DE FUTEBOL NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POR QUE NÃO TEM PEDAGOGAS EM ESCOLAS DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE AQUISIÇÃO DE ÁREA PARA CEMITÉRIO </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTOS EMPREGOS, COM RESPECTIVOS SALÁRIOS, EXISTEM NO P.E.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS AINDA NÃO FOI ROÇADO O CAMPO DO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE COMPLEMENTO DE OBRAS DA PONTE SANTA LUZIA </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RESTAURAÇÃO DA COBERTURA NO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE ADEQUAÇÃO DE SINALIZAÇÃO NA AVENIDA AMIZADE COM XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A "VIVO" SOLICITANDO INFORMAÇÕES SOBRE CORTE ESCALIPTOS</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE NOVOS SEMÁFOROS NA CIDADE </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER/CART SOLICITANDO SE HÁ PREVISÃO DE MELHORIAS NO ACESSO SP 270</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDAGA SOBRE MÃO DE DIREÇÃO NA RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDÊNCIAS A VIGILÂNCIA SANITÁRIA TOMOU EM RELAÇÃO AO FERRO VELHO</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDÊNCIAS A ADMINISTRAÇÃO TOMOU FACE AO PASSEIO PÚBLICO NO "VALÊNCIA I"</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS PROVIDÊNCIAS A ADMINISTRAÇÃO TOMOU EM RELAÇÃO À ESTRADA RURAL FECHADA </t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM PROVIDÊNCIA VISANDO MELHORAR O ACESSO AO "RESIDENCIAL MIZOBE"</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ PROJETO DE REPAROS E MELHORIAS NA RUA ATILIO SIQUERI </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PROPOSTA PARA MUNICIPALIZAÇÃO DE TRÂNSITO </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ VIABILIDADE DE PERMITIR CONSERVAÇÃO DE ÁREA PÚBLICA NO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE PODA NAS ÁRVORES E LIMPEZA PLENA NA ANTIGA "ESCOLA TÉCNICA" </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO TROCA DE APLICAÇÃO DE RECURSO ESTADUAL - CENTRO CULTURAL/RECAPE</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE EMPREGOS EM COMISSÃO E FUNÇÃO GRATIFICADA DA GESTÃO 2005/2008 E ATUAL</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PAGAMENTO DE HORAS EXTRAS DOS ÚLTIMOS TRÊS MESES </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PROCESSO DE DEVOLUÇÃO DE OBRA DE ESCOLA AO ESTADO </t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO TEM SIDO FEITA A LIMPEZA DO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO TEM SIDO FEITO "TAPA BURACOS"E RECAPE</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ INAUGURADA A SUB-PREFEITURA NO JARDIM PANORAMA/PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA A ELABORAÇÃO DO PLANO MUNICIPAL DE SANEAMENTO E SE A EMPRESA CONTRATADA ESTÁ CUMPRINDO DISPOSITIVOS CONTRATUAIS </t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS EM VIA DE ACESSO A PROPRIEDADE "SR. JURAZEK"</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS EM VIA DE ACESSO A PROPRIEDADE "UBALDO BRAMBILLA"</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NA PONTE DO CÓRREGO "JOÃO DAVI"</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PRECATÓRIOS E AÇÕES TRABALHISTAS NO EXECUTIVO</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Festo, Francis Policate, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE PASSEIO PÚBLICO NO ACESSO AO NOVO PRÉDIO DO "SESI"</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROJETO DE REVITALIZAÇÃO DA PRAÇA "GETÚLIO VARGAS"</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA PROCESSO DE RESTAURAÇÃO DA COBERTURA DO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROJETO "MELHOR CAMINHO" NA ESTRADA DO MATADOURO</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE CANALIZAÇÃO DE ÁGUA PLUVIAL NA RUA MARCILIO DIAS </t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTAS PONTES EXISTEM E QUANTAS ESTÃO COMPROMETIDAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTAS FAMÍLIAS FORAM ATENDIDAS COM ISENÇÃO DE TAXA A PARTIR DE 2015</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PRESENÇA DA DIRETORIA DE PLANEJAMENTO E DESENVOLVIMENTO URBANO </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE TROCA DE POSTE NA RUA MARCILIO DIAS</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE MELHORIAS NO ACOSTAMENTO DA RUA MARCILIO DIAS PRÓXIMO A "LAJE HORIZONTE"</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REQUERE LICENÇA CETESB PARA ABERTURA DE VIA CHÁCARAS COBRAL </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ EFETIVADA A PINTURA DAS VIAS E OBSTÁCULOS NO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/891/891_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE MELHORIAS NA ÁREA DA ANTIGA FEPASA</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROJETOS DE RECAPE EM BAIRROS DA CIDADE</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE ESTUDOS FEITOS PARA DISTRITOS INDUSTRIAIS </t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROCESSOS JUDICIAIS ENVOLVENDO SERVIDORES DA EMPRESA "PORTIS"</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HAVIA SEGURANÇA PATRIMONIAL NA ESCOLA "MARECHAL DO AR" NA DATA DE DEPREDAÇÃO E O CUSTO DOS PREJUÍZOS</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE A SEGURANÇA PATRIMONIAL NO CENTRO DE SAÚDE FOI MANTIDA E ENVIE CÓPIA DOS B.O.'S RELATIVOS AS TENTATIVAS DE ARROMBAMENTO </t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SABESP SOLICITANDO INFORMAÇÕES SOBRE ESGOTO NO DISTRITO CORONEL GOULART </t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA OS MOTIVOS DA RETIRADA DA SEGURANÇA PATRIMONIAL NA ESCOLA MARECHAL DO AR E SE HÁ PREVISÃO DE RETORNO </t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE CONCLUSÃO EM OBRAS DA CRECHE SANTA EUGÊNIA</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SE DARÁ INÍCIO DA 2ª ETAPA DA TRAVESSIA DO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE FUNÇÃO GRATIFICADA DE 2005 A 2008, COM NOMES E SALÁRIOS </t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE EMPREGOS EM COMISSÃO E FUNÇÃO GRATIFICADA DE 2009 A 2012, NOMES E SALÁRIOS </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELACIONAR PROJETOS DE LEI DE CRIAÇÃO E EXTINÇÃO DE EMPREGOS DE 2005 ATÉ A PRESENTE DATA</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MEDALHA KIOCHI TATIZAWA PARA PRESIDENTE DA COLÔNIA JAPONESA E MUSEU PE. M. NAKAMURA </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SABESP SOLICITANDO INFORMAÇÕES SOBRE MANANCIAIS QUE ABASTECEM O MUNICÍPIO </t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE CANALETAS NA RUA SÃO MARCOS, JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Cabrera, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA PARA ORGANIZAÇÃO "WADÔ-RYU" PELOS 60 ANOS DO BR.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE VACINAS DE H1N1 NO ÂMBITO DO MUNICÍPIO E ESTADO </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE SITUAÇÃO DA RUA PAULO SANVEZZO, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CASCALHAMENTO DAS VIAS DO RESIDENCIAL ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PRÉDIO DA CRECHE "VÔ LAU", JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SABESP SOLICITANDO REBAIXAMENTO DA REDE DE ESGOTO NA RUA AGOSTINHO DOS SANTOS </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ENERGISA SOLICITANDO PROVIDÊNCIAS SOBRE POSTE NA RUA MARCILIO DIAS, 273</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE REFORMA NO SALÃO COMUNITÁRIO DO CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE GALERIAS NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS E MELHORIAS NA AVM 040</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Ariel Pontes, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO CIRETRAN INDAGANDO QUANTAS MOTOS E CARROS ESTÃO CADASTRADOS EM NOSSO MUNICÍPIO </t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORIAS E ADEQUAÇÕES NOS PONTOS DE ÔNIBUS DA CIDADE </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE É POSSÍVEL MARCAR REUNIÃO COM A JANDAIA PARA AMPLIAÇÃO DE PONTOS DE ÔNIBUS </t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/957/957_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE É POSSÍVEL MARCAR REUNIÃO COM A SABESP PARA TRATAR DE ESGOTO EM CORONEL GOULART </t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA A IMIGRANTE JAPONESA CENTENÁRIA</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA A JOÃO PAULO SUZUKI POR LEVANTAMENTO DA HISTÓRIA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE LOTEAMENTO "UNIÃO"</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Ariel Pontes, Festo, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA SE EXISTE CÓPIA DE ABAIXO ASSINADO PARA MANUTENÇÃO DE SINALIZAÇÃO NA RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ ESTUDOS PARA IMPLANTAÇÃO DE ALGUMA FORMA DE TRANSPORTE URBANO</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO DA "CONSTRUPOPP" RELATIVO A LIMPEZA PÚBLICA</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS E MELHORIAS NA ESTRADA QUE DEMANDA CÓRREGO DO MACACO</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO APRESENTANDO REIVINDICAÇÕES A SERES APRESENTADAS À "JANDAIA"</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES DE ABAIXO ASSINADO SOBRE A RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO "ERPLAN" SOLICITANDO INFORMAÇÕES SOBRE RECURSOS PARA RECAPE URBANO </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DAS ATAS DAS REUNIÕES DA COMISSÃO MUNICIPAL DE TRÂNSITO </t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CASA CIVIL DO GOVERNO DO ESTADO SOLICITANDO INFORMAÇÕES SOBRE VERBA DE R$100 MIL</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE PLACA COM NOME DOS VEREADORES NO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO A ADMINISTRAÇÃO ENFRENTARÁ A QUESTÃO DA LIMPEZA PÚBLICA QUE NÃO ESTÁ SENDO FEITA</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE LICITAÇÃO PARA LIMPEZA PÚBLICA </t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPAROS E MELHORIAS PRÓXIMO A CAPELA DO OURO VERDE </t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA AO MAESTRO ODAIR CARLOS BISCOLA</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE GRADE DE PROTEÇÃO EM UNIDADE ESCOLAR </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE FALTA DE MEDICAMENTOS NA UNIDADE DE SAÚDE NO PARQUE DOS PINHEIROS/PANORAMA</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Ariel Pontes, Cabrera, Carlos da Pizzaria, Festo, Nelson do Roque, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA AO CP. PM. CLÁUDIO ARANDA E CP. PM. CRISTIANO SOSA</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA E ENERGISA QUESTIONANDO OS MOTIVOS DA NÃO MUDANÇA DE POSTE NO JARDIM SANTA EUGÊNIA LIGANDO COM OS CONJUNTOS HABITACIONAIS</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NO CAMPO DE FUTEBOL DA PRAÇA ANTONIO GATTI CADETTE</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DE LIGAÇÃO ENTRE JARDIM SANTA EUGÊNIA E CDHU</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA A SITUAÇÃO DA PRAÇA GETÚLIO VARGAS </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RECURSOS PARA RECAPE DA RUA 7 DE SETEMBRO E EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HAVERÁ "TAPA BURACOS" NAS VIAS DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O EXECUTIVO ENVIARÁ PROJETO CRIANDO CONSELHO MUNICIPAL DE COMÉRCIO E INDÚSTRIA</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A ARRECADAÇÃO DE ISS A PARTIR DE 2015 ATÉ A PRESENTE DATA</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS OS MOTIVOS DO JARDIM SÃO FRANCISCO ESTAR SEM VARREDORES DE RUA A DOIS MESES</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROGRAMA CIDADE LEGAL</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NA GALERIA DA ESTRADA QUE DEMANDA PROPRIEDADE DI SR. MINHOZ</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE COLOCAÇÃO DE TUBULAÇÃO EM ESTRADA MUNICIPAL BR. RESERVADO</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A ENERGISA, SOLICITA POSIÇÃO SOBRE CONSTANTES QUEIMAS DE ELETRODOMÉSTICOS </t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE AMPLIAÇÃO DO CEMITÉRIO SEDE </t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SABESP, SOLICITANDO INFORMAÇÕES SOBRE REPAROS EM VIAS PÚBLICAS - CAMPOS SALES </t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A RAMPA E GRADE DA EMEIF FRANCO MONTORO</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS DA DEMORA DE SE FAZER "TAPA BURACOS" NO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NO PORTAL DE ENTRADA DA CIDADE E IMEDIAÇÕES </t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NA AVENIDA ALFREDO MARCONDES E IMEDIAÇÕES </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS URGENTE NO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS URGENTE NO JARDIM MARIA DE LURDES </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÁREA VERDE DO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FECHAMENTO PRÉDIO DO PSF DO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ÁREA PÚBLICA DA PRAÇA ANTONIO GATTI</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA RUA EUZEBIA MONDINI COM AV. ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO CAMPO DE FUTEBOL DA COHAB/CRHIS</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTO DO PASSEIO PÚBLICO DO CAMPO DE FUTEBOL COHAB/CRHIS</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE CAÇAMBAS E MUTIRÃO EM PROL DO COMBATE A DENGUE </t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA EM BAIRROS PERIFÉRICOS DA CIDADE </t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>CONTINUIDADE DE OPERAÇÃO "TAPA BURACOS" NOS BAIRROS PERIFÉRICOS DA CIDADE</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA RUA DOS LIÍRIOS </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA 9 DE JULHO (TRECHO DE TERRA)</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESCONTO QUE ESTIMULE O CONTRIBUINTE PAGAR A VISTA O IPTU</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NAS RAMPAS DE ACESSIBILIDADE PELA CIDADE </t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE SOLO NA CONFLUÊNCIA DAS RUAS: ORLANDO SILVA E VICENTE CELESTINO </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTO DA REDE DE ESGOTO QUE PASSA PELO CAMPO DE FUTEBOL </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E RECUPERAÇÃO DE ALAMBRADO NOS VESTIÁRIOS DO CAMPO DA COHAB/CRHIS </t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NAS PORTAS DO VESTIÁRIO DO CAMPO DA COHAB/CRHIS </t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DO PASSEIO PÚBLICO NA RUA V.D. GARCIA COM OLAVO BILAC </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA AVENIDA BRASIL EM CORONEL GOULART </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETA NA RUA D. PEDRO I</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETA NA RUA TOCANTINS</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CANALETA NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS NA RUA VICENTE DIAS GARCIA COM XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTAURAÇÃO DO CAMPO DE FUTEBOL DO MARIA DE LURDES I E II </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TODAS AS CAIXAS D'ÁGUA NAS ESCOLAS E UNIDADES DE SAÚDE</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO JARDIM SÃO FRANCISCO E OUTROS</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA QUE DEMANDA "LACTICÍNIOS IRMÃO CARLUCCI"</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA AMPLA E GERAL NO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETA DEFRONTE AO ESTABELECIMENTO DO SR. CURIÓ</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CAMPO DE FUTEBOL NA PRAÇA DO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MUTIRÃO AMPLO E GERAL DE COMBATE A DENGUE E OUTRAS </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA GERAL NA ÁREA PÚBLICA NA RUA PEDRO BRAMBILLA </t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA PEDRO BAMBRILLA </t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE OBSTÁCULOS NA RUA CASTELO BRANCO </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA NAS ÁREAS DAS CASAS "MINHA CASA MINHA VIDA"</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NA PONTE DO NAGAU - PRÓXIMO AO BAIRRO MARIA DE LOURDES</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO AO BORNIA - LOTEAMENTO NA RUA XV DE NOVEMBRO PRÓXIMO AO N°750</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIAR A GALERIA E TUBOS PRÓXIMOS A CAPELA SANTO EXPEDITO </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO VILA PAULISTA </t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACOS EM RUAS DO BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URGENTE NA ACADEMIA DO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CAMPO DE FUTEBOL NO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NAS RUAS DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACOS NAS RUAS DO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRADA E PONTE DO KM 4 - APREV </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>JOGAR TERRA NA TRAVESSIA SANTA EUGÊNIA/PREDINHOS</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA NA RUA ARY BARROSO</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE RECUPERAÇÃO (TAPA BURACO) NA ROTATÓRIA CENTENÁRIO IMIGRAÇÃO JAPONESA</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA, INCLUSIVE COM PLACA "PARE", SENTIDO RODOVIA/RUA ANTONIO LOUZADA MARZABAL, MA ROTATÓRIA CENTENÁRIO IMIGRAÇÃO JAPONESA</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>Festo, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR TERRENO EM ÁREA VERDE DO BAIRRO MARIA DE LOURDES II</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO "TAPA BURACO" NA TRAVESSA ANTÔNIO FERRUCCI</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR CAMPO DE FUTEBOL AO LADO DA ACADEMIA DA TERCEIRA IDADE</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS EM VASOS COM ÁGUA NO CEMITÉRIO </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO FINAL DA RUA PRESIDENTE PRUDENTE E INÍCIO DA SEQUÊNCIA DE TERRA</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO "TAPA BURACOS" EM VIA PÚBLICA</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM MEIO FIO E "SARGETÕES" EM VIA PÚBLICA</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO "PROJETO GELOTECA" QUE TRANSFORMA GELADEIRAS EM ESTANTES PARA LIVROS</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO ESTACIONAMENTO DA ÁREA DO ANTIGO EXPURGO </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSEIO PÚBLICO NO TRECHO DA RUA XV DE NOVEMBRO PRÓXIMO A RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA SINALIZAÇÃO DA RUA GUAINAZES, JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA THOMAZ CANTO, VILA FERNANDES </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLICAÇÃO DE EMULSÃO ASFÁLTICA EM TAPA BURACOS NOS MOLDES DA GESTÃO ANTERIOR </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/762/762_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE CAÇAMBAS E MUTIRÃO EM PROL  DO COMBATE A DENGUE </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NAS VIAS DO PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS EM ESTRADA RURAL QUE DEMANDA PRES. BERNARDES </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NA ESTRADA RURAL PERTO DA "CRUZINHA"</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS EM GALERIA NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS ESTRADAS QUE DEMANDAM BAIRRO PINDORAMA E CATANDUVA</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR SINALIZAÇÃO DE TRÂNSITO DEFRONTE A "JULIANA CALÇADOS" - AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO ADEQUADA NA RUA CAMPOS SALES </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACA COM NOME NA PRAÇA DA AMIZADE </t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS MARGENS DA AVENIDA DA AMIZADE PRÓXIMO AO "HIRAQUIM"</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RETIRADA DE ENTULHO DA ESCOLA MARIA APARECIDA VACCARO</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DE SINALIZAÇÃO DA RUA HOLANDA COM AVENIDA BRASIL </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO ADEQUADA NA RUA HOLANDA PRÓXIMO A PORTUGAL </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DE ALAMBRADO NA ESCOLA MARIA APARECIDA VACCARO</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA JOÃO GARCIA </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO E REPAROS NECESSÁRIOS EM TODAS AS ACADEMIAS AO AR LIVRE</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA AVENIDA DAS AMÉRICAS AO LADO DO "BRADESCO"</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" EM TRECHO DA RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" EM TRECHO DA RUA PEDRO MAZARRO</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS NA RUA PADRE VICENTE FONTANELLI</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NA CIDADE </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NO INÍCIO DA RUA PRESIDENTE EPITÁCIO </t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA DEFRONTE A IGREJA MATRIZ</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NA ROTATÓRIA "CENTENÁRIO DA IMIGRAÇÃO JAPONESA"</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTO DE VENTILADORES DO VELÓRIO MUNICIPAL </t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA PONTE DO BAIRRO CRUZEIRO </t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO E REPAROS NA ILUMINAÇÃO DA AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NAS ÁREAS PÚBLICAS DA CHÁCARA RECREIO COBRAL </t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NAS VIAS DA "CHÁCARA RECREIO COBRAL"</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA SANTO BRUNHOLI</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DAS CALHAS DOS PRÓPRIOS MUNICIPAIS </t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA SÍTIO "SÃO LUIZ"</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA ANTONIO BORTOLUZZI</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS GALERIAS DA RUA ANTONIO BORTOLUZZI</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DE CANALETA NA RUA HUNGRIA </t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR SINALIZAÇÃO E OBSTÁCULO NA RUA MARCILIO DIAS COM JOÃO BARTOLO</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE NA ESTRADA DO "NAGAI"</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E GRADES NAS "BOCAS DE LOBO" DO JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INAUGURAÇÃO DAS OBRAS DE REVERSÃO DE ESGOTO</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO ADEQUADA NO PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA TUPINAMBÁS, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RETIRADA DE ENTULHOS NAS VIAS DO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO PAVIMENTO DA RUA SEBASTIÃO ANTONIO PEREIRA, 120</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL NA RUA JOSÉ GARCIA, CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS GERAIS NO PRÉDIO DO VELÓRIO MUNICIPAL </t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA PRAÇA JURANDIR BISCOOLA</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO FINAL DA RUA EUCLIDES DA CUNHA</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NAS VIAS DO JARDIM MARIA DE LURDES II</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE VAGA DE IDOSO NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRES, VERMELHA E BRANCA, EM CERTOS LOCAIS NA CIDADE</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS (PASSAR PATROL) NA RUA 9 DE JULHO</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE CAÇAMBAS EM ÁREAS PÚBLICAS PELA CIDADE </t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA RUA ARGENTINA, DEFRONTE AO NÚMERO 203</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL DO PASSEIO PÚBLICO NA RUA ANTONIO BORTOLUZI</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTRADA NAGAI REGULARIZAÇÃO E REPAROS NO LEITO DA VIA E PONTE</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DAS VIELAS DO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS OBSTÁCULOS DO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATERRO DE BURACO AO LADO DO POSTE E REPAROS EM GALERIAS NO CH ANTONIO PRADO </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA NIVALDO ZORZATO</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODA DE ÁRVORES NA RUA ARTHUR BOIGUES, DEFRONTE A DELEGACIA </t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NA RUA SANTOS DUMONT</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS NA ESTRADA RURAL QUE DEMANDA AO BAIRRO CRUZEIRO </t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA AMPLA E GERAL NOS PRÓPRIOS MUNICIPAIS </t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NAS VIAS DO JARDIM NOSSA SENHORA DA PAZ, MARIA DE LURDES E SÃO JOÃO</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS DIVERSAS NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVITALIZAÇÃO E MELHORIAS NA PRAÇA GETÚLIO VARGAS </t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA EM PONTO DE ÔNIBUS NA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA RUI BARBOSA </t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/945/945_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA JOSÉ BONIFÁCIO, VILA IKEDA</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS EM ESTRADA RURAL DO SR. JASON</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA PRESIDENTE PRUDENTE E BAIRROS ALÉM DA LINHA</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA AVENIDA DA AMIZADE (PRÓXIMO AO LETO)</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CAMPO DE FUTEBOL DA PRAÇA ANTONIO GATTI CADETTI</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA RUA ANGENTINA NO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE RAMPAS DE ACESSIBILIDADE NA ÁREA CENTRAL </t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA CABECEIRA NA PONTE DO CÓRREGO DO MACACO </t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEMARCAR E SINALIZAR PONTOS DE TÁXI NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NOS PONTOS CRÍTICOS NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS NA SINALIZAÇÃO DA CIDADE </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS EM "MATA-BURROS" DA ESTRADA NO BAIRRO DO MACACO</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO ADEQUADA NAS VIAS DO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO ADEQUADA NA RUA REGENTE FEIJÓ E OUTRAS </t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E MELHORIAS NA RUA SÃO PAULO NO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER ALGUMAS AÇÕES COMEMORATIVAS AO CENTENÁRIO </t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS NO LEITO DA RUA JASMI BATISTA </t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA EM CAIXA D'ÁGUA EM UNIDADE ESCOLAR </t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE ÁRVORES DENTRO DE ÁREA DE UNIDADE ESCOLAR</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" EM DIVERSAS RUAS; SETE DE SETEMBRO E OUTRAS</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS EM GRELHAS DEFRONTE A CRECHE PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE SINALIZAÇÃO E OBSTÁCULOS NO PARQUE DOS PINHEIROS/PANORAMA </t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NA ESCOLA AO LADO DA CRECHE</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS "PROIBIDO JOGAR LIXO" NO FINAL DA RUA ARMANDO SALES E OUTRAS</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE SOLO E PLACAS NA RUA 7 DE SETEMBRO COM VD GARCIA </t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS EM ALÇA DE ACESSO NA AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTAURAÇÃO DE OBSTÁCULOS NAS VIAS E NA AVENIDA BRASIL, JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NAS VIAS DO JARDIM MARIA DE LURDES E SÃO JOÃO </t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" EM VIAS DE ZONA URBANA</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO ROTARY CLUB DE ÁLVARES MACHADO POR PREMIAÇÃO DE MELHORES ALUNOS E PROFESSORES DE 2015</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Cabrera, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO SESI POR EVENTO COM O MAESTRO JOÃO CARLOS MARTINS </t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS CONSELHEIROS TUTELARES QUE DEIXARAM O CARGO RECENTEMENTE </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A EQUIPE ORGANIZADORA DE EVENTO DO ASILO OCORRIDO RECENTEMENTE </t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/619/619_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO CCEM JUNIOR POR EVENTO PROL LAR DOS IDOSOS </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO COMANDANTE DO 18° BPM POR ATO SOLENE DE 50° ANIVERSÁRIO</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS À PANIB</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A DIRETORIA E VOLUNTÁRIOS DO ASILO PELO EVENTO FILANTRÓPICA</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO SINDICATO DE SERVIDORES PELA REALIZAÇÃO DE EVENTO AOS SERVIDORES </t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS EM HOMENAGEM AO DIA DO TRABALHADOR </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO PREFEITO PELA INAUGURAÇÃO DO PROCON </t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO "GRUPO BOM PASTOR" POR TRABALHOS DE VOLUNTARIADO</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A "ASSOCIAÇÃO VOLUNTÁRIOS" EM LUTA POR TRABALHO E SEDE</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A SERVIDOR POR 35 ANOS DE CARREIRA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>Nelson do Roque, Ariel Pontes, Cabrera, Carlos da Pizzaria, Festo, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO INICIO DE MINISTÉRIO DO PADRE MACHADENSE LUIZ FERNANDO SANTANA XAVIER </t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A SABESP POR OBRAS REALIZADAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A MEMBROS DA COLÔNIA JAPONESA E MUSEU PE. M. NAKAMURA </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PE. JURANDIR POR EMPREENDEDORIMO</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AS CATEQUISTAS DA IGREJA CATÓLICA POR TRABALHO DE EVANGELIZAÇÃO </t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A JOÃO PAULO SUZUKI POR TRABALHO PELA HISTÓRIA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A SERVIDORES DE EQUIPE DO MUNICÍPIO POR REPAROS EM PONTES</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO ACEAM PELA PROMOÇÃO DE TORNEIO DE GATEBOLL</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS PASTORES DA ASSEMBLÉIA DE DEUS PELOS CONGRESSOS REALIZADOS </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO TRABALHO DO POLICIAL MILITAR REFORMADO SARGENTO MARTINS</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE TÍTULO DE CIDADÃO MACHADENSE AO SENHOR CLAUDINEIZ ADÃO DA SILVA</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO DO ANO 2013</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO DO ANO DE 2014</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE TÍTULO DE CIDADÃO MACHADENSE AO SENHOR COSMO DAMIÃO DA SILVA PAULINO</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE TÍTULO DE CIDADÃO MACHADENSE AO SENHOR MARCELO DE SOUZA AVANCHI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4899,67 +4899,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="110.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="147.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>