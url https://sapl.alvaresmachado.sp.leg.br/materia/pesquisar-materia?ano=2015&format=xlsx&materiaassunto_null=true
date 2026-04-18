--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -54,6811 +54,6811 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Chiquinho, Francis Policate, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL O MOTIVO DA DIFERENÇA DE SALÁRIOS DE FISIOTERAPEUTAS </t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE REPAROS NO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SABESP SOLICITANDO RECEITA E DESPESA EM ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>QUAL O PORCENTUAL DA REVISÃO ANUAL DE SALÁRIOS NO PE</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS AS PROVIDÊNCIAS A POLICIA MILITAR TOMOU PARA VIABILIZAR REDE DE ESGOTO EM CORONEL GOULART </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS CONVÊNIOS PREVISTOS PARA 2015 COM ESTADO E UNIÃO </t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POR QUE NÃO LICITOU O RECAPE DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FACE AO OFÍCIO 08/15 QUAL A POSIÇÃO DO EXECUTIVO QUANTO ATRASO NA SANÇÃO DE PROJETOS APROVADOS NO LEGISLATIVO </t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDÊNCIAS A POLÍCIA MILITAR VEM TOMANDO PARA IMPLANTAÇÃO DE PASSEIO PÚBLICO NA AVENIDA ALFREDO MARCONDES SENTIDO SESI</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t xml:space="preserve">INÍCIO CONSTRUÇÃO DA OBRA DE IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NA ENTRADA DAS CHÁCARAS DO JARDIM COBRAL </t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INÍCIO DAS OBRAS DA 2ª ETAPA DA PASSAGEM DO JARDIM SANTA EUGÊNIA PARA CDHU </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUÇÃO DO ESPAÇO DO ESTACIONAMENTO DAS VIATURAS DA POLÍCIA MILITAR </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTO PARA SERVIÇOS DE OBRAS</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Carlos da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE SISTEMA VIÁRIO </t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO </t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE VIAS </t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE O PRÉDIO DA ANTIGA CRECHE </t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARALISAÇÃO DE OBRAS </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE OBRA DA CRECHE </t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE A PRAÇA NO CDHU ANTONIO PRADO </t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE SISTEMA DE LAZER NO CDHU ANTIGO </t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE A PRACINHA DO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE O DESCUMPRIMENTO DA LEI DE APREENSÃO DE ANIMAIS </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE ILUMINAÇÃO PÚBLICA </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE ILUMINAÇÃO PÚBLICA NA CONTINUAÇÃO DA RUA SOUZA CALDAS ATÉ RODOVIA JULIO BUDISCK </t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE PSF JARDIM PANORAMA </t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE PROGRAMA "MINHA CASA MINHA VIDA" NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE AS CONDIÇÕES DO GINÁSIO DE ESPORTES E CAMPO DE FUTEBOL </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE O VELÓRIO MUNICIPAL </t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ÁREA DE LAZER NOS BAIRROS: JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE SALÃO COMUNITÁRIO NOS BAIRROS: JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE A PRESTAÇÃO DE SERVIÇOS PELA "CONSTRUPOP" NOS BAIRROS: JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO DO PROJETO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DOS BAIRROS: JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE AQUISIÇÃO DE UMA ÁREA PARA IMPLANTAÇÃO DO CEMITÉRIO </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Ariel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE NOTIFICAÇÃO DE PROPRIETÁRIOS NA AVENIDA ALFREDO MARCONDES PARA IMPLANTAÇÃO DE PASSEIO PÚBLICO </t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DO RECAPE NO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ O PROCESSO DE INSTALAÇÃO DE ACADEMIA NO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ O PROCESSO DE RECAPE NA RUA 7 DE SETEMBRO E EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE REVITALIZAÇÃO DO BALNEÁRIO DA AMIZADE</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE FOI FEITO PROJETO DE ROTATÓRIA NA AVENIDA DA AMIZADE ACESSO AO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE REGULARIZAÇÃO DO NINDAM</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE EDIÇÃO DE PROGRAMA DE INCENTIVO AO JOVEM ATLETA</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE IMPLANTAÇÃO DE FAIXA DE CARGA E DESCARGA NA RUA PRESIDENTE ROOSEVELT</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POSSIBILIDADE DE NIVELAMENTO DE PEDRAS NA RUA POLÔNIA, JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POSSIBILIDADE DE REFAZER ESTUDOS NA IMPLANTAÇÃO DE FAIXA AMARELA NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ADEQUAÇÃO NAS FAIXAS PARA VIATURAS POLICIAIS NA AVENIDA</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE EQUIPAMENTOS DE SEGURANÇA ADQUIRIDO PARA OS SERVIDORES MUNICIPAIS </t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PROCEDE INFORMAÇÃO DE QUE O CAMINHÃO DE LIXO NÃO PODE ADENTRAR NO SESI</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE TRANSPORTE DE ALUNOS AO NOVO SESI E SENAC</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE TRANSPORTE DE ALUNOS NOTURNO PARA SUPLETIVO </t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE ESTACIONAMENTO DE BICICLETA DEFRONTE AO NOVO SESI</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CICLOVIA PARA ESCOLA SESI </t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DE ESTACIONAMENTO DEFRONTE AO SESI COM VAGAS PARA DEFICIENTES E IDOSOS</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE FAIXA E PLACAS DE EMBARQUE E DESEMBARQUE NA ESCOLA SESI </t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ RECOLOCADO O PONTO DE ÔNIBUS DEFRONTE A IGREJA MATRIZ</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PREVISÃO DE COLOCAÇÃO DE TAMPAS NAS CANALETAS DA AVENIDA ALFREDO MARCONDES, PRÓXIMO AO SESI </t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE OBSTÁCULOS NA AVENIDA ALFREDO MARCONDES, PRÓXIMO AO SESI </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REALIZAÇÃO DE MUTIRÃO DE LIMPEZA NO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE QUANTIDADES DE OBSTÁCULOS EXISTENTES NO MUNICÍPIO DE ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO DE PROJETOS PARA RECAPE NAS RUAS DOS BAIRROS: MARIA DE LOURDES, NOSSA SENHORA DA PAZ E SÃO JOÃO </t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE OS MEDICAMENTOS QUE ESTÃO EM FALTA NA REDE PÚBLICA MUNICIPAL DE ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE A DIVULGAÇÃO DOS MEDICAMENTOS DISPONÍVEIS </t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PEDIDO PARA EDIFICAÇÃO DE NOVAS UNIDADES HABITACIONAIS </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE MELHORIA NA ILUMINAÇÃO PÚBLICA DE VIAS NA CIDADE </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO IMPLANTADAS GALERIAS NA AVENIDA BRASIL, PRÓXIMO A ROTATÓRIA </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO IMPLANTADAS GALERIAS AO FUNDO DO PSF NO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS A CRECHE DE CORONEL GOULART NÃO FOI INAUGURADA</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SALDO DAS CONTAS DA PREFEITURA</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DAS NOTIFICAÇÕES E MULTAS PARA ALL NOS ÚLTIMOS 12 MESES</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ RETOMADA AS OBRAS NA AVENIDA CASTRO ALVES </t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECEITA COM ITBI DE 01/14 A 01/15</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PROJETO DE PREVISÃO DE RECAPE DAS RUAS DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ IMPLANTADA CANALETA NA RUA ARY BARROSSO </t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROJETO "FEHIDRO" NA ESTRADA RURAL DO SR. AVELINO NICOLETI</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE CONTRATO ENTRE CDHU E A EMPRESA ORGANON</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOTIFICAÇÃO A EMPRESA "MÚLTIPLA"</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE ESTACIONAMENTO DE IDOSOS EM VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE SINALIZAÇÃO DE SOLO NA RUA ANTONIO LOUZADA MARZABAL </t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO "CIDADE LEGAL" PARA ÁREAS DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE OCORREU RECENTE VISTORIA NA PONTE DE CONCRETO DO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS AS AMBULÂNCIAS NÃO PODEM CHEGAR ATÉ O JARDIM COBRAL (BALNEÁRIO)</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE ALGUM PROJETO DE MELHORIA NA ÁREA DO ANTIGO EXPURGO </t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A "CART", INDAGANDO SOBRE RASPA DE ASFALTO PARA VIAS RURAIS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE A DIRETORIA DE OBRAS VEM TOMANDO PROVIDÊNCIAS PARA REPAROS EM GALERIAS DAS RUAS: PRESIDENTE VENCESLAU E MARTINÓPOLIS </t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE PROJETO DE ILUMINAÇÃO NA ACADEMIAS DE IDOSOS DO JARDIM SÃO JOÃO </t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE O PROPRIETÁRIO DA RUA PIXINGUINHA, N°460, JÁ FOI NOTIFICADO PELO MATO ALTO </t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NA ESTRADA RURAL PRÓXIMO A SP 501</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE MUDANÇA DE CINCO POSTES NA TRAVESSA ESPANHA</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE GUIA E SARJETA NA RUA MARCILIO DIAS </t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM PROJETO DE PRAÇA NO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PERSPECTIVAS DE COLOCAÇÃO DE ACADEMIA NO JARDIM DAS ROSAS </t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS O JARDIM SÃO FRANCISCO NÃO TEM VARRIÇÃO DE RUA</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS JUNTO A VIVO PARA MUDANÇA DE TELEFONE PÚBLICO</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SERÁ UTILIZADO O PRÉDIO ONDE FUNCIONAVA A ESCOLA SESI</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t xml:space="preserve">MEDALHA KIOCHI TATIZAWA EM HOMENAGEM AO DIA DA MULHER </t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA MUDANÇA DE LEGISLAÇÃO PARA NOVOS LOTEAMENTOS </t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PREVISÃO DE CONFECÇÃO DE CAVALETES E OUTROS </t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVISÃO DE IMPLANTAÇÃO DE SISTEMA DE DRENAGEM NA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PREVISÃO DE REBAIXAMENTO DE GUIA NO FINAL DA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NO ACESSO MUNICIPAL DO KM 21 DA SP 501</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE MUDANÇA DE PONTO DE ESTACIONAMENTO DE MOTO</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HAVERÁ REPOSIÇÃO DE POSTE EM ÁREA NA RUA DOS RONDONIANOS </t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MÃO ÚNICA NA RUA VICENTE DIAS GARCIA, COLÉGIO AQUARELA </t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE NOTIFICAÇÃO A PROPRIETÁRIO DE TERRENO BALDIO </t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE ADEQUAÇÃO E MELHORIAS NA ROTATÓRIA ALBERTO HIDA </t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CODASP, SOLICITANDO INFORMAÇÕES SOBRE PROJETOS APRESENTADOS PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUAIS PROVIDÊNCIAS FORAM TOMADAS QUANTO IRREGULARIDADES DA EMPRESA PORTIS</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELATÓRIOS E DEMONSTRATIVOS SOBRE O FUNDEB</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O TRANSPORTE DE ALUNOS PARA O NOVO SESI</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORAR ILUMINAÇÃO DA PISTA DE SKATE </t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RELAÇÃO DE PRECATÓRIOS E RPV DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO EFETUADAS MELHORIAS NA ESCOLA SESI</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DE DOCUMENTOS DA SABESP DO ESGOTO DA RUA GENERAL OSÓRIO </t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE LICITAÇÕES DE 2014 E 2015 E OUTROS DOCUMENTO DE DESPESA</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DO PROCESSO LICITATÓRIO DO RECAPE NO RAIO DO SOL E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE AR CONDICIONADO NO VELÓRIO MUNICIPAL </t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA REQUERIMENTO N°01/15 QUE SOLICITA INFORMAÇÕES SOBRE FISIOTERAPEUTAS  </t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DE TAC PARA PAVIMENTAÇÃO DO JARDIM SÃO JOÃO </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE REPAROS NA RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RESTAURAÇÃO DAS PONTES DE MADEIRA DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VALORES GASTOS COM ESPORTE NO ANO DE 2013 E 2014</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A ENERGISA, INFORMAÇÕES SOBRE AÇÕES NO JARDIM PANORAMA/PINHEIROS </t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A ENERGISA, INFORMAÇÃO SOBRE TROCA DE TRANSFORMADOR NA RUA MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE CRIAÇÃO DE ÁREA AMBIENTAL NO ANTIGO ATERRO SANITÁRIO </t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPAROS NA GALERIA DA RUA AIMARÁS </t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NO PRÉDIO DO CRAS</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE MELHORIA NA RUA JOAQUIM INÁCIO, 107</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE AMPLIAÇÃO DO SISTEMA DE CAPTAÇÃO DE ÁGUA NA RUA OSVALDO CRUZ</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA RUA DO BAIRRO JARDIM SANTA EUGÊNIA</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RUA ANTONIO DE MAIA ALTURA DO N°59</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE RECAPEAMENTO/PROJETOS NO TRECHO DA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJAMENTO E AFUNDAR AS MANGUEIRAS D'ÁGUA DA RUA PARA CAVALETE</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DA FUNÇÃO E ATRIBUIÇÃO DOS FUNCIONÁRIOS DA PREFEITURA: GISELE LOURENÇO RODRIGUES CALLES E MARCOS TSUTOMU MATSUDA</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SOBRE A REGULARIZAÇÃO DO NINDAM E DESAPROPRIAÇÃO DE ÁREA PARA NOVO PARQUE INDUSTRIAL </t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DAS RECEITAS/DESPESAS DOS ANOS: 2011, 2012, 2013 E 2014</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO REFERENTE AO QUADRO DE CARGO DE CONFIANÇA OCUPADOS E VAGOS - SEUS OCUPANTES E SEUS VENCIMENTOS </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DO QUADRO RESUMIDOS DOS SERVIDORES POR CATEGORIA E DIRETORIA</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DE PROJETO DE RECAPEAMENTO E PLANILHA ORÇAMENTÁRIA DOS BAIRROS: RAIO DO SOL E JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS AS PROVIDÊNCIAS EM RELAÇÃO AOS REPAROS NECESSÁRIOS EM TODAS AS ESCOLAS DO MUNICÍPIO E PREVISÃO DOS MESMOS</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DE QUEM É RESPONSABILIDADE DE IMPLANTAÇÃO DE PASSEIO PÚBLICO EM ÁREA RURAL LOCALIZADA NA EXPANSÃO URBANA - DEFRONTE EMEIF MÁRIO COVAS </t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE FAIXA DE PEDESTRE DEFRONTE AS ESCOLAS </t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA PROCESSO DE IMPLANTAÇÃO DE "MELHOR CAMINHO" NAS ESTRADAS: SANTA LUZIA, MATADOURO E ANTIGA BOIADEIRA </t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALL FOI NOTIFICADA SOMENTE UMA VEZ NO PERÍODO DE 12 MESES (OF. 188/15)</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE LINHA DE TUBOS NO ACESSO AO JARDIM COBRAL </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DA FOLHA DE PAGAMENTO DO MÊS DE FEVEREIRO DE 2015</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO RAZÃO CREDOR DOS FORNECEDORES EM 2015</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPAROS E MANUTENÇÃO NO GINÁSIO DE ESPORTES DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE RETOMADA DE MUTIRÃO DE LIMPEZA NOS BAIRROS</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TODAS AS RUAS DO JARDIM HORIZONTE SERÃO RECAPEADAS </t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ O ANDAMENTO DO PROJETO DE CONSTRUÇÃO DO CENTRO CULTURAL </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE NOVO DISTRITO INDUSTRIAL </t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CAIUÁ, INDAGANDO SOBRE A IMPLANTAÇÃO DE NOVA CENTRAL DE DISTRIBUIÇÃO DE ENERGIA </t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ EFETIVADA A REFORMA DA PONTE DO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE AMPLIAÇÃO DA PASSAGEM EM NÍVEL PARA JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE ADEQUAÇÕES NA ESTRADA BALNEÁRIO ACESSO AO JARDIM COBRAL </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE LIGAÇÃO ENTRE O JARDIM SANTA EUGÊNIA E NOSSA SENHORA DA PAZ </t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO COM NOMES E EMPREGOS EXTINTOS POR DECRETO DO PREFEITO </t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA PROJETO DE PISCICULTURA CONQUISTADO ANTERIORMENTE JUNTO AO GOVERNO FEDERAL </t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE REPAROS E MANUTENÇÃO DOS PSF'S, INCLUSIVE MOBILIÁRIO </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DO ATO QUE SUSPENDEU PAGAMENTO DE FÉRIAS AOS SERVIDORES </t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DOS 10 PRÓXIMOS NOMES NA FILA DE ESPERA PARA CRECHES </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE PROJETO E LEVANTAMENTO DE CUSTO DE OBRAS DE COMPLEMENTAÇÃO DE PAVIMENTO NA RUA ATILIO SIQUIERI </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE PROJETO E LEVANTAMENTO DE CUSTO DE OBRAS DE COMPLEMENTAÇÃO DE PAVIMENTO NA RUA JOSÉ ALEXANDRE </t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROJETO E LEVANTAMENTO DE CUSTO DE OBRA DE GALERIA NA RUA ATILIO SIQUIERI</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ DESIGNADA EQUIPE DE BRAÇAIS PARA PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO RETOMADAS AS OBRAS DE PAVIMENTAÇÃO </t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ RECONSTRUÍDA PONTE ENTRE A PROPRIEDADE DO SR. PEDRO FERREIRA E O JARDIM PANORAMA </t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE IMPLANTAÇÃO NA VIA DE LIGAÇÃO ENTRE O RESIDENCIAL MARCIA FERNANDES E ESTRADA ABILIO NOTÁRIO </t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE INTERLIGAÇÃO ENTRE O RESIDENCIAL MARCIA FERNANDES E JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTA INDAGAÇÕES SOBRE REVISÃO ANUAL DOS AGENTES COMUNITÁRIOS </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTA DIVERSAS INDAGAÇÕES AO SENHOR PREFEITO EM QUESTÕES VARIADAS </t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE PROJETO DE CENTRO COMUNITÁRIO </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE RECAPE NA RUA EDUARDO PRADO </t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PROJETO E CONTRATO FIRMADO PARA PAVIMENTAÇÃO DA RUA SOUZA CALDAS (CONSTRUTORA 3E ENGENHARIA LTDA)</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE ABERTURA DO PROLONGAMENTO DA RUA EUZÉBIO MARIA MARTINS MONDINI </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PLANEJAMENTO DE INSTALAÇÃO DE MAIS UM POSTE NA RUA REGENTE FEIJÓ</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE IMPLANTAR SEGURANÇA PATRIMONIAL NO VELÓRIO </t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE MELHOR ESTRUTURA DO VELÓRIO NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROJETO PARA TÉRMINO DE PASSAGEM ENTRE CONJUNTO HABITACIONAIS </t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS PROVIDÊNCIAS A ADMINISTRAÇÃO VEM TOMANDO PARA COIBIR DEPÓSITO DE LIXO NA ESTRADA DA FAZENDINHA </t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDÊNCIAS A ADMINISTRAÇÃO VEM TOMANDO PARA COIBIR DEPÓSITO DE LIXO NO ACESSO AO JARDIM PANORAMA, VIA SP 501</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL FOI A DESTINAÇÃO DADA A DEVOLUÇÃO DO DUODÉCIMO DA CÂMARA EM 2014</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DO PROCESSO DE LICITAÇÃO REFERENTE A COLETA SELETIVA HOSPITALAR </t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS A ADMINISTRAÇÃO NÃO CEDEU MATERIAL DE SEGURANÇA E UNIFORMES AO PESSOAL DA LIMPEZA </t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DO RELATÓRIO FINAL REFERENTE AO PLANO MUNICIPAL DE SANEAMENTO BÁSICO </t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPOSIÇÃO DE LUMINÁRIA EM POSTE DA RUA BARÃO DO RIO BRANCO </t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE OBSTÁCULO NA RUA CESAR MARTINS</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE ORÇAMENTÁRIA PARA INVESTIMENTOS EM GALERIAS PLUVIAIS NA ÁREA URBANA </t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE ILUMINAÇÃO E MELHORIAS NO BAIRRO JARDIM COBRAL </t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA COHAB/CRHRIS</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO BAIRRO JARDIM MARIA DE LURDES I E II</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE GALERIAS NA RUA D. PEDRO I</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO E PLANILHA DE CUSTO DE INVESTIMENTO E ÁREA DE LAZER NA COHAB/CRHIS MARGEANDO A AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO EFETIVADAS MELHORIAS NA AVENIDA ALFREDO MARCONDES COM AVENIDA MARCIA FERNANDES </t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS SERVIDORES DO CRAS, CREAS E PSF NÃO TEM PLANO DE CARREIRA </t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROJETO DE DIÁRIAS AOS SERVIDORES CONFORME CONVERSADO EM 10/14</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ VIABILIDADE DE IMPLANTAR PISTA DE CAMINHADA AS MARGENS DA LINHA FÉRREA </t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE PASSEIO PÚBLICO NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ O PROCESSO DE AMPLIAÇÃO DA COLETA SELETIVA </t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ O PROCESSO DE AMPLIAÇÃO DO CEMITÉRIO DA SEDE DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ O PROCESSO DE AMPLIAÇÃO DA ÁREA DO ATERRO SANITÁRIO </t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS TERRENOS NO PARQUE DOS PINHEIROS ESTÃO COM DÉBITOS TRIBUTÁRIOS AJUIZADOS </t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO EFETIVADOS REPAROS NA AVENIDA ALFREDO MARCONDES PARA VIABILIZAR PONTO DE ÔNIBUS </t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A POSSIBILIDADE DE TRANSFORMAR ÁREA INSTITUCIONAL E VERDE EM ÁREA INDUSTRIAL </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE NOVA PINTURA DAS FAIXAS DE PEDESTRES E OUTRAS NA CIDADE </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE REFORMAS DAS ESCOLAS NO PARQUE DOS PINHEIROS/JARDIM PANORAMA </t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ PROCESSO DE IMPLANTAÇÃO DE GALERIA NO ANTIGO CH CDHU/PINHEIROS II</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ PROCESSO DE OBTENÇÃO DE RECURSO PARA PAVIMENTAÇÃO NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE ACADEMIAS NAS ÁREAS DE LAZER DO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE A ELABORAÇÃO DO PROJETO DO BALNEÁRIO DA AMIZADE JÁ FOI CONCLUÍDA </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE FOI REAPRESENTADO PROJETO DE EDIFICAÇÃO DO CENTRO CULTURAL </t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO FOI FEITA A RESTAURAÇÃO DA ILUMINAÇÃO DA PRAÇA JARDIM RAIO DO SOL, HÁ APROXIMADAMENTE 60 DIAS SOLICITADA AO SETOR COMPETENTE </t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DE PROJETO E PLANILHA DE CUSTOS DE OBRAS DE GALERIA EM ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS AS OBRAS PRIORITÁRIAS DA ATUAL ADMINISTRAÇÃO </t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROJETO E PLANILHA DE CUSTO DE VÁRIAS OBRAS DE GALERIA </t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VÁRIAS MELHORIAS NO JARDIM PANORAMA/PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE GALERIA NA RUA DELINO AUGUSTO CADETTE </t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROJETO DA PONTE DE CONCRETO NO KM 04</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM POSSIBILIDADE DE CASCALHAR RUAS DO JARDIM PANORAMA/PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE ESTAGIÁRIOS QUE PRESTAM SERVIÇOS AO EXECUTIVO </t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO DA EMPRESA QUE FAZ MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE PLANTÃO DE ENFERMEIRAS DOS ÚLTIMOS TRÊS MESES </t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP, SOLICITANDO INFORMAÇÃO SOBRE RISCO DE CONTAMINAÇÃO DE LENÇOL D'ÁGUA</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART, SOLICITANDO ACOSTAMENTO NO ACESSO A SP 270</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORIAS NA AVENIDA DA AMIZADE COM RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE MELHORIAS E REPAROS NA RUA GUAINAZES COM GUAICURUS</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DEPUTADO ED THOMAS INDAGANDO SOBRE RECURSOS PARA INFRAESTRUTURA </t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP INDAGANDO SOBRE EQUIPAMENTOS PARA ECONOMIA DE ÁGUA</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Ariel Pontes, Cabrera, Carlos da Pizzaria, Festo, Nelson do Roque, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO, CART E DEPUTADO BRAGATO SOLICITANDO VICINAL PRÓXIMA AO ACESSO DO MATSUDA</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A POSSIBILIDADE DE TROCA DE CAIXAS D'ÁGUA DE AMIANTO NAS ESCOLAS </t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A QUANTIDADE DE CHÁCARAS NO MUNICÍPIO, LEGALIZADAS OU NÃO </t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CART SOLICITANDO A COLOCAÇÃO DE PLACA QUE INDICA ACESSO AO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DER SOLICITANDO A COLOCAÇÃO DE PLACA DE ACESSO AO JARDIM COBRAL E NINDAM </t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CART SOLICITANDO "GUARD RAIL" PARA IMPLANTAÇÃO NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ REALIZADA A MANUTENÇÃO DE PONTE NA DIVISA COM PRESIDENTE BERNARDES </t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A POSSIBILIDADE DE INSTALAÇÃO DE GRUPAMENTO DO CORPO DE BAMBEIROS EM ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE POSTE NA RUA TUPINAMBÁS</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE PROJETO DE PAISAGISMO NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROCESSO DE CESSÃO DE ÁREA DA FEPASA</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE AQUISIÇÃO DE ACADEMIA PARA PORTADORES DE DEFICIÊNCIA ESPECIAIS </t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SERÁ UTILIZADA ÁREA DO ANTIGO ATERRO SANITÁRIO </t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE O PROJETO "AGITA FÉRIAS" SERÁ DESENVOLVIDO NESTE ANO </t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS AS AÇÕES CULTURAIS PREVISTAS PARA O FESTIVAL DO FOLCLORE </t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Festo, Ariel Pontes, Cabrera, Carlos da Pizzaria, Nelson do Roque, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PROJETOS PARA ENCAMINHAMENTO AO DEPUTADO MAURO BRAGATO</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ARTESP INDAGANDO SOBRE A COLOCAÇÃO DE PLACAS DENOMINANDO VIADUTOS </t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Cabrera, Ariel Pontes, Carlos da Pizzaria, Festo, Nelson do Roque, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COMPRA DE TERRENO PARA CONSTRUÇÃO DE MAIS CASAS POPULARES </t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAR ESTACIONAMENTO NA RUA PRESIDENTE PRUDENTE COM PEDRO MAZZARO</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP QUANDO SERÁ INICIADA A OBRA DE ESGOTO DA RUA GENERAL OSÓRIO</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ IMPLANTADO PROCON EM NOSSO MUNICÍPIO </t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ REALIZADA A MANUTENÇÃO DO VESTIÁRIO DO CAMPO DO BELA VISTA </t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O NÚMERO DE LÂMPADAS QUEIMADAS NA CIDADE, SE HÁ E COMO É O CONTROLE </t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE MELHORIAS NAS VIAS DO CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE PROGRAMA DE PLANTIO DE ÁRVORES </t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Nelson do Roque, Ariel Pontes, Cabrera, Carlos da Pizzaria, Festo, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO GOVERNADOR DO ESTADO SOLICITANDO DOAÇÃO DE ELETROCARDIOGRAMA PARA SANTA CASA </t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE PROJETO DE CAMPOS DE MALHA E BOCHA A SER INSTALADO NO CCI</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE NOTIFICAÇÃO DA EMPRESA QUE EXECUTOU OBRAS DE PAVIMENTAÇÃO NA AVENIDA CASTRO ALVES E SOUZA CALDAS NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS PROVIDÊNCIAS FORAM TOMADAS EM RELAÇÃO A EMPRESA DE SEGURANÇA TENDO EM VISTA QUE A MESMA CONTINUA ATRASANDO O PAGAMENTO DOS FUNCIONÁRIOS </t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA O PROCESSO DE INSTALAÇÃO DA VARA DISTRITAL </t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE REALIZAR VISTORIA NOTURNA PARA SUBSTITUIÇÃO DE LÂMPADAS SEMANALMENTE EM CORONEL GOULART, PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SE HÁ PROJETO DE PLACAS DE CONCRETO PRÉ-MOLDADAS PARA COBERTURA DAS CANALETAS NA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SE HÁ POSSIBILIDADE DE IMPLANTAÇÃO DE OBSTÁCULO NA RUA ARTHUR BOIGUES PRÓXIMO A DELEGACIA DE POLÍCIA </t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDAGANDO O SENHOR PREFEITO SOBRE MELHORIAS NA ESTRADA RURAL DO GATTI</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDAGANDO O SENHOR PREFEITO SOBRE OBRAS DE PAVIMENTAÇÃO DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDAGANDO SOBRE EMPRESA QUE EFETUOU A CRIAÇÃO DO PLANO DE SANEAMENTO </t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A DATA PREVISTA PARA 1ª REUNIÃO DA COMISSÃO DE TRÂNSITO </t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DO BOLETIM DE CAIXA DA PREFEITURA </t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE MUDANÇA DAS PLACAS DE SINALIZAÇÃO NA TRAVESSIA DA LINHA FÉRREA LOCALIZADA NA RUA BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ VIABILIDADE DE UTILIZAR PISCINA AQUECIDA EXISTENTE NOS FUNDOS DO PRÉDIO DO DECEL PARA FINS FISIOTERAPÊUTICOS </t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESCLARECIMENTO SOBRE REVISÃO ANUAL DOS AGENTES COMUNITÁRIOS </t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA O PROCESSO DE RECAPE NO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DA PASSAGEM DO CH SALVADOR COSTA </t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE FOI A PREFEITURA QUE FEZ O RECAPE DAS VIAS DE CH CDHU </t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO DE CONSTRUÇÃO DA PONTE DO KM 04</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MEDALHA KIOCHI TATIZAWA A PROFESSORES DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDAGA COMO FOI APLICADO OS RECURSOS DO PMAQ ATÉ O PRESENTE </t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROPOSTA DE GRATIFICAÇÃO PARA MOTORISTA E OUTROS </t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROPOSTA DE PAGAMENTO DE DIÁRIAS A SERVIDORES </t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROPOSTA DE USO DE RECURSOS PMAQ A SERVIDORES </t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SABESP INDAGANDO SOBRE RECUPERAÇÃO DO ACOSTAMENTO NA AVENIDA DA AMIZADE </t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO ESTÁ OCORRENDO ATENDIMENTO MÉDICO EM CORONEL GOULART </t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DO CARTÃO DE PONTO DOS MÉDICOS E OUTRAS </t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DE LICITAÇÃO PARA COMPRA DE PNEUS </t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE MULTAS A BANCOS QUANTO A FALTA DE DIVISÓRIAS </t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONCLUSÃO DE OBRAS "MINHA CASA MINHA VIDA"</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE "MELHOR CAMINHO" NA ESTRADA DO KM 25</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE EXECUÇÃO ORÇAMENTÁRIA E APLICAÇÃO DOS ÍNDICES OBRIGATÓRIOS </t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS AÇÕES DE COMBATE A LEISHMANIOSE NO MUNICÍPIO </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS OS MOTIVOS DA RETIRADA DE PLACA PROIBINDO ESTACIONAMENTO DE MOTO NA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ RECOLOCADA PLACA DE PROIBIDO CONVERSÃO NA AVENIDA DAS AMÉRICAS COM RUA FERNANDO COSTA </t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO PARA IMPLANTAÇÃO DE PISTA DE CAMINHADA NA RUA ABILIO NOTÁRIO </t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE PLANTIO DE ÁRVORES DEFRONTE AOS PRÉDIO DA CDHU</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ ESTUDOS PARA IMPLANTAÇÃO DE LINHAS DE TRANSPORTE URBANO </t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONTRATAÇÃO DE SERVIÇOS DE CAÇAMBA</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PROJETO DE IMPLANTAÇÃO DE ACADEMIA NO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO SIMPLIFICADO DE REPAROS E MELHORIAS NO SALÃO COMUNITÁRIO DO CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE CONCLUSÃO DE OBRAS DO PSF DO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA PROJETO DA 2ª FASE DA PASSAGEM DO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS MOTIVOS DE MUDANÇA DOS PONTOS DE ENTREGA DO VIVA LEITE </t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE IMPLANTAÇÃO DE ESGOTO EM CEL. GOULART </t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME O NÚMERO DE SERVIDORES, DE CARREIRA E COMISSÃO, DA GESTÃO 05/08</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE IMPLANTAÇÃO DE ESTACIONAMENTO EM ÁREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOTIVOS PELOS QUAIS HOUVE PODA PARCIAL DAS ÁRVORES E PLANTAS EM UNIDADE DE SAÚDE DO PARQUE DOS PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS AINDA NÃO FOI PATROL E PÁ-CARREGADEIRA PARA O JARDIM PANORAMA/PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE PREVISÃO DE INSTALAÇÃO DE ILUMINAÇÃO NA ACADEMIA DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVISÃO DE INSTALAÇÃO DE ACADEMIA NA COHAB/CRHIS</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL O PORCENTUAL EM FOLHA DO GASTO COM EMPREGOS EM COMISSÃO </t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM PROJETO DE IMPLANTAÇÃO DE GALERIA NA COBRAL</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHAR PROJETO E CUSTO DE RECAPE DAS VIAS DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE "MELHOR CAMINHO" NO BAIRRO BOTAFOGO E OUTROS </t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A RECEITA ORÇADA E REALIZADA ATÉ AGOSTO DE 2015</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DO ESPELHO DA FOLHA DE PAGAMENTO DOS ÚLTIMOS TRÊS MESES </t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECEITA E DESPESA POR RUBRICA, EMPENHADA E A EMPENHAR </t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR OS MEMBROS DAS COMISSÕES QUE SÃO GRATIFICADOS </t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O VALOR PREVISTO NA ECONOMIA EM FUNÇÃO DE DECRETO</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS AS MEDIDAS PARA REDUZIR GASTOS COM ÁGUA E ENERGIA ELÉTRICA </t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS OS CRITÉRIOS QUE LEVARAM A EDIÇÃO DE DECRETO DE REDUZIR GASTOS</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>POR QUEM FOI REALIZADO A LICITAÇÃO PARA CONSTRUÇÃO "MINHA CASA MINHA VIDA"</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DOS DEMONSTRATIVOS DE PAGAMENTO DOS MÉDICOS NA UBS</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DE TODAS AS LEIS REFERENTES AO NINDAM </t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DE CADASTROS DOS TERRENOS DE CONDOMÍNIOS FECHADOS</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE A SITUAÇÃO DE CONSERVAÇÃO DO CEMITÉRIO </t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE "MELHOR CAMINHO" NA ESTRADA BR. MATADOURO</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE RENOVAÇÃO DE CONTRATO COM A EMPRESA DE SEGURANÇA </t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO PROJETO DE RECAPEAMENTO DAS VIAS DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A ENERGISA PEDINDO INFORMAÇÕES SOBRE PODA DE ÁRVORES </t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A ENERGISA PEDINDO INFORMAÇÕES SOBRE ESPAÇADORES </t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ RECURSOS PARA RECAPE DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE "MELHOR CAMINHO" NO BAIRRO BOTAFOGO</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE "MELHOR CAMINHO" NO BAIRRO BARREIRO </t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE CESSÃO DE PRÉDIO DA ESTAÇÃO </t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE REFORMA NO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROJETO DE INTERLIGAÇÃO DOS CH'S</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE PROJETO DE REFORMA NO BARRACÃO DA COLETA SELETIVA </t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ DEPOSITADO PEDRISCO NA ÁREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO HOUVE REUNIÃO DO CONSELHO DE TRÂNSITO </t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PROVENTOS DE SERVIDORES </t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE IMPLANTAÇÃO DE CÂMERAS DE MONITORAMENTO </t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA LICITAÇÃO SOBRE ESGOTO DA RUA GENERAL OSÓRIO </t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MEDALHA "VEREADOR KIOCHI TATIZAWA" A PROMOTOR E DIRETOR DA ENERGISA </t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS FALTA MANUTENÇÃO NO CAMPO DO BELA VISTA </t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO HÁ PLANEJAMENTO NA EXECUÇÃO DOS SERVIÇOS </t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROJETOS DE RECAPE PARA O PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE ILUMINAÇÃO NO ACESSO AO BALNEÁRIO </t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE IMPLANTAÇÃO DE CÂMERAS DE MONITORAMENTO NA CIDADE </t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A CONTRAPARTIDA DO MUNICÍPIO NA INSTALAÇÃO DO PROCON E OUTROS</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS MEDIDAS TOMADAS PARA ECONOMIA DE ÁGUA E ENERGIA NAS REPARTIÇÕES PÚBLICAS </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE É POSSÍVEL REALIZAR CAMPANHA PARA COLOCAR PEDRAS NO ESTACIONAMENTO DA ÁREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AGENDAR DATA MENSAL PARA QUE VEREADORES TENHAM ACESSO AOS EMPENHOS DA PREFEITURA </t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO E PLANILHA DE CUSTOS DE RECAPE DA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA PROCESSO DE IMPLANTAÇÃO DE ILUMINAÇÃO NO ACESSO A CHÁCARAS COBRAL </t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO E PLANILHAS DE CUSTOS DE VÁRIAS VIAS </t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS OS VEÍCULOS ABANDONADOS NÃO ESTÃO SENDO RECOLHIDOS</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SALDO DETALHADO DAS CONTAS DA PREFEITURA</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROVIDÊNCIAS QUANTO A REPAROS NA COBERTURA DA RODOVIÁRIA</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A APOSTILA DE ALFABETIZAÇÃO PARA 2016</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS DA PARALISAÇÃO E QUANDO SERÃO RETOMADAS OBRAS DE RECAPE DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE OBSTÁCULO NA RUA SUÉCIA </t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ INICIADO O PROJETO DE CONSTRUÇÃO DO CENTRO CULTURAL </t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE EDIFICAÇÃO E ESTRUTURAÇÃO DE CENTRO CULTURAL </t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE REGULARIZAÇÃO E CRIAÇÃO DE ÁREA INDUSTRIAL</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE REFORMA DO CENTRO COMUNITÁRIO DO CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO PARA INÍCIO DAS OBRAS DE ESGOTO NA RUA GENERAL OSÓRIO </t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDÊNCIAS TOMADAS EM RELAÇÃO AO CAMPO DO PAULISTA F.C.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROJETO DE MELHORIAS EM ÁREA AO LADO DO THIAGO LANCHES </t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROJETO DE INSTALAÇÃO DE REDE DE ILUMINAÇÃO NO ACESSO A CHÁCARAS COBRAL </t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE UTILIZAÇÃO DO PRÉDIO DO CCI </t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DO TREVO DO "SUCÃO"</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MELHORIAS NOS BAIRROS: SÃO JOÃO; MARIA DE LOURDES I E II E NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE PROIBIÇÃO DE TRÂNSITO DE CAMINHÕES </t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A EXECUÇÃO DOS SERVIÇOS TIPO "MELHOR CAMINHO" NA ESTRADA RURAL SENHOR NAGAI</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NAS RUAS: POLÔNIA, HOLANDA E SUÉCIA</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO DE ÁGUAS LOCALIZADAS NAS PROXIMIDADES DO CAMPO DE BOCHA - COMPLEXO ESPORTIVO CENTRAL</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA EUCLIDES DA CUNHA, VILA FERNANDES</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DA AVENIDA ALFREDO MARCONDES, PRÓXIMO AO SESI</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO PARA VEÍCULOS ESCOLARES NA ESCOLA SESI</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE ESTACIONAMENTO PÚBLICO NAS ÁREAS ESCOLARES, COM VAGA PARA IDOSOS E DEFICIENTES </t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLETA DE LIXO AGENDADA PARA UNIDADE ESCOLAR DO SESI </t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DE ALTURA DE OBSTÁCULOS NA RUA NIVALDO ZORZATO</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA LATERAL NA ESTRADA RURAL DO BAIRRO CRUZEIRO </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>MELHORIAS NOS BAIRROS: MARIA DE LOURDES I, II E NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPARO E MANUTENÇÃO NO PORTAL EXISTENTE NA ENTRADA DA CIDADE PELA RODOVIA ARTHUR BOIGUES FILHO </t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CESSÃO DE ESCOLA ESTADUAL PARA IMPLANTAÇÃO DE CURSO SUPLETIVO </t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NO JARDIM SÃO JOÃO, MARIA DE LOURDES E NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FECHAMENTO NAS LATERAIS DOS OBSTÁCULOS NA CIDADE </t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SENSOR AUTOMÁTICO PARA LIGAR ILUMINAÇÃO DA ESCOLA EMEIF MÁRIO COVAS</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA DE SINALIZAÇÃO DA VIA E ILUMINAÇÃO NO ACESSO AO BALNEÁRIO DA AMIZADE</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS PEDRAS DO LEITO CARROÇÁVEL DAS VIAS DO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE "BOLOTAS" NA AVENIDA DAS AMÉRICAS COM PEDRO MAZZARO</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE LINHAS URBANAS DE TRANSPORTE COLETIVO </t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DO ACOSTAMENTO COM O LEITO DA AVENIDA AMIZADE NA ROTATÓRIA DA COOPERATIVA</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NAS VIAS DA CIDADE</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ÁREA VERDE NO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA AVENIDA ALFREDO MARCONDES, PRÓXIMO AO SESI</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA DE SOLO DEFRONTE A IGREJA MATRIZ</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIA NO SETOR RESPONSÁVEL PELA COLETA DE LIXO, SOLICITANDO SOLUÇÃO DE PROBLEMA COM OS LIXOS ABUNDANTES QUE CAEM DO CAMINHÃO  </t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS ÁREAS VERDES E PÚBLICAS DO JARDIM PICHIONI, DEFRONTE A RUA JOSÉ ALEXANDRE</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA ÁREA DE LAZER VEREADOR ANTONIO GATTI CADETTI, NO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO ADEQUADA DE SOLO E VERTICAL, NA RUA SÃO MARCOS CONFLUÊNCIA COM A RUA SÃO SEBASTIÃO, NOS DOIS SENTIDOS</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE SINALIZAÇÃO ADEQUADA DE SOLO E VERTICAL NA RUA SÃO CRISTOVÃO CONFLUÊNCIA COM A RUA SÃO MARCOS, NOS DOIS SENTIDOS </t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTAURAÇÃO DE SINALIZAÇÃO DE SOLO NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO NA RUA PRESIDENTE EPITÁCIO </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ÁREA DA ESCOLA AMBIENTAL E MARGENS DA ALL, PERTO DA FEIRA LIVRE</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR PINTURA DE OBSTÁCULOS NA AVENIDA ARTHUR BOIGUES FILHO</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSERVAÇÃO: NÃO HÁ INDICAÇÕES DE N°37 À 56/15 (REFERENTES AO MÊS DE MARÇO)</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGIR INFILTRAÇÃO NO LEITO DA RUA ARY BARROSO, 165</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIA AO ACESSO NA PROPRIEDADE DO DR. PAULO - BAIRRO MATADOURO </t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA OSVALDO CRUZ </t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO ADEQUADA NA RUA SANTO ANTONIO COM PAULO SETUBAL </t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE TUBOS NA ENTRADA DO SÍTIO DO SR. NIQUINHO </t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CORRIGIR MURO COM INFILTRAÇÃO NO CRAS DA RUA GUARANI </t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" EM VÁRIAS VIAS DA CIDADE</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ACADEMIA DA TERCEIRA IDADE NOS BAIRROS: GATTI E KM 10</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPOSIÇÃO DE LÂMPADA NA RODOVIA ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE NAS RUAS DOS BAIRROS: PARQUE DOS PINHEIROS I E II </t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NAS RUAS: EDUARDO PRADO COM A TEÓFILO DIAS </t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MANUTENÇÃO DAS RUAS: GLÓRIA COM A SÃO MARCOS </t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA GUAIANAZES - JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇAR E JOGAR ENTULHOS NAS RUAS DO JARDIM COBRAL </t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇAR E JOGAR ENTULHOS NAS RUAS DO RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULOS E SINALIZAÇÃO DE SEGURANÇA EM TODAS AS UNIDADES ESCOLARES DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRADA RURAL QUE DEMANDA PRESIDENTE BERNARDES </t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRADA RURAL QUE DEMANDA BAIRRO CRUZEIRO </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFECÇÃO DE PLACA INDICANDO NOME DO BAIRRO JARDIM COBRAL </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E COLOCAÇÃO DE CASCALHO NA RUA PRESIDENTE DE MORAES </t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA GALERIA DA RUA SÃO LUCAS - JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NO CAMPO E ACADEMIA DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PARQUE INFANTIL NA ÁREA DE LAZER DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO NA RUA VICENTE CELESTINO (ESCOLA DE DANÇA)</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE "MELHOR CAMINHO" NO BAIRRO BOTAFOGO E BARREIRO </t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE "MELHOR CAMINHO" NA ESTRADA PRÓXIMA AO SÍTIO DO SR. AVELINO </t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIA EM VIA DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ACADEMIA DA MELHOR IDADE NO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DAS VIAS DO RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROLONGAMENTO DA TUBULAÇÃO EXISTENTE PRÓXIMO AO PSF DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"MELHOR CAMINHO" DO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"MELHOR CAMINHO" NA ESTRADA BARTOLO E MATADOURO </t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIA NA SINALIZAÇÃO DA ESTRADA ABILIO NOTÁRIO </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>REPAROS NA GALERIA DE ÁGUAS PLUVIAIS NA RUA POLONIA</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS MARGENS DA RUA EUCLIDES DA CUNHA</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE BEBEDOURO NO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE TV NOS PSF'S DO PARQUE DOS PINHEIROS E JARDIM PANORAMA </t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACO" DEFRONTE AO GINÁSIO DE ESPORTES EMEIF FRANCO MONTORO</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA RUA AUSTRIA E TRAVESSA ITÁLIA </t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRADA RURAL QUE LIGA A RUA MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">UTILIZAR RECURSOS DO ITBI OU REFFIS PARA COMPRAR ÁREA PARA ÁREA INDUSTRIAL </t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CANALETA NA RUA GERALDO RIBEIRO NO JARDIM MARIA DE LOURDES </t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA GERALDO RIBEIRO NO JARDIM MARIA DE LURDES </t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA NIVALDO ZORZATO NO CH MARIO MAURO </t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇAR ÁREA VERDE DO JARDIM DAS ROSAS </t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE VÁRIAS MELHORIAS NA CIDADE E MUNICÍPIO </t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE PROVIDÊNCIAS EM ÁREAS DA FERROVIA E ANTIGO PRÉDIO DA ESTAÇÃO </t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CANALETA NA RUA DELINO AUGUSTO CADETTE </t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO ADEQUADA NO CONJUNTO HABITACIONAL MÁRIO MAURO </t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DA OLARIA, KM 17 E KM 28</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA AMPLA E GERAL NO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ILUMINAÇÃO NA ACADEMIA DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA RUA DOS RONDONIANOS NO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS QUEIMADAS NA AVENIDA BRASIL, JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS QUEIMADAS NA AVENIDA BRASIL, CORONEL GOULART </t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA ÁREA DE LAZER DO JARDIM DAS ROSAS </t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NA EMEIF ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DE LIGAÇÃO ENTRE A TRAVESSA ESPANHA E RUA LINDEIRA </t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRADA RURAL QUE DEMANDA AO BAIRRO SÃO GERALDO </t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRADA RURAL QUE DEMANDA AO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECOLHIMENTO DE ENTULHO DAS VIAS DO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DE MESAS E CADEIRAS AO LADO DO THIAGO LANCHES </t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CICLOVIA NA ESTRADA ABÍLIO NOTÁRIO </t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA JASMI BATISTA </t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA JOSÉ ALEXANDRE</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E PINTURAS NOS OBSTÁCULOS DA CIDADE </t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA AMPLA E GERAL NA PRAÇA ANTONIO GATTI CADETTE </t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO E PINTURA EM OBSTÁCULO DA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA XAVANTES NO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRADA RURAL QUE É PROLONGAMENTO DA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA PRAÇA DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSFORMAÇÃO DE ÁREA DA ALL E ÁREA DE LAZER </t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO NA RUA OXALÁ, 126</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA ÁREA DA ALL PRÓXIMO AO THIAGO LANCHES</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NA ESTRADA RURAL QUE DEMANDA O BAIRRO RESERVADO, KM 02</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE VÁRIAS MELHORIAS NO MUNICÍPIO </t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA PRAÇA DA AMIZADE PRÓXIMO A RUA BENEDITO LACERDA</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS VIAS DO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NAS RUAS DO PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NAS RUAS DE CORONEL GOULART_x000D_
 </t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NAS VIAS DE PASSEIOS E RETIRADA DE AREIAS NAS PROXIMIDADES DA ESCOLA SESI </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO E REPAROS NAS VIAS DAS RUAS PRESIDENTE CASTELO BRANCO COM A RUA SÃO MARCOS </t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E LIMPEZAS NO BAIRRO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA CALÇADA DEFRONTE A ACADEMIA DA TERCEIRA IDADE (AVENIDA BRASIL) EM CORONEL GOULART </t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CABECEIRA DA PONTE DE MADEIRA DO BAIRRO OURO VERDE (PRÓXIMO A CAPELA)</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO EM TODA EXTENSÃO DA ESTRADA RURAL NO BAIRRO OURO VERDE </t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA ÁREA DO ANTIGO EXPURGO </t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE SINALIZAÇÃO NOS BAIRROS </t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA ÁREA VERDE ENTRE CH JOSÉ CANDUCCI E JARDIM PRIMAVERA </t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO ADEQUADA DEFRONTE A IGREJA CATÓLICA MATRIZ </t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ILUMINAÇÃO NA PRAÇA DA AMIZADE </t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS EM ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAMPA DE ACESSIBILIDADE DEFRONTE AO CARTÓRIO E OUTRAS SUGESTÕES</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DIVERSAS MELHORIAS NO MUNICÍPIO </t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA PRESIDENTE EPITÁCIO, PRÓXIMO AO NÚMERO 385</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS NA CIDADE</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO DA TRAVESSA AIMORÉS, JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODA DE ÁRVORES NA RUA EUCLIDES DA CUNHA </t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CANALETAS NA RUA NIVALDO ZORZATO </t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NOS ACOSTAMENTOS DA AVENIDA DA AMIZADE </t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DIVERSAS MELHORIAS PELA CIDADE </t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E TAPA BURACOS NAS VIAS DO JARDIM NOSSA SENHORA DA PAZ, SÃO JOÃO E MARIA DE LURDES </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VISTORIA DAS GALERIAS NA CIDADE PARA FAZER REPAROS </t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA EXTERNA NO PSF DO JARDIM DAS ROSAS </t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE GALERIAS NA RUA DA GLÓRIA, JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ESTACIONAMENTO PROVISÓRIO NA ÁREA DO ANTIGO EXPURGO </t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO DE UM CAMINHÃO PIPA PARA O MUNICÍPIO </t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NA AVENIDA DA AMIZADE COM RUA ORLANDO SILVA</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER BOCA DE LOBO NA RUA CAMPOS SALLES, 1020</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DAS TRAVES DO CAMPO DE FUTEBOL DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMPLEMENTAR A ILUMINAÇÃO PÚBLICA DAS CHÁCARAS COBRAL </t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE SOLO DE ACESSO AO RESIDENCIAL GRAMADO </t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE AREIA NO CAMPO DE VOLEIBOL DA PRAÇA ANTONIO GATTI CADETTE  </t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NAS GALERIAS DA RUA NIVALDO ZORZATTO </t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NAS MARGENS DO BALNEÁRIO DA AMIZADE </t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NO ACESSO A AVENIDA DA AMIZADE COM SP 501</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NA CIDADE </t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NO JARDIM NOSSA SENHORA DA PAZ E OUTROS BAIRROS</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PONTE DE MADEIRA DO BAIRRO SÃO GERALDO</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECOLOCAÇÃO DE GRADES NA GALERIA PRÓXIMA A CRECHE E PRÉ-ESCOLA </t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE RAMPAS PARA CADEIRANTES NAS ESQUINAS DO JARDIM PANORAMA/PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DO CONSELHO MUNICIPAL DA MULHER </t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE UM SEGUNDO DISTRITO INDUSTRIAL DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETA NA RUA XV DE NOVEMBRO, PRÓXIMO A ESCOLA EMEIF MÁRIO COVAS</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLANTIO DE ÁRVORES NA RUA MARTINÓPOLIS DEFRONTE A COZINHA PILOTO </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NO MUNICÍPIO </t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE AGÊNCIA DOS CORREIOS NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS VIAS DO PARQUE DOS PINHEIROS E OUTROS</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CANALETA NA RUA ARI BARROSO, JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CISTERNAS NAS REPARTIÇÕES PÚBLICAS </t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETAS NA XV DE NOVEMBRO E ARY BARROSO</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS "PROIBIDO JOGAR LIXO" NA PONTE CÓRREGO DO MACACO</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA CIDADE </t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS PELA CIDADE </t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS NAS VIAS DO JARDIM COBRAL </t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLANTIO DE ÁRVORES NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE NAS RUAS: JOÃO EMILIO DA SILVEIRA E OUTRAS </t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMPLEMENTAÇÃO DE GALERIA NA RUA JOSÉ ALEXANDRE </t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACAS DE NOMES DE RUAS NO PARQUE DOS PINHEIROS E JARDIM PANORAMA </t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DE GALERIAS NA RUA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO ACESSO AO BALNEÁRIO DA AMIZADE</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ESCADARIA NO FINAL DA RUA JÚLIO MESQUITA - PASSAGEM DE TRILHOS</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NAS VIAS DO JARDIM SÃO JOSÉ E OUTROS </t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM ÁREA VERDE DO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS VIAS DO BAIRRO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO NA TAMPA DA CAIXA GERAL DE ENERGIA ELÉTRICA NO CAMPO MUNICIPAL</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E PODA DE ÁRVORES NA TRAVESSIA DA LINHA FÉRREA NA RUA BARÃO DO RIO BRANCO </t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO JARDIM NOSSA SENHORA DA PAZ, SÃO JOÃO E MARIA DE LURDES</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA NO ESPAÇO DE ESTACIONAMENTO NA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FECHAMENTO DO PRÉDIO DO PSF NO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NAS RUAS DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA LUIZ ALBERTONI NO JARDIM ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS DO PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA REGENTE FEIJÓ</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA PRESIDENTE BERNARDES </t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA RUI BARBOSA </t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZAÇÃO DE INFORMAÇÃO DO MAPA DA CIDADE NO GOOGLE </t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS BANDEIRAS NO PORTAL DA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>MECANISMO DE ESCOAMENTO DEFRONTE A IGREJA MATRIZ</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA GERAL NAS RUAS DO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA GERAL NAS RUAS DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL NA PRAÇA ANTONIO GATTI CADETTE E TERRENO UBS</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DAS RUAS DO BAIRRO SETE DE SETEMBRO </t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CEMITÉRIO DA SEDE</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM TERRENO DA RUA CAMPOS SALLES AO LADO DO NÚMERO 257</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NO FINAL DA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO DE MÃO ÚNICA NA RUA DA GLÓRIA</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM OBSTÁCULO NA RUA ISMAEL DIAS DA SILVA, PRÓXIMO AO N°745</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MANUTENÇÃO NA AVM 040 - BENEDITO FRANCISCO DA SILVA</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ÁREA VERDE DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NA ÁREA URBANA DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NAS ACADEMIAS AO AR LIVRE PELA CIDADE </t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TUBULAÇÃO NA ESTRADA QUE DEMANDA BAIRRO SÃO GERALDO</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA AVENIDA DAS AMÉRICAS, JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA JASMI BATISTA, JARDIM PICHIONI</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA AMARELA NA RUA DOS BANDEIRANTES ATÉ AVENIDA BRASIL</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A LUIZ CARLOS CLABONDE DE ARAUJO </t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ACEAM, PELA PROMOÇÃO E REALIZAÇÃO DE FESTIVAL REGIONAL DE KARAOKÊ</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO ROTARY PELA PASSAGEM DE ANIVERSÁRIO DE 110 ANOS </t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A PESSOAS E EMPRESAS LIGADAS AO TRABALHO NO CAMPO </t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS DIRETORES DO MUSEU MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CCEM PELA REALIZAÇÃO DO 2° ACAMPAMENTO ÁGAPE</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS POLICIAIS CIVIS E MILITARES POR BAIXOS ÍNDICES DE CRIMINALIDADE NA REGIÃO </t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SINDICATO DOS SERVIDORES MUNICIPAIS PELA PROMOÇÃO DE EVENTO COMEMORATIVO AO DIA 1° DE MAIO </t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PADRE ED CARLOS POR POSSO FRENTE A PARÓQUIA DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>Festo, Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Francis Policate, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A EQUIPE MACHADENSE QUE PARTICIPARÁ DO JORI </t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Cabrera, Ariel Pontes, Carlos da Pizzaria, Chiquinho, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A "ASSOCIAÇÃO VOLUNTÁRIO EM LUTA" POR EVENTO FILANTRÓPICO</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A ATLETA DE JIU JITSU POR CONQUISTAS EM COMPETIÇÕES </t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A ATLETA DE KARATÊ POR CONQUISTAS EM COMPETIÇÕES </t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A TREINADOR E EQUIPE DE ATLETISMO QUE REPRESENTA O MUNICÍPIO </t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A ENERGISA POR PROJETO NO PARQUE DOS PINHEIROS DE TROCA DE 400 LÂMPADAS </t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A DIRETORIA DO ASILO E PARÓQUIA PELOS TRABALHOS DESENVOLVIDOS EM EVENTO </t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A DIRETORIA DA ASSOCIAÇÃO BOM JESUS PELO TRABALHO DESENVOLVIDO </t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A EQUIPE DOS JOGOS REGIONAIS DE 2015</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A APOSENTADORIA DO SG PM CASTRO </t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A DIRETORIA DE EDUCAÇÃO PELOS EVENTOS DE FÉRIAS </t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO SERVIÇO DE RESGASTE DO CORPO DE BOMBEIROS </t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO TEN. CEL. PM. LEOPOLDO POR SEGURANÇA REFORÇADA </t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A CORAL DA IGREJA CATÓLICA PELO JUBILEU DE OURO</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS AGENTES COMUNITÁRIOS DA SAÚDE - ATUAÇÃO PMAQ</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A FAMÍLIA QUE VIABILIZOU A DOAÇÃO DE ÁREA PARA NOVO SESI </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO ATLETA DE KARATÊ GUSTAVO FURUUITI POR CONQUISTA INTERNACIONAL </t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A CRIAÇÃO DE CASA DE REPOUSO PARA IDOSOS</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS SERVIDORES DA CÂMARA POR EVENTO SOLENE NO CAMPO BELO E CÂMARA MIRIM COM COLÉGIO ANGLO AQUARELA </t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS ORGANIZADORES DO DESFILE 7 DE SETEMBRO NO MUNICÍPIO </t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A ASSOCIAÇÃO COMERCIAL POR SUA ATUAÇÃO EM PROL DA COMUNIDADE </t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A ASSOCIAÇÃO NIPO BRASILEIRA POR EVENTO REALIZADO COM SUCESSO</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>Nelson do Roque, Ariel Pontes, Cabrera, Festo, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>A COORDENADORA MUNICIPAL DE ESPORTES PELO SUCESSO ALCANÇADO NO SEGUNDO FESTIVAL DE PIPAS PLINIO VILLALVA</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO IDOSO - HOMENAGEM AOS IDOSOS</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A COORDENADOR DA ENERGISA -  JOÃO PAULO GUIMARÃES </t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO CCEM E CCEM JÚNIOR POR EVENTO REALIZADO</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>Ariel Pontes, Chiquinho, Festo, Francis Policate, Nelson do Roque, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPÚDIO A APROVAÇÃO DE PROJETO NO CONGRESSO NACIONAL DE CORTE DE RECURSOS AO SISTEMA S.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A ALUNOS E PROFESSORES DO SESI PELA CÂMARA MIRIM ESCOLAR </t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A ORGANIZADORES DO RODEIO DE OUTUBRO DE 2015</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A BANDA MARCIAL DE ÁLVARES MACHADO POR RESULTADO EXPONENCIAL EM EVENTO DE NÍVEL NACIONAL</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DIRETOR DE OPERAÇÕES DA CART POR CONCESSÃO DE RASPA DE ASFALTO</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A TODAS AS ESCOLAS QUE PARTICIPAREM DO PROJETO CÂMARA MIRIM ESCOLAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7165,67 +7165,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H628"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="110.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="157.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>