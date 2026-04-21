--- v0 (2026-01-12)
+++ v1 (2026-04-21)
@@ -54,10634 +54,10634 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Chiquinho, Francis Policate, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PLANOS DE PAVIMENTAÇÃO OU CALÇAMENTO EM TRECHO DA RUA JOSÉ ALEXANDRE - JARDIM PICHIONI </t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PLANOS DE RECONSTRUÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NA RUA JASMIM BATISTA - JARDIM PICHIONI </t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECAPE NA RUA ARGENTINA, BEM COMO, NAS DEMAIS RURAIS DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE RECAPEAMENTO DA RUA JOSÉ BONIFÁCIO - VILA IKEDA</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DO PROJETO DA TRAVESSIA DO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE LICITAÇÃO PARA CONSTRUÇÃO DA PISTA DE SKATE</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE LICITAÇÃO PARA IMPLANTAÇÃO DA ACADEMIA DA TERCEIRA IDADE NO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO E RECURSOS PARA A CONSTRUÇÃO DE CRECHE NO JARDIM SANTA EUGENIA</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE IMPLANTAÇÃO DE REDE DE ESGOTO NA RIA GENERAL OSÓRIO EM PARCERIA A PREFEITURA E SABESP</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PLANOS DE REAJUSTE AO AUXILIO ALIMENTAÇÃO DOS SERVIDORES DO PE.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE GASTO TRIMESTRAL NA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PLANOS EM IMPLANTAÇÃO SINALIZAÇÃO DE ACESSO AO JARDIM LABORATÓRIO.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE COLOCAÇÃO DE BANCOS E ABRIGOS DEFRONTE AO LABORATÓRIO.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTÃO SENDO COLOCADOS TAPUMES NAS OBRAS PÚBLICAS EM ANDAMENTO OU PARALISADAS CONFORME MANDA LEI MUNICIPAL.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE ESTUDO PARA IMPLANTAÇÃO DE PÁTIO DE RECOLHIMENTO DE VEÍCULO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE PROJETO PARA RECAPAMENTO DO JARDIM SÃO FRANCISCO. </t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELA TERCEIRA VEZ, SOLICITA PROJETO DE CASCALHAMENTO DAS RUAS DO JARDIM COBRAL, RESIDENCIAL ARTHUR BOIGUES E NINDAM.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INFORMAÇÃO CONTIDA NO REQUERIMENTO 389/13 SOBRE AUXILIO ALIMENTAÇÃO DOS INATIVOS PELO REGIME ESTATUTÁRIO.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DOS PRECATÓRIOS TRABALHISTAS E PREVISÃO DE PAGAMENTO.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS OS VESTIÁRIOS DO CAMPO DO JARDIM BELA VISTA NÃO FORAM LIBERADOS PARA USO.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO LEITOS ENCAMINHADOS AO DEPUTADO FEDERAL MENDES THAME (PSDB-SP).</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO PARA IMPLANTAÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA ARGENTINA, JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE MELHOR ILUMINAÇÃO DA PRAÇA DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CAMPO DE FUTEBOL COM ALAMBRADO E PLAY GROUND NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CICLOVIA AO LADO OPOSTO DA PRAÇA DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO PARA RECAPE DAS RUAS XV DE NOVEMBRO, 7 DE SETEMBRO, MANUEL FRANCISCO DE OLIVEIRA, EXPEDICIONÁRIOS E AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REFORMA DE BRINQUEDO DO PARQUE INFANTIL AO LADO DO SALÃO COMUNITÁRIO </t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE USINA DE COMPOSTAGEM </t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PROJETO DE CONSTRUÇÃO DOL CRAS NO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE IMPLANTAÇÃO DO CAMPO DE FUTEBOL, COM ALAMBRADO, NO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PROCEDE A INFORMAÇÃO QUE O MUNICÍPIO PERDEU O STATUS DE "SELO VERDE" E QUAIS OS MOTIVOS</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Carlos da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE REFORMA DE PRÓPRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ariel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CAIUÁ SOBRE A PREVISÃO DE CONSTRUÇÃO DA ESTAÇÃO DISTRIBUIDORA DE ENERGIA</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAR AGENDA CULTURAL PARA 2014</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE "STREET DANCE" EM PROJETOS SOCIAIS</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAR PROJETO GURI</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ O PROCESSO DE CRIAÇÃO DE NOVOS CENTROS INDUSTRIAIS </t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ O PROCESSO DE CONCESSÃO DA ÁREA DA ALL</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ O PROCESSO DE PASSAGEM DE NÍVEL NA RUA MONSENHOR NAKAMURA SOBRE OS TRILHOS DA FERROVIA</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPAROS NA GALERIA DA RUA AIMARÁS </t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CANALETAS DE ÁGUAS NA RUA CASTELO BRANCO</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE SINALIZAÇÃO DE TRÂNSITO NA RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPAROS NA RUA ATILIO SIQUIERI </t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SANTA CASA SOLICITANDO PRESTAÇÃO DE CONTAS </t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CAIUÁ SOLICITANDO INFORMAÇÕES SOBRE TRANSFORMADOR DOS CONJUNTOS HABITACIONAIS </t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE GALERIAS PARA RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE PAVIMENTAÇÃO PARA RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE TAPA BURACOS NO JARDIM HORIZONTE ENQUANTO NÃO É FEITO O RECAPEAMENTO </t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR INFORMAÇÕES DETALHADAS SOBRE FOLHA DE PAGAMENTO DO PODER EXECUTIVO </t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CUSTOS DO PROGRAMA "AGITA FÉRIAS"</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ANDA O PROCESSO DE INSTALAÇÃO DO PROCON</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE RECAPE DE RUAS (REQUERIMENTO 243/13)</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE BALCÃO DE EMPREGO </t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE COMPRA DE CAMINHÃO TANQUE</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE ABRIR LICITAÇÃO PARA RECAPE DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE RECAPE DAS RUAS DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MESA SOLICITANDO SE HÁ PREVISÃO DE AUMENTO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES DO LEGISLATIVO</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE FUNCIONAMENTO DE SETOR DA DIRETORIA DE AGRICULTURA, ABASTECIMENTO E MEIO AMBIENTE </t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ FEITA A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NAS RUAS PRINCIPAIS JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO COLOCADOS SERVIDORES PARA LIMPEZA DO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ INICIADA AS OBRAS DA CRECHE DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ FEITA LIMPEZA GERAL DA AVENIDA VINICIUS DE MORAES </t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PROJETO DE IMPLANTAR ÁREA INDUSTRIAL NO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM PREVISÃO DE IMPLANTAR PRAÇA PRÓXIMA AO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO MAURO BRAGATO E PREFEITO, SOLICITANDO PAVIMENTAÇÃO DE VICINAL QUE LIGA PARQUE DOS PINHEIROS A AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUANDO ESTÁ PREVISTA A REFORMA DO "MINHA CASA MINHA VIDA"</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO COMEÇARÁ EFETIVAMENTE LIMPEZA DAS GALERIAS DO JARDIM PANORAMA, PARQUE DOS PINHEIROS E OUTROS </t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ CONCLUÍDO PROJETO DO CCI</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO DISPONIBILIZADOS MAQUINÁRIO PARA ATENDER JARDIM PANORAMA, PARQUE DOS PINHEIROS E OUTROS</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO PARA SUB-PREFEITURA NO JARDIM PANORAMA, PARQUE DOS PINHEIROS E OUTROS</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL O PRAZO DE ENTREGA DA ESCOLA DO JARDIM PANORAMA E POR QUE AS OBRAS ESTÃO PARALISADAS </t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO ENTREGUES AS OBRAS DO CAMPO DO BELA VISTA</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ FEITO REPARO EM GALERIA DA RUA NIVALDO ZORZATTO</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ FEITO CALÇADAS NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ FEITO RECAPE DA RUA 7 DE SETEMBRO E ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA COHAB-CRHIS</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAR GALERIAS NA RUA ERNESTO BOIGUES </t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE SERÁ RESTABELECIDO PONTO DE ÔNIBUS DA RUA ANTONIO FONTONELLI </t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE ORELHÕES NOS CONJUNTOS HABITACIONAIS </t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REFORMA PARQUE INFANTIL CENTRAL </t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REFORMA DO CENTRO COMUNITÁRIO DO CONJUNTO HABITACIONAIS JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORIA DA PRAÇA RAIO DO SOL </t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORIAS NAS PROXIMIDADES DOS PREDINHOS </t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ CONDIÇÃO DE AQUISIÇÃO DE PATRULHA AGRÍCOLA </t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Cabrera, Carlos da Pizzaria, Festo, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PROJEÇÃO DE INVESTIMENTOS DE CAPITAL POR PARTE DA ADMINISTRAÇÃO NESTE ANO, TENDO EM VISTA AS TRANSFERÊNCIAS VOLUNTÁRIAS JÁ EFETIVADAS </t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AUMENTO DE SERVIDORES CONSTANTE EM EXPEDIENTE DO EXECUTIVO</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE CONTRATO FIRMADO COM O SENHOR JOSÉ BALDI </t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Festo, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MELHORIAS NA PASSAGEM DE NÍVEL DA ALL</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DAS NOTIFICAÇÕES E MULTAS PARA ALL EM FUNÇÃO DA FALTA DE LIMPEZA DAS MARGENS NA LINHA FÉRREA.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2039/2039_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE ESTABELECIMENTOS COMERCIAIS QUE NÃO POSSUEM ALVARÁ </t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA NOVA LICITAÇÃO PARA CONSTRUÇÃO DA PISTA DE SKATE</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA LICITAÇÃO PARA COMPRA DE ACADEMIA PARA O BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE OBSTÁCULO NA RUA PIXINGUINHA </t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE OBSTÁCULO NA RUA GUARANI</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE IMPLANTAÇÃO DE PISTA DE CAMINHADA DEFRONTE A "JS FUNILARIA"</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE IMPLANTAÇÃO DE ACADEMIA DA TERCEIRA IDADE NO CONJUNTO HABITACIONAL JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA VEREADOR KIOCHI TATIZAWA A ALUNOS DO SESI (ROBÓTICA)</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SABESP SOLICITANDO INFORMAÇÕES SOBRE INCENTIVO AO MENOR CONSUMO DE ÁGUA </t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE LÂMPADA NA RUA V. CELESTINO, JARDIM PRIMAVERA </t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE GALERIA NA RUA JÚLIO RIBEIRO </t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE A ADMINISTRAÇÃO CEDERÁ UNIFORMES AOS SERVIDORES BRAÇAIS </t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE APRESENTAÇÃO TEATRAL NOS PRÓPRIOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE PROGRAMA DE COMBATE A OBESIDADE INFANTIL </t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE CONTRATAÇÃO DE MAIS NUTRICIONISTAS </t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE CRIAÇÃO DE NOVOS DISTRITOS INDUSTRIAIS </t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE BEBEDOUROS NOS VELÓRIOS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE PEDRAS NO BECO AGOSTINHO MENDES </t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ O PROCESSO DE IMPLANTAÇÃO DA VARA DISTRITAL </t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE GALERIA NA AVENIDA AMIZADE DEFRONTE A OFICINA </t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE OBSTÁCULO NA RUA ANTONIO BORTOLUZZI, 75</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE GALERIA NA RUA JULIA COIMBRA, 570</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ FEITA A PAVIMENTAÇÃO DA RUA SOUZA CALDAS, CASTRO ALVES E F.V.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2098/2098_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ CONCLUÍDA A OPERAÇÃO TAPA BURACOS NAS RUAS EDUARDO PRADO, JOSE PATROCÍNIO, GRAÇA ARANHA, SILVA RAMOS, CLÓVIS BEVILAQUA, JOSE VERÍSSIMO E INGLÊS SOUZA </t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REALIZAR MUTIRÃO DE LIMPEZA NOS BAIRROS PANORAMA E PINHEIROS </t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ FEITA A SINALIZAÇÃO DO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO AS MÁQUINAS FARÃO NOVAMENTE REPAROS NAS RUAS NÃO PAVIMENTADAS. </t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE INSTALAÇÃO DE ACADEMIAS DA TERCEIRA IDADE NO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O ANDAMENTO DA CONSTRUÇÃO DA PONTE DO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL PROVIDÊNCIA DA ADMINISTRAÇÃO EM RELAÇÃO AO PRÉDIO DA CRECHE DO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL O MOTIVO DA PARALISAÇÃO DAS OBRAS DE CONSTRUÇÃO DA ESCOLA NO PARQUE DOS PINHEIROS E QUAIS AS PROVIDÊNCIAS QUE FORAM TOMADAS </t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2113/2113_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PROVIDÊNCIA TOMADA COM RELAÇÃO A MÁ QUALIDADE DO PAVIMENTO DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ANDA O PROCESSO DE CONSTRUÇÃO DO CREAS DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO INICIAL APRESENTADO AO ERPLAN RELATIVO AOS 300 MIL REAIS PARA INFRAESTRUTURA URBANA NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS DA PARALISAÇÃO DAS OBRAS DA CRECHE DO JARDIM PRIMAVERA E QUAIS AS PROVIDÊNCIAS TOMADAS PARA A RETOMADA DAS OBRAS</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO PROJETO DE ADEQUAÇÃO DO BARRACÃO DA COLETA SELETIVA</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE RETIRADA DE PEDRA E PAVIMENTO NAS RUAS DO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE REALIZAR RODEIO NA SEDE DO MUNICÍPIO </t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE ESTABELECER CADASTRO DE EMPRESAS QUE QUEIRAM VIR PARA MUNICÍPIO </t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO COMPRA DE IMPLEMENTOS AGRÍCOLAS ALÉM DO TRATOR</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ FEITA LIMPEZA DE TERRENO DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTÁ PRONTO PROJETO DO CENTRO COMUNITÁRIO DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTÁ PRONTO PROJETO DE PARQUINHO NA PRAÇA DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE CONSTRUÇÃO DO CENTRO CULTURAL NO CENTRO DA CIDADE </t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE CONSTRUÇÃO DE TEATRO EM NOSSO MUNICÍPIO </t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ POSSIBILIDADE DE USAR EMENDA DO DEP. PENNA NO RECAPE DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DER E BRAGATO, CONTENÇÃO DE EROSÃO AO LADO DO ACESSO AO PANORAMA E MELHORAR A CONFLUÊNCIA </t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS VALORES PAGOS A EMPRESA RESPONSÁVEL PELA LIMPEZA DO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ A REFORMA AMPLA E GERAL NOS CORREIOS E VELÓRIO NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POR QUE NÃO FOI FEITO TAPA BURACOS NAS VIAS PRÓXIMAS AS UNIDADES ESCOLARES, INCLUSIVE NOS PASSEIOS PÚBLICOS </t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO ESTÁ SENDO FEITA A MANUTENÇÃO E LIMPEZA NO GINÁSIO DE ESPORTES DA ESCOLA EMEIF FRANCO MONTORO </t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DEPUTADO ED THOMAZ SOLICITANDO RECURSOS NA ORDEM DE 150 MIL REAIS PARA OBRAS DE RECAPE </t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECONSTRUÇÃO DE OBSTÁCULO NA RUA GUARUCAIA, JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CANALETAS NA ROTATÓRIA DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA LICITAÇÃO PARA RECAPE DO JARDIM MARIA DE LURDES </t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE SERÁ REALIZADA A RETIRADA DE ENTULHOS DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE CONSTRUÇÃO DA PONTE DO BAIRRO CATANDUVA </t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA INSTALAÇÃO DO PROJETO DE PISCICULTURA </t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE APLICAÇÃO DE RECURSOS DA CESP</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO COPIA DE CONTRATO REFERENTE A LIMPEZA PUBLICA</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA CONTATO COM EMPRESA DE LIMPEZA PÚBLICA </t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ FEITA MANUTENÇÃO DAS RUAS DE CORONEL GOULART_x000D_
 </t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE FORNECIMENTO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL A SERVIDORES DO P.E.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO RETOMADAS OBRAS DA PONTE DO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE REABERTURA DA RUA PAULO SANVEZZO </t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PLANOS DE PROMOVER CURSOS E PALESTRAS AOS SERVIDORES </t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PLANOS DE AUMENTAR LICENÇA MATERNIDADE PARA SERVIDORAS </t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Chiquinho, Elção, Francis Policate, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE ELABORAR NOVO PLANO DE CARREIRA AOS SERVIDORES DO P.E.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PRÉDIO DA ESCOLA DO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE PRÉDIO DA ESCOLA DO BAIRRO OURO VERDE </t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE LIMPEZA DA ÁREA VERDE DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE LIMPEZA E ROÇAR VIAS DO JARDIM PANORAMA E OUTROS </t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE OBSTÁCULOS E FAIXA DE PEDESTRES NAS ESCOLAS DO JARDIM PANORAMA E OUTROS BAIRROS </t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PLANOS DE SINALIZAR O JARDIM PANORAMA, PARQUE DOS PINHEIROS E OUTROS</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PLANOS DE INSTALAR OBSTÁCULO NA RUA CLÓVIS BEVILAQUA, 507</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PLANOS DE INSTALAR OBSTÁCULO NA RUA MARTINS PENA, 254 E 649</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETOS DE GALERIAS DE ÁGUAS PLUVIAIS NO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAR GALERIAS XV DE NOVEMBRO COM GERALDO C. MARTINS</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAR OBSTÁCULO NA RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE RECURSOS NA ORDEM DE R$599 MIL </t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ COLOCAÇÃO DE TUBULAÇÃO NA RUA VENCESLAU BRAZ</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE RECAPE NA RUA THOMAZ CANTOS - VILA FERNANDES</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE GALERIA NA RUA JASMIM BATISTA - JARDIM PICHIONI</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO NA RUA AMAZONIA NAS PROXIMIDADES DO NÚMERO 23</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA CIDADE </t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE MELHORIAS NAS ESTRADAS NO BAIRRO BOTAFOGO E BARREIRO</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE O PROJETO DE MELHORIAS NO BALNEÁRIO DA AMIZADE FOI CONCLUÍDO </t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O PROJETO DE ACADEMIA NO BAIRRO NOSSA SENHORA DA PENHA ESTÁ CONCLUÍDO</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ LEVANTAMENTO DAS ESTRADAS RURAIS NÃO ATENDIDAS PELO "MELHOR CAMINHO"</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ LEVANTAMENTO DAS ÁREAS USADAS PELA USINA DE CANA EM CORONEL GOULART</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTÁ PROGRAMADO EVENTO PARA COMEMORAR LEI DE COMBATE A OBESIDADE</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO VEIO DE RECURSO PARA O MUNICÍPIO ATRAVÉS DO PAC 2</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO VAI SER UTILIZADO O PRÉDIO DA ANTIGA CRECHE DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2455/2455_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2455/2455_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO INICIADAS OBRAS DE REPAROS NAS CASAS "MINHA CASA MINHA VIDA"</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE TROCA DAS VIGOTAS DO "MATA BURRO" NA ESTRADA DA OLARIA</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DAS VIAS DO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO E RECURSO PARA REFORMAR DO SALÃO COMUNITÁRIO NO CONJUNTO HABITACIONAL JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETOS DE IMPLANTAÇÃO DE GALERIA NA CONFLUÊNCIA DAS RUAS: ARI BARROSO COM FRANCISCO ALVES</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE INSTALAÇÃO DA ACADEMIA AO AR LIVRE NO BAIRRO NOSSA SENHORA DA PAZ E OUTROS</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2475/2475_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2475/2475_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE CONCESSÃO DO PRÉDIO DA FEPASA</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CDHU COMO SE ENCONTRA PROCESSO DE INSTALAÇÃO DE TELEFONIA </t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO FICOU DEFINIDO A QUESTÃO DAS OBRAS DA ESCOLA NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ FEITA LIMPEZA AMPLA E GERAL AO REDOR DO CAMPO E QUADRA</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE ESTÃO PREVISTOS REPAROS NA PONTE DA AVENIDA DA AMIZADE DIVISA COM PRESIDENTE PRUDENTE UMA VEZ QUE ACUMULA ÁGUA PLUVIAL </t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PLANOS DE REALIZAR "FESTA DO PEÃO" EM NOSSO MUNICÍPIO </t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PREVISÃO E CONDIÇÕES ORÇAMENTÁRIAS DE CONCEDER BONIFICAÇÃO DE 50% DO PADRÃO DE VENCIMENTO DOS SERVIDORES DE CARREIRA </t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Cabrera, Chiquinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AMPARO LEGAL E OS ATOS CONCESSIVOS DE BENEFÍCIOS A COMISSÃO EPIDEMIOLÓGICA CRIADA NO MUNICÍPIO </t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PREVISÃO DE REFORMA DO PARQUE INFANTIL NOS BAIRROS NOSSA SENHORA DA PENHA E CENTRAL </t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM PREVISÃO DE MELHORIAS NA ENTRADA DO "PESK PAG DO NIQUINHO"</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PREVISÃO DE RECAPE NAS VIAS DO BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM ESTUDOS PARA CONTRATAÇÃO TEMPORÁRIA DE MAQUINÁRIO</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATO E LICITAÇÃO DO CARTÃO AUXÍLIO ALIMENTAÇÃO (VEROCARD/VEROCHEQUE)</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPAROS NO PASSEIO PÚBLICO DA AVENIDA DA AMIZADE COM XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE ADOTAR MÃO ÚNICA NO ACESSO A PRESIDENTE BERNARDES </t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE TROCA DE ILUMINAÇÃO PÚBLICA NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECOLOCAR COBERTURA PONTO DE ÔNIBUS RUA PE. FONTONELI </t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO PONTO DE ÔNIBUS DEFRONTE LAB. CARLOS CHAGAS</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIE A RELAÇÃO DE ÁREAS PÚBLICAS NA CIDADE FACE AOS NOVOS LOTEAMENTOS </t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE ESTACIONAMENTO DE MOTOS NA RUA FERNANDO COSTA E PRESIDENTE ROOSEVELT FACE A LEGISLAÇÃO VIGENTE</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO E SUPORTE ORÇAMENTÁRIO E FINANCEIRA DE SE CRIAR O 13° AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES DO PE</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SE HÁ POSSIBILIDADE DE IMPLANTAÇÃO DE ÁRVORES FRUTÍFERAS NA VARIANTE DA SP 270, TRECHO ENTRE A ROTATÓRIA DA IMIGRAÇÃO JAPONESA AO TREVO DA SP 270</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME, COM RELAÇÃO AS ÁREAS PÚBLICAS NÃO EDIFICADAS, QUANDO SERÃO FEITOS OS PASSEIOS PÚBLICOS E COMO ESTÃO A LIMPEZA DE CAMA UMA DELAS </t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE FOI CONTRATADO OS SERVIÇOS DE AVALIAÇÃO DE ÁREA ONDE SERÁ IMPLANTADA ELEVATÓRIA DE ESGOTO NO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DE PONTE NO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE RECUPERAÇÃO DE GALERIAS NA RUA CAMPOS SALLES </t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROVIDÊNCIAS PARA MELHORIAS NA ÁREA DE LAZER NO JARDIM DAS ROSAS </t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROVIDÊNCIAS PARA RETIRADA DE PEDRAS DEFRONTE A MADEIREIRA DO SR. OSCAR NA ROTATÓRIA DA RUA MARCILIO DIAS </t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE POSSIBILIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ENTRADA DAS CHÁCARAS COBRAL </t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVOS PELOS QUAIS AS OBRAS DE CONSTRUÇÃO DA CRECHE NO JARDIM SANTA EUGÊNIA NÃO TIVERAM INÍCIO </t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ANDA PROCESSO DE IMPLANTAÇÃO DA PISCICULTURA CONQUISTADO EM 2013</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE CONSTRUÇÃO DE PRÓPRIO MUNICIPAL NO JARDIM MARIA DE LURDES </t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECAPE DA RUA SANTO ANTONIO NO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE COMPRA DE TERRENO PARA AMPLIAÇÃO CEMITÉRIO </t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPAROS NA RUA IASMIM BATISTA, JARDIM PICHONI </t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE CALÇAMENTO NO FINAL NA RUA IASMIM BATISTA </t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÕA DE IMPLANTAÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NA RUA IASMIM BATISTA (REITERA REQUERIMENTO N°172/14)</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE PRECATÓRIOS TRABALHISTAS E PREVISÃO DE PAGAMENTOS (REITERA REQ. 19/14)</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE COLOCAÇÃO DE LIXEIRAS PELA CIDADE</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE COLOCAÇÃO DE ALEVINOS NO BALNEÁRIO DA AMIZADE</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE IMPLANTAÇÃO DE GALERIAS NO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA RUA GENERAL OSÓRIO </t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CANALETAS NA AVENIDAS DAS AMÉRICAS COM XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE IMPLANTAÇÃO DE ACADEMIA LONGETIVIDADE NO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE REPAROS NA ESTRADA RURAL QUE DEMANDA PROPRIEDADE DO SR. AVELINO </t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE RECAPE DAS VIAS DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE REFORMA DO SALÃO COMUNITÁRIO DO CONJUNTO HABITACIONAL JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CANALETAS NAS VIAS DO CONJUNTO HABITACIONAL JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE BEBEDOURO NO VELÓRIO DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA NEGOCIAÇÃO COM PROPRIETÁRIOS PARA IMPLANTAÇÃO DE SISTEMA DE ESGOTO NO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ ESTUDOS DE IMPLANTAÇÃO DE NOVO DISTRITO INDUSTRIAL </t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO PARA IMPLANTAÇÃO DE PARQUE INFANTIL NO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2670/2670_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO QUE VISA A REVITALIZAÇÃO DO BALNEÁRIO DA AMIZADE </t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SABESP INDAGANDO COMO SE ENCONTRA PROCESSO DE REVERSÃO DE ESGOTO NA RUA PRESIDENTE BERNARDES </t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE CAPACIDADE E AMPLIAÇÃO DO ATERRO SANITÁRIO </t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2732/2732_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS A ANTENA DO PABX NÃO FOI INSTALADA NO CENTRO DE SAÚDE</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2733/2733_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VALORES PAGOS NAS OBRAS DE CONSTRUÇÃO DA PONTE NO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2734/2734_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VALORES PAGOS NAS OBRAS DE CONSTRUÇÃO DA ESCOLA NO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2735/2735_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2735/2735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PRECISÃO DE RECUPERAÇÃO DA ESTRADA RURAL E PONTE QUE DEMANDA JARDIM PANORAMA </t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2736/2736_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ SENDO PROCESSADA A LIMPEZA DO PARQUE DOS PINHEIROS E ADJACÊNCIAS </t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2737/2737_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE REFORMA DO CAMPO NO BAIRRO MATADOURO E JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2738/2738_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2738/2738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE CASCALHAMENTO DAS RUAS DO PARQUE DOS PINHEIROS E ADJACÊNCIAS </t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2739/2739_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2739/2739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ONDE SERÃO INSTALADAS AS ACADEMIAS DA 3ª IDADE CUJO RECURSO FOI APROVADO PELA CÂMARA RECENTEMENTE </t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2740/2740_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2740/2740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CDHU, SOLICITANDO INFORMAÇÕES SOBRE A CONSTRUÇÃO DE MURO DE ARRIMO </t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2741/2741_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2741/2741_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE CONCESSÃO DE PRÉDIO DA ALL</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2742/2742_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2742/2742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE AMPLIAÇÃO DO PROJETO GURI </t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2743/2743_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2743/2743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DE CENTRO CULTURAL </t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO PARA RECAPE DA AVENIDA DAS AMÉRICAS, PRÓXIMO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2826/2826_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE SERÁ CONSTRUÍDA ROTATÓRIA NAS PROXIMIDADES DOS PRÉDIOS DA CDHU </t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2827/2827_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS AS RUAS A SEREM RECAPEADAS DO JARDIM PANORAMA E PINHEIROS COM RECURSOS DO GOVERNO FEDERAL </t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2828/2828_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2828/2828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS A RETRO-ESCAVADEIRA NÃO RETORNOU PARA TERMINAR SERVIÇOS NO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2829/2829_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS TRATOR QUEBRADO NO PARQUE DOS PINHEIROS NÃO FOI CONSERTADO E ESTÁ SE DETERIORANDO </t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2830/2830_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POR QUE NÃO FOI TAPADO BURACO DEFRONTE A ESCOLA CUJO PEDIDO FOI FEITO A MAIS DE 60 DIAS </t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2831/2831_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2831/2831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANTOS BRAÇAIS A PREFEITURA TEM DISPONÍVEIS PARA AS VIAS PÚBLICAS </t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2832/2832_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO SE TEM FEITO MANUTENÇÃO DE TERRENO ENTRE A ESCOLA E CONJUNTO HABITACIONAL ANTONIO PRADO </t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2833/2833_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2833/2833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE "MINHA CASA MINHA VIDA" DO PANORAMA E PINHEIROS </t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2834/2834_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO FEITOS REPAROS NAS VIAS DE CORONEL GOULART </t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2835/2835_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2835/2835_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ IMPLANTADA EXTENSÃO DE REDE PARA CEMITÉRIO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2836/2836_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2836/2836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE INÍCIO DE OBRAS DO PSF DO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2852/2852_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2852/2852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS EVENTOS DO MUNICÍPIO QUE ESTÃO NO CALENDÁRIO OFICIAL E SÃO ORGANIZADOS PELA COMISSÃO DE EVENTOS </t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2854/2854_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO QUE VISA RECAPE DAS RUAS DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2855/2855_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO QUE VISA TORNAR CAMPO DO PAULISTA COMO UTILIDADE PÚBLICA </t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2857/2857_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE LICENÇA CETESB E LICITAÇÃO PASSAGEM PARA SANTA EUGÊNIA</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2860/2860_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2860/2860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE RUAS A SEREM RECAPEADAS EM BREVE </t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2861/2861_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MEDALHA KIOCHI TATIZAWA AO EX-VEREADOR PEDRO CALLES BUSSO </t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2864/2864_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE O PAGAMENTO DE AUXÍLIO ALIMENTAÇÃO AOS INATIVOS ESTATUTÁRIO </t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2866/2866_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVOS DA NÃO INSTALAÇÃO DE OBSTÁCULO NA RUA VICENTE CELESTINO </t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2869/2869_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE FOI DADA OS PAR PLANTIO GRAMA NA AVENIDA DAS AMÉRICAS COM ARI BARROSO </t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2876/2876_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2876/2876_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FOI DADA "OS" PARA MELHORIAS NA ESTRADA QUE DEMANDA "PESK PAG DO NIQUINHO"</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2878/2878_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS A PRAÇA DA AMIZADE CONTINUA SOFRENDO COM FALTA DE ILUMINAÇÃO </t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2880/2880_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO FOI LICITADO PLANO DE SANEAMENTO</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2936/2936_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2936/2936_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CDHU SOLICITANDO INFORMAÇÕES QUANTO A MURO DE ARRIMO NO CONJUNTO HABITACIONAL MARIO MAURO</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2938/2938_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2938/2938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS A EMEIF GOVERNADOR MÁRIO COVAS NÃO PARTICIPOU DO PROERD </t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2940/2940_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2940/2940_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO BRAGATO SOBRE PROCESSO DE CONCESSÃO BARRACÕES PARA CENTRO CULTURAL</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2943/2943_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2943/2943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA ATUALIZA DO PROJETO DE CONSTRUÇÃO DE CENTRO CULTURAL </t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DAS EMPRESAS INTERESSADAS EM SE INSTALAREM NO MUNICÍPIO </t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2982/2982_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2982/2982_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE PROMOVER PEÇAS TEATRAIS EM 2014</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2983/2983_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2983/2983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ TRATATIVA PARA AUDIÊNCIA COM CONCESSIONÁRIA DE ENERGIA ELÉTRICA </t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2984/2984_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA ESTUDO PARA PAGAMENTO DO 13° AUXÍLIO ALIMENTAÇÃO </t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2985/2985_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ PROGRAMADO RECAPE NAS VIAS DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2986/2986_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE PLEITOS, CONVÊNIOS COM RELAÇÃO AS ESTRADAS COM "MELHOR CAMINHO" JUNHO/13</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2987/2987_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROJETO DE MELHORIAS E OBRAS DE PRESERVAÇÃO NA ÁREA VERDE DO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2988/2988_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2988/2988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHE LAUDO TÉCNICO DOS RECAPES FEITOS RECENTEMENTE NA CIDADE </t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2989/2989_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2989/2989_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE MELHORIAS NO BOSQUE DO BAIRRO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Chiquinho, Francis Policate, Nelson do Roque, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3046/3046_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3046/3046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PROPOSTA DE AUXÍLIO DA LICENÇA GESTANTE PARA SERVIDORAS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Festo, Francis Policate, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3049/3049_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3049/3049_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE A DIVERGÊNCIA DE PAGAMENTO DOS PROFISSIONAIS DE FISIOTERAPIA E QUAIS PROVIDÊNCIAS PARA A EQUIPARAÇÃO DEVIDA </t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3052/3052_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE ACADEMIA AO AR LIVRE PARA ATENDER OS NOVOS CONJUNTOS HABITACIONAIS DA CDHU</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3055/3055_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3055/3055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE INSTALAÇÃO DE ACADEMIAS EM BAIRROS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3058/3058_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3058/3058_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ INICIADA A CONSTRUÇÃO DA PISTA DE SKATE </t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3060/3060_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3060/3060_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ INICIADA A CONSTRUÇÃO DA PASSAGEM DO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3063/3063_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL OS MOTIVOS DA PARALISAÇÃO DAS OBRAS DO PSF DO JARDIM SÃO JOSÉ </t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SE DARÁ A COLOCAÇÃO DO PONTO DE ÔNIBUS DA RUA PADRE FONTANELLI </t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3076/3076_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3076/3076_texto_integral.pdf</t>
   </si>
   <si>
     <t>SITUAÇÃO DOS PAGAMENTOS DA EMPRESA TERCEIRIZADA DE SEGURANÇA</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3079/3079_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3079/3079_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHE CÓPIA DO CONVÊNIO PREFEITURA/CORREIOS DO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3081/3081_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3081/3081_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DA MEDIÇÕES E PERCENTUAL EXECUTADO NA OBRA DA ESCOLA PANORAMA </t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3146/3146_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3146/3146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECAPE DE RUAS NO BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3148/3148_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3148/3148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECAPE DA RUA BANDEIRANTES </t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3150/3150_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3150/3150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECAPE DA RUA PAULO SETÚBAL </t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3156/3156_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE FUNCIONAMENTO DA CRECHE DE CORONEL GOULART </t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3160/3160_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3160/3160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE REPAROS NA RUA AIMARÁS COM RUA AIMORÉS </t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART SOLICITANDO INFORMAÇÕES SOBRE PLACAS DENOMINANDO VIATUDOS</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE REPAROS EM ESTRADAS RURAL</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3305/3305_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE MUDANÇA DE PONTO DE ESTACIONAMENTO DE MOTOS </t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3306/3306_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DOCUMENTOS E INFORMAÇÕES SOBRE CONSELHO MUNICIPAL DE SAÚDE </t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3307/3307_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O PRAZO PARA INÍCIO DAS OBRAS DE PAVIMENTAÇÃO DA RUA SOUZA CALDAS E AVENIDA CASTRO ALVES</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3308/3308_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DE PRAÇA NO CONJUNTO HABITACIONAL ANTONIO PRADO </t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3309/3309_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DA CRECHE NO CONJUNTO HABITACIONAL ANTONIO PRADO </t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3310/3310_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE CONSTRUÇÃO DE C.C.I. NOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3311/3311_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE REFORMA DO CAMPO DE FUTEBOL DO BAIRRO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3312/3312_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO FOI FEITA A LIMPEZA GERAL NOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3350/3350_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DA CDHU POSIÇÃO QUANTO AO PAVIMENTO DOS NOVOS CONJUNTOS HABITACIONAIS </t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3352/3352_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3352/3352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVOS PELOS QUAIS O BRADESCO NÃO FOI NOTIFICADO E MULTADO PELA FALTA DE CADEIRAS NAS FILAS </t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3353/3353_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS AS PROVIDÊNCIAS A PREFEITURA TEM TOMADO COM RELAÇÃO A FISCALIZAÇÃO DAS FILAS EM BANCOS </t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3355/3355_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3355/3355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO GOVERNO DO ESTADO QUESTIONANDO O PROCESSO DE EMPLACAMENTO DE CARROS NO MUNICÍPIO </t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3357/3357_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3357/3357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME A PREVISÃO DE RECAPE DO JARDIM HORIZONTE E RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3358/3358_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME A PREVISÃO DE IMPLANTAÇÃO DE PARQUE INFANTIL NA PRAÇA DO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3359/3359_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE ACADEMIA DA 3ª IDADE NO BAIRRO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3360/3360_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3360/3360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS AS PROVIDÊNCIAS FORAM TOMADAS EM FUNÇÃO DAS CONSTANTES QUEDAS DE ENERGIA </t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3361/3361_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3361/3361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PROJETO DE MELHORIA NO BALNEÁRIO DA AMIZADE </t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3362/3362_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE A CRIAÇÃO DE NOVOS DISTRITOS INDUSTRIAIS </t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3363/3363_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3363/3363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE CALÇADAS NA RUA ARY BARROSO COM AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3364/3364_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3364/3364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORIA NA PASSAGEM EM NÍVEL A LINHA FÉRREA DA RUA MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3365/3365_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3365/3365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PROCESSO DE CONCESSÃO DA ESTAÇÃO FERROVIÁRIA </t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3366/3366_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3366/3366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE FAZER RODEIO NO MUNICÍPIO </t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3367/3367_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3367/3367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DO CENTRO CULTURAL </t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3375/3375_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE INFORMAÇÕES A CIRETRAN SOBRE EXAMES PSICOTÉNICOS </t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3376/3376_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MUDANÇA DE OBSTÁCULO NA RUA BARÃO DO RIO BRANCO </t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3377/3377_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3377/3377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE ALARGAMENTO DA PASSAGEM EM NÍVEL DA RUA BARÃO DO RIO BRANCO </t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3378/3378_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3378/3378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE PROJETO "MELHOR CAMINHO" EM ESTRADAS RURAIS </t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3379/3379_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3379/3379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DO PROJETO DE REFORMA PSF JARDIM NOSSA SENHORA DA PAZ </t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3411/3411_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A ANEEL QUESTIONANDO FALHAS NO FORNECIMENTO DE ENERGIA ELÉTRICA </t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE REGULARIZAÇÃO DO NINDAM </t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3420/3420_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE EVENTOS ESPECÍFICOS PARA SEMANA DA ÁRVORES </t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3423/3423_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3423/3423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA PROCESSO PARA INCLUSÃO DE 80 SERVIDORES EM PLANO DE SAÚDE </t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3428/3428_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS POSTOS DE SERVIÇOS COM DIREITO A INSALUBRIDADE </t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS MOTIVOS NÃO FOI INSTALADO O PROCON NO MUNICÍPIO </t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3436/3436_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE RECAPE DA RUA JOÃO EMILIO DA SILVEIRA </t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3437/3437_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE INSTALAÇÃO DE OBSTÁCULO NA RUA LUIZ GONZAGA DE OLIVEIRA </t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3438/3438_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO COMEÇOU AS OBRAS DE PAVIMENTAÇÃO </t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3439/3439_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO TEM BRAÇAIS NOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3440/3440_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO FOI DESIGNADO EQUIPAMENTOS PARA OS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROCESSO DE MELHORIA DE ESTRADAS RURAIS </t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Chiquinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DE SAÚDE </t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO PARA IMPLANTAÇÃO DE PISTA DE CICLISMO NA AVENIDA DA AMIZADE </t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3501/3501_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O QUE FALTA PARA A INSTALAÇÃO DE ILUMINAÇÃO EM LOCAL NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3502/3502_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE INSTALAÇÃO DE SINALIZAÇÃO URBANA INDICANDO PRÓPRIOS </t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO FUNCIONA O ATENDIMENTO DA MANUTENÇÃO DA REDE PÚBLICA DE ILUMINAÇÃO </t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3504/3504_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROPOSTA DE CESSÃO DE SALAS PARA OS CONSELHOS MUNICIPAIS </t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3505/3505_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA PROGRAMAÇÃO DE OBRAS DA 2ª ETAPA DA PASSAGEM ENTRE O BAIRRO JARDIM SANTA EUGÊNIA E CONJUNTOS HABITACIONAIS </t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3506/3506_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O QUE A ADMINISTRAÇÃO TEM FEITO PARA CONSERVAÇÃO DA ESTRUTURA E ILUMINAÇÃO DO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3545/3545_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3545/3545_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS AS PROVIDÊNCIAS FORAM ADOTADAS PARA AUMENTO DE VAGAS NO PROJETO GURI</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3546/3546_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PLANOS DE AMPLIAR PROJETO DE STREET DANCE PARA OUTROS BAIRROS </t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3547/3547_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PLANOS DE IMPLANTAÇÃO DE ACADEMIA PARA PESSOAS COM NECESSIDADES ESPECIAIS </t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3548/3548_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS PARA ACESSO AO NOVO PRÉDIO DO SESI</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO PONTE DE ÔNIBUS NA AVENIDA DA AMIZADE, TRECHO NO BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3550/3550_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE ACADEMIA DA TERCEIRA IDADE NO BAIRRO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3551/3551_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROGRAMAÇÃO DE EVENTO COMEMORATIVO AO DIA DA ÁRVORE </t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ EFETIVADO RECAPE DAS VIAS DO BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTEM PROVIDÊNCIAS VISANDO A IMPLANTAÇÃO DE RECINTO DE EVENTOS </t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3554/3554_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SABESP SOLICITANDO INFORMAÇÕES SOBRE ABASTECIMENTO DE ÁGUA </t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3555/3555_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS AS REUNIÕES DO CONSELHO DE TRÂNSITO NÃO ESTÃO OCORRENDO </t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3556/3556_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3556/3556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS O MAPA OFICIAL DO MUNICÍPIO NÃO CONSTA A RUA JERONIMO SOARES DE AZEVEDO </t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3557/3557_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO EXISTE ILUMINAÇÃO EM TODOS OS POSTES DO BAIRRO JARDIM COBRAL </t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3558/3558_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3558/3558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE PROJETO DE COLOCAÇÃO DE PEDRAS NA ESTRADA DA FAZENDINHA </t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3559/3559_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3559/3559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO RETOMADAS AS OBRAS DA CRECHE DO BAIRRO JARDIM PRIMAVERA </t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3560/3560_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3560/3560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÃO CASCALHADAS AS RUAS DO RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3561/3561_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3561/3561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE ILUMINAÇÃO ENTRE CHÁCARAS COBRAL E SP 501</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3562/3562_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3562/3562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE COLOCAÇÃO DE POSTE DE ILUMINAÇÃO NA RUA 9 DE JULHO </t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3563/3563_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3563/3563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO QUE VISE O RECAPE DAS RUAS DO BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL A PREVISÃO DE ENTREGA DAS OBRAS </t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3565/3565_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3565/3565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA A EXECUÇÃO DE OBRAS DE GALERIAS DE ÁGUAS PLUVIAIS </t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3566/3566_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE TROCA DE LÂMPADAS NA ÁREA CENTRAL DA CIDADE </t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3567/3567_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3567/3567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE EQUIPAMENTO DE ULTRASSOM E MÉDICOS NAS UNIDADES DE SAÚDE </t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3579/3579_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3579/3579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO OCORREU A INAUGURAÇÃO DA CRECHE EM CORONEL GOULART </t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3580/3580_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3580/3580_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REALIZAR PROJETOS SOCIAIS NO SALÃO DO BAIRRO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3581/3581_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3581/3581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE RECAPE NO FINAL DA RUA CAMPOS SALLES </t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3582/3582_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3582/3582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO FOI EFETIVADA E QUAL A PREVISÃO DE REPAROS ILUMINAÇÃO DA PRAÇA DO BAIRRO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO FOI EFETIVADO OS REPAROS NO SISTEMA DE CAPTAÇÃO DE NA CONFLUÊNCIA DE RUAS NO JARDIM HORIZONTE (ARI BARROSO)</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3585/3585_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3585/3585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA REQUERIMENTO SOBRE QUESTÃO SALARIAL DOS FISIOTERAPEUTAS </t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3588/3588_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3588/3588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO FORAM EFETIVADOS REPAROS NO SISTEMA DE CAPTAÇÃO PRAÇA DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3592/3592_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3592/3592_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO E LEVANTAMENTO DO CUSTO PARA SISTEMA DE CAPTAÇÃO DE ÁGUA EM NO BAIRRO JARDIM RAIO DO SOL (PRÓXIMO A RUA ITÁLIA)</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3596/3596_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3596/3596_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO, PLANILHA DE CUSTO, CRONOGRAMA DE DESEMBOLSO, MEMORIAL DESCRITIVO, (...) DAS OBRAS DE RECAPE NO ANO DE 2014</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3599/3599_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3599/3599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO, PLANILHA DE CUSTO, CRONOGRAMA DE DESEMBOLSO, MEMORIAL DESCRITIVO, (...) DAS OBRAS DE PAVIMENTAÇÃO NO BAIRRO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3602/3602_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3602/3602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS PROVIDÊNCIAS TEM SIDO TOMADOS COM RELAÇÃO A MÁ QUALIDADE DO PAVIMENTO NO BAIRRO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3604/3604_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3604/3604_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NO PRÉDIO DA CRECHE DO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3584/3584_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3584/3584_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE TROCA DE PEDRAS POR PAVIMENTO NA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3586/3586_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3586/3586_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE INSTALAÇÃO CRECHE NO PREDIO DO SESI</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3587/3587_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3587/3587_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE COLOCAÇÃO DE COBERTURA PONTO DE ONIBUS DA IGREJA MATRIZ</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3589/3589_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3589/3589_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA A IDOSO INDICADO PELO CONSELHO MUNICIPAL IDOSO</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3590/3590_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3590/3590_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA ESTUDOS PARA IMPLANTAÇÃO SUB PREFEITURA PANORAMA/PINHEIRO</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3591/3591_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3591/3591_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A POSSIBILIDADE DE COLOCAÇÃO DE TUBOS NO BAIRRO DO MACACO</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3593/3593_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3593/3593_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROJETO DE PISCICULTURA A SER IMPLANTADO NO MUNICIPIO</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3594/3594_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3594/3594_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ ESPAÇO FISÍCO PARA ATENDER AMPLIAÇÃO DO PROJETO GURI</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3595/3595_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3595/3595_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA AO JOVEM GUILHERME BORTOLUZZI CABRERA</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Festo, Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Francis Policate, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3597/3597_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3597/3597_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA AO SENHOR AUGUSTO HENKLAIN (100 ANOS)</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3598/3598_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3598/3598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O TRANSPORTE DE ALUNOS ESCOLAR</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3600/3600_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3600/3600_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTAO ANDAMENTO PROGRAMA MINHA CASA MINHA VIDA NO MUNICIPIO.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3631/3631_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3631/3631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO INFORMAÇÕES SOBRE AFASTO DOS CONJUNTOS HABITACIONAIS</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3632/3632_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3632/3632_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PREVISAO DE MUDANÇA DE POSTE NA RUA MANOEL SANCHES MAIA, 11</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3633/3633_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3633/3633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE IMPLANTAÇÃO DE CURSOS PROFISSIONALIZANTES</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3634/3634_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3634/3634_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ ESTUDOS PARA ALARGAMENTO DE RUAS DO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Carlos da Pizzaria, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3635/3635_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3635/3635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PASSEIO PUBLICO NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3646/3646_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3646/3646_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE IMPLANTAÇÃO DE PONTOS DE ONIBUS NA SP 501</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3649/3649_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3649/3649_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DE ARRIMOS NOS CONJUNTOS HABITACIONAIS CDHU</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3653/3653_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3653/3653_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERAO CONSTRUIDAS MURETAS E PASSEIO PUBLICO NOS TERRENOS PUBLICOS.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3655/3655_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3655/3655_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROJETO DE MELHORIAS NA AREA DE LAZER DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3657/3657_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3657/3657_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A POSSIBILIDADE DE IMPLANTAR REDE DE ILUMINAÇÃO NO ACESSO COBRAL</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3658/3658_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3658/3658_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE PLANTIO DE ARVORES FRUTIFERAS NO ACESSO A SP 270</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3660/3660_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3660/3660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE MELHORIA NA ILUMINAÇÃO PUBLICA DO MUNICIPIO</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3662/3662_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3662/3662_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SANTA CASA SOLICITANDO PROCEDIMENTOS NAO REALIZADOS</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3663/3663_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3663/3663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ESTRADAS RURAIS QUE AINDA NÃO RECEBERAM MELHOR CAMINHO</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3665/3665_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3665/3665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PARCERIA COM O IMPARCIAL SOBRE JORNAL DA ESCOLA</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3666/3666_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3666/3666_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO IMPARCIAL SOLICITANDO PARCERIA SOBRE PROGRAMA JORNAL NA ESCOLA</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3667/3667_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3667/3667_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE ATERRO SANITARIO</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3668/3668_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3668/3668_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE PROGRAMA DE PLANTIO DE ARVORES</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3669/3669_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3669/3669_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA O PROCESSO DE IMPLANTAÇÃO SISTEMA DE ESGOTO DE CEL. GOULART</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3647/3647_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3647/3647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORAR SINALIZAÇÃO DE TRÂNSITO EM BAIRROS DA CIDADE </t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3648/3648_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3648/3648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE ESTÁ PRONTO O PROJETO DE REVITALIZAÇÃO DO BALNEÁRIO DA AMIZADE </t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3650/3650_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3650/3650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE ROTATÓRIA NA RUA PRESIDENTE PRUDENTE COM NIVALDO ZORZATO </t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3651/3651_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3651/3651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE PAVIMENTAÇÃO DE VIAS DE CORONEL GOULART </t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3652/3652_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3652/3652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE RECAPE DAS VIAS DO BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3654/3654_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3654/3654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MUDANÇA DE POSTE NA RUA BARÃO DO RIO BRANCO </t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3656/3656_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3656/3656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORIAS NO PASSEIO PÚBLICO NA TRAVESSIA NA RUA BARÃO DO RIO BRANCO </t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3659/3659_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3659/3659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MUDANÇA DE PLACA DE SINALIZAÇÃO NA TRAVESSIA DA RUA BARÃO DO RIO BRANCO </t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3676/3676_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3676/3676_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, GOVERNO DO ESTADO E DEPUTADO BRAGATO SOLICITANDO SE HÁ PROGRAMA DE IMPLEMENTO A ECONOMIA E MELHORIA DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3682/3682_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3682/3682_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E DER SOLICITANDO SE HÁ PROJETO QUE VISE A MELHORIA DO MECANISMO DE ACESSO AO BAIRRO JARDIM PANORAMA PELA SP 501</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3683/3683_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3683/3683_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BRAGATO E DER INFORMAÇÕES SOBRE IMPLANTAÇÃO DE ROTATÓRIA DE ACESSO AO NINDAM PELA SP 501</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3685/3685_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3685/3685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E CDHU SOLICITANDO INFORMAÇÕES SOBRE RECAPEAMENTO DAS VIAS DOS CONJUNTOS HABITACIONAIS NOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3689/3689_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3689/3689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE TEM PROJETO DE RECAPE DAS RUAS DOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3691/3691_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3691/3691_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO QUE VISA MELHORIAS NO CEMITÉRIO DA SEDE</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3694/3694_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3694/3694_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOTIVOS PELOS QUAIS O BANCO BRADESCO NÃO FOI MULTADO POR NÃO COLOCAR CADEIRAS NA FILA DE ESPERA</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3696/3696_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3696/3696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETOS DE GALERIAS DE ÁGUAS PLUVIAIS EM BAIRROS E DISTRITO</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3699/3699_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3699/3699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE COLOCAÇÃO DE "PEDRISCO" NAS VIAS DO RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3701/3701_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3701/3701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA ITÁLIA </t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3702/3702_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3702/3702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE INSTALAR PONTO DE CARGA E DESCARGA NA RUA PRESIDENTE ROOSEVELT</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3704/3704_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3704/3704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE SERÁ FEITA SINALIZAÇÃO DE SOLO NA RUA MARCÍLIO DIAS </t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3706/3706_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3706/3706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE SERÁ AGILIZADA SINALIZAÇÃO NA PONTE DO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3708/3708_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3708/3708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIA JUNTO A PONTE DO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3710/3710_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3710/3710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE SERÁ FEITA LIMPEZA DE ENTULHOS NA AVENIDA DA AMIZADE </t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3711/3711_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3711/3711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL O MOTIVO DE NÃO SE TER TERMINADO A IMPLANTAÇÃO DE ACADEMIA DO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3712/3712_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3712/3712_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS OS CRITÉRIOS DE AVALIAÇÃO DAS DIRETRIZES DO PROGRAMA VERDE/AZUL DE 2014</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3713/3713_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3713/3713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS PROVIDÊNCIAS O MUNICÍPIO TEM TOMADO COM RELAÇÃO AO ATERRO SANITÁRIO </t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3714/3714_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3714/3714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ ANDAMENTO PROCESSO DE INSTALAÇÃO DE TORNEIRAS NO CEMITÉRIO </t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3715/3715_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3715/3715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PROJETO DE RECAPE DA AVENIDA DAS AMÉRICAS E OUTRAS </t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3717/3717_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3717/3717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PROJETO DE RECAPE DA RUA XAVANTES E OUTRAS </t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3719/3719_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3719/3719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE PROJETO DE RECAPE DE TRECHO DA RUA CAMPOS SALLES </t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3736/3736_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3736/3736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETOS DE SINALIZAÇÃO ADEQUADA NA RUA GERALDO CANDIDO MARTINS </t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3684/3684_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3684/3684_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRIGIDO AO DEPUTADO MAURO BRAGATO SOLICITANDO DILIGENCIAS JUNTO AO GOVERNO DO ESTADO PARA LIBERAÇÃO DE RECURSOS</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3686/3686_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3686/3686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE MELHORIA SINALIZAÇÃO PARA PEDESTRES</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3687/3687_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3687/3687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE VENDA DE TERRENOS NO NINDAM</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3688/3688_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3688/3688_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO E PLANILHA DE CUSTO DE OBRAS NA RUA ATILIO SIQUIERI</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3690/3690_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3690/3690_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO E PLANILHA DE CUSTO DE OBRAS NA RUA JOSE ALEXANDRE</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3692/3692_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3692/3692_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE GALERIAS DE AGUAS PLUVIAIS NA RUA ATILIO SIQUIERI</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3693/3693_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3693/3693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAÇÃO DE CRECHE DO IDOSO</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3695/3695_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3695/3695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAÇÃO DE POPA TEMPO RURAL</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3697/3697_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3697/3697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAÇÃO DE ACADEMIA NO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3698/3698_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3698/3698_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS AVANCOS NA REGULARIZAÇÃO DO NINDAM</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Festo, Ariel Pontes, Cabrera, Carlos da Pizzaria, Nelson do Roque, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3700/3700_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3700/3700_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS AVANÇOS NO PROCESSO DE INSTALAÇÃO DE VARA DISTRITAL</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3716/3716_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3716/3716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAÇÃO DE ACADEMIA NA COHAB/CHRIS</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3718/3718_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3718/3718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE EXECUTAR CALÇADAS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3720/3720_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3720/3720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE OCORREU PRESTAÇÃO DE CONTAS DAS OBRAS DE PONTE DE BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3721/3721_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3721/3721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A DOCUMENTAÇÃO PARA CONSTRUÇÃO CRECHE NO PARQUE DOS PINHEIROS FOI ENCAMINHADA</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3722/3722_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3722/3722_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ VIABILIDADE DE REALIZAR MELHOR CAMINHADO ATRAVES DO FEHIDRO</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3723/3723_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3723/3723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES E DOCUMENTOS DAS OBRAS DE ESCOLA DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3724/3724_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3724/3724_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE COMPRA DE UNIFORMES PARA SERVIDORES</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3725/3725_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3725/3725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A MUDANÇA DOS PONTOS DE ONIBUS FORAM DE RESPONSABILIDADE DE PREFEITURA</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>COMO SERA O PERIODO DE FERIAS NAS CRECHES</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3727/3727_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3727/3727_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORQUE ESTA PARADA AS OBRAS DE CONSTRUÇÃO DA ESCOLA DO PARQUE DO PINHEIROS</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3728/3728_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3728/3728_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORQUE O PREDIO DA ANTIGA CRECHE NAO ESTA SENDO UTILIZADO E O PREDIO DETERIORA</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3729/3729_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3729/3729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM PROJETO PARA CONSTRUÇÃO DE CRECHE NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3730/3730_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3730/3730_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTAO PROCESSO DE REFORMA DO CONJUNTO HABITACIONAL MINHA CASA MINHA VIDA PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3731/3731_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3731/3731_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA PROCESSO DE CONSTRUÇÃO DO CCI DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3732/3732_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3732/3732_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE PARA CADEIRANTES NOS PONTOS DE ONIBUS E ESCOLAS</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3733/3733_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3733/3733_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA O PROCESSO DE CONSTRUÇÃO DE PRAÇA NO CONJUNTO HABITACIONAL ANTONIO PRADO</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Ariel Pontes, Cabrera, Carlos da Pizzaria, Festo, Nelson do Roque, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3734/3734_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3734/3734_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A CDHU JA TEM LAUDO SOBRE ASFALTO DOS CONJUNTOS HABITACIONAIS</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3756/3756_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3756/3756_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE ESTABELECER CONSORCIO INTERMUNICIPAL PARA ATERRO SANITARIO</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3757/3757_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3757/3757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE RECONSTRUÇÃO DE GALERIAS NO JARDIM COBRAL</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3758/3758_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3758/3758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE REPAROS EM OBSTACULO EM OBSTACULO NA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3759/3759_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3759/3759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ADEQUAÇÕES DOS PV'S DA SABESP NAS VIAS RECAPEADAS</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Zé Carteiro, Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Festo, Francis Policate, Nelson do Roque, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3760/3760_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3760/3760_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER SOLICITANDO INFORMAÇÕES SOBRE ROTATORIA NA SP 501</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3761/3761_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3761/3761_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER SOLICITANDO INFORMAÇÕES SOBRE MELHORIA NO TREVO SP 501 AV DA AMIZADE</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3762/3762_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3762/3762_texto_integral.pdf</t>
   </si>
   <si>
     <t>A TELEFONICA/VIVO SOLICITANDO TROCA DE LOCAL DE TELEFONE PUBLICO</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3763/3763_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3763/3763_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO INFORMAÇÕES SOBRE SISTEMA DE ESGOTO</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3764/3764_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3764/3764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE SISTEMA DE ESGOTO</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3765/3765_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3765/3765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE COLOCAÇÃO DE GRADES NO PREDIO DA COZINHA PILOTO</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3766/3766_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3766/3766_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE INSTALAÇÃO DE CAMERAS DE MONITORAMENTO</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3767/3767_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3767/3767_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE ORÇAMENTO DE MUROS DE ARRUMO NOS CONJUNTOS HABITACIONAIS</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3768/3768_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3768/3768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE COLOCAÇÃO DE SALVA VIDAS NA PISCINA PUBLICA</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3769/3769_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3769/3769_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE QUEM E RESPONSABILIDADE DE LIMPEZA DA AREA DE LAZER NO CONJUNTO HABITACIONAL SALVADOR</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Cabrera, Chiquinho, Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3784/3784_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3784/3784_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS A TRAVESSIA DOS CH'S NAO FOI CONCLUIDA</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ENERGISA SOLICITANDO INFORMAÇOES SOBRE TRANSFORMADORES DO MUNICIPIO</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3786/3786_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3786/3786_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ENERGISA SOLICITANDO INFORMACOES SOBRE PODA DE ARVORES</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAR AR CONDICIONADO NO VELORIO MUNICIPAL</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3788/3788_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3788/3788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RECAPE NA RUA 7 DE SETEMBRO E EXPEDICIONARIOS</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3789/3789_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3789/3789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROCEDIMENTO LICITATORIO</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3790/3790_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3790/3790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CRIAR CARGO DE SEPULTADOR E OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3791/3791_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3791/3791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE GALERIA EM VIA DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3792/3792_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3792/3792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PREVISAO DE MEIO FIO NO FINAL DA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3793/3793_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3793/3793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO E PLANILHA DE CUSTO DE RECAPE VIAS DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3794/3794_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3794/3794_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDENCIAS PARA PROLONGAMENTO DA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3795/3795_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3795/3795_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDENCIAS QUANTO O ATRASO DE PAGAMENTO DOS VIGILANTES</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3796/3796_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3796/3796_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS PROVIDENCIAS TEM TOMADA QUANTO A EROSAO NA RUA AUSTRIA</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3797/3797_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3797/3797_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO E PLANILHA DE CUSTO NA PRAÇA DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3798/3798_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3798/3798_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO E PLANILHA DE CUSTO DE RECAPEAMENTO DE VIAS DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3807/3807_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3807/3807_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO CONTRATO COM PREFEITURA DE PIRAPOZINHO</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3808/3808_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3808/3808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETOS DE RECAPE DA RUA DOS CRABOS - VALENCIA II</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3809/3809_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3809/3809_texto_integral.pdf</t>
   </si>
   <si>
     <t>A JANDAIA SOLICITANDO INFORMACOES SOBRE PONTOS DE ONIBUS NO JARDIM SANTA EUGENIA</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3810/3810_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3810/3810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RECURSOS PARA PAVIMENTAÇAO DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3811/3811_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3811/3811_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAÇÃO DE ACADEMIA MELHOR IDADE NO BAIRRO MATADOURO</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3826/3826_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3826/3826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE TAPA BURACOS E GALERIA NA RUA PIXINGUINHA </t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3828/3828_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3828/3828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS QUE PARALISOU AS OBRAS DE CONSTRUÇÃO DE ESCOLA NO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3836/3836_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3836/3836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELOS QUAIS NÃO SE COMEÇOU OBRAS DA CRECHE NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÁ O PROJETO DE CONSTRUÇÃO DO CENTRO CULTURAL_x000D_
 </t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3847/3847_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3847/3847_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO MAURO BRAGATO SOLICITANDO INFORMAÇÕES SOBRE CONSTRUÇÃO DA PONTE KM 4</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3848/3848_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3848/3848_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÕES DE MELHORIAS DE MEIO FIO E OUTRAS NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISÃO DE MELHORIAS EM GALERIA E OUTRAS NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3850/3850_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3850/3850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE CANALETAS NA RUA ANTONIO FERRUCCI</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITÁRIO NO CEMITÉRIO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETAS NA RUA JASMIM BATISTA</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS RUAS DO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULOS NA RUA ORLANDO SILVA, 10.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO NA RUA CAMPOS SALLES, 1013</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULOS NAS VIAS DO JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCRETIZAÇÃO DA ABERTURA DA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA AMPLA NO CAMPO DE FUTEBOL</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA AMPLA E GERAL NAS GALERIAS DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA NO CONJUNTO HABITACIONAL ANTONIO PRADO</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E TAMPA NA GALERIA DEFRONTE AO SALÃO COMUNITÁRIO DA RUA CAMPOS SALES.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA CANALETA DA RUA PIXINGUINHA DEFRONTE AO NÚMERO 545 E 470</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAMPA DE GRADE NA GALAERIA DA RUA PIXINGUINHA, 545</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ÁREA VERDE DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS GUIAS E SINALIZAÇÃO DE SOLO NO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAVALIAR AS FAIXAS AMARELAS NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELÓRIO NO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DA AVENIDA DAS AMÉRICAS COM ANTECEDÊNCIA NO CASO DE EVENTOS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ARGENTINA, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA JOSE BONIFACIO</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA VERGILIO FERRUZZI</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA PIXINGUINHA </t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TUBOS NA RUA VENTUIL AMARAL GURGEL, 302</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CASCALHAMENTO DAS RUAS, COM RASPAS DE ASFALTO, DO RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PROJETO PARA MELHORAR UTILIZAÇÃO DA ÁREA VERDE DO RESIDENCIAL ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACAS "PROIBIDO JOGAR LIXO" NA ÁREA VERDE DO RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NAS RUAS VENTUIL AMARAL GURGEL E HELIARD PACO</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2014/2014_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2014/2014_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECOLHIMENTO DE GALHOS NA RUA AFONSO FERNANDES </t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR MANUTENÇÃO PARQUE INFANTIL DO EMEIF FRANCO MONTORO</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO CAMPO DE FUTEBOL DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA CASA DE VELÓRIO DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA AMPLA E GERAL NO PRÉDIO DOS CORREIOS</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS, RECAPE E PAVIMENTAÇÃO NAS VIAS DO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GRADES NAS GALERIAS DO PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2054/2054_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2054/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRUMAR GALERIA NA RUA AIMARÁS DEFRONTE A UNIDADE DE SAÚDE</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2055/2055_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2055/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA "MATINHA" NO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">GRADE PARA ESCOAMENTO DE ÁGUA NA RUA ARI BARROSO COM GERALDO C. MARTINS </t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA NO PARQUE INFANTIL NO JARDIM HORIZONTE E NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2059/2059_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E LIMPEZA NA PRAÇA ANTONIO GATTI CADETTE</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DO PASSEIO PÚBLICO NA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA INGLÊS DE SOUZA COM JÚLIO RIBEIRO </t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA TEÓFILO DIAS COM EDUARDO PRADO </t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA PRAÇA DOS CONJUNTOS HABITACIONAIS ANTONIO PRADO E OUTRO </t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DOS PASSEIOS PÚBLICOS NA RUA VIRGILIO FERRUZZI</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALARGAMENTO DO EIXO DE ACESSO A RUA NIVALDO ZORZATTO PELA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NAS VIAS DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE OBSTÁCULO NA RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"MELHOR CAMINHO" DA ESTRADA QUE DEMANDA CAMPO DO MATADOURO </t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"MELHOR CAMINHO" NA ESTRADA DO BAIRRO 1° DE MAIO </t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ARQUIBANCADAS NO CAMPO DO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DE PONTE DE MADEIRA POR TUBOS NO BAIRRO SANTA LUIZA </t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENSÃO DO PROGRAMA "PAF" NO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIA NA RUA FUAD MALULY</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIA NA LIMPEZA PÚBLICA NO CONJUNTO HABITACIONAL JOSÉ FERNANDES SUNIGA </t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA XV DE NOVEMBRO DEFRONTE RESIDÊNCIA DE N° 510</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACA DE SINALIZAÇÃO DE TRÂNSITO </t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA ÁREA VERDE DO CONJUNTO HABITACIONAL ANTONIO MAIA </t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2441/2441_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NAS VIAS DOS CONJUNTOS HABITACIONAIS </t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CANALETAS NAS CONFLUÊNCIAS DE RUAS DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ROTATÓRIA DE ACESSO AO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DAS LATERAIS DA AVENIDA DA AMIZADE </t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA E MELHORIAS NA CRECHE DO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE TONEIRAS ECONÔMICAS NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS  </t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE OBSTÁCULO NA RUA VICENTE DIAS GARCIA, PROXIMIDADES AQUARELA - UNIDADE 2</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2465/2465_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2465/2465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE CÂMERAS DE MONITORAMENTO NAS UNIDADES ESCOLARES E POSTOS DE SAÚDE NO PARQUE DOS PINHEIROS E JARDIM PANORAMA </t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2466/2466_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2466/2466_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULOS NA RUA TOBIAS BARRETO, 98 E GONÇALVES DIAS, 254.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA AMARELA PARA VIATURAS NA RUA MACHADO DE ASSIS, 559.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACESSIBILIDADE EM TODOS OS PONTOS DE ÔNIBUS DO PANORAMA E PINHEIROS </t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA DEFRONTE A IGREJA CATÓLICA (CLOVIS BEVILAQUA)</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO HORIZONTAL NA ÁREA CENTRAL DA CIDADE </t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO E SINALIZAÇÃO INDICANDO PRÓPRIOS MUNICIPAIS </t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAR PROFISSIONAL PARA DAR ASSISTÊNCIA AOS USUÁRIOS DAS ACADEMIAS MUNICIPAIS</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR MUTIRÃO DE LIMPEZA NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE LUMINÁRIA NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDOS PARA IMPLANTAÇÃO DE VAGAS DE IDOSOS E DEFICIENTES NAS INSTITUIÇÕES FINANCEIRAS </t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACAS DE NOMES DAS PRAÇAS E PRÓPRIOS MUNICIPAIS </t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MELHORIAS DA RUA ARMANDO SALLES </t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE LUMINÁRIAS NAS CHÁCARAS COBRAL </t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHOR CONSERVAÇÃO DA ESTRADA MUNICIPAL QUE DEMANDA AO BALNEÁRIO </t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS CALÇADAS NAS ÁREAS DO SALÃO DOS EXPURGOS</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2528/2528_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ÁREA PÚBLICA LOCALIZADA NA RUA PRESIDENTE BERNARDES</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA CEMITÉRIO DA SEDE E CORONEL GOULART EM VISTA AO DIA DAS MÃES </t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DAS ÁREAS PÚBLICAS NO RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO INDICANDO OS PRÓPRIOS MUNICIPAIS </t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÁREA VERDE DO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR IMPLANTAÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACAS NAS ENTRADAS DA CIDADE ORIENTANDO COMÉRCIO AMBULANTE </t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E PASSEIO PÚBLICO EM TERRENO DEFRONTE AO VELÓRIO MUNICIPAL </t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA NOEL ROSA</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NAS VIAS DO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERVAÇÃO DE RUAS DO JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NO PSF NO JARDIM PRIMAVERA </t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA CRECHE DO JARDIM PRIMAVERA </t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA EM RUAS DO JARDIM PRIMAVERA </t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA EM TERRENO PÚBLICO NA RUA ITÁLIA, JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA PIXINGUINHA, JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2716/2716_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMPRA DE IMAGEM DE SATÉLITE PARA MODERNIZAÇÃO DO MAPA DE ESTRADA </t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROMOÇÃO DE EVENTOS PARA DISCUSSÃO DO PROBLEMA COM OBESIDADE </t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2719/2719_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE PROFISSIONAL PARA ACADEMIAS AO AR LIVRE </t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARCERIA COM ASSOCIAÇÃO DOS MORADORES DO BAIRRO MARIA DE LURDES PARA CONSERVAÇÃO DO BOSQUE </t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELÓRIO O DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2722/2722_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2722/2722_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMAÇÃO DE EVENTO PARA COMEMORAR ANIVERSÁRIO DOS BAIRROS PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2723/2723_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2723/2723_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OUVIDORIA PÚBLICA</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLA AÇÃO VISANDO MELHORAR LIMPEZA DA CIDADE </t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2725/2725_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDOS PARA MELHORAR ACESSIBILIDADE AOS DEFICIENTES </t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2726/2726_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2726/2726_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR INFRAESTRUTURA ESPORTIVA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2727/2727_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2727/2727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE PARCERIAS PARA DESENVOLVER CURSOS PROFISSIONALIZANTES </t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2728/2728_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2728/2728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE PARCERIAS PARA ADOÇÃO DE PRAÇAS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2729/2729_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2729/2729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE CAMPANHA DE RECICLAGEM DE ÓLEO DE COZINHA</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2730/2730_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE PROMOÇÃO DE PLANO DE RECUPERAÇÃO FISCAL </t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2731/2731_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS NA ENTRADA DA CIDADE ORIENTANDO COMÉRCIO AMBULANTE </t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE MAIS UM POSTE NA RUA 9 DE JULHO </t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2786/2786_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2786/2786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE SEMÁFORO NA AVENIDA DAS AMÉRICAS COM OLAVO BILAC </t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2789/2789_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2789/2789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CAMPINHO DE AREIA DA PRAÇA ANTONIO GATTI CADETTE</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2792/2792_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2792/2792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA PISTA DE CAMINHADA DA PRAÇA ANTONIO GATTI CADETTE </t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2795/2795_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2795/2795_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA PRAÇA DO CONJUNTO HABITACIONAL COHAB</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2799/2799_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2799/2799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE TRÂNSITO DEFRONTE A CÂMARA MUNICIPAL </t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2801/2801_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2801/2801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ACADEMIA NO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2803/2803_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2803/2803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO SALÃO COMUNITÁRIO DO CONJUNTO HABITACIONAL JOSÉ CANDUCCI </t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2805/2805_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2805/2805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE NOVOS DISTRITOS INDUSTRIAIS </t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2807/2807_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A IMPLANTAÇÃO DE NOVAS CANALETAS NAS VIAS DO CONJUNTO HABITACIONAL JOSÉ CANDUCCI </t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2811/2811_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOURO NO VELÓRIO DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2813/2813_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DAS ESTRADAS RURAIS AINDA NÃO ATENDIDAS COM MELHORIAS</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2838/2838_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2838/2838_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR "MATA-MATO" NA ÁREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2839/2839_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2839/2839_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NO PROJETO "ALEGRIA DE SER"</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2840/2840_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2840/2840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO NO PROJETO ALEGRIA DE SER </t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2841/2841_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2841/2841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE DAS RUAS DO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2842/2842_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2842/2842_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AMPLA E GERAL NO DISTRITO CORONEL GOULART</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2843/2843_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2843/2843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE SANITÁRIOS NO CEMITÉRIO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2844/2844_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA E MELHORIAS NO CEMITÉRIO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2845/2845_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2845/2845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NAS TAMPAS DE GALERIAS NA CIDADE </t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2885/2885_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2885/2885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE PISTA DE CAMINHADA NA FAIXA LATERAL DA VICINAL ABILIO NOTÁRIO </t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2888/2888_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2888/2888_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA PRESIDENTE PRUDENTE, JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2891/2891_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2891/2891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA ÁREA VERDE DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2894/2894_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2894/2894_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÕES NA ESTRUTURA FÍSICA DO CRAS DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2895/2895_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROLONGAMENTO DE REDE ENERGIA ELÉTRICA NO JARDIM MARIA DE LURDE</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2896/2896_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2896/2896_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CEMITÉRIO NO JARDIM PANORAMA/PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2897/2897_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2897/2897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CAMPANHA DE CONSCIENTIZAÇÃO QUANTO A LEGISLAÇÃO MUNICIPAL </t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2898/2898_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2898/2898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OUVIDORIA PÚBLICA </t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2899/2899_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2899/2899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E MELHORIAS NAS ÁREAS PÚBLICAS </t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2900/2900_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2900/2900_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLA REFORMA NO CAMPO DE FUTEBOL DE CORONEL GOULART </t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2901/2901_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2901/2901_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEVAÇÃO MEIO FIO NA RUA MARTINS PENA</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2903/2903_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2903/2903_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO NA RUA CLÓVIS BEVILAQUA, MACHADO DE ASSIS E TEOFILO DIAS </t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2904/2904_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2904/2904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DE GALERIA NA RUA EVARISTO DA VEIGA </t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2906/2906_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2906/2906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBSTÁCULO NA RUA EVARISTO DA VEIGA </t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2908/2908_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2908/2908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE TELAS ATRÁS DOS GOLS DO CAMPO NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2911/2911_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2911/2911_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ROTATÓRIA E SINALIZAÇÃO NA RUA ORLANDO SILVA</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2919/2919_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO ACESSO A PROPRIEDADE LINDEIRA A RUA SUÉCIA, JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2946/2946_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2946/2946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MUTIRÃO DE LIMPEZA NO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2948/2948_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2948/2948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO NAS ROTATÓRIAS DA ESTRADA DA AMIZADE E MARCILIO DIAS </t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2949/2949_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2949/2949_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA AVENIDA DAS AMÉRICAS COM ARI BARROSO</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2950/2950_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA OSVALDO CRUZ </t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2953/2953_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2953/2953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA ARGENTINA, JARDIM RAIO DO SOL </t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2956/2956_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO DA RUA JOÃO BARTOLO </t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2958/2958_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODA DE ÁRVORES NAS ÁREAS PÚBLICAS </t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2960/2960_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2960/2960_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DO PONTO DE MOTOS NA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>Nelson do Roque, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2963/2963_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MUDANÇA DO PONTO DE MOTOS NA RUA PEDRO MAZZARO </t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2966/2966_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2966/2966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIGAÇÃO DA REDE DE ENERGIA NO CONJUNTO "MINHA CASA MINHA VIDA" </t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2968/2968_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2968/2968_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINÁRIAS DEFRONTE COMÉRCIO DO "MARCÃO" NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS BANDEIRAS DO PORTAL DE ENTRADA NA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA ELEVADA DE PEDESTRES DEFRONTE A SABESP</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DO SHOKON SAI/2014</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3000/3000_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA E RESTAURAÇÃO DOS OBSTÁCULOS NAS VIAS RECAPEADAS </t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3003/3003_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CORRIGIR ESCOAMENTO DE ÁGUA NA RUA PEDRO MAZZARO </t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3006/3006_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE SEMÁFORO NA RUA MONSENHOR NAKAMURA E MUDANÇA DO POSTE NA PRAÇA </t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3007/3007_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3007/3007_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE NA RUA SEVERINO MAURO NO CONJUNTO HABITACIONAL JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3010/3010_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3010/3010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DA DIRETORIA DE CULTURA </t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3014/3014_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3014/3014_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ÁREAS INDUSTRIAIS NO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3018/3018_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ACESSO AO "PESQUE-PAGUE"</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3020/3020_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROMOÇÃO DE CURSOS PARA ESTÍMULO A CRIAÇÃO DE PEIXE </t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3023/3023_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3023/3023_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA "BOLSA BANDA" NO MUNICÍPIO</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3024/3024_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMPRA DE INSTRUMENTOS MUSICAIS PARA AS BANDAS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3027/3027_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DE BRINQUEDOS DO PARQUE INFANTIL NO BAIRRO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODA DE ÁRVORES NA ZONA URBANA </t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3029/3029_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE NA RUA OSVALDO CRUZ, NA VILA PAULISTA </t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3030/3030_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO NA AVENIDA ALFREDO MARCONDES, BAIRRO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3033/3033_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3033/3033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA VIA DE ACESSO AOS PRÉDIOS DA CDHU </t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>Cabrera, Festo, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3083/3083_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3083/3083_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULOS NAS VIAS DO JARDIM SÃO JOÃO </t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3086/3086_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ACESSO A SP 270 VIA ROTATÓRIA DA IMIGRAÇÃO JAPONESA</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3088/3088_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBSTÁCULO NA RUA RAFAEL SOARES, 50, CONJUNTO HABITACIONAL MÁRIO MAURO </t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3089/3089_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBSTÁCULO NA RUA GREGÓRIO DE MATOS, 230, PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3090/3090_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NO FINAL DA RUA PEDRO MAZZARO </t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3091/3091_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE DA RUA MONSENHOR NAKAMURA ATÉ A RUA ISMAEL DIAS DA SILVA </t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JOGAR ENTULHO NO FINAL DA RUA MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3093/3093_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3093/3093_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA COM TELAS DE PROTEÇÃO NO JARDIM HORIZONTE (ÁREA DE LAZER)</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE QUADRA NA ÁREA VERDE (PRÓXIMO A MATINHA), BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3095/3095_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3095/3095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLANTAÇÃO DE ÁRVORES FRUTÍFERAS AO REDOR DA MATINHA </t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3096/3096_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3096/3096_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAR, ALAMBRAR E ILUMINAR A "MATINHA"</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3097/3097_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NO CENTRO COMUNITÁRIO DO CONJUNTO HABITACIONAL JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3098/3098_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3098/3098_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA DE LAZER NO BAIRRO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3099/3099_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ACADEMIA DA MELHOR IDADE AO LADO DO PSF JARDIM DAS ROSAS </t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3100/3100_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"MELHOR CAMINHO" NA ESTRADA DO MATADOURO </t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3101/3101_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO CAMPO DO BAIRRO MATADOURO </t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3102/3102_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DE FUTEBOL DO BAIRRO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3103/3103_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3103/3103_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO BOSQUE DO BAIRRO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3104/3104_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3104/3104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PISTA DE CAMINHADA AO LONGO DA LINHA FÉRREA </t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t xml:space="preserve">ALARGAMENTO DE VIA PÚBLICA </t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3106/3106_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3106/3106_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISTA DE CAMINHADA NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3107/3107_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3107/3107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CASCALHO E POSTERIOR PAVIMENTO DO RESIDENCIAL ARTHUR BOIGUES </t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3108/3108_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3108/3108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CASCALHO E POSTERIOR PAVIMENTO DA ESTRADA DA FAZENDINHA </t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3109/3109_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3109/3109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DO BAIRRO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3161/3161_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE PARQUE INFANTIL NA ÁREA DE LAZER DA AVENIDA DA AMIZADE </t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3164/3164_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3164/3164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE CAIXAS COLETORAS DE LIXO EM PONTOS DA ZONA RURAL </t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3166/3166_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3166/3166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CICLOVIA ENTRE ÁLVARES MACHADO E PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3169/3169_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3169/3169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO DE MÁQUINA PARA TRATAR ENTULHOS </t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3173/3173_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3173/3173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA PISTA DE ESTACIONAMENTO DE ÔNIBUS NA AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3176/3176_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3176/3176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO DE APARELHOS DE ACADEMIA PARA PESSOAS ESPECIAIS </t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3179/3179_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3179/3179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE TRÂNSITO ADEQUADA NA RUA SALVADOR COSTA </t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3180/3180_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3180/3180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇAMENTO DA ÁREA PÚBLICA NA RUA PRESIDENTE BERNARDES </t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3181/3181_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3181/3181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3185/3185_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3185/3185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACAS COM NOME DA RUA JOÃO ALEXANDRE TEXEIRA </t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3188/3188_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACAS COM NOME DA RUA CARLOS ROBERTO DA SILVA </t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3191/3191_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3191/3191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACA "PROIBIDO JOGAR LIXO" NO FINAL DA RUA EUCLIDES DA CUNHA </t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO ADEQUADA NO BAIRRO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3337/3337_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇAMENTO DE PASSAGEM NA RUA PRESIDENTE PRUDENTE COM NIVALDO ZORZATO </t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3338/3338_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3338/3338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACA COM NOME DA PRAÇA DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3339/3339_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3339/3339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTO DO CARRO DE VELÓRIO PARA DESLOCAMENTO NAS URNAS FUNERÁRIAS </t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3340/3340_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3340/3340_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS CANALETAS DE ESCOAMENTO DE ÁGUA NO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3341/3341_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3341/3341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE MECANISMOS DE ESCOAMENTO DE ÁGUA NA RUA GUAICURUS </t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3342/3342_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3342/3342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA NIVALDO ZORZATO DEFRONTE A CONJUNTO HABITACIONAL FERNANDES SUNIGA </t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3343/3343_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3343/3343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DE VIAS DO BAIRROS JARDIM PANORAMA/PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3371/3371_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS E MANUTENÇÃO DE PONTE QUE DEMANDA A PROPRIEDADE NO BAIRRO MATADOURO </t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3372/3372_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3372/3372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS E SINALIZAÇÃO DE SOLO NO BAIRRO JARDIM MARIA DE LURDES </t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3373/3373_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3373/3373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE PASSEIO PÚBLICO NA PASSAGEM EM NÍVEL DA RUA PEDRO MAZZARO </t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3374/3374_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3374/3374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE SOLO NA VIA DE LIGAÇÃO DA SP 501 AO BALNEÁRIO DA AMIZADE </t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3382/3382_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE PARQUE INFANTIL NA PRAÇA DA AMIZADE </t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3383/3383_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3383/3383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACADEMIA DA 3ª IDADE NA PRAÇA DO JARDIM NOSSA SENHORA DA PENHA </t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3384/3384_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE PASSEIO PÚBLICO EM ÁREA PÚBLICA NA RUA ARY BARROSO </t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3385/3385_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE RODEIO NO MUNICÍPIO </t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3386/3386_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3386/3386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA PASSAGEM EM NÍVEL NA RUA MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3387/3387_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3387/3387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ELABORAÇÃO DE ESTUDOS PARA IMPLANTAÇÃO DE NOVAS ÁREAS INDUSTRIAIS </t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3388/3388_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3388/3388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CANALETAS NAS VIAS DO CONJUNTO HABITACIONAL JOSÉ CANDUCCI </t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3389/3389_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3389/3389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLANTIO DE ÁRVORES EM ÁREAS DE PRESERVAÇÃO </t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3390/3390_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3390/3390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO NA RUA VICENTE CELESTINO </t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3391/3391_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3391/3391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO NA RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3392/3392_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3392/3392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ROTATÓRIA NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3394/3394_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3394/3394_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DA ESTRADA RURAL DO KM 7</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3395/3395_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODA DE ÁRVORES NOS FUNDOS DO PARQUE INFANTIL MUNICIPAL CENTRAL </t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3398/3398_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3398/3398_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS VIAS PÚBLICAS NO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3400/3400_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS EM VIA DE ACESSO AO BALNEÁRIO DA AMIZADE </t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3402/3402_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NIVELAMENTO DAS PEDRAS SEXTAVADAS NO ACESSO DO VELÓRIO AO CEMITÉRIO </t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3403/3403_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3403/3403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS EM ESTRADAS NA ZONA RURAL </t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3446/3446_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3446/3446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MUDANÇA DE REBAIXAMENTO DE GUIA DEFRONTE A "CASA NAGANO" </t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3447/3447_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3447/3447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIA NA ÁREA DO ANTIGO EXPURGO PARA USAR COMO ESTACIONAMENTO </t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3448/3448_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3448/3448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS NA RUA VICENTE CELESTINO </t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3453/3453_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3453/3453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DE CALÇAMENTO NA PRAÇA DA RUA VICENTE CELESTINO </t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3454/3454_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3454/3454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUDIÊNCIA PÚBLICA PARA TRATAR COM ALL MELHORIAS O TRECHO URBANO </t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EQUIPAR A CASA DE AGRICULTURA COM MAIS UM TRATOR </t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3462/3462_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PEDRAS NO BECO AGOSTINHO DOS SANTOS </t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3467/3467_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTE NA RUA PEDRO MAZZARO, 508</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA DE BARRANCO DA ESTRADA RURAL DO KM 10</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t xml:space="preserve">REPARO NA MADEIRA DA PONTE DO KM 10 </t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETORNO DA COLETA SELETIVA NO BAIRRO SANTA LUZIA </t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACA INDICATIVA DE PONTO DE TAXI NO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3477/3477_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE BEBEDOURO DE ÁGUA NO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENSÃO DE REDE DE ENERGIA ELÉTRICA NA RUA PRESIDENTE PRUDENTE COM NIVALDO ZORZATO </t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NO FINAL DA RUA JOÃO EMÍLIO DA SILVEIRA </t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3483/3483_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA SANTO BRUNHOLI E NOEL ROSA (CONJUNTO HABITACIONAL ANTONIO DA MAIA)</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3484/3484_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO EM TRECHO DA RUA NOEL ROSA (BAIRRO JARDIM HORIZONTE)</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3485/3485_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA INGLES DE SOUZA, 354 AO 400</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA PIXINGUINHA Nº 327 A 337, BAIRRO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ESTRUTURA DE COBERTURA DO TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACA E SINALIZAÇÃO DE SOLO NA RUA PRESIDENTE VENCESLAU COM RANCHARIA </t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE ALAMBRADO NA QUADRA POLIESPORTIVA DA ESCOLA TÉCNICA </t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTENÇÃO DE EROSÃO NO FINAL DA RUA JASMIM BATISTA </t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E RETIRADA DE ENTULHO NO FINAL DA RUA PEDRO MAZZARO </t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIA NO OBSTÁCULO LOCALIZADO NA RUA SÃO JOSÉ, ESQUINA COM A RUA CAMPOS SALLES </t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHOR CAMINHO NA ESTRADA DO BAIRRO 1º DE MAIO </t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PASSAR MÃO ÚNICA NO TRECHO DA RUA XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇAMENTO NA RUA JÚLIA COIMBRA CASEIRO </t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRA NA RODOVIA JÚLIO BUDISK ACESSO AO BAIRRO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE LIXEIRA NA ÁREA CENTRAL DA CIDADE </t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3529/3529_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE SOLO NA RUA ARTHUR BOIGUES FILHO </t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3532/3532_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DOS OBSTÁCULOS DA RUA FERNANDO COSTA </t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3535/3535_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA PONTE DE MADEIRA NA ESTRADA DA FLORESTINHA </t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3537/3537_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA E SINALIZAÇÃO NA RUA MARCÍLIO DIAS COM RUA BARTOLO </t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3571/3571_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3571/3571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA URGENTE DAS TRAVES DO CAMPO DE FUTEBOL DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3572/3572_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3572/3572_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE POSTES ATRÁS DOS GOLS DO CAMPO DO BAIRRO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3573/3573_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3573/3573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO ADEQUADA NA RUA FERNANDO COSTA </t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3574/3574_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3574/3574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DE PONTES DE MADEIRA NA ZONA RURAL POR TUBULAÇÃO </t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3575/3575_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3575/3575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA CHAVANTES, BAIRRO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3576/3576_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3576/3576_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PEDRAS SEXTAVADAS NO FINAL DA RUA JÚLIO PRESTES</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3577/3577_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3577/3577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE GUIA NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3578/3578_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS E EXTENSÃO DE REDE NO ACESSO AO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3609/3609_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3609/3609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLETA DE LIXO REGULAR NO JARDIM COBRAL </t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3613/3613_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3613/3613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DE VIA DE LIGAÇÃO ENTRE MARIA DE LURDES E JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3616/3616_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3616/3616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTACIONAMENTO SOMENTE DE UM LADO NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3618/3618_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3618/3618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇAMENTO EM ÁREA PÚBLICA NA AVENIDA DAS AMÉRICAS COM ARI BARROSO </t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3620/3620_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3620/3620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA DOS EXPEDICIONÁRIOS </t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3622/3622_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3622/3622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIA NO ESCOAMENTO DE ÁGUA NA RUA OXOSSI </t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3625/3625_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3625/3625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO NA RUA FERNANDO COSTA COM ISMAEL DIAS DA SILVA </t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3628/3628_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3628/3628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE PLACA DE SINALIZAÇÃO NA AVENIDA DAS AMERICAS COM FERNANDO COSTA</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3629/3629_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3629/3629_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NAS RUAS RECEM RECAPEADAS</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3630/3630_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3630/3630_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETAS COM URGÊNCIA NA PRAÇA GETULIO BARGAS COM PRESIDENTE ROOSEVELT</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3605/3605_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3605/3605_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ORLANDO, PROXIMIDADES N°40, JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3607/3607_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3607/3607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA VIA DE ACESSO A AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3608/3608_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3608/3608_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAMPA DE ACESSO A PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3610/3610_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3610/3610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA NECESSIDADE DE SINALIZAÇÃO ADEQUADA DO PANORAMA/PINHEIROS</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3611/3611_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3611/3611_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TRAVESSA DA RUA GUARUCAIA, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3612/3612_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3612/3612_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DO CANTEIRO CENTRAL NA AVENIDA DA AMIZADE DEFRONTE ANTIGA IMPLEMAQ</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3614/3614_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3614/3614_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA VICENTE CELESTINO DEFRONTE A ESCOLA DE DANÇA</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3615/3615_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3615/3615_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DO CONJUNTO HABITACIONAL</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3617/3617_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3617/3617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NO PARQUE INFANTIL DA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3619/3619_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3619/3619_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NO PARQUE DO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3621/3621_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3621/3621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DA ACADEMIA DA TERCEIRA IDADE NO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3623/3623_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3623/3623_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CALÇAMENTO DAS VIAS DO JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3624/3624_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3624/3624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO MEIO DA RUA XV DE NOVEMBRO COM AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA PRESIDENTE PRUDENTE PROXIMIDADE DO PAULISTA FC</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3627/3627_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3627/3627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS EM PONTE NA ZONA RURAL BAIRRO FLORESTINHA </t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3637/3637_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3637/3637_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE A CRIAÇÃO DA DIRETORIA MUNICIPAL DE CULTURA</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3638/3638_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3638/3638_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BIBLIOTECA MUNICIPAL</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3639/3639_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3639/3639_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇAS TEATRAIS NO CALENDARIO DE EVENTOS PARA ANIVERSARIO DA CIDADE</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3640/3640_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3640/3640_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSOS PARA UTILIZAÇÃO DE GRAFITE</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3641/3641_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3641/3641_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSOS PARA DOMAR CAVALOS</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3642/3642_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3642/3642_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS PONTES DO BAIRRO SANTA LUIZA PROXIMIDADES DO CAMPO</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3643/3643_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3643/3643_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CAMPINHO DA PRAÇA ANTONIO GATTI CADETTE</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3644/3644_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3644/3644_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NA CONFLUENCIA DA AVENIDA DA AMIZADE E SP 501</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3645/3645_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3645/3645_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS EM VIAS DO LOTEAMENTO CHACARAS RECREIO COBRAL</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3670/3670_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3670/3670_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NAS PROXIMIDADES DA EMEF TEREZA ITO POLIDORO</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3671/3671_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3671/3671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DE MATERIA DO PASSEIO PUBLICO EM TERRENO DEFRONTE AO VELORIO </t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3672/3672_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3672/3672_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERAS DE AGUAS PLUVIAIS NA RUA IANSÃ</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3673/3673_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3673/3673_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR ESTUDOS PARA IMPLANTAÇÃO DE GALERIAS NA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3674/3674_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3674/3674_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS AREAS VERDES NO RESIDENCIAL ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3675/3675_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3675/3675_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITARIOS PUBLICOS NA AREA CENTRAL DA CIDADE</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3677/3677_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3677/3677_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE CANALETAS DA ESTRADA RURAL DO BAIRRO PICADÃO</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3678/3678_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3678/3678_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NAS RUAS DO JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3679/3679_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3679/3679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CAMPO DA PRAÇA DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3680/3680_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3680/3680_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA SAO PEDRO, JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3681/3681_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3681/3681_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTENÇÃO DE EROSAO NA RUA PIXINGUINHA, JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3661/3661_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3661/3661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE SINALIZAÇÃO DE TRÂNSITO NA RUA FERNANDO COSTA </t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3664/3664_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3664/3664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTAURAÇÃO DE TAMPA DE GALERIA NA RUA FUAD MALULY </t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3743/3743_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3743/3743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECONSTRUÇÃO DE CALÇADA E MURETA NA RUA BARÃO DO RIO BRANCO </t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3745/3745_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3745/3745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA GERALDO CANDIDO MARTINS </t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3750/3750_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3750/3750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DAS CALÇADAS DEFRONTE A EMEIF GOVERNADOR MÁRIO COVAS </t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3751/3751_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3751/3751_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO LOCALIZADO NA RUA GUARANI, 55</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3752/3752_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3752/3752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO CAMPO DE FUTEBOL DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3753/3753_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3753/3753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE VENTILADORES, GRADE E ZELADOR NO VELÓRIO DO BAIRRO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3754/3754_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3754/3754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNAR BRAÇAIS PARA LIMPEZA DOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3755/3755_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3755/3755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CORTE DE ÁRVORE NA ESCOLA EMEIF MERCEDES YAMAFUKO QUE DANIFICA O POSTE </t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3705/3705_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3705/3705_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA ESTRADA DA FAZENDINHA, PROXIMO AO NUMERO 15</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3707/3707_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3707/3707_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA PROIBIDO JOGAR LIXO NA RUA GUARUCAIA</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3709/3709_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3709/3709_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA SAO MARCOS, JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3735/3735_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3735/3735_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA EUCLIDES DA CUNHA E ARMANDO SALLES</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3737/3737_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3737/3737_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO PASSEIO PUBLICO NAS RUAS EUCLIDES DA CUNHA E ARMANDO SALLES</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3739/3739_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3739/3739_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NA RUA EUCLIDES DA CUNHA</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3740/3740_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3740/3740_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PASSEIO PUBLICO NA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3741/3741_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3741/3741_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS VIAS DO JARDIM NOSSA SENHORA DA PAZ, SÃO JOAO E MARIA DE LURDES</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3742/3742_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3742/3742_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA PRESIDENTE PRUDENTE, 119 E ANTONIO GABAN</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3744/3744_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3744/3744_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA NA GALERIA DA RUA ALMEIDA CARDOSO</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3746/3746_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3746/3746_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA A COMUNIDADE DO BOSQUE JOSE BELARMINO E LIMPEZA</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3747/3747_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3747/3747_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE GRAMA E CAMPO DE AREIA PERTO DA PRAÇA DO ANTIGO CONJUNTO HABITACIONAL PARQUE PINHEIROS</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3748/3748_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3748/3748_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA AVENIDA CASTRO ALVES ATE AVENIDA JOSE ALENCAR</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3749/3749_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3749/3749_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO DEFRONTE A CRECHE E ESCOLA DA RUA CLOVIS BEVILAQUA</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3777/3777_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3777/3777_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NO JARDIM SAO JOAO</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3778/3778_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3778/3778_texto_integral.pdf</t>
   </si>
   <si>
     <t>MECANISMO DE ESCOAMENTO DE AGUA NA RUA BARAO DO RIO BRANCO</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3779/3779_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3779/3779_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ESTACIONAMENTO NA AREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS EM ESTRADA RURAL PROXIMA A SP 501</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3781/3781_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3781/3781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR OBSTACULOS NA AVENIDA DOS PAULISTAS, 203, JARDIM SAO FRANCISCO</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NAS VIAS PUBLICAS EM FUNÇÃO DA REDE DE ILUMINAÇÃO</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3783/3783_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3783/3783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NOS PASSEIOS DO CEMITERIO DA SEDE</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>MELHORIAS NO PONTO DE ONIBUS NA AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3804/3804_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3804/3804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NA RUA OLAVO BILAC</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3805/3805_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3805/3805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NA AVENIDA ALFREDO MARCONDES NA AREA ESCOLAR DO SESI</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3806/3806_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3806/3806_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE MAO UNICA NO FINAL DA AVENIDA ALFREDO MARCONDES.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3816/3816_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3816/3816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO MELHOR CAMINHO DO BAIRRO OURO VERDE</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3817/3817_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3817/3817_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AREA VERDE DA RUA NOEL ROSA</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3818/3818_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3818/3818_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS AREAS VERDES DE CONJUNTO HABITACIONAIS DA CDHU</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3819/3819_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3819/3819_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DOS OBSTACULOS DA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3820/3820_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3820/3820_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE TERRA DO LEITO DA AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3821/3821_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3821/3821_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS BANDEIRAS DO PORTAL DA AVENIDA DA AMIZADE</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3822/3822_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3822/3822_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAR CARTAO POSTAL DO MUNICIPIO</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3823/3823_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3823/3823_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO NA ACADEMIA DO CAMPO MUNICIPAL</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3824/3824_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3824/3824_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ILUMINAÇÃO DA PISTA DE SKATE</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3825/3825_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3825/3825_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO PAVIMENTO DE VIAS DE CONJUNTO HABITACIONAL CDHU</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA DA MELHOR IDADE NA COHAB/CRHIS</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3829/3829_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3829/3829_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NA ESTRADA DO BAIRRO 1 DE MAIO</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3830/3830_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3830/3830_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE DE ILUMINAÇÃO NA RUA EUCLIDES DA CUNHA</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3831/3831_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3831/3831_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO BALNEARIO DA AMIZADE</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3832/3832_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3832/3832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS ILUMINAÇÃO CEMITERIO </t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3833/3833_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3833/3833_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS RUAS DO JARDIM MARIA DE LOURDES E NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3834/3834_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3834/3834_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA NA ESQUINAS DUAS RUAS: JOSE ALVES BONFIM E REGENTE FEIJÓ;</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3835/3835_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3835/3835_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE NA RUA PEDRO MAZZARO, 508</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3837/3837_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3837/3837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PONTE DO BAIRRO KM 10</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3838/3838_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3838/3838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PONTE DO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3839/3839_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3839/3839_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO DA VIA DE ACESSO AO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3840/3840_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3840/3840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE RODEIO NO MUNICIPIO</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3841/3841_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3841/3841_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAR VIA DE ACESSO O CEMITERIO JAPONES</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3842/3842_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3842/3842_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELORIO EM CEL. GOULART</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3843/3843_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3843/3843_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DA RUA SALVADOR COSTA</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3844/3844_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3844/3844_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAR ILUMINAÇÃO DA ACADEMIA DA MELHOR IDADE DO BAIRRO SAO FRANCISCO</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CAMPO DE FUTEBOL DO BAIRRO SAO FRANCISCO</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3853/3853_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3853/3853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DO CANTEIRO CENTRAL DA AVENIDA DA AMIZADE NA RUA ORLANDO DIAS </t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3854/3854_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3854/3854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE PROGRAMA DE RECUPERAÇÃO DE NASCENTES </t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3855/3855_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3855/3855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE CANALETAS NA RUA DOS MINEIROS </t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE CANALETAS NA RUA DOS PAULISTA </t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3857/3857_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3857/3857_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPARO NA BOCA DE LOBO NA RUA NIVALDO ZORZATO </t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE GRADE EM GALERIA NA RUA ANTONIO FERRUCCI </t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE GRADE NA GALERIA DA RUA ARTHUR BOIGUES FILHO </t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>Francis Policate, Chiquinho, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3860/3860_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3860/3860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACO NA RUA ISMAEL DIAS DA SILVA </t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3861/3861_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3861/3861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA AVENIDA ALFREDO MARCONDES </t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3862/3862_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3862/3862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA ANTONIO FERRUCCI </t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3863/3863_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3863/3863_texto_integral.pdf</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3864/3864_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3864/3864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3865/3865_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3865/3865_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3866/3866_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3866/3866_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JOGAR CASCALHO NAS VIAS DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3867/3867_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3867/3867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA ACADEMIA TERCEIRA IDADE DO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3868/3868_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3868/3868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA ACADEMIA DA TERCEIRA IDADE DO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3869/3869_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3869/3869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NO BAIRRO JARDIM SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DEPARTAMENTO ED THOMAS E PRESIDENTE DA SABESP</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DEPUTADO RINALDO ALGUZ POR RECURSO DE RECAPE NO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A HERMINIO VENTURINI PELA ORGANIZAÇÃO DE RODEIO 1° DE MAIO </t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A DESEMPENHO DE ALUNOS NO SESI (ROBÓTICA) EM EVENTO NACIONAL </t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A POLICIAIS MILITARES QUE SE APOSENTAREM EM ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS MEMBROS DO CENTRO DE PESQUISA MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A FEDERAÇÃO PAULISTA DE KARATÊ E OUTROS</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2457/2457_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPÚDIO AS AÇÕES DOS BANCOS</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS AO SENHOR PREFEITO PELA RECUPERAÇÃO DO CAMPO DE FUTEBOL </t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR PREFEITO PELA MELHORIA DO IDEB</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2772/2772_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2772/2772_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A ESQUIPE DA 3ª IDADE POR PARTICIPAÇÃO NO JORI</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2775/2775_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO PADRE JURANDIR PELA ORGANIZAÇÃO DA CAVALGADA </t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2777/2777_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO TRABALHO DA COORDENADORIA MUNICIPAL DE ESPORTES </t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2837/2837_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2837/2837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPÚDIO AOS SERVIDORES PRESTADOS PELA VIVO</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2883/2883_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2883/2883_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DEPUTADO ESTADUAL MAURO BRAGATO E EX-PREFEITO TAKASHI</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2922/2922_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PADRE FERNANDO POR EVENTO NA IGREJA CATÓLICA DOS PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2924/2924_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A PRESIDENTE DILMA POR MELHORIAS NO MUNICÍPIO </t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2990/2990_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2990/2990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A EVENTO PROMOVIDO PELO COLÉGIO ANGLO AQUARELA </t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2991/2991_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2991/2991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A TV FRONTEIRA PELOS VINTE ANOS DE FUNDAÇÃO </t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2992/2992_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2992/2992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS AOS ALUNOS DO SESI POR RESULTADO NA ESPANHA </t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2993/2993_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2993/2993_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO A ASSOCIAÇÃO PEREGRINAÇÃO DO ROSÁRIO POR SUCESSO EM EVENTO </t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2994/2994_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2994/2994_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A EX-GERENTE DA SABESP DE ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2995/2995_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2995/2995_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO POLICIAL MILITAR EMERSON POLICATE PELO PROGRAMA "PROERD"</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3313/3313_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ASSOCIAÇÃO NIPO BRASILEIRA PARABENIZANDO PELO SHOKON-SAI DE 2014</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3314/3314_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3314/3314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A DIRETORIA DO LAR DOS IDOSOS PARABENIZANDO PELA FESTA E LEILÃO </t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3368/3368_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3368/3368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSO AO TRABALHO DAS CATEQUISTAS E PELO MÊS VOCACIONAL DE AGOSTO </t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3369/3369_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3369/3369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSO A COMISSÃO MUNICIPAL DE ESPORTE PELO TORNEIO DE FUTSAL </t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3370/3370_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3370/3370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSO A FEDERAÇÃO PAULISTA DE KARATÊ PELA REALIZAÇÃO DE CAMPEONATO PAULISTA REGIONAL DE PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3380/3380_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3380/3380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSO A POLICIAL MILITAR APOSENTADO </t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3381/3381_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3381/3381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSO A ATUAÇÃO DO PROMOTOR PÚBLICO ANDRÉ LUIZ FELICIO </t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3441/3441_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3441/3441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS PELO SUCESSO DA SEMANA DA FAMÍLIA E CONSTRUÇÃO DA CAPELA NO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3442/3442_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A APOIADORES E COLABORADORES DA EMEIF GOVERNADOR FRANCO MONTORO </t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3443/3443_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS POLICIAIS MILITARES HEBER GILSON RODRIGUES E SERGIO LUIZ HAIN </t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3444/3444_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3444/3444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSO A AGENTES COMUNITÁRIOS DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3445/3445_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3445/3445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSO A ENFERMEIRA DO PSF DO BAIRRO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AOS PROFESSORES DO MUNICÍPIO PELO TRABALHO DESENVOLVIDO </t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A DIVERSOS SERVIDORES DO MUNICÍPIO DE ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3568/3568_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3568/3568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO ATLETA DE KARATÊ GUSTAVO FURUUTI - CAMPEÃO PANAMERICANO </t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>APLAUSOS AO EX-GERENTE DA SABESP LOCAL, JOSÉ LUIZ FERRER</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3570/3570_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3570/3570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO PADRE FERNANDO POR EVENTO PEREGRINAÇÃO RURAL </t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3606/3606_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3606/3606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PESAR PELO FALECIMENTO DO EX-VEREADOR JOSÉ CLÁUDIO BRESSAN </t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3601/3601_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3601/3601_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO CASAL DE IDOSOS CECILIA E EDSON</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3603/3603_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3603/3603_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO A PROJETO DE LEI NO CONGRESSO QUE TRATA JORNADA DE TRABALHO PSICOLOGOS</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3636/3636_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3636/3636_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E ATLETAS DA MODALIDADE DE KARATE POR CONQUISTA NACIONAL</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3738/3738_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3738/3738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A VÁRIAS CATEGORIAS DE SERVIDORES DO MUNICÍPIO DE ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3703/3703_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3703/3703_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR PREFEITO E AGENTES COMUNITARIOS DO PSF E PE. NIVALDO</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A CENTENARIA  SRA. JOSEFA MARIA DA SILVA</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3771/3771_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3771/3771_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DIRETOR PRESIDENTE DA CODASP</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3772/3772_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3772/3772_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A SENHOR JOSE ROBERTO - DIRETOR FDE</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3773/3773_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3773/3773_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR SECRETARIO DE ESTADO ADJUNTO DA SEELJ</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3774/3774_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3774/3774_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO AO CAP. DE PAULO DA CE DE DEFESA CIVIL</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3775/3775_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3775/3775_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO AO MESTRE ONÇA E MEMBROS DE ASSOCIAÇÃO DE CAPOEIRA</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3776/3776_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3776/3776_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A ATLETA DE TENIS DE MESA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3799/3799_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3799/3799_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DR. OSMAR, DELEGADO DE POLICIA, PELA APOSENTADORIA</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3800/3800_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3800/3800_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR PREFEITO, POR MELHORIAS NO CEMITERIO</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3801/3801_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3801/3801_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS SERVIÇOS PRESTADOS PELA CONSTRUPOP</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3802/3802_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3802/3802_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO TRABALHO DE CLEITON DUTRA</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3813/3813_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3813/3813_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO GRUPO MATSUDA PELO LANÇAMENTO PROJETO DE MICRO USINA SOLAR</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3814/3814_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3814/3814_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR PREFEITO PELO SUCESSO DA FACAM/2014</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3815/3815_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3815/3815_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO ROTARY CLUB PELA HOMENAGEM MELHORES ALUNOS E PROFESSORES</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3851/3851_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3851/3851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO PREFEITO E 1ª DAMA PELOS ENFEITES DE NATAL </t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3852/3852_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3852/3852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO DEPUTADO MENDES THAME POR DOAÇÃO DE CAMINHÃO </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10988,67 +10988,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3648/3648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3650/3650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3651/3651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3852/3852_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3648/3648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3650/3650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3651/3651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2014/3852/3852_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H999"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="110.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="170.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>