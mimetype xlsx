--- v0 (2026-01-13)
+++ v1 (2026-04-21)
@@ -51,10299 +51,10299 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART DUPLICAÇÃO ACESSO SP 270 E ROTATÓRIA ACESSO AO MATSUDA</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Chiquinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOBRE IMPLANTAÇÃO SISTEMA DE ESGOTO DE CEL. GOULART</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SECRETÁRIA SEG. PUBLICA SOBRE ÍNDICES DE CRIMINALIDADE DE AM</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ariel Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DAS CONSTRUÇÕES EM ÁREAS PÚBLICAS DA CIDADE</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A MÃO DUPLA NA AVENIDA DAS AMERICAS.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ALARGAMENTO DA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DILIGENCIAS JUNTO A JANDAIA PARA NOVOS HORÁRIOS EM ALVARES MACHADO.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA JANDAIA HORARIOS AO JARDIM SANTA EUGENIA E NOVO SESI.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PLANEJAMENTO URBANO</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REITERA REQUERIMENTO 10/12 NA RUA PRESIDENTE BERNARDES/SABESP</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CDHU  E PREFEITURA SOLICITANDO APOIO AOS MUTUÁRIOS.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CAIUA INDAGANDO SOBRE QUEDAS CONSTANTES DE ENERGIA.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA COLETA E DESTINAÇÃO DE LIXO ELETRONICO.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE FAIXAS AMARELAS PINTADAS NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DO PROCESSO LICITATÓRIO DA EMPRESA DE LIMPEZA</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DA FOLHA DE PAGAMENTO DE 12/12 E 01/13</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A EMPRESA ACONSTEC MANTEM ASSESSORAMENTO.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE LICITAÇÃO DAS OBRAS DE RECAPE NA GESTÃO 09/12</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE COMPROVANTES DE DESPESAS DO HOTEL LORENA EM SP 09/12</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Carlos da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS HORARIOS DE TRANSPORTE AMBULANCIA PINHEIRO/HR/MANHÃ</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>POR QUE AS OBRAS (MURO) DA CRECHE DO PINHEIRO ESTÃO PARALISADAS.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2012/2012_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FALTA MEDICO NO PSF DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DE PROCON EM ALVARES MACHADO</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE IMPLANTAÇÃO DA VARA DISTRITAL EM ALVARES MACHADO.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORQUE O PSF DO JARDIM SAO JOAO NAO ESTA FUNCIONANDO.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SANTA CASA INFORMAÇÕES SOBRE PARTOS DE PACIENTES DE OUTROS MUNICIPIOS.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP INFORMAÇOES SOBRE A REAVALIAÇÃO DE CONTRATO COM O MUNICIPIO.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A APROVAÇÃO DE VARIOS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTA FALTANDO MATERIAL NAS UNIDADES DE SAUDE</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTA SENDO FEITO O TRANSPORTE DE DEFICIENTES PARA ESCOLAS.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REPAROS NAS GALERIAS DO PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CARTAO DO AUXILIO ALIMENTAÇÃO DA PM</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA A SERVIDOR MUNICIPAL</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2109/2109_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2109/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A LIMPEZA DA AREA DO ANTIGO EXPURGO.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PLANEJAMENTO E POSSÍVEL INCLUSAO PPA CEMITÉRIO NO PQ DOS PINHEIROS.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITA E DEPUTADA BRAGATO SOBRE FATEC NA EE ANGELICA OLIVEIRA</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE AÇÃO IMEDIATA SOBRE PROBLEMA COM ESPAÇO CEMITÉRIO</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE SITUAÇÃO ESTÁDIO DO PAULISTA FC</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE DESPESAS NO HOTEL LORENA EM SÃO PAULO.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE REPASSE NO FUNDEB EM 2012</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PLANEJAMENTO QUANTO ESPAÇO DO ATERRO SANITARIO.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROPOSTA DE ARRECADAÇÃO COM PEDAGIO NA SP 270</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA CADASTRO DAS EMPRESAS PRESTADORAS DE SERVIÇOS </t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ RECAPEADO A RUA JULIO RIBEIRO COM INGLES DE SOUZA</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ A LIMPEZA DAS AREAS PUBLICAS DO CH ANTONIO PRADO</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO DE IMPLANTAÇÃO DOS PONTOS DE MOTO.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Elção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTÁ OCORRENDO FALTA DE MEDICAMENTOS NO PSF DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOSHI TATIZAWA A SEBASTIAO LINO BAPTISTA.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE MELHORAR ACESSO E TRÂNSITO NO CEMITÉRIO DA SEDE.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS O PSF NO SÃO JOÃO NÃO ESTÁ FUNCIONANDO.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PROPOSTA DA ADM EM DESIGNER FISCAL PARA O PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO RESTAURADOS OS OBSTÁCULOS NOS BAIRROS PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ CONCLUIDO A OPERAÇÃO TAPA BURACOS NOS BAIRROS PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HAVERÁ COMPRA DE ÁREA PARA PRAÇA NO PARQUE DOS PINHEIROS E PANORAMA.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE ALAMBRADO NO PARQUE INFANTIL DA EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO COLOCADAS PLACAS DE NOMES DE RUAS.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA/JANDAIA SOLICITANDO INFORMAÇÕES SOBRE PARCERIA PARA COBERTURA DOS PONTOS DE ONIBUS.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SPU SOLICITANDO INFORMAÇÕES SOBRE O PREDIO DA ESTAÇÃO RODOVIARIA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PLANEJAMENTO DA REGULARIZAÇÃO DO NINDAM.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ FEITA MELHORIA NA ILUMINAÇÃO DAS RUAS: TUBINAMBAS E GUAINAZES.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ RECAPEADA A RUA XAVANTES E AVENIDA ALFREDO MARCONDES.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PAGAMENTO DE INSALUBRIDADE A PESSOAL PSF E SUS</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA COM A SABESP PARA PLANTIO EM ATERRO SANITARIO.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA E JANDAIA PARA ADEQUAÇÕES NOS PONTOS DE ONIBUS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA E JANDAIA PEDINDO ALTERAÇÃO LINHAS DE ALFREDO MARCONDES.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE VAI TOMAR PROVIDENCIA QUANTO AO MATO DEFRONTE A EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART IMPRUDENCIA NO TREVO DE ACESSO DA SP 270</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALENDARIO DE EVENTOS OFICIAIS DO MUNICIPIO E SE ADEQUADO AS NOVA</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS DE ACESSO AO RESORT CAMPO BELO PELA SP 270</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOSHI TATIZAWA A SEBASTIAO LINO BAPTISTA</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PREFEITURA CEDE VEICULO NO PROCESSO MUNICIPALIZAÇÃO AGRICULTURA</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRECADAÇÃO FUNDEB E RELAÇÃO DE BENEFICIADOS PELO ABONO</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART E ARTESP SOLICITANDO PLACA INDICATIVA PARA IMPLEMAQ</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CDHU SOLICITANDO PROVIDENCIAS QUANTO A MURO DE ARRIMO NO CH</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SANTA CASA SOLICITANDO INFORMAÇÕES SOBRE PARTOS REALIZADOS.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOSHI TATIZAWA EM COMEMORAÇÃO A DIA DAS MAES</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PREVISAO DE ALARGAMENTO E ESTACIONAMENTO DE UM LADO NA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>A JANDAIA SOLICITANDO INTERLIGAÇÃO NA LINHA DO LAR DOS MENINOS</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE NUCLEO INDUSTRIAL PROXIMO AO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE LIMPEZA DOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CONSTRUÇÃO DE PRAÇA NO CH ANTONIO PRADO</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE IMPLANTAÇÃO DE SINALIZAÇÃO DE PROPRIOS E SAIDAS</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE SINALIZAÇÃO DO JARDIM BELA VISTA E JARDIM SANTA EUGENIA.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO POSSIBILIDADE DE ESTUDOS VISANDO POLITICA DE REFORMA</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ATERRO SANITARIO E COMPRA DE NOVA AREA</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A JANDAIA SOLICITANDO HORARIOS DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ALL SOLICITANDO A REMOÇÃO DE PLACA DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AUTORIZAÇÃO PARA POPULAÇÃO COLOCAR PLACAS DE RUAS.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE INSTALAÇÃO DE OBSTACULO DEFRONTE ESCOLA TEREZA ITO POLIDORIO</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTA SENDO PREPARADO O PORTAL DE TRANSPARENCIA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR EXECUÇÃO ORÇAMENTARIA E FINANCEIRA DA PM ATÉ ABRIL</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTIDADE DE NOTIFICAÇÕES DE TERRENOS BALDIOS E MUROS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CUSTOS DA REFORMA DO CAMPO DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE FAZER REFIS E ENCAMINHA SUGESTÃO.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTOS HOMENS FAZEM A LIMPEZA DAS RUAS NO PINHEIRO E PANORAMA</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Elção, Festo, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA GUILHERME BARAO A ALUNO DA REDE PUBLICA DE ENSINO</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PAGAMENTO DE ESTAGIARIOS.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SANTA CASA PARA INFORMAÇÕES SOBRE PARTOS REALIZADOS</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DO PROCESSOS ADMINISTRATIVOS E RELAÇÃO DAS LICITAÇÕES</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ALL SOLICITANDO ABERTURA DE PASSAGENS DE NIVEL SOBRE TRILHOS</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO FINANCEIRA DA PREFEITURA DE JANEIRO A MAIO / 13</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER SOLICITANDO PLACAS INDICATIVAS ACESSO PINHEIROS PELA SP</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO INFORMAÇÕES SOBRE ESGOTO NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NÃO IMPLANTOU ESCOLA AMBIENTAL</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE EROSÃO EM PROPRIEDADE RURAL AO LADO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOBRE REDE DE ESGOTO NO PROLONGAMENTO DA RUA DE OGUN</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INDICE DESENVOLVIMENTO DA EDUCAÇÃO BASICA - IDEB</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Francis Policate, Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Elção, Festo, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PLACAS INDICATIVAS DO CAMPO BELO.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RETORNO DA RODOVIA RAPOSO TAVARES</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE INSTALAÇÃO DO PROCON.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE REGULARIZAÇÃO DO NINDAM</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NAO SE INICIOU OBRAS DA USINA COMPOSTAGEM</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE AQUISIÇÃO DE AREA PARA CEMITERIO</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL ATUAL SITUAÇÃO DO ATERRO SANITARIO</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Francis Policate, Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Festo, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
     <t>COPIA ATUALIZADA DA COMPOSIÇÃO DE TODAS AS COMISSOES DO EXECUT</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA NOTIFICAÇÃO DA EMPRESA RESPONSAVEL PELO CASC CEL GOULART.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE PROJETOS EM PROL DO JARDIM RAIO DO SOL, MARIA DE LOURDES</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2617/2617_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HOUVE NOTIFICAÇÕES PARA LIMPEZA TERRENO RUA CAMPOS SALLES, 237 A 257</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO INSTALAÇÃO NOTA FISCAL ELETRONICA</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA EXECUÇÃO CONTRATUAL DOS SERVIÇOS DE SEGURANÇA</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL PROVIDENCIA TOMADA EM RELAÇÃO REABERTURA R. PAULO SANVEZZO</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL MOTIVO PARA O FECHAMENTO DAS CRECHES AS 17 HRS</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE CESSAO DOS BARRACOES EXPURGOS</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA PROJETO FEHIDRO DE CÓRREGO DA PACA</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SERÁ RESOLVIDO O CASO DE EROSAO EM PROPRIEDADE DO KM 04</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>DER SOLICITANDO INFORMAÇÕES SOBRE ESCOAMENTO D'AGUA NO KM 04</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE CONSTRUÇÃO DA CRECHE STA EUGENIA.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE PROJETOS DE RECAPE DO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROVIDENCIAS PARA ESCOAMENTO AGUA NO KM 25</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE COMBATE EROSAO APP STA EUGENIA</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOTIVOS PELOS QUAIS GINASIO DE ESPORTES NAO ESTAO SENDO UTILIZADO</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE GASTO DE COMBUSTÍVEL RELATIVO AO MÊS DE MARÇO DE 2013</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>DER PARA DUPLICAÇÃO E ILUMINAÇÃO DE ACESSO A SP 270</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PREVISÃO DE INSTALAÇÃO DE BANHEIROS QUÍMICOS NA AVENIDA.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2712/2712_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2712/2712_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIA NA RUA SUECIA NO JARDIM DO SOL</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2713/2713_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2713/2713_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NAO É PAGO CESTA BASICA E ESTATUTÁRIOS.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2714/2714_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA COLOCADA REDE DE PROTEÇÃO NO GINASIO DE ESPORTES</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2715/2715_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2715/2715_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PLANO PARA IMPLANTAR SUB-PREFEITURA NO JARDIM PANORAMA E PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PLANOS DE FIXAR MAQUINARIO PARA JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2744/2744_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2744/2744_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA A COMPOSIÇÃO ATUAL DO CONSELHO DO IDOSO</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2745/2745_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE RECUPERAÇÃO PONTO DO BR FAZENDINHA</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE AMPLIAÇÃO PSF CENTRAL E OUTROS.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2747/2747_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2747/2747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FOI HOMOLOGADA LICITAÇÃO DE RECAPEAMENTO RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2748/2748_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2748/2748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE NINDAM INFORMAÇÕES SOBRE QUANTIDADES DE LOTES.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2749/2749_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NAO EXISTEM PARCERIAS PARA AREAS DE ESPORTES</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2750/2750_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2750/2750_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS NAO FORAM REALIZADOS TORNEIO DIVERSOS</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Francis Policate, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2751/2751_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2751/2751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME DATA DE REUNIAO COM SABESP SOBRE CEL. GOULART</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Chiquinho, Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2752/2752_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2752/2752_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE CONSTRUÇÃO DE CREAS DO JD DAS ROSAS</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2753/2753_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2753/2753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO PROJETO DE MELHORIAS DE AREA VERDE NO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2754/2754_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2754/2754_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE COPIAS DE MAPA DAS ESTRADAS RURAIS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2755/2755_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2755/2755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTA HAVENDO NEGOCIAÇÃO PARA COMPRA DE AREA PARA CEMITERIO</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2756/2756_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2756/2756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE ESTA HAVENDO NEGOCIAÇAO PARA COMPRA DE AREA PARA LIGAÇÃO </t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2757/2757_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2757/2757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTA PREVISTO MELHORIAS NO SISTEMA DE REDE AGUA DO CEMITERIO</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2758/2758_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2758/2758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTA PREVISTO OBRAS DE ACESSIBILIDADE NO CEMITERIO CENTRAL</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2759/2759_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2759/2759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO PARA ADEQUAÇÃO DA PLANTA GENERICA DE VALORES</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2760/2760_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2760/2760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROGRAMA DE INCENTIVO PARA TRANSFERENCIAL DE VEICULOS.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2761/2761_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2761/2761_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO RESIDENCIAL GRAMADO O NUMERO DE CARROS COM PLACAS DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2762/2762_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2762/2762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PREVISAO DE LANÇAMENTO DE REFFIS</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2763/2763_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL SITUAÇÃO DO PEDIDO DE ABERTURA DE NIVEL SOBRE TRILHOS RUA JULIO</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2764/2764_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2764/2764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO PARA EVENTOS NAS FERIAS ESCOLARES</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2765/2765_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DIRETORIA DE EDUCAÇÃO SOBRE PLANEJAMENTO PARA FERIAS ESCOLARES</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2766/2766_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2766/2766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE NA AREA DE SAUDE EXISTE PROGRAMA DE REDUÇÃO OBESIDADE</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2767/2767_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2767/2767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OBRAS DE PAVIMENTAÇÃO NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Chiquinho, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2768/2768_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2768/2768_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA GUILHERME BARAO A ALUNO DA EMEIF ALVARES MACHADO</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2769/2769_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2769/2769_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE CONSTRUÇÃO DE PSF NO JARDIM SÃO JOSE</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2770/2770_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t>VALOR PAGO PELOS BANCOS A TITULO DE ISSQN</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2771/2771_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2771/2771_texto_integral.pdf</t>
   </si>
   <si>
     <t>VALOR PAGO PELOS CARTORIOS A TITULO DE ISSQN</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2787/2787_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2787/2787_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE VIAGEM DO PREFEITO NOS DIAS 11 A 13/06/2013</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2788/2788_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2788/2788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COPIA DA FOLHA DE PAGAMENTO JUNHO E JULHO/2013</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2790/2790_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2790/2790_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE MEDALHA KIOCHI TATIZAWA A PROFESSORES</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2791/2791_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2791/2791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A COMPRA DE MEDICAMENTOS ULTROGESTAN</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2793/2793_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2793/2793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ CONDIÇÕES DE AUMENTO NUMERO DE VAGAS PARA PROJETO VIDA</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2794/2794_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2794/2794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS RUAS QUE SERAO PAVIMENTADAS COM RECURSOS ESTADUAIS</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2796/2796_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2796/2796_texto_integral.pdf</t>
   </si>
   <si>
     <t>O QUE PRETENDE FAZER COM AREA DA ALL A SER CEDIDA AO MUNICIPIO</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2797/2797_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2797/2797_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CAIUA SOLICITANDO REMOÇÃO DE POSTE NA RUA JASMIN BATISTA</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2798/2798_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2798/2798_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE MEDALHA KOCHI TATIZAWA EM HOMENAGEM DIA DOS PAIS</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2800/2800_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2800/2800_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INFORMADO QUAIS CONVÊNIOS JA FORAM ASSINADOS NAS ESFERAS ESTADUAL E FEDERAL, ASSIM COMO LIBERAÇÃO DE EMENDAS PARLAMENTARES COM COPIA DOS OFICIOS DAS SOLICITAÇÕES</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2802/2802_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2802/2802_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ESCALA DE SERVIÇO NA FARMACIA 24 HRS, NO PERIODO DE 01 DE JUNHO A 31 DE JULHO DE 2013</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2804/2804_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2804/2804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA CONTINUIDADE DO FUNCIONAMENTO DA FARMACIA 24 HRS, INCLUSIVE AOS DOMINGOS, TENDO EM VISTA COMUNICADO DA NAO CONTINUIDADE A PARTIR DE 1° DE SETEMBRO.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2806/2806_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2806/2806_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇAO DE QUANDO INICIARA OS CAMPEONATOS DE FUTEBOL.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2808/2808_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ADEQUAÇÃO E USO DA AREA DO ANTIGO EXPURGO PARA ESTACIONAMENTO CONFORME ACORDADO COM A COMISSAO MUNICIPAL DE TRANSITO.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2809/2809_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2809/2809_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSOS LICITATORIOS DE MAIO, JUNHO, JULHO DE 2013</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2810/2810_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A FORMA DE CONTRATAÇÃO DO SR MIGUEL FRANCISCO E QUAL O VALOR DO CONTRATO</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2812/2812_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITO TAPA BURACOS DEFRONTE A EMEF MERCEDES YAMAFUTI</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>QUANDO ESTARÁ DISPONIVEL O SALAO COMUNITARIO DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2847/2847_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2847/2847_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DO DESPACHO DO PREFEITO EM PROCESSO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2848/2848_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DO RELATÓRIO DE GESTÃO FISCAL DOS ANOS 2012 E 2013.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2849/2849_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE BALANCETE DA RECEITA E DESPESA DO ANO VIGENTE</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2850/2850_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ CONSTRUIDO DO CRAS DO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Chiquinho, Francis Policate, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2851/2851_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REFORMA DO SALAO COMUNITARIO DO JARDIM JOSE CANDUCCI.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2853/2853_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2853/2853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CONSTRUÇÃO DE CAMPO DE FUTEBOL NA AREA DE LAZER DO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2856/2856_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO DE ABERTURA DE LICITAÇÃO DE RECAPE E CONSTRUÇÃO PISTA DE SKATE DO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2858/2858_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2858/2858_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL PREVISAO DE RECAPEAMENTO DO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2859/2859_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE PAVIMENTAÇÃO DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2862/2862_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2862/2862_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DA LICITAÇÃO PARA CONTRATAÇÃO DE OBRAS DA PONTE DO SANTA LUZIA</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2863/2863_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2863/2863_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOSHI TATIZAWA A EX-DIRETORA MUNICIPAL DE SAUDE, MONICA FARIAS.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2865/2865_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITA LIMPEZA O CH ANTONIO PRADO.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO E COLOCAÇÃO DE OBSTACULOS DEDRONTE A ESCOLA E CRECHE</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO IMPLANTADOS OBSTACULOS NO CH ANTONIO PRADO.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2870/2870_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO EFETIVADAS MELHORIAS NO PARQUE INFANTIL CENTRAL</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2871/2871_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM POSSIBILIDADE MELHORIA NO BARRACAO DA COLETA SELETIVA.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2872/2872_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA A FISCALIZAÇÃO DE LAMPADAS QUEIMADAS NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2873/2873_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE MELHORIAS NA EMEIF MARCIA FERNANDES</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2874/2874_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE IMPLANTAR OBSTACULO DA RUA VICENTE CELESTE</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2875/2875_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ANDA PARCERIA COM EMPRESAS PARA DOAÇÃO DE AREAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2877/2877_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE PAVIMENTAÇÃO NO DISTRITO DE CEL. GOULART.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2879/2879_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA E CAIUA VISANDO A REMOÇÃO DE POSTE</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2881/2881_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t>A JANDAIA SOLICITANDO MELHORIAS NO TRANSPORTE COLETIVO URBANO.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2902/2902_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2902/2902_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEM SAO OCUPANTES DOS PONTOS DE TAXI E QUANTAS VAGAS EXISTEM</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2905/2905_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2905/2905_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE OCORREU ADEQUAÇÕES NO MAPA RURAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2907/2907_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2907/2907_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O PERÍODO DE CONCESSAO DOS ANTIGOS BARRACOES DO EXPURGO.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2909/2909_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2909/2909_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO PREVISOES DE OBRAS NAS CHACARAS COBRAS</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2910/2910_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2910/2910_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HAVERÁ FESTA DO FOLCLORE E QUANDO SERA REALIZADA</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2912/2912_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2912/2912_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOBRE EXECUÇÃO DA REDE DE ESGOTO NA RUA GUARUCAIA</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2913/2913_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2913/2913_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOBRE EXECUÇÃO DA REDE DE ESGOTO NA RUA GENERAL OSÓRIO.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2914/2914_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2914/2914_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART SOLICITANDO PLACA INDICATIVA DO CAMPO BELO NA SP 270</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2915/2915_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2915/2915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A DER SOLICITANDO ROTATORIA NO ACESSO AO NINDAM PELA SP 501_x000D_
 </t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2916/2916_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2916/2916_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE REPAROS NAS DUAS PONTES DE MADEIRA DO BR. LUZIA</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Chiquinho, Festo, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2917/2917_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2917/2917_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE REPAROS NA ESTRADA DO BR SANTA LUZIA (PERTO DO CAMPO DE FUTEBOL)</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE AQUISIÇÃO DE NOVA ACADEMIA DA TERCEIRA IDADE, VISTO QUE A ANTERIOR FOI DESVIADA PARA O JARDIM SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE AQUISIÇÃO DE CELULARES PARA O CONSELHO TUTELAR, VISTO QUE AS MESMAS TEM USADO O PARTICULAR.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2921/2921_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ EFETIVADA NOVA LEGISLAÇÃO PARA REGULARIZAR SITUAÇÃO FUNCIONAL DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2923/2923_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2923/2923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE LIMPEZA DAS AREAS VERDES NO JARDIM DAS ROSAS, EM DECORRENCIA NAS INDICAÇÕES JÁ FEITAS PELOS VEREADORES.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO EFETIVADOS OS REPAROS DO KM 25 VISTO QUE MAIS DE 15 DIAS FOI SOLICITADO E AINDA NAO FOI FEITO</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DA EQUIPE QUE DISPUTOU JOGOS REGIONAIS 2013 EM DRACENA E RELAÇÃO DE MEMBROS COMPONENTES DA DELEGAÇÃO.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DAS VIAGENS DO PREFEITO NO PERIODO DE JANEIRO A AGOSTO 2013</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE PROCEDIMENTO LICITATÓRIO DA CONTRATAÇÃO PARA ASSESSORIA DA FOCO AUDITORIA, CONSULTORIA E ASSESSORIA.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2929/2929_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2929/2929_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DAS NOTIFICAÇÕES FEITAS PELA CETESB E ORGAO MUNICIPAL DE MEIO AMBIENTE COM RELAÇÃO AO ATERRO SANITARIO.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2930/2930_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2930/2930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE TODAS AS DENUNCIAS FEITAS CONTRA A DIVISAO DE SAUDE EM 2013 ASSIM COMO DENUNCIAS EM RELAÇÃO A ENTREGA DE TERRA, COM FOTOS QUE INSTRUITAM TAIS DENUNCIAS.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2931/2931_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2931/2931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O TERRENO DA XV DE NOVEMBRO E D. PEDRO, FOI NOTIFICADO PARA LIMPEZA PUBLICA.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2932/2932_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2932/2932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE CONCESSAO DE APP A TERCEIROS PARA FINS DE CONSERVAÇÃO É VIAVEL E FOI CONCRETIZADO ALGUM NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2933/2933_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2933/2933_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SE CONSTA DO PROJETO A CONSTRUÇÃO DE MUROS NA CRECHE DO JD. PRIMAVERA E SE NAO, SE A FALHA FOI SANADA</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2934/2934_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O GINASIO DE ESPORTES JA ESTA LIBERADO PARA O USO, E EM CASO NEGATIVO, O PORQUE AINDA NAO FOI.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2935/2935_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2935/2935_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORQUE NAO ESTA SENDO APREENDIDO OS ANIMAIS SOLTOS NO PARQUE DOS PINHEIROS E JARDIM PANORAMA VISTO QUE A LEI ESTA EM VIGOR.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2937/2937_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2937/2937_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE TROCA DO PONTO DE ONIBUS PARA DEFRONTE A ESCOLA MARECHAL DO AR, BEM COMO, SE HÁ PREVISAO DE COBERTURA (FAG. VARELA COM CASTRO ALVES)</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2939/2939_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE AUMENTAR O NÚMERO DE SERVIDORES PARA LIMPEZA DO BAIRRO, VISTO A GRANDE NECESSIDADE</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2941/2941_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2941/2941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FOI DESENVOLVIDO PROJETO DE ADOÇÃO DE AREAS PUBLICAS</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2942/2942_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE PLANTIO DE ARVORES EM AREAS VERDES</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART E ARTESP SOLICITANDO ROTATORIA DE ACESSO AO MATSUDA</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER SOLICITANDO PLACAS DE ACESSO AO PARQUE DOS PINHEIROS PELA SP 501</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2975/2975_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O PONTO DE ONIBUS DA RUA PADRE VICENTE FONTANELI SERÁ RECOLOCADO</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2976/2976_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA E CAIUA SOLICITANDO POSTE NA RUA GUAICURUS.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2978/2978_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERAO RECAPEADAS AS RUAS: ISMAEL DIAS DA SILVA E OUTRAS.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2996/2996_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO MAURO BRAGATO SOBRE SOBRE PONTE DE CONCRETO KM 04</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2997/2997_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2997/2997_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA ESTRADA VEREADOR JOSE MOLINA</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2998/2998_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA ABERTA LICITAÇÃO PARA CONSTRUÇÃO PISTA SKATE E RECAPE</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2999/2999_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOTAS FISCAIS SEJAM ANEXADAS AOS BALANCETES</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3001/3001_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PASSAGEM DE NIVEL MONSENHOR NAKAMURA E JULIO MESQUITA</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3002/3002_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CRIAÇÃO DA SECRETARIA DA CULTURA</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3004/3004_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3004/3004_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE APOIO PUBLICO PARA CRIAÇAO DE OSCIP</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3005/3005_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3005/3005_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITO TAPA BURACO NA RUA CAMPOS SALLES</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3008/3008_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3008/3008_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREFEITURA RENOVOU CONTRATO COM EMPRESA DE SEGURANÇA.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3009/3009_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3009/3009_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA O PROCESSO DE CESSAO DE MAQUINA JUNTO AO MINISTERIO DE PESCA</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3011/3011_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3011/3011_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA EFETUADO CASCALHAMENTO E MANUTENÇÃO DAS VIAS DAS CHACARAS COBRAL, RECUPERAÇÃO DA AREA DE LAZER E PARQUE INFANTIL</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3012/3012_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>TP 03/13 SOBRE RECAPE DAS RUAS XV DE NOVEMBRO E OUTRAS, QUANDO SERA DADA OS VISTO QUE OS RECURSOS CHEGARAM</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3013/3013_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3013/3013_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA TAPINANBÁS E XAVANTES HÁ MAIS DE 15 DIAS, QUANDO SERA REALIZADA A LIMPEZA E TAPA BURACOS.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3015/3015_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ANDA O ESTUDO PARA IMPLANTAÇÃO DE PATIO PARA RECOLHIMENTO DE VEICULOS APREENDIDOS</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3016/3016_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE CAPA A CAPA DA TP 04/13</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3017/3017_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE CAPA A CAPA DA DA TP 05/13</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3019/3019_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR COPIA DOS ULTIMOS RELATORIAS CONTENDO OS INDICES DE GASTOS COM EDUCAÇÃO E SAUDE</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3021/3021_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3021/3021_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR RELATORIO DA EXECUÇÃO ORÇAMENTARIA E FINANCEIRA, NO PRESENTE EXERCICIO, ATÉ O MES DE JULHO.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO A COLETA DE LIXO DAS CHACARAS COBRAL OS MOTIVOS PELOS QUAIS ESTA SENDO FEITA UMA VEZ A SEMANA EM VEZ DE DUAS VEZES COMO ERA</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3025/3025_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3025/3025_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITA A LIMPEZA DA PRAÇA E SUBSTITUIÇÃO DA ILUMINAÇÃO NA PRAÇA DA COHAB/CHRIS (FOTOS)</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM RELAÇÃO AO CONSELHO DE TRANSITO QUANDO SERA EXECUTADAS AS MELHORIAS DECIDIDAS.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE RECURSO CONQUISTADO PARA AREA DE LAZER NO CH MARIO MAURO SERA APLICADO NO LOCAL PREVISTO.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3032/3032_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O LEVANTAMENTO PLANIALTIMETRICO DE OBRAS PARA LIGAÇÃO DO SCH'S E O SANTA EUGENIA JA FOI CONCRETIZADO</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3034/3034_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ FEITO O PAVIMENTO DA RUA SOUZA CALDAS (HÁ 1 ANO)</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3035/3035_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3035/3035_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ TAPADO POÇO NA RUA MANOEL BANDEIRA C/ CASTRO ALVES</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3036/3036_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3036/3036_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA REALIZADO O CAMPEONATO DE FUTSAL NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3047/3047_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3047/3047_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O MUNICÍPIO FARA ADESAO A PLANO PARA TROCA DE LAMPADAS LED</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3048/3048_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3048/3048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE REPAROS NA PONTE QUE DEMANDA ESTRADA RURAL</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3050/3050_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3050/3050_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PREVISAO PARA ADEQUAÇÃO DO PLANO DIRETOR DO MUNICIPIO</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3051/3051_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3051/3051_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CDHU SOLICITANDO INFORMAÇÕES SOBRE DANOS CAUSADOS EM VIA</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3053/3053_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3053/3053_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR COPIA DA EVOLUÇÃO RECEITA PROPRIA DO PERIODO 2005/13</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3054/3054_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3054/3054_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA A MESTRE DE CAPOEIRA DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3056/3056_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3056/3056_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVISAO DE INSTALAÇÃO DE PSF DO JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3057/3057_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3057/3057_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR COPIA DA LICITAÇÃO DO RECAPE DE VIAS PUBLICAS</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3059/3059_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3059/3059_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A LICITAÇÃO DA USINA DE COMPOSTAGEM FOI CANCELADA</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3061/3061_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3061/3061_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE MODERNIZAÇÃO E AMPLIAÇÃO DO CEMITERIO</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CEMITERIO O PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3064/3064_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA COLOCADO PLACA E CAIXA DE COLETA DE LIXO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3065/3065_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA RESTAURADO PARQUE INFANTIL DA EMEIF FRANCO MONTORO</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3067/3067_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3067/3067_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA A FISCALIZAÇÃO DAS ESTRADAS UTILIZADAS PELAS USINAS</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3068/3068_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ATENDIMENTO PELO PROJETO GURI</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3110/3110_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3110/3110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE VIABILIDADE DE IMPLANTAÇÃO DE AREA INDUSTRIAL NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3111/3111_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3111/3111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME QUAIS LOTEAMENTOS SÃO IRREGULARES NA AREA DE EXPANSAO URBANA.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3112/3112_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3112/3112_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO INSTALAÇÃO PROCON EM ALVARES MACHADO</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3113/3113_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3113/3113_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE AMPLIAÇÃO DE CEMITERIO DA SEDE</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE COMPRA AREA PARA NOVO ATERRO SANITARIO</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>QUAL PROJETO DE EDIFICAÇÃO DESTINADO A AREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3116/3116_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME OS MOTIVOS PELOS QUAIS DIMINUIU O ATENDIMENTO MEDICO NO PAS DE CEL. GOULART.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3117/3117_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3117/3117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME A PREVISAO DE CONSERTO DAS PAS-CARREGADEIRAS DA PREFEITURA</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3118/3118_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FORAM NOTIFICADOS/MULTADOS PROPRIETARIOS TERRENOS NAO LIMPOS</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3119/3119_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3119/3119_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIOR FISCALIZAÇÃO COM RELAÇÃO A ALVARAS DE FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3120/3120_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3120/3120_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO FOI GASTO COM TAPA BURACOS NO ANO DE 2012 (PEDIR NE E MEDIÇÕES)</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3121/3121_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3121/3121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE CONSTRUÇÃO CAMPO DE BOCHA E MALHA NO CCI</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3122/3122_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3122/3122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O MUNICIPIO FOI INSCRITO NO PAC 2 CAMINHAO BASCULANTE</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3123/3123_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO PARA ILUMINAÇÃO NO ACESSO AO NINDAM E CHAC. COBRAL</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3124/3124_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO OARA CASCALHAMENTO NO NINDAM, CHACARA COBRAL E AB</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3125/3125_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA CONCLUIDO O PROJETO PARA ESTACIONAMENTO NO EXPURGO</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3126/3126_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t>O QUE TEM SIDO FEITO COM RELAÇAO A COMERCIO DE AMBULANTES</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3127/3127_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE ABRIR ESCOLAS NO FINAL DE SEMANA PARA ATENDIMENTO DE CRIANÇAS E JOVENS NOS MOLDES DO AMIGO DA ESCOLA</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3128/3128_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ INTERESSE DO MUNICIPIO EM COVENIO ESTADO PARA ESCOLA INTEGRAL</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3129/3129_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3129/3129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE CONSTRUÇÃO DE CENTRO CULTURAL ESPORTIVO.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3130/3130_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3130/3130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE QUEBRA DE BARRANCO NO DIVISA COM ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3131/3131_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3131/3131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROGRAMAÇÃO ESPECIAL PARA SEMANA DO IDOSO.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3132/3132_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUANDO ESTA PREVISTO REPAROS NO ACESSO A CHACARAS COBRAL</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3147/3147_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3147/3147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAÇÃO DE PS NO JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A ADMINISTRAÇÃO PLANEJA PROGRAMA DE SUBSTITUIÇÃO E MELHORIA ILUMINAÇÃO DO JARDIM PANORAMA E PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3151/3151_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3151/3151_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM RELAÇÃO AO CODIGO DE POSTURA SE EXUSTE ORIOISTA DE ADEQUAÇÃO E MODERNIZAÇÃO</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3152/3152_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3152/3152_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO EM FRENTE DA CRECHE PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO PROJETO DE CAMPO DE BOCHA E MALHA</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3154/3154_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTE A RECURSOS PARA AQUISIÇÃO DE INSTRUMENTOS MUSICAIS</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROCESSOS LICITATÓRIOS ACERCA DA IMPLANTAÇÃO DA PONTE LOCALIZADA NO BAIRRO SANTA LUIZA</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIAS DE TODAS AS SOLICITAÇÕES FEITAS JUNTO AOS GOVERNOS: FEDERAL E ESTADUAL NO PERIODO DE 1 DE JANEIRO A 20 DE MAIO DE 2013</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE A ENTREGA DE DOCUMENTAÇÃO PARA A FORMALIZAÇÃO DE CONVENIO DE CONSTRUÇÃO DA CRECHE (2 ETAPA) B° SANTA EUGENIA</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE COLETOR DE LIXO, NA RODOVIA JULIO BUDISK NA ENTRADA PARA O PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A DATA DA IMPLANTAÇÃO DO POSTO DE SAÚDE PROVISÓRIO NA COMUNIDADE DO JARDIM SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A PREFEITURA FEZ CHAMADA PUBLICA PARA AGRICULTURA FAMILIAR</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO SE HA PROJETOS DE CONSERVAÇÃO DE SOLO NO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE MICROBACIAS NO MUNICIPIO</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A CASA DA AGRICULTURA TEM EQUIPAMENTO PARA MARCAR CURVAS DE NIVEL E SE HA CUSTOS PARA O AGRICULTOR</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO IBGE SOLICITANDO INFORMAÇÕES SOBRE POPULAÇÃO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>MEDALHA GUILHERME BARAO AOS MELHORES ALUNOS DA REDE DE ENSINO</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>MEDALHA KIOSHI TATIZAWA AO PASTOR REINALDO</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3192/3192_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3192/3192_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO RETORNAM OS MEDICOS DO PSF DO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Cabrera, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ATENDIMENTO COM MAQUINAS NA CASA AGRICULTURA</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSEIO PUBLICO NO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DA LICITAÇÃO PARA CONTRATAÇÃO DE PROFESSOR PARA CCI</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME A POSSIBILIDADE PARA CONTRATAÇÃO DE UM PROFESSOR TENIS DE MESA PARA PROGRAMA DA MELHOR IDADE</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE DE DOCUMENTOS DE DESPESAS COM SERVIÇOS DE PROTOCOLO DE EVENTOS OFICIAIS E PROPAGANDA INSTITUCIONAL</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SERÁ SOLUCIONADA A QUESTAO QUE ENVOLVE CONDENSAÇÃO DE CLASSES NA ESCOLA DE CEL. GOULART</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MECANISMO DE CAPTAÇÃO E ESCOAMENTO DE AGUA NA RUA ITALIA</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITA A REFORMA GERAL DO PARQUE INFANTIL DE CEL GOULART</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITO REPAROS NECESSARIOS NA ACADEMIA DA MELHOR IDADE DE CEL. GOULART</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE TRANSPORTE DE PACIENTE DO BAIRRO SANTA LUIZA</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA TAPADA A GALERIA DE AGUAS PLUVIAIS NA RUA CAMPO SALLES DEFRONTE AO PARQUINHO</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERAO CONSTRUIDO MURO OU ALAMBRADOS NOS PSF QUE AINDA NAO CONTAM COM A MELHORIA</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.pdf</t>
   </si>
   <si>
     <t>O QUE ADMINISTRAÇÃO PRETENDE FAZER COM O PREDIO CONSTRUIDO NO PARQUE DOS PINHEIROS COMO CRECHE</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO QUE VISA A INTERLIGAÇÃO DOS CONJUNTOS HABITACIONAIS COM O JARDIM SANTA EUGENIA.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITO TAPA BURACOS NA RUA CAMPOS SALLES, TRECHO NAO RECAPEADO</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ECO PONTO DE COLETA SELETIVA NO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ NO MUNICIPIO PONTO DE COLETA E CONTROLE DE EMBALAGENS DE VENENO</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORQUE AS LUZES DA PRAÇA DA AMIZADE NÃO ESTAO ACESAS</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O PROGRAMA AGITA FERIAS DE FINAL DE ANO ESTA PROGRAMADO</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DEPUTADOS REIVINDICANDO RECURSOS PARA PROJETOS ANTI-DROGAS</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO MAURO BRAGATO SOLICITANDO RECURSO PARA CONSTRUÇÃO DE PRAÇA NO CONJUNTO HABITACIONAL</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>AO PREFEITO E SABESP INFORMAÇÕES SOBRE ESGOTO NA RUA PRESIDENTE BERNARDES</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROGRAMA MELHOR CAMINHO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PSF DO JARDIM SAO JOAO</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART SOLICITANDO MELHORIAS NA PASSAGEM SUBTERRANEA DA SP 270</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTA O PROCESSO DE DESENVOLVIMENTO MELHOR CAMINHO </t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3243/3243_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3243/3243_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR COPIA DA PRESTAÇÃO DE CONTAS DA FESTA DO FOLCLORE/13</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR COPIA DA PRESTAÇÃO DA SEMANA DA PATRIA / 13</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROVIDENCIAS JUNTO AO CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULO NA RUA FRANCISCO ANDRADE TEIXEIRA</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E DER SOLICITANDO ROTATORIA E ASFALTO NA ARTHUR BOIGUES FILHO</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE COLOCAÇÃO DE POSTE NA RUA EUCLIDES DA CUNHA</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE COLOCAR COLETORES DE LIXO NO CENTRO</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE SE COLOCAR LAMPADAS NO VELORIO</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE SE COLOCAR LAMPADAS NA RUA GENERAL OSORIO</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONDE FOI UTILIZADA MAQUINA DE ESTEIRA NOS ULTIMOS 120 DIAS</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA PROCESSO DE LIBERAÇÃO RECURSOS PARA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE MELHORIAS DO PARQUE INFANTIL CENTRAL</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FOI DEFINIDO PROJETO PARA RUA PRESIDENTE PRUDENTE PROXIMIDADES PREDIOS</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE PASSEIO CULTURAL PARA PEDRINHAS PAULISTA</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FOI AMPLIADO ATENDIMENTO DO PROJETO GURI</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA GUILHERME BARAO PARA ALUNOS DA REDE PUBLICA DE ENSINO</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3272/3272_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3272/3272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROJETO DE ABERTURA DA RUA VISCONDE TAUNAY</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3273/3273_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3273/3273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROJETO DA PAVIMENTAÇÃO DA RUA SILVA RAMOS</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO BRAGATO SOLICITANDO CONSTRUÇÃO CCI NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3275/3275_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CONSTRUÇÃO DE ESTACIONAMENTO PARA PROFESSORES EM ESCOLA DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE TEM PREVISAO DE REPAROS NO PARQUE INFANTIL QUE ATENDE ESCOLAS NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO SOLICITANDO VIATURA PARA POLICIA CIVIL</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA O PROCESSO DE EDIFICAÇÃO DA AREA ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CONSERTO DE TAMPA DE BUEIRO NA RUA AIMARAS ESQUINA COM A TRAVESSA I</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CONSERTO DE TAMPA DE BUEIRO NA RUA AIMARAS ESQUINA COM A RUA QUINTINO CEZARE</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CONSERTO DE PLACA NA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE OS SEGURANÇAS PATRIMONIAIS ESTAO COM CURSO EM DIA</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROPOSTA DE IMPLANTAÇAO DE OBSTACULOS NA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO O MUNICIPIO PAGO POR MES DE ILUMINAÇÃO PUBLICA</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3295/3295_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3295/3295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISAO DE INSTALAR PASSAGEM PROVISORIA ENTRE CH G1/2 </t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3296/3296_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3296/3296_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANILHA DE CUSTO PARA CASCALHAMENTO DE VARIOS BAIRROS</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3297/3297_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO DE MELHORIAS NOS PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3298/3298_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO COM PLANILHA DE CUSTO PARA RECAPE NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3299/3299_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE PREVISAO DE REPAROS NO CEMITERIO DA SEDE</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3300/3300_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORQUE MOTIVOS É NÃO PAGO AUXILIO ALIMENTAÇÃO A APOSENTADOS PELO ESTATUTO</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3301/3301_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE TROCA DOS VIDROS DO PSF PANORAMA E CORREIO</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3302/3302_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ RETOMADA A PAVIMENTAÇÃO DO PINHEIRO E PANORAMA</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3315/3315_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3315/3315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE TROCA DE TAMPA POR GRADES OU BUEIROS PINHEIRO E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3316/3316_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3316/3316_texto_integral.pdf</t>
   </si>
   <si>
     <t>E HÁ PREVISAO DE MULTIRAO DE LIMPEZA NO PARQUE DOS PINHEIROS E PANORAMA.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3317/3317_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3317/3317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAÇÃO DE VENTILADORES, BANCOS E OUTROS NO VELORIO DO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3318/3318_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INSTALAR TV NO PSF'S DO PINHEIRO E PANORAMA</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3319/3319_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE IMPLANTAR ESTACIONAMENTO EMEIF MERCEDES SANCHEZ YAMAFUKO</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3321/3321_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3321/3321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PREVISAO DE REFORMA DO CAMPO DO PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3322/3322_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO DISPONIBILIZADOS MAQUINARIOS PARA PINHEIRO E PANORAMA</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3323/3323_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS MOTIVOS PELOS QUAIS AS OBRAS DA ESCOLA JARDIM PANORAMA ESTA PARADA</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3324/3324_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROJETO EDIFICAÇÃO AREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3325/3325_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3325/3325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE ABERTURA DE ACESSO A RUA JULIO MESQUITA E OUTROS</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3326/3326_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3326/3326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE DESENVOLVER PROGRAMA DE COMBATE A OBESIDADE</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3327/3327_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3327/3327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE DESENVOLVER CONCURSO DE ESCOLHA DE MASCOTE</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3328/3328_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3328/3328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE MELHORIA NA ESQUINA DA RUA ARI BARROSO E AVENIDA AMERICAS</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER ALARGAMENTO DO ACESSO AO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA PROCESSO DE PARCERIA PARA APREENSÃO DE ANIMAIS SOLTOS</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3346/3346_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROGRAMA MAIS MEDICOS</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>QUANTOS OBSTACULOS JA FORAM IMPLANTADOS PELA ATUAL GESTAO</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>QUAIS PROVIDENCIAS FORAM TOMADAS PELA GESTAO COM RELAÇÃO A ESTACAO FERROVIARIA</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3349/3349_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL PROVIDENCIAS FORAM TOMADAS PELA GESTAO COM RELAÇÃO A ESTACAO FERROVIARIA</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3351/3351_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3351/3351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE REFORMA DA PONTE DE ACESSO AO CAMPO MATADOURO.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3354/3354_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3354/3354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE USO DA AREA DO ATERRO DO JARDIM SÃO JOAO.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3356/3356_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE CRIAÇÃO DA DIRETORIA DE CULTURA</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3404/3404_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3404/3404_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL PROJETO DOS INDICES OFICIAIS PARA FECHAMENTO 2013</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3405/3405_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3405/3405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CONTRATAÇÃO DE NUTRICIONISTA</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3406/3406_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE COMPRA DE SOM PARA CAMINHAO COLETA DE LIXO</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE OBRAS ENTRE SANTA EUGENIA E CONJUNTO HABITACIONAIS</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3408/3408_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE IMPLANTAÇÃO ACADEMIA NO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3409/3409_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3409/3409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CONSTRUÇÃO DE PONTE NO JARDIM SANTA LUZIA</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3410/3410_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE REFORMA DO SALAO COMUNITARIO JOSE CANDUCCI</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE COMPRA DE PEDRAS PARA ESTRADA KM 07</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3413/3413_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3413/3413_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE MELHORIAS NO VIA PROXIMA A SITIO SR AVELINO</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE MELHOR CAMINHO NA ESTRADA DO MILANO</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Cabrera, Chiquinho, Francis Policate, Nelson do Roque, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3415/3415_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3415/3415_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITA A LIMPEZA E COLOCAÇÃO DE ILUMINAÇÃO NA ACADEMIA DO JARDIM SAO FRANCISCO</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3416/3416_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITA A INVERSAO DE LUMINARIA DA RUA MARTINOPOLIS DEFRONTE AO NUMERO 409</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIE A ESCALA DOS MEDICOS DO PSF DO JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3419/3419_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE NOTIFICAÇÃO E MULTA PARA PROPRIETARIO DE TERRENO DA RUA PIXINGUINHA, DEFRONTE AO N 535</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3421/3421_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ A IMPLANTAÇÃO DE PORTAS E JANELAS NA CRECHE EM CONSTRUÇÃO NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3422/3422_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA RETIRADA A MURETA PARA DESVIO DE AGUAS PLUVIAIS NA RUA ANTONIO BORTOLUZZI, DEFRONTE AO NUMERO 318</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3424/3424_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DA LEI E TERMO DE CESSAO DO CAMPO DO MATADOURO AO GREMIO</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3425/3425_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3425/3425_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE REGULAMENTO DO NINDAM</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3426/3426_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA A IMPLANTAÇÃO DE REDE DE ENERGIA ELETRICA EM CEL. GOULART</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3449/3449_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3449/3449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SABESP SOLICITANDO ACADEMIA PARA JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3450/3450_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SABESP SOLICITANDO MELHORIA REDE DE AGUA NO CEMITERIO.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3451/3451_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3451/3451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A PREFEITURA ESTIMULA A DOAÇÃO DE SANGUE A LUZ DA LEGISLAÇÃO</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3452/3452_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O USO DA PISCINA DO COMPLEXO  ESPORTIVO.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3455/3455_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O PLANEJAMENTO PREVISTO PARA EXECUÇÃO DAS OBRAS DE GALERIAS NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3456/3456_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA EFETIVADA A CONCLUSAO DO MELHOR CAMINHO NA ESTRADA VELHA DE PRESIDENTE BERNARDES</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER SOBRE CONSTRUÇÃO DE TREVO DE CESSO A IMPLEMAQ</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ALUGUEL PAGO PARA USO CAMPO PAULISTA FC</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVISAO DE REPAROS NA ESTRADA VELHA DE ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE REPAROS EM CAMINHOES DA PREFEITURA</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE TERMINO DAS OBRAS DO BAIRRO SANTA LUIZA</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE REFORMA DO PARQUE INFANTIL CENTRAL</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL PREVISAO DE REPAROS NA ESTRADA DA FLORESTA</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3466/3466_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3466/3466_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE PODAS DE ARVORES NO ANTIGO VELORIO E CCI</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3468/3468_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3468/3468_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE REPAROS NO FINAL DA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE CONSTRUÇÃO DO CENTRAL CULTURAL</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A PREVISAO DE CONSTRUÇÃO DE TEATRO NO CENTRO CULTURAL</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A PREVISAO DE IMPLANTAÇÃO D DISTRITO INDUSTRIAL NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CENTRO CULTURAL NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE MELHORIA DA ESTRADA QUE DEMANDA GATTI</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE REFORMA GALERIAS NO NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3482/3482_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE CONSTRUÇÃO DE MATA BURRO NO KM 07</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SABESP SOBRE INFORMAÇÕES REPAROS NO PAVIMENTO</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTA SENDO FEITO REPAROS ATÉ O FINAL DA ESTRADA DA FLORESTA</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE ABERTURA DE VIA INTERLIGANDO SESI E ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE AÇÃO JUNTO AO POSTO PORTAL PARA CALÇAMENTO DO PATIO PARA ESTACIONAMENTO DE CAMINHOES</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEP MENDES THAME SOLICITANDO RECURSOS PARA INCREMENTO DA ESCOLA AMBIENTAL</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3496/3496_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE INVESTIMENTOS EM SINALIZAÇÃO DE TRANSITO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A PARCERIA ENTRE PREFEITURA E FUNDAÇÃO MIRIM AINDA PERMANECE EM VIGOR</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Chiquinho, Francis Policate, Nelson do Roque, Pedrinho do Coral</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE O PROPRIETARIO DO TERRENO DA RUA CAMPO SALLES, VIZINHO AO N° 257, JA FOI NOTIFICADO/MULTADO PARA LIMPEZA TERRENO.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE IMPLANTAÇÃO DE CAMERAS DE SEGURANÇA NA CIDADE</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3520/3520_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3520/3520_texto_integral.pdf</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PREVISAO DE CONSTRUÇÃO DE PASSEIO PUBLICO NAS AREAS PUBLICAS DO MUNICIPIO QUE AINDA TEM MELHORIA</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE A POSSIBILIDADE DE ADEQUAÇÃO DAS LINHAS ESCOLARES EM FUNÇÃO DE RECLAMAÇÕES DOS PAIS DE ALUNOS</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A ALL FOI NOTIFICADA/MULTADA PARA LIMPEZA DA AREA LOCALIZADA NA ZONA URBANA</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CONSTRUÇÃO DE QUADRA NO PROJETO ALEGRIA DE SER</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3527/3527_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE REPAROS NA ESTRADA DO BAIRRO FLORESTA</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3530/3530_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE IMPLANTAÇÃO DE AREA DE LAZER NO CONJUNTO HABITACIONAL MARIO MAURO</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISAO DE CASCALHAMENTO ESTRADA OURO VERDE, SE O GOVERNO ESTADO ENVIOU RECURSOS PARA COMPRA DE CASCALHO</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTA O PROCESSO PARA CELEBRAÇÃO DE CONVENIO COM A DEFESA CIVIL PARA A CONSTRUÇÃO DA PONTE KM 04</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ POSSIBILIDADE DE CASCALHAR ENTRADA DO BAIRRO 1° DE MAIO</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A NOVA PREVISAO DE CASCALHO E QUEBRA DO BARRACO DA ESTRADA DO SR. AVELINO</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3538/3538_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA FEITO MELHOR CAMINHO NA ESTRADA ANTIGA DE PB</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3539/3539_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORQUE AINDA NAO FOI ASSINADO CONVENIO CRECHE NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3540/3540_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INVESTIMENTOS FEITOS EM PAVIMENTAÇÃO NO JARDIM PANORAMA E PARQUE DOS PINHEIROS OS ULTIMOS 12 ANOS.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÃO DUPLA NA AVENIDA DAS AMERICAS ENTRE PRESIDENTE ROOSEVELT E MANOEL F.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO PAVIMENTO DA RUA GUARANI.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE LIMPEZA NA AVENIDA ALFREDO MARCONDES.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA GUAINAZES, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DO PARQUE INFANTIL DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIA NA RUA TOCANTINS NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO SOBRE MELHORIAS O TRANSITO DA CIDADE</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRANSITO ADEQUADA PARA A CIDADE.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA POLONIA NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA MEXICO NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CENTRO COMUNITÁRIO NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE PLANO DE INCENTIVO A IMPLANTAÇÃO DE INDUSTRIA E COMERCIO</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE PLANO DE RECUPERAÇÃO FISCAL</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE PLANO DE ENTREGA RESIDENCIAL DE MEDICAMENTOS</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR ESTRADA DE ACESSO A PROPRIEDADE LUIZ ANDREOLI</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA IND. 18/11-REMOÇÃO POSTE NA PRAÇA GETULIO BARGAS</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS NOMES DE RUAS NOS CONJUNTO HABITACIONAIS CDHU</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO, OBSTACULO E RECAPE NA RUA PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR PASSAGEM LINHA NA RUA BARAO DO RIO BRANCO.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPAR AS MARGENS DA LINHA FERREA</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA JOSE BATISTA OLIVEIRA NO JARDIM SANTA EUGENIA.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE INFANTIL E ACADEMIA NOS CONJUNTOS HABITACIONAIS A E B.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIOR POLICIAMENTO NO COMERCIO LOCAL.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA USB NO JARDIM SANTA EUGENIA.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MAIS CASAS EM PARCERIA COM A CDHU.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA VIA DE ACESSO AOS CONJUNTOS HABITACIONAIS DA CDHU.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AREA VERDE DO JARDIM MONTEMOR.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CENTRO COMUNITÁRIO NO JARDIM SAO JOSE.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE AREIA NO CAMPO DA PRAÇA ANTONI GATI CADETTE</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA LONGETIVIDADE DA COHAB/CRHIS</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO FINAL DA RUA FERNANDO COSTA.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA ESCOLAR NO JARDIM SANTA EUGENIA</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÁREA DO EXPURGO PARA ESTACIONAMENTO</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA RUA XV DE NOVEMBRO NA PASSAGEM DE NIVEL.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA RUA MONSENHOR NAKAMURA COM AV. DAS AMERICAS</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA NA LOGETIVIDADE NO JRD. NOSSA SENHORA DA PAZ E MARIA DE LOURDES I E II</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFIXAÇÃO DE PLACAS DENOMINANDO OS PRÓPRIOS MUNICÍPIOS</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA ARMANDO SALLES E GENERAL.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULOS NAS VIAS NOS CONJUNTOS HABITACIONAIS.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA BR. RESERVADO.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E MELHORIAS PARQUE INFANTIL DA PRAÇA GETULIO VARGAS.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO ACESSO AO JARDIM COBRAL E NINDAM</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES JUNTO A REDE ELETRICA.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA AREA VERDE E TAPA BURACOS NO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS PAVIMENTADAS DO PARQUE DOS PINHEIROS / PANORAMA.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS QUEIMADAS NOS BAIRROS PARQUE DOS PINHEIROS/ PANORAMA.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE GALERIAS, REPAROS E COLOCAÇÃO DE TAMPAS NOS BAIRROS.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE PROTEÇÃO AO REDOR DA QUADRA DO GINASIO DE ESPORTES PINHEIRO</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO E SINALIZAÇÃO NOS ACESSOS AOS BAIRROS PINHEIRO/PANORAMA.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NO ACESSO AO CH CDHU PINHEIRO/PANORAMA.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PONTE DO BR 1° DE MAIO</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS (COLOCAÇÃO DE CASCALHO)NA ESTRADA AO BR. KM 07</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO TRANSPORTE ESCOLAR DOS ALUNOS KM 07</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSO AO PROGRAMA DIGITAL SEMELHANTE DO DE PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUZES ACESAS NA RUA XB DE NOVEMBRO PROXIMO AO N° 700</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DO POSTE NA RUA SILVIO ROMEIRO, 305, ESTA NO PORTAO.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ALÇA DE ACESSO A ESTRADA DA AMIZADE COM SP 501</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>LANÇAMENTO DE PLANO DE RECUPERAÇÃO FISCAL EM 2013</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NO TRANSPORTE DE ALUNOS DAS CHÁCARAS COBRAL</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DE OBSTÁCULOS E SINALIZAÇÃO PRÓXIMO AO TENIS CLUB.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO CULTURAL</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANEJAMENTO PARA AMPLIAR ESPAÇO PARA ESTACIONAMENTO NO CENTRO</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2048/2048_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA COM PRESIDENTE PRUDENTE PARA APRESENTAÇÃO DE GRUPOS DE TEATRO.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2051/2051_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMAS E AÇÕES CULTURAIS NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CENTRO DE EVENTOS COM ARENA PARA SHOWS E RODEIOS.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2056/2056_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE 0800 NA PREFEITURA PARA OUVIR A POPULAÇÃO</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2060/2060_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CAMERAS DE MONITORAMENTO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2061/2061_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS BANDEIRAS AFIXADAS NO ALTO DO PORTAL DA ESTRADA AMIZADE</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E RECAPE EM TODA EXTENSÃO DA RUA 7 DE SETEMBRO</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA INDICATIVA NO ACESSO A SP 270 PELA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA INDICATIVA DO NOME DA RUA JULIO PRESTES.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GUIA ENTRE O POSTO PORTAL 1 E RUA MARCILIO DIAS</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TRANSPORTE COLETIVO URBANO NA CIDADE</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIAS NO JARDIM MONSENHOR.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA XAVANTE NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>AUMENTAR DIAS DE COLETA DE LIXO NO CH DA CDHU</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DILIGENCIAR JUNTO A ALL CESSÃO DE AREA PARA IMPLANTAÇÃO DE EMPRESAS.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA CASTELO BRANCO NO JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA XAVANTES NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO NO CENTRO COMUNITARIO DO CH JOSE CANDUCCI</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO HORIZONTAL DE TRANSITO NO BELA VISTA E JARDIM SANTA EUGENIA.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE ENTULHOS (BALAIO) NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAU CHEIRO NO RESERVATÓRIO DA SABESP NA COHAB/CHRIS</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ILUMINAÇÃO PUBLICA NA GUAINAZES E TUPINANBAS.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR O NUMERO DE VEREADORES DE RUA NO PARQUE DOS PINHEIROS/PANORAMA.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2111/2111_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2111/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DA BANDEIRA</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE SOLICITAÇÃO DE SHOW A SECRETARIA DA CULTURA</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CAPELA DO CEMITERIO</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE BALCAO DE EMPREGO JUNTO AO FUNDO SOCIAL.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>VALORIZAR ALUNOS DA REDE MUNICIPAL QUE SEJAM DESTAQUE.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LOUSAS DAS CLASSES DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULOS NA ESTRADA DA AMIZADE NO JARDIM SAO FRANCISCO E JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>APA BURACOS NO JARDIM NOSSA SENHORA DA PAZ E MARIA DE LOURDES I E II.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR MELHOR CAMINHO E PONTE NO BAIRRO KM4</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVER REGULAMENTO DO AUXILIO ALIMENTAÇÃO PM</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA AO BAIRRO CRUZEIRO.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR COLETA DE LIXO NO FINAL DA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PASSEIO PÚBLICO NA RUA PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORE NA AV. ALFREDO MARCONDES DEFRONTE A IGREJA.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA COM A FUNDAÇÃO MIRIM DE PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIS VAGAS PARA AS CRECHES NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONJUNTO HABITACIONAL DE ALVARES MACHADO E REFORMA DA PRAÇA, QUADRA E ACADEMIA.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR E LIMPEZA DA PRAÇA DO CONJUNTO HABITACIONAL ANTONIO PRADO.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SALÃO COMUNITÁRIO PARA O PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS GUIAS E SINALIZAÇÃO DE SOLO NOS BAIRROS PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ALAMBRADO DO PARQUE DA EMEIF FRANCO MONTORO</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA INTERNA E EXTERNA DO VELÓRIO DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DO CRUZAMENTO DAS RUAS: FERNANDO COSTA, ISMAEL DIAS.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GALERIA NA ÁREA VERDE DO JARDIM ANTONIO PICHIONI.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO PSF NO JARDIM SAO JOSE.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE PARE NA PRAÇA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DE TRECHO DA RUA SANTO ANTONIO, NO JARDIM SÃO JOSE.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PAULO SETÚBAL, JARDIM SÃO JOSE</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIDADE DE SAUDE ACOMPANHAR OS PRAZOS DAS VACINAS DOS PACIENTES.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO AO TRANSPORTE DE PACIENTES ATENDIMENTOS PELO BEM-ME-QUER.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE TÉCNICOS PARA MELHORAR MOBILIDADE E SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTAÇÃO DE EUCALIPTO NOS ATERROS SANITÁRIOS.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>LÂMPADAS ACESAS NA ÁREA DE LAZER DO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DO PINGO DE OURO NO PONTO DE ONIBUS E RUA V CELESTINO 241 JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE TERRENO E MAIS CASAS DA CDHU NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DA RUA BARÃO DO RIO BRANCO COM AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE VENTILADORES NO POSTO E SAÚDE CENTRAL</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA JOAO FRANCISCO LISBOA, 611, PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS INDICATIVAS DE BAIRROS E PRÓPRIOS.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAR O LEITO CARROÇÁVEL DAS RUAS DE CEL. GOULART</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR ENTULHOS NA ESTRADA QUE DEMANDA BR. MATADOURO.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÁREA DE LAZER NAS CASAS PRÓXIMAS DA EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENVOLVER PROGRAMA DE ESPORTE E RECREAÇÃO NO BR. MATADOURO.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENVOLVER PROGRAMA DE MARATONA DE RUA NAS ESCOLAS PUBLICAS PRIVADAS.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PISTA E EVENTO DE CICLISMO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENVOLVER CAMPANHA OFICIAL DE DOAÇÃO DE SANGUE E MEDULA.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENVOLVER PROJETO COM ALUNOS SOBRE MANIPULAÇÃO DE ALIMENTOS.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BEBEDOURO NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA PROIBIÇÃO DE VIRAR NA AVENIDA DAS AMERICAS - RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA AVENIDA DAS AMERICAS, OLAVO BILAC E RESIDENTE ROOSEVELT.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AREA DE LAZER NA COHAB-CHRIS.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA TOMAZ CANTOS, VILA FERNANDES</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS NOMES DE RUAS DO CH SALVADOR COSTA.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DO ACESSO PELA RUA MARTINOPOLIS SENTIDO CHACARAS</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUB-PREFEITURA NO PARQUE DOS PINHEIROS - JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR O NÚMERO DE CARTEIROS NO PARQUE DOS PINHHEIROS - JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>TV NA SALA DE ESPERA DO PSF DO JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMAÇÃO DE LABORATÓRIO DE CIÊNCIA NO MUNICÍPIO E USO DE BIBLIOTECA.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA SOUZA CALDAS, PRÓXIMO AO NÚMERO 600</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTO DE COLETA PERMANECE DE PILHAS E OUTROS</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA RURAL DA SP 501 AO BR  SÃO GERALDO.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ÁREA LOCALIZADA NA RUA PIXINGUINHA - JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO DO TERMINAL RODOVIARIO.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM DUAS GALERIAS NA RUA CLOVIS BELIVAQUA</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA E BANCOS NO PONTO DEFRONTE AO BANCO DE SANGUE.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA PRAÇA VEREADOR ANTONIO GATTI CADETTE</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS RUAS DO JARDIM RAIO DO SOL.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO BALNEARIO DA AMIZADE</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOMADA DO PROCESSO DE IMPLANTAÇÃO SISTEMA DE ESGOTO CORONEL GOULART.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA RUA MARCILIO DIAS</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIAS E CASCALHO NA RUA HELIARD PACO</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ÁREA NO FINAL DA RUA VICENTE CELESTINO</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO TESTE DO CORAÇÃOZINHO NA REDE MUNICIPAL NA REDE MUNICIPAL DE SAUDE.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AS MARGENS DO LEITO DO FINAL DA RUA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO BAIRRO KM 04</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAR NEGOCIAÇÃO COM A EMPRESA VEROCARD E COMERCIANTES.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELÓRIO NO PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES E PAISAGISMO NA AV. ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO E PAISAGISMO NAS AREAS PUBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>ERRADICAR MATO NAS RUAS DE PEDRAS DA CIDADE.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ONIBUS ESCOLAR COM COBERTURA NOS PREDIOS DA CDHU.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA CENTRO COMUNITARIO DO CH JOSE CANDUCCI.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO BURACO NO ATERRO DO PONTILHÃO DO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PASSAGEM SUBTERRANEA DA SP 270</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE AREA DEFRONTE A EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA PARA A COLOCAÇÃO DE PLACAS DE NOME DE RUAS.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDAR O LOCAL (FRENTE AO CEMITÉRIO) PARA AULAS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISTA DE CAMINHADA, ILUMINAÇÃO E OUTROS NO ACESSO A SP 270</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA MANOEL FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE RADIO EM AMBULANCIAS.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PABX NO POSTO DE SAUDE CENTRAL</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA AO BAIRRO SÃO GERALDO</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CONSERVAÇÃO AS MARGENS DAS VICINAIS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO PSF E ACADEMIA DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO DE SERVIÇOS PÚBLICOS A FAMÍLIAS CARENTES ATRAVÉS DO FS</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA NAS ENTRADAS DO PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO CONJUNTO MINHA CASA MINHA VIDA NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXAS DE SINALIZAÇÃO DE TRANSITO NOS BAIRROS.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENTILADORES NO VELÓRIO MUNICIPAL DO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE INFANTIL NA CH COHAB CHRIS</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>MECANISMO DE ESCOAMENTO D'AGUA NA RUA TOMAZ CANTOS</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA JULIO MESQUITA</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PARQUE INFANTIL DE CEL. GOULART.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ACESSO AO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA ARISTEU BRASIL DE CARVALHO.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DAS ARVORES PROXIMAS AO CCI</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CENTRO DE CONVIVENCIA DO IDOSO - CCI</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DO COMPLEXO ESPORTIVO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORGANIZAR A COLETA E DESTINAÇÃO DE ANIMAIS MORTOS.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSEIO PUBLICO DE ACESSO E ILUMINAÇÃO DO PONTO DE ÔNIBUS DA ROTATORIA CENTENARIO DA IMIGRAÇÃO JAPONESA.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PRESIDENTE ROOSEVELT COM A PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA JOSE MARIA MARTINS</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA RUA PRESIDENTE PRUDENTE ENTRE A R. XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>LACRAR O PREDIO DA ANTIGA ESTAÇÃO FERROVIARIA</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLETAR O RECAPEAMENTO DA RUA THOMAS CANTOS</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>MECANISMO DE ESCOAMENTO D'AGUA NO CH JOSE CANDUCCI</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA CRIAÇÃO GUARDA MUNICIPAL NAS ESCOLAS</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACO NA ESQUINA DA AVENIDA BRASIL COM RUA ESCOCIA.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA ARTHUR BOIGUES.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA FUAD MALULY</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO D'AGUA NA RUA DOS CRAVOS</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORA NA COLETA SELETIVA NO CEL. GOULART</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO DOS PRINCIPAIS PROPRIOS E NOME DE PRAÇAS</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA RURAL DO KM 04 ENTRADA DOS BORELAS.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE TOCO DE ARVORE DEFRONTE A POSTO DE SAUDE CENTRAL.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO D'AGUA ATRAS DA QUADRA DA EMEF MARIO COVAS</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRAMAR DO CAMPO DE FUTEBOL DA PRAÇA RAIO DO SOL</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA MANOEL SANCHEZ MAIA</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA DE TERRA AO LADO DOS MUROS DA EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA MUNICIPAL ANTIGA BOIADEIRA</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CABECEIRA DA PONTE DO BR MATADOURO</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SISTEMA DE OUVIDORIA PARA ATENDER RECLAMAÇÕES</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUITAS CALÇADAS IMPEDIDAS APLICAR A LEGISLAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDAR PLACA QUE TIRA A VISAO DE QUEM ENTRA DA ESTRADA DA AMIZADE PARA LACTICÍNIO</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AREA PUBLICA ENTRE A COHAB/CHRIS PERTO SESI</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA DE TERRA DO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>REPAROS NA REDE DE ILUMINAÇÃO NA CLOVIS BEVILAQUA C/ JOSE ALEN</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS PONTOS DE ONIBUS DO PARQUE PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA AO BR. OURO VERDE</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">URBANIZAÇÃO DE AREA PROXIMA AO POSTO PORTAL II E DEFRONTE A ESTAÇÃO </t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>POR PLACA QUE INDICA O NOME VEREADOR JOSE MOLINA NA ESTRADA CG</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA VICENTE CELESTINO DEFRONTE A FABRICA DE RAÇÃO</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DO VIADUTO DA ESTRADA DA AMIZADE SOBRE SP 501</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITURA COBRAR REPAROS DA SABESP NO PAVIMENTO DAS VIAS</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CANIL NO MUNICIPIO PARA RECOLHER CACHORROS NA RUA</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NO BR. KM 04 ACESSO AO PESQUE-PAGUE</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS FUAD MALULY E OSVALDO CRUZ</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA PRESIDENTE PRUDENTE PROXIMO A SERRALHERIA</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DA RUA BARAO DO RIO BRANCO, JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA NA RUA PRESIDENTE ROOSEVELT COM GRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA PRAÇA GETULIO VARGAS E RUAS ADJACENTES</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMAFORO NA AVENIDA DAS AMERICAS COM MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE A EROSÃO NA RUA AIMARAS, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR MARGENS DA ESTRADA ABILIO NOTARIO</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR FUAD MALULY COM ARTHUR BOIGUES E ARGENTINA.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA DE ESCOAMENTO D'ÁGUA NA AVENIDA DAS AMERICAS COM PEDRO MAZ</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA AVM PÓS CAMPUS III (CEL GOULART) ACESSO A FAZENDA</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR CCI NO JARDIM BELA VISTA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NA AVENIDA BRASIL, 251, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA OU TROCA DE BANDEIRAS DO PORTAL DE ENTRADA NA ESTRADA DA AMIZADE.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA DE ESCOAMENTO DAGUA NA RUA ANTONIO GABAN COM P V</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTOES PARA MELHORIA DAS AREAS DE ESTACIONAMENTO</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E MAO UNICA NA RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPRESSAO NO LEITO DA RUA NIVALDO ZORZATO DE ALMEIDA.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO RUA SEM SAIDA NO ACESSO AO JARDIM IVANIRA.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2524/2524_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVER A SINALIZAÇÃO DE TRANSITO DA RUA CAMPOS SALES E MARCILIO DIAS</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLIQUE A LEGISLAÇÃO DE TRANSITO NA IMPLANTAÇÃO DE OBSTACULOS.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2527/2527_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR LIXO NA AREA VERDE NO INICIO DA RUA ARY BARROSO</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2529/2529_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DE REDE DE ILUMINAÇÃO NA RUA MARTINÓPOLIS</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2530/2530_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETAS NA VIA DE ACESSO AOS PREDIOS DA CDHU</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2531/2531_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2531/2531_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA ESTRADA DA FAZENDINHA.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A COMPRA DE AREA PARA NOVO ATERRO PROXIMA AO ANTERIOR</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE TURISMO RURAL EM PARCERIA COM ALFREDO MARCONDES E SANTO EXPEDITO.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE NO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR NUCLEOS INDUSTRIAIS PROXIMOS AO PQ DOS PINHEIROS E CELL GOULART</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA PARA PLANTIO ANTIGO LIXAO DO JARDIM SAO JOAO.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO DE AGUA NA RUA IANSÃ PARQUE DOS ORIXAS</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO MEIO FIO DA AVENIDA ALFREDO MARCONDES (SESI)</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM GALERIA NA AVENIDA DAS AMERICAS E ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS NA AVENIDA DAS AMERICAS E ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS EM VIAS DO PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>MELHORIAS DA RUA PRESIDENTE PRUDENTE E ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE A EROSÃO NA RUA SÃO LUCAS - JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA GALERIA DA RUA NIVALDO ZORZATO</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO LEITO DA VIA DA RUA RANCHARIA</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LAMPADAS DE LED NO JARDIM PANORAMA E PARQUE DOS PINHEIROS_x000D_
 </t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NA RUA CAMPOS SALLES, 198</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2568/2568_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA TAMPA DE BUEIRO DA RUA CAMPOS SALLES COM 07 DE SETEMBRO</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2569/2569_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULOS NA RUA ARISTEU BRASIL DE CARVALHO</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA QUADRA DA EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>DILIGENCIAS VISANDO ADESÃO PROGRAMA RECOMEÇO.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATO DAS AREAS PUBLICAS DO JARDIM HORIZONTE E JOSE CADUCCI</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO DE AGUA DEFRONTE A CASA RADIOLUZ</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA RUA PRESIDENTE PRUDENTE E LIMINARIAS</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM PLACA DE SINALIZAÇÃO NA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO SÓ DE UM LADO NA RUA GUAICURUS, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2618/2618_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E CONSERVAÇÃO DE GALERIA NA EMEIF MERCEDES SANCHES</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA RUA EXPEDICIONÁRIOS COM BISPO SILAS FRANCO</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO LEITO DA RUA V D GARCIA COM MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO INICIO DA ESTRADA DO GATTI (PLACA)</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2622/2622_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2622/2622_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DE ATIVIDADES CULTURAIS NAS FERIAS</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE ARVORES FRUTIFERAS NAS AREAS PUBLICAS</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>PAVIMENTO NO BECO AGOSTINHO MENDES</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACOS NA RUA CAMPOS SALES, DEFRONTE AO PARQUINHO</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCOLA NO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DE TRECHO DA RUA RUI BARBOSA</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS PARA CICLISTAS</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA E CORTE DE ARVORES NA AVENIDA DAS AMERICAS, 181</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS PIXINGUINHA, NOEL ROSA, ZEQUINHA DE ABREU</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA TRAVESSA ITALIA (FOTOS EM ANEXO)</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMERAS DE SEGURANÇA NA CIDADE</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS NO INICIO DA RUA FAGUNDES VARELA</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA CLOVIS BEVILAQUA / JARDIM PANORAMA</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO CLOVIS BELIVAQUA DEFRONTE A IGREJA CATÓLICA</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE REFLETORES  QUEIMADOS NO GINASIO ESPORTES EMEF FRANCO MONTORA.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO E MELHORIAS NA ESTRADA  DO BR. FLORESTA.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE ARVORES NA RUA ARTHUR BOIGUES, 502</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2674/2674_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2674/2674_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TUBULAÇÃO NA ESTRADA DO BR FLORESTA</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2675/2675_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2675/2675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM GALERIA QUE LIGA PREFEITURA E RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2676/2676_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PISTA DE CAMINHADA NO CENTRO ESPORTIVO.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RAMPA DE ACESSO PARA DEFICIENTE NA RUA ISMAEL DIAS</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS GALERIA DA RUA CAMPOS SALES, 1172</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2704/2704_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2704/2704_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÁREA VERDE DO JARDIM DE ROSAS</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2705/2705_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2705/2705_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AREA VERDE DO JD. SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2706/2706_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2706/2706_texto_integral.pdf</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2707/2707_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2707/2707_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA MAO UNICA NA AV DOS MINEIROS E PAULISTA.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2708/2708_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2708/2708_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA DE TRANSITO NA ENTRADA DO JARDIM SAO FRANCISCO.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2709/2709_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2709/2709_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAR MELHOR DE PRAÇA DO CORREIO.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2710/2710_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2710/2710_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE PROIBIDO JOGAR LIXO NA AREA VERDE NA RUA NOEL ROSA.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2711/2711_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2711/2711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA RUA OLAVO BILAC COM RUA VICENTE DIAS GARCIA.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2778/2778_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS DA PRAÇA DA COHAB CHRIS ENTRE RUAS LUIZ C</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>CONFECÇÃO DE PLACAS DE NOME DE RUAS</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2780/2780_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2780/2780_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS CONDIÇÕES DE UNIDADE DE SAUDE</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2781/2781_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2781/2781_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA PAULO SETUBAL</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2783/2783_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA AO BAIRRO RURAL KM 07</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2784/2784_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>LIMPEZA AREA VERDE DO JARDIM HORIZONTE NA AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2815/2815_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2815/2815_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2816/2816_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2816/2816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMAFORO NA MONSENHOR NAKAMURA C/ AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2817/2817_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO NA AREA DO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2818/2818_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA ANTONIO PETINARI - VILA PAULISTA</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2819/2819_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA GALERIA DA RUA CAMPOS SALLES, 1112</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2820/2820_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERVAÇÃO EM TODA A EXTENSAO DA ESTRADA RURAL QUE SAI DE CORONEL GOULART ATE A DIVISA DE PRES. BERNADES, PRINCIPALMENTE NO TRECHO DO KM 25.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2821/2821_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2821/2821_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AREA VERDE  E INSTITUCIONAL DO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2822/2822_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRAR AO REDOR DO CAMPINHO DE AREA DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2823/2823_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2823/2823_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS MANOEL FRANCISCO DE OLIVEIRA, SETE DE SETEMBRO E QUINZE DE NOVEMBRO.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2824/2824_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR MEIO FIO NAS RUAS DO DISTRITO DE CORONEL GOULART.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2882/2882_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA VARA DISTRITAL.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2884/2884_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2884/2884_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CAMERAS DE MONITORAMENTO</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2886/2886_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2886/2886_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE NA RUA JOSE PATROCINIO NO PINHEIROS I E II</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2887/2887_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2887/2887_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E RECAPE NA RUA FUAD MALULY.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2889/2889_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2889/2889_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE AS EROSOES URBANAS</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2890/2890_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2890/2890_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NA RUA LUIZ GONZAGA</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2892/2892_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2892/2892_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NO FINAL DA RUA GENERAL OSÓRIO.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2893/2893_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2893/2893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NA RUA JOSE CANDIDO</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2944/2944_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2944/2944_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NO ACESSO A SP 270</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2945/2945_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2945/2945_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NO CEMITERIO DA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2947/2947_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NO NUCLEO INDUSTRIAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2951/2951_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2951/2951_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO CEMITERIO DA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2952/2952_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2952/2952_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR O FORNECIMENTO DE AGUA NO CEMITERIO LOCAL DA SEDE.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2954/2954_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2954/2954_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA LIBERAL ANTONIO CORACINI, 150, SANTA EUGENIA</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2955/2955_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA SINALIZAÇÃO INDICATIVA NA ZONA URBANA</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2957/2957_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2957/2957_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DO URBANISMO NAS PRAÇAS E PRÓPRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2959/2959_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2959/2959_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA VICENTE CELESTINO, JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2961/2961_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATIVIDADES CULTURAIS E CIVICAS NA SEMANA DA PÁTRIA</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2962/2962_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2962/2962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA TUBULAÇÃO PROXIMIDADES DO SENHOR AVELINO, BR. JARACATIÁ.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2964/2964_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2964/2964_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CABECEIRA DA PONTE NA DIVISA COM ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2965/2965_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REPRESA PARA IRRIGAÇÃO NA PROP. DE JOAO EDERLI</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2967/2967_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2967/2967_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODAS DE ARVORES DEFRONTE A EMEF MERCEDES YAMAFUKO</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODAS DE ARVORES NAS VIAS DO PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2980/2980_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2980/2980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO BR. KM 07 OU DO IPÊ</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2981/2981_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2981/2981_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO DE AGUA NA RUA PEDRO MAZZARO COM AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3037/3037_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA OGUN E RUI BARBOSA</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3039/3039_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3039/3039_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PARQUE INFANTIL NA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3040/3040_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3040/3040_texto_integral.pdf</t>
   </si>
   <si>
     <t>CERCAR AREA VERDE DO JARDIM SAO JOAO</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3041/3041_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3041/3041_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LAMPADAS NO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3042/3042_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3042/3042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM OBSTACULOS NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3043/3043_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3043/3043_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NO EMEIF ALVARES MACHADO (GRUPAO)</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3044/3044_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3044/3044_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE VAN PARA LEVAR ATLETAS PARA TREINOS NA UNESP.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3045/3045_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3045/3045_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE ILUMINAÇÃO NA PRAÇA DA COHAB/CHRIS</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3073/3073_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO BAIRRO SAO GERALDO PROXIMIDADES DOS BRAMBILLA</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>REPAROS EM GALERIAS CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3075/3075_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3075/3075_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO RELOGIO E TERMOMETRO NAS PRAÇAS</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3077/3077_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3077/3077_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA E DESLOCAMENTO DE POSTE NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3078/3078_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3078/3078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES DIVERSAS PARA NOSSA SENHORA DA PAZ, MARIA DE LOURDES E SAO JOAO</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3080/3080_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3080/3080_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOIS POSTES NO CH ANTONIO PRADO PROXIMIDADES DO ESCADÃO.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3082/3082_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3082/3082_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA PRAÇA DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3084/3084_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3084/3084_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AREA PARA A CONSTRUÇÃO DE CRECHE NO JARDIM PRIMAVERA</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3085/3085_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AREA DEFRONTE JS FUNILARIA</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3087/3087_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSCRIÇÃO DE CRIANÇAS E IDOSOS NO FESTIVAL NACIONAL DE TEATRO.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3134/3134_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO E PINTURA DOS OBSTACULOS DA RUA FERNANDA COSTA</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3135/3135_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIA DE AGUAS PLUVIAIS NA RUA ANTONIO SIQUIERI</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3136/3136_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3136/3136_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RETIRADA DE GALHOS NAS CALÇADAS NA RUA AIMARAS</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3137/3137_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DE REDE ENERGIA E AGUAS NOS CEMITERIOS DO MUNICIPIO</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3138/3138_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3138/3138_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CEMITERIO DA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3139/3139_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URGENTE E CALÇADAS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3140/3140_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3140/3140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS URGENTES NA ILUMINAÇÃO DEFRONTE AS ESCOLAS DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3141/3141_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3141/3141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO CURSO DE DANÇA EM PROJETO SOCIAL</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3142/3142_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3142/3142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONCURSO DE VIDEO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3143/3143_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ATIVIDADES NA SEMANA DA CRIANÇA</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3144/3144_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3144/3144_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR MAIS CURSOS PROFISSIONALIZANTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3145/3145_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3145/3145_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINARIA EM POSTE DO CAMPO PARA RUA MARTINOPOLIS</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3163/3163_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3163/3163_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA POSTE NA RUA SILVIO ROMERO, 305, JARDIM PANORAMA</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AREA VERDE DO JARDIM EUGENIA</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO E SINALIZAÇÃO NA RUA GUARUCAIA</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BANCOS DEFRONTE AO LABORATORIO DA SANTA CASA</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DEFRONTE AO PREDIO DO ARQUIVO MUNICIPAL</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE GALERIA NA RUA PRESIDENTE PRUDENTE AO LADO CAMPINHO</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3174/3174_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3174/3174_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO NA ESCADA DAS CASINHAS NOVAS NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>LIMPEZA DE AREA VERDE NO JARDIM SANTA EUGENIA</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA RUA ISMAEL DIAS DA SILVA, PROXIMO AO GRUPAO</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE OBSTACULOS E SINALIZAÇÃO DE FAIXA NA RUA GUARUCAI</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3193/3193_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3193/3193_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA COBERTA NA PRAÇA DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3194/3194_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3194/3194_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ESTRADA MUNICIPAL QUE MARGEIA A SP 501</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA MARTINOPOLIS DEFRONTE AO CAMPO DE FUTEBOL</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GRADES NAS GALERIAS DO JARDIM SAO JOAO</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>Pedrinho do Coral, Chiquinho, Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA JOSE ALEXAMDRE, JARDIM PICHIONI</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NA AV DAS AMERICAS, PROXIMIDADE ESTRELA</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA RUA MF OLIVEIRA COM AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PISTA DE ATLETISMO DO COMPLEXO ESPORTIVO.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE AREA ESCOLAR NO JARDIM PANORAMA/PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA DA MELHOR IDADE NO BAIRRO SANTA LUIZA</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO SALÃO COMUNITARIO DO BAIRRO SANTA LUIZA</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3204/3204_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3204/3204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS DAS RUAS DO CHACARAS COBRAL</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3205/3205_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3205/3205_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PUBLICA NO ACESSO AO BAIRRO.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>Pedrinho do Coral, Chiquinho, Elção, Francis Policate, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAR COLETA SELETIVA NO DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADA NA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3234/3234_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3234/3234_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXIGENCIA JUNTO A SABESP PARA TAPA BURACOS NAS VIAS</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE ARVORES NO DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COLETORES DE LIXO NA ZONA RUAL</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE FEIRA DE TROCA SUSTENTAVEL</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSAO DE AUXILIO A ANPR</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR ACADEMIA DA MELHOR IDADE NO JARDIM NOSSA SENHORA DA PAZ, SÃO JOAO E MARIA DE LOURDES</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE RAASPA DE ASFALTO NO ANTIGO EXPURGO E RUAS</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3263/3263_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3263/3263_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA HOLANDA E OUTRAS DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA RANCHARIA, JARDIM NOSSA SENHORA DA PAZ.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA FRANCISCO ALVES ENTRE AS DUAS PRAÇAS</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULOS NA RUA FUAD MALULY E OUTRAS</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DA RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.pdf</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E COMBATE EROSAO NA RUA CAMPOS SALES</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA GENERAL OSORIO</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA ALVARES DE AZEVEDO</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTE DE ARVORE  NA RUA EVARISTO DA VEIGA, 296, PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA MARGEM DA RUA PRESIDENTE PRUDENTE ESTAÇÃO FERREA</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA FERNANDO COSTA COM MARCILIO DIAS</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA DOM PEDRO I COM XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA INGLES DE SOUZA COM JOAQUIM NABUCO</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3294/3294_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3294/3294_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA AVENIDA DAS AMERICAS COM XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3329/3329_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA RUA GUARUCAIA</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3330/3330_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3330/3330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS OS OBSTACULOS DA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3331/3331_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3331/3331_texto_integral.pdf</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3332/3332_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3332/3332_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANALETA AO LADO DA EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3333/3333_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3333/3333_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO FINAL RUA NOEL ROSA</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3334/3334_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO FINAL DA RUA PIXINGUINHA</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS PROIBIDO JOGAR LIXO NO JARDIM SAO JOAO</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NA PRAÇA DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3396/3396_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3396/3396_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM AREA VERDE DO JARDIM SANTA EUGENIA E CONJUNTOS HABITACIONAL</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3397/3397_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3397/3397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPARO NA RUA LIBERAL ANTONIO CORACINI, 150_x000D_
 </t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3399/3399_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3399/3399_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE GALERIA DE AGUAS PLUVIAIS</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3401/3401_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3401/3401_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA SÃO MATEUS, JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3427/3427_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3427/3427_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRA ACUMULADA NA RUA PIXINGUINHA COM AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3429/3429_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA AVENIDA DOS PAULISTAS COM RUA MATOGROSSENSES</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3430/3430_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3430/3430_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULOS NA MONSENHOR NAKAMURA COM AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3431/3431_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3431/3431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">UTILIZAR ANTIGO EXPURGO PARA AREA DE ESTACIONAMENTO </t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3433/3433_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA VARA DISTRITAL NO MUNICIPIO</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3434/3434_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS ACESSO A SP 270</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3435/3435_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MECANISMO DE ESCOAMENTO AGUA NA AVENIDA AMERICAS</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DOS ACESSOS AO ANTIGO PREDIO ESTAÇÃO FERROVIARIA</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA PRESIDENTE PRUDENTE PROXIMO A FEIRA</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3542/3542_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO DE SOLO E PLACAS NO JARDIM SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARIAS SUGESTOES PARA BAIRROS DIVERSOS</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA NA RUA ZEQUINHA DE ABREU</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPARTAMENTO MAURO BRAGATO POR APOIO A REIVINDICAÇÕES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CEL PM LEOPOLDO.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO AO PREFEITO E SECRETARIO MEIO AMBIENTE DE PRESIDENTE PRUDENTE PELA REVITALIZAÇÃO DO BALNEARIO DA AMIZADE</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO DA NOVA DIREÇÃO DA UNIPONTAL ELEITA RECENTEMENTE</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÉCIO DE MORAES TEIXEIRA APLAUSO AO PLANTIO E CONSERVAÇÃO DE ARVORE</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SARGENTO HIRATA.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2773/2773_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2773/2773_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO AO DR LUIZ CARLOS DE OLIVEIRA DELEGADO DE POLICIA CIVIL</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2774/2774_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2774/2774_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO PELA TRABALHO E APOSENTADORIA DO INVESTIGADOR GOMES</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2776/2776_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2776/2776_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAGRADO AOS SERVIÇOS PRESTADOS PELA CONCESSIONARIA VIVO</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2814/2814_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROTESTO AO PROJETO DE LEI N° 4330/13 QUE FACILITA TERCEIRIZAÇÃO.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2979/2979_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2979/2979_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS O TRABALHO DESENVOLVIDO NO PROGRAMA PROERD.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3038/3038_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS SERVIDORES DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3069/3069_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3069/3069_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A DIRETORES, COORDENADORES E PROFESSORES FESTA FOLCLORE</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3070/3070_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3070/3070_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS IDOSOS PELOS RESULTADOS OBTIDOS NO JORI</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3071/3071_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS PARA OS PROFESSORES PELO DIA DOS PROFESSORES / 2013</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>APLAUSOS PARA OS PROFESSORES APOSENTADOS E DE TRANSIÇÃO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3133/3133_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS DA NOVA DIRETORIA DO ASILO DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AS SERVIDORAS DA CRECHE DE CEL. GOULART</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROTESTO PELOS SERVIÇOS PRESTADOS PELA VIVO</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3259/3259_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3259/3259_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM PARA DIA DOS PORFESSORES PROCESSO MUNICIPALIZAÇÃO</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO DO ROTARY CLUB DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO AO DEPUTADO MAURO BRAGATO EM PROF FACULDADE DE MEDICINA</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>Cabrera, Ariel Pontes, Carlos da Pizzaria, Chiquinho, Festo, Francis Policate, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS MEMBROS DO CCEM POR FESTA DAS CRIANÇAS/2013</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>Ariel Pontes, Cabrera, Carlos da Pizzaria, Chiquinho, Festo, Francis Policate, Nelson do Roque, Pedrinho do Coral, Zé Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t>A POLICIA CIVIL PELOS SERVIÇOS PRESTADOS A POLICIA CIVIL DO ESTADO</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3393/3393_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3393/3393_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO DEPUTADO ESTADUAL MAURO BRAGATO E DIRETOR DO DER</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CART PELOS SERVIÇOS DE MANUTENÇÃO DE NOSSAS VICINAIS</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3489/3489_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ENGENHEIRO FABIO PELO PROJETO DO CENTRO CULTURA</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3490/3490_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CAIO PRETEL PELO SEU EMPENHO NO EXERCICIO DE EMPREGO PUBLICO.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3541/3541_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3541/3541_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO PELA FACAM E ILUMINAÇÃO DE NATAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10650,67 +10650,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3541/3541_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2013/3541/3541_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H982"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="187" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>