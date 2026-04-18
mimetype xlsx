--- v0 (2026-01-14)
+++ v1 (2026-04-18)
@@ -54,5085 +54,5085 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cecília Katsutani</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3870/3870_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3870/3870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS ENVIE RELAÇÃO NOMINAL DE TODOS OS MÉDICOS QUE ATENDEM NAS UNIDADES DE SAÚDE DO MUNICÍPIO, OS HORÁRIOS DE ATENDIMENTO E A FORMA DE CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3872/3872_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3872/3872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS INFORME QUANDO SERÁ ADQUIRIDO O REFERIDO ÔNIBUS ESCOLAR</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3873/3873_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3873/3873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO CÓPIA DA FOLHA DE PAGAMENTO DO MÊS DE JANEIRO DE 2012</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bressan, Cecília Katsutani, Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3892/3892_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3892/3892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO CÓPIA DA FOLHA DE PAGAMENTO DO MÊS DE JANEIRO DE 2012.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cecília Katsutani, Bressan, Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3921/3921_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3921/3921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, SOLICITANDO NOS INFORME OS VALORES GASTOS, ANO BASE 2011, COM A TERCEIRIZAÇÃO DOS SERVIÇOS DE LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3922/3922_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3922/3922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO, SOLICITANDO INFORMAÇÃO DE COMO SE ENCONTRA O DESENVOLVIMENTO DO PROJETO POMAR, A SER IMPLANTADO NA AREA VERDE DO JARDIM HORIZONTE </t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cicinho, Bressan, Cecília Katsutani</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3923/3923_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3923/3923_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITAÇÃO DE ENVIO DE RELAÇÃO DA CESSÃO DE TERCEIROS DE VEICULOS E EQUIPAMENTOS PUBLICOS.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS ENVIE CÓPIA DE TODOS OS PROCESSOS DE ADIANTAMENTOS FEITOS PARA VIAGENS DA 1ª DAMA, EM SEU NOME OU NOME DE MOTORISTA, COMPREENDENDO O ANO DE 2011 E 2012.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3950/3950_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3950/3950_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, PARA QUE NOS INFORME O PORQUE DA NÃO EFICIÊNCIA DA LEI SUPRA, E QUAIS PROVIDENCIAS SERÃO TOMADAS DORAVANTE?</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3951/3951_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3951/3951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO GERENTE DA SABESP LOCAL,.AO  SUPERINTENDENTE REGIONAL DA SABESP, AO DEPUTADO ESTADUAL MAURO BRAGATO, MINISTÉRIO PÚBLICO E SECRETARIA DE SANEAMENTO E ENERGIA DO ESTADO DE SÃO PAULO E AO SENHOR PREFEITO, QUE SEJAM TOMADAS PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE REDE DE ESGOTO, DE FORMA GRATUITA E EXCEPCIONAL, VISANDO ATENDER AOS MORADORES EM EPÍGRAFE, BEM COMO, VIABILIZAR, DE FORMA EMERGENCIAL O PROJETO DE TRATAMENTO DE ESGOTO INDIVIDUAL AO MORADORES. ANEXO SEGUE CÓPIA DE ABAIXO ASSINADO. </t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3952/3952_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3952/3952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME COMO SE ENCONTRAM OS PROCESSOS QUE VISAM A EXECUÇÃO DAS OBRAS SUPRA CITADAS.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE, COM RELAÇÃO AS DESPESAS MENSAIS DE  RESPONSABILIDADE DO DIRETOR MUNICIPAL DE SAÚDE, E DESDE SUA POSSE FRENTE A DIRETORIA, CÓPIA DE TODOS OS COMPROVANTES REFERENTES AS DESPESAS COM ALIMENTAÇÃO E COM SERVIÇOS PRESTADOS PELA SANTA CASA DE REGENTE FEIJÓ.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME, COM RELAÇÃO A PUBLICAÇÃO DO JORNAL OESTE NOTICIAS E O IMPARCIAL, DIVULGANDO O RANKING DA SAÚDE NA REGIÃO, ONDE CONSTA ÁLVARES MACHADO, COMO UM DOS PIORES ATENDIMENTOS, OS FATORES QUE CONTRIBUÍRAM PARA TAL POSIÇÃO, VISTO QUE, NOSSO MUNICÍPIO CHEGOU A SER O 9º DA REGIÃO, EM PASSADO RECENTE.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3969/3969_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3969/3969_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME QUANDO SERÁ EFETIVADO "TAPA BURACOS", NA CIDADE, COMO TAMBÉM, NOS INFORMEM A PREVISAO PARA ECAPE DESSAS VIAS.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS ENVIE RELAÇÃO DE TODAS AS LINHAS DE TRANSPORTE DE ALUNOS TERCEIRIZADAS OU NÃO, CONSTANDO: O TRAJETO DE CADA UMA DELAS, O NOME DO MOTORISTA QUE FAZ O TRANSPORTE, O VALOR CONTRATO (SE TERCEIRIZADA), O NÚMERO DE ALUNOS DE CADA LINHA E O TIPO DE VEÍCULO UTILIZADO.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4000/4000_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4000/4000_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME QUANDO SERA INAUGURADO O PSF E ACADEMIA AO AR LIVRE DO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Bressan</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4001/4001_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4001/4001_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE RELAÇÃO DE TODOS OS EMPREGOS PÚBLICOS DE PROVIMENTO EM COMISSÃO, CONSTANDO: O NOME DO OCUPANTE, O VALOR PAGO E O LOCAL DE TRABALHO DE CADA UM DELES.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4028/4028_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4028/4028_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE PREVISAO DE CONCRETIZAÇÃO DAS SEGUINTES MELHORIAS AOS SERVIDORES: AUMENTO DO VALOR DO AUXILIO ALIMENTAÇÃO, PASSAGEM DOS MONITORES PARA PROFESSORES DE CRECHE, PISO SALARIAL AOS MOTORISTAS, DIMINUIÇÃO DA JORNADA DE TRABALHO PARA OS PSICÓLOGOS DE 40 PARRA 30 HORAS SEMANAIS.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME SE EXISTE PREVISAO DE CONCRETIZAÇÃO DAS SEGUINTES MELHORIAS NO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE SEGURANÇA E AO DEPUTADO ESTADUAL MAURO BRAGATO, SOLICITANDO A LIBERAÇÃO DE RECURSOS VISANDO A INSTALAÇÃO DE CAMERAS DE SEGURANÇA NA AREA CENTRAL E PRINCIPAIS ACESSOS A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL SOLICITANDO DILIGENCIAS JUNTO AO GOVERNO DO ESTADO VISANDO A IMPLANTAÇÃO DE UM CENTRO DE LAZER ESPORTIVO PARA ATENDIMENTO DOS BAIRROS EM EPIGRAFE</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Bressan, Carlito, Cecília Katsutani, Cicinho, Fabricio Veterinario, Festo, Francis Policate, Mauro, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO EXPEDIENTE A CDHU SOLICITANDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME QUANDO SERAO EFETIVADAS AS REIVINDICAÇÕES CONSTANTES EM DOCUMENTO ANEXO, QUE FAZ PARTE INTEGRANTE DO PRESENTE.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO QUE NOS INFORME OS MOTIVOS PELOS QUAIS FORAM PARALISADAS AS OBRAS DO PSF DO JARDIM SAO JOAO E PREVISAO DE RETOMADA</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OUVIDO O PLENÁRIO  PARA QUE SEJA OFICIADO A CDHU, SOLICITANDO QUE NOS INFORME O SEGUINTE, COM RELAÇÃO A ENTREGA DAS CASAS E APARTAMENTOS EM NOSSO MUNICÍPIO:_x000D_
 -COMO ESTÁ ACONTECENDO O PROCESSO DE ENTREGA DOS APARTAMENTOS ?_x000D_
 -SE A LISTA DE SUPLENTES DE CASAS E APARTAMENTOS JÁ FORAM UTILIZADAS ?_x000D_
 -SE HAVERÁ NECESSIDADE DE NOVAS INSCRIÇÕES ?_x000D_
 </t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS SENHORES A MEDALHA KIOCHI TATIZAWA: ZUMIRA BRAMBILLA BORTOLUZZI, MANUEL GEANFELICI, ADRIANA APARECIDA ZANGILORAMI JOSE DOS SANTOS CEZAR, LINO BORTOLUZZI, VALDEVINO CANDIDO DE SOUZA E APARECIA DO CARMO DIAS FERRER.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME, COM RELAÇÃO A PAVIMENTAÇÃO DO ACESSO AO CEMITÉRIO JAPONÊS DE NOSSO MUNICÍPIO, REALIZADA EM 2008, O SEGUINTE:_x000D_
 -   QUAL A ORIGEM DO RECURSO E O VALOR;_x000D_
 - DATA DO INÍCIO E TÉRMINO DA OBRA;_x000D_
 - EMPRESA QUE EXECUTOU OS SERVIÇOS;_x000D_
 - TIPO DE PAVIMENTAÇÃO; E,_x000D_
 - SE HOUVE PROCESSO LICITATÓRIO.                                                                                                                                                                                          _x000D_
 </t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENCAMINHE COM RELAÇÃO AO SALAO COMUNITARIO DO JARDIM NOSSA SENHORA DA PENHA.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO QUE NOS INFORME COMO SE ENCONTRA O PROCESSO DE CONCESSAO DO PREDIO DA ESTAÇÃO FERROVIARIA PARA O MUNICIPO, BEM COMO, NOS IFORME SE A AREA LOCALIZADA DEFRONTE A REFERIDA ESTAÇÃO FOI SOLICITADA PARA IMPLANTAÇÃO DE UMA PRAÇA</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE FOI ENCAMINHADO CONFORME SUGESTAO DESTA VEREADORA O PROCESSO JUNTO A SECRETARIA DA HABILITAÇÃO DO ESTADO VISANDO O RECAPEAMENTO DAS RUAS DOS CONJUNTOS HABITACIONAIS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PREFEITO SOLICITANDO QUE NOS INFORME COM RELAÇÃO AO PROCEDIMENTO PARA IMPLANTAÇÃO DE OBSTACULOS NAS VIAS PUBLICAS DA CIDADE</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME DE QUEM É RESPONSABILIDADE PELOS REPAROS NO PAVIMENTO DO JD SANTA EUGENIA, COM RELAÇÃO AO FATO SUPRA.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE UM PLANO, POR PARTE DA ADMINISTRAÇÃO, QUE PREVE O ENFRENTAMENTO A ESTE PROBLEMA QUE SE VERIFICA NA CIDADE.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SANTA CASA DE ÁLVARES MACHADO, SOLICITANDO QUE INFORME/ENVIE O SEGUINTE:_x000D_
 _x000D_
 - RELAÇÃO DE TODOS OS PARTOS FEITOS EM 2012, INCLUINDO O NOME DE CADA PESSOA E O RESPETIVO ENDEREÇO, BEM COMO, O NOME DO MÉDICO QUE EFETUOU O PROCEDIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME, COM RELAÇÃO AOS PRÉDIOS ALUGADOS PELA ATUAL ADMINISTRAÇÃO, O SEGUINTE:_x000D_
 _x000D_
 - A QUE SE DESTINA A UTILIZAÇÃO DE CADA PRÉDIO ?_x000D_
  _x000D_
 - PRAZO DE VIGÊNCIA DE CADA CONTRATO (INCLUSIVE ADITIVOS) ?_x000D_
 _x000D_
 - OS VALORES PAGOS POR CADA CONTRATO ?_x000D_
 </t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO INFORMAÇÃO DE COMO SE ENCONTRA O ANDAMENTO DA OBRA EM QUESTAO E QUAL A PREVISAO DE ENTREGA</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO QUE NOS INFORME COM RELAÇÃO A IMPLANTAÇÃO DA REDE DE ESGOTO NO DISTRITO DE CEL GOULART, QUAL A PREVISAO DE INICIO DAS OBRAS</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CDHU SOLICITANDO QUE SEJA AGENDADA VISITA COM A PRESENÇA DE TODOS OS VEREADORES, NOS CONJUNTOS HABITACIONAIS A FIM DE QUE POSSAMOS CONVERSAR COM OS REPRESENTANTES DA CDHU</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO COM RELAÇÃO A QUESTAO EM EPIGRAFE </t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME DE EXISTE A POSSIBILIDADE DE SE ESTENDER TAL BENEFÍCIO A TODAS AS CATEGORIAS DE SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME COM RELAÇÃO AS QUESTOES SOBRE O PSF</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME OS MOTIVOS PELOS QUAIS A REFERIDA ESCOLA AINDA FOI IMPLANTADA</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Carlito</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO E AO CONSELHO MUNICIPAL DE TRÂNSITO, SOLICITANDO QUE NOS INFORME SE EXISTE UM PLANEJAMENTO QUE VISE A MELHORIA DAS CONDIÇÕES DE TRÂNSITO NO LOCAL, VISTO O ALTO RISCO DE ACIDENTES QUE SE VISLUMBRA DADO AS QUESTÕES SUPRA CITADAS.                                                                                                                                    </t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME COM RELAÇÃO A IMPLANTAÇÃO DE GALERIAS DE AGUAS PLUVIAIS NA RUA SAO PAULO E MINAS GERAIS NO DISTRITO CEL GOULART, QUAL A PREVISAO DO INICIO DAS OBRAS</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CDHU SOLICITANDO INFORMAÇÃO DA PREVISAO DE ENTREGA E INAUGURAÇÃO DAS UNIDADES HABITACIONAIS</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS VEREADORES PEDIRAM ILUMINAÇÃO NA RUA PRESIDENTE PRUDENTE E QUAL PREVISÃO.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE ENTREGA DAS OBRAS DO GINASIO DE ESPORTES CENTRAL</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE CASCALHAMENTO RUAS DE CEL GOULART</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISAO DE ILUMINAÇÃO DO CAMPO DE CEL. GOULART</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RECURSO ESTADUAL PARA REFORMA DO CAMPO</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORQUE O ONIBUS ESCOLAR NOTURNO NÃO PARTE DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4362/4362_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4362/4362_texto_integral.pdf</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO DO MES DE JULHO/2012</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE CREDORES DA PREFEITURA DO MES DE JULHO/2012</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PREVISAO DE ILUMINAÇÃO E OBSTACULO NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO ADIANTAMENTO DE VIAGENS A SERVIDORES NO MES DE JUNHO/12</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE LICITAÇÕES DO ANO DE 2011 E 2012</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4404/4404_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4404/4404_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSMISSAO DE SESSAO PELA CAMARA</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE RECUPERAÇÃO PISTA SKATE RAIO DO SOL</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERA O CASCALHAMENTO DAS VIAS DE CEL GOULART</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE VAGAS DE ATENDIMENTO ODONTOLOGICO</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTAS CESTAS BASICAS FORAM ENTREGUES NO MES 07, 08, 09 E 10/12</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf</t>
   </si>
   <si>
     <t>GASTOS E QUAIS FARMACIAS FORNECEM A ASSISTENTE SOCIAL</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4425/4425_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4425/4425_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE SERVIDORES EM FUNÇÃO GRATIFICADA</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE OCUPANTES DE EMPREGO DE CONFIANÇA A PARTIR DE 07/12</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO DO MES DE SETEMBRO/2012</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROIBIÇÃO DE ORAÇÃO NO INICIO DAS AULAS</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Fabricio Veterinario</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE ATO DA MESA N07/12 E ATO PRESIDENTE N02/12</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE LIGAR A RUA LUIZ CARLUCCI E AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PORQUE COLECA SELETIVA NÃO ESTA PASSANDO NOS BAIRROS </t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER SOLICITO ACESSO AO BAIRRO KM 04 PELA RODOVIA JULIO BUDISK</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4453/4453_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4453/4453_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA KIOCHI TATIZAWA AO PASTOR JEU E ASSESSORA PADRE FERNANDO</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ANDA PROCESSO DE INSTALAÇÃO DE ACADEMIA O BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE TERMO ADITIVO CONVENIO DO ERPLAN</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3875/3875_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3875/3875_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER REPAROS NA REFERIDA VIA E COLOCAÇÃO DE CASCALHO NO ACLIVE CITADO.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3876/3876_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3876/3876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR A TROCA DOS REFERIDOS BANCOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3877/3877_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3877/3877_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EVITAR O FATO CITADO, BEM COMO, PROMOVA A LIMPEZA DA CITADA VIA</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3878/3878_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3878/3878_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE VIABILIZAR A REFORMA E AMPLIAÇÃO DA CRECHE DO DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3879/3879_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3879/3879_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A REFORMA E AMPLIAÇÃO DA CRECHE DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3880/3880_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3880/3880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO AS PROVIDÊNCIAS SUPRA CITADAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3881/3881_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3881/3881_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR A IMPLANTAÇÃO DAS ACADEMIAS NOS CITADOS BAIRROS.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3882/3882_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3882/3882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR A PAVIMENTAÇÃO DOS CITADOS CONJUNTOS HABITACIONAIS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3883/3883_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3883/3883_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CONCRETIZAR PROGRAMA MELHOR CAMINHO NAS ESTRADAS SUPRA CITADAS.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3884/3884_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3884/3884_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CONCRETIZAR OS REPAROS CITADOS.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3885/3885_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3885/3885_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CONCRETIZAR A LIMPEZA CITADA.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3886/3886_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3886/3886_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE NOTIFICAR OS PROPRIETÁRIOS DE TERRENOS BALDIOS, VISANDO A LIMPEZA DOS MESMOS.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3887/3887_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3887/3887_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE COLOCAR VENTILADORES NO CCI.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE ESTUDOS VISANDO REGULAMENTAR A COLETA SELETIVA NO LIXO NOS CITADOS BAIRROS, VISANDO COM QUE SEJA FEITA NUM MESMO DIA, VISTO QUE, SÃO ELES INTERLIGADOS                                             </t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE ESTUDOS VISANDO DOTAR O LOCAL DE SINALIZAÇÃO DE TRÂNSITO ADEQUADA, VISANDO EVITAR O COLAPSO NO TRÂNSITO DE VEÍCULOS E SEGURANÇA DOS PEDESTRES. </t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS JUNTO A SABESP, VISANDO SANAR O REFERIDO PROBLEMA.  </t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3891/3891_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3891/3891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE PROVIDÊNCIAS URGENTES VISANDO EFETUAR OS REPAROS DEVIDOS NA REFERIDA VIA.                    </t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3893/3893_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3893/3893_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CONSERTAR A CITADA &amp;#8220;BOCA DE LOBO&amp;#8221;.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3894/3894_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3894/3894_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE EFETUAR TAPA BURACOS NA CITADA VIA</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3895/3895_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3895/3895_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR A REFERIDA SINALIZAÇÃO DE TRÂNSITO, ZELANDO ASSIM, ESPECIALMENTE, PELA SEGURANÇA DAS PESSOAS.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3896/3896_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3896/3896_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SANAR O PROBLEMA EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3897/3897_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3897/3897_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE UM OBSTÁCULO NO LOCAL CITADO.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR REFORMA E MELHORIAS NO REFERIDO PARQUE INFANTIL</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR MECANISMOS DE SEGURANÇA NO REFERIDO LOCAL, BEM COMO, REGULARIZE O ACOSTAMENTO DA VIA.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3902/3902_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3902/3902_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER REFORMA E MELHORIAS, INCLUSIVE COM A IMPLANTAÇÃO DE CAMPOS DE AREIA, QUANDO POSSÍVEL, EM TODOS OS PARQUES INFANTIS DA CIDADE</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3903/3903_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3903/3903_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR A LIMPEZA DAS REFERIDAS ÁREAS PÚBLICAS.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3905/3905_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3905/3905_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDER AS SEGUINTES REIVINDICAÇÕES</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.pdf</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3909/3909_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3909/3909_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SANAR O PROBLEMA EM QUESTÃO.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3911/3911_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3911/3911_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE ESTABELECER UMA IDENTIFICAÇÃO NOS SACOS DESTINADOS AO RECOLHIMENTO DOS RESÍDUOS DA LIMPEZA PÚBLICA NAS VIAS, PARA QUE O FATO CITADO, NÃO CONTINUE A ACONTECER.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3912/3912_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3912/3912_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE INSTALAR NO LOCAL UM BEBEDOURO D&amp;#8217;ÁGUA GELADA E TOLDOS PARA INIBIR A INCIDÊNCIA DO SOL.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3914/3914_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3914/3914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE TAL OBSTÁCULO.                                                                                                                      </t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3916/3916_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3916/3916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER A MANUTENÇÃO DAS VIAS DO DISTRITO.                                                                                                                    </t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3917/3917_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3917/3917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A COLOCAÇÃO DE LÂMPADAS NOS VESTIÁRIOS E BAR DO REFERIDO CAMPO DE FUTEBOL. </t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE FAZER TAPA BURACOS NA REFERIDA VIA.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3927/3927_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3927/3927_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE SANAR O PROBLEMA.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE AVERIGUAR A QUESTÃO SUPRA CITADA.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE MELHORAR A VARRIÇÃO DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS VISANDO MELHOR ATENDER AS NECESSIDADES DOS CRIADORES DE GADO, CONFORME RELATO ACIMA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR A LIMPEZA DAS REFERIDAS ÁREAS PÚBLICAS</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR AS CITADAS MELHORIAS NA ÁREA DE LAZER DO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3936/3936_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3936/3936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO A IMPLANTAÇÃO DE CALÇADAS E CICLOVIA NOS DOIS SENTIDOS DA ESTRADA DA AMIZADE.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3937/3937_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3937/3937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR AS SEGUINTES MELHORIAS NO DISTRITO DE CEL. GOULART:                  _x000D_
 - MELHOR CONSERVAÇÃO DAS VIAS NÃO PAVIMENTADAS;                       _x000D_
 - MELHORIA NA LIMPEZA, E, RECOLHIMENTO DE ENTULHOS; E,_x000D_
 - MELHORIA DO SISTEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS._x000D_
 </t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CONCEDER UNIFORME AOS SERVIDORES QUE EXERCEM TRABALHO PESADO.                                               _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO COMPLEMENTAR A ILUMINAÇÃO PÚBLICA DO TRECHO E IMPLANTAR UM OBSTÁCULO NO LOCAL.                                     </t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE TOMAR AS PROVIDÊNCIAS ACIMA.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3942/3942_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3942/3942_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR REPAROS NA PONTE EXISTENTE NA ESTRADA RURAL ACIMA CITADA.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3943/3943_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3943/3943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR REPAROS NAS ESTRADAS LINDEIRAS E DE ACESSO AO DISTRITO DE CEL. GOULART E BAIRROS PRÓXIMOS.                                                                                                              </t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3944/3944_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3944/3944_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SANAR O PROBLEMA SUPRA CITADO.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3945/3945_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3945/3945_texto_integral.pdf</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3946/3946_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3946/3946_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR A LIMPEZA DA REFERIDA VIA.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3947/3947_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3947/3947_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE PASSAR A MOTONIVELADORA NA TRAVESSA ALCIDEZ SANVEZZO, VISTO QUE A MESMA SE ENCONTRA CHEIO DE BURACOS.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3948/3948_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3948/3948_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR A MELHORIA EM QUESTÃO.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3954/3954_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3954/3954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE RECUPERAR A CITADA PONTE, ANTES QUE O PIOR ACONTEÇA, E OS PREJUÍZOS SEJAM AINDA MAIORES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3955/3955_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3955/3955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE EFETUAR OS CORTES NECESSÁRIOS NOS CITADOS GALHOS, VISANDO EVITAR RISCOS A SEGURANÇA DAS PESSOAS.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3956/3956_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3956/3956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE ESTUDOS VISANDO A APRESENTAÇÃO DE PROJETO DE LEI QUE ESTENDA DE 120 A 180 DIAS A LICENÇA MATERNIDADE PARA AS SERVIDORAS MUNICIPAIS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3957/3957_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3957/3957_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE ESTUDOS VISANDO A APRESENTAÇÃO DE PROJETO DE LEI QUE AUMENTE O VALOR DO AUXILIO ALIMENTAÇÃO DOS SERVIDORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3958/3958_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3958/3958_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE ESTUDOS VISANDO A APRESENTAÇÃO DE PROJETO DE LEI QUE ESTABELEÇA PLANO DE CARREIRA AOS CITADOS PROFISSIONAIS, FICANDO COMO SUGESTÃO A ADOÇÃO DAS FAIXAS SALARIAS: 08 E 10 DO QUADRO DE REFERÊNCIAS</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SANAR O PROBLEMA SUPRA DESCRITO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR, COM URGÊNCIA, OS SERVIÇOS SUPRA CITADOS.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3961/3961_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3961/3961_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE MELHOR SINALIZAR A CIDADE, VISANDO ESPECIALMENTE, A SEGURANÇA DAS PESSOAS</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3962/3962_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3962/3962_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE COLOCAR TOLDOS VISANDO INIBIR O INCIDENTE DO SOL NO PERÍODO DA TARDE, BEM COMO, VIABILIZE A COLOCAÇÃO DE UM VIGIA NOTURNO.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3977/3977_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3977/3977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS  NO SENTIDO DE SANAR OS PROBLEMAS SUPRA CITADOS.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3979/3979_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3979/3979_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SOLUCIONAR O PROBLEMA EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3980/3980_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3980/3980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DOTAR O LOCAL DE SINALIZAÇÃO ADEQUADA, INCLUSIVE, INDICANDO ÁREAS DE ESTACIONAMENTO, VISANDO DAR CONDIÇÕES DO TRÂNSITO FLUIR NORMALMENTE.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3982/3982_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3982/3982_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE TAPAR O CITADO BURACO.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3983/3983_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3983/3983_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS, COM BASE NOS DOCUMENTOS EM ANEXO, VISANDO A POSSIBILIDADE DE IMPLANTAÇÃO DE CRIAÇÃO DE PLANO DE CARREIRA, CARGOS E SALÁRIOS AOS SERVIDORES DO CREAS E CRAS, JÁ QUE, TANTO O TCU QUANTO A GESTÃO DE TRABALHO APRESENTADOS, DETERMINAM A IMPLANTAÇÃO DE TAIS MEDIDAS.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3984/3984_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3984/3984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS, COM BASE NOS DOCUMENTOS EM ANEXO, VISANDO A TRANSFORMAÇÃO DE MONITOR DE CRECHE EM PROFESSOR DE CRECHE, NOS MESMOS MOLDES REALIZADOS COM OS ADIS (PARÁGRAFO 3º, ART. 5º DA LEI 2.723/11), INCLUSIVE NOS MESMOS NÍVEIS DE REMUNERAÇÃO, HAJA VISTO QUE AS FUNÇÕES EXERCIDAS SEREM SEMELHANTES, E, CONFORME ANEXOS, DIVERSAS PREFEITURAS DE NOSSA REGIÃO, IMPLANTARAM REFERIDA MUDANÇA, ALGUMAS JÁ HÁ ALGUM TEMPO.]</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3985/3985_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3985/3985_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS, VISANDO A IMPLANTAÇÃO DO PISO SALARIAL DOS MOTORISTAS PARA OS SERVIDORES DA PREFEITURA ENQUADRADOS NESTA CATEGORIA.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3986/3986_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3986/3986_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS JUNTO AS CONCESSIONÁRIAS VISANDO EFETIVAR AS DEVIDAS MUDANÇAS.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3987/3987_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3987/3987_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER NOVA GRAVAÇÃO DO HINO DO MUNICÍPIO E POSTERIOR DISTRIBUIÇÃO AS ESCOLAS, ENTIDADES E OUTROS ÓRGÃOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3988/3988_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3988/3988_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE ANTECIPAR A DEDETIZAÇÃO DO LOCAL, EVITANDO ASSIM TRANSTORNOS AOS MORADORES VIZINHOS.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3989/3989_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3989/3989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR TAIS MELHORIAS NA RUA PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O SETOR COMPETENTE PROVIDENCIAS NO SENTIDO DE REGULAMENTAR O USO DA PISCINA, HAJA VISTO, QUE MUITAS PESSOAS DE OUTRAS CIDADES ESTÃO USANDO ESTE ESPAÇO PUBLICO, QUE DEVERIA SER DE USO DAS FIMILIAS DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDENCIAS NO SENTIDO DE IMPLANTAR A REFERIDA ILUMINAÇÃO</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3992/3992_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3992/3992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR A RETIRADA DO REFERIDO LIXO COM MAIOR RAPIDEZ.                                                                                                           </t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3993/3993_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3993/3993_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR CAMPO DE AREIA AO LADO DO CAMPO DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3994/3994_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3994/3994_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE UM OBSTÁCULO NA RUA SOUZA CALDAS ESQUINA COM CLÓVIS BEVILAQUA, E, OUTRA, NA RUA CLÓVIS BEVILAQUA, ESQUINA COM SOUZA CALDAS.                                                                                                 </t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4005/4005_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4005/4005_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO EFETIVAR A RETIRADA DO REFERIDO ENTULHO.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4006/4006_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4006/4006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER TAPA-BURACO NA REFERIDA VIA, ESPECIALMENTE NAS PROXIMIDADES DO Nº 653, INÍCIO DA ESTRADA ABILIO NOTÁRIO.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4008/4008_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4008/4008_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CONCRETIZAR OS SERVIÇOS SUPRA CITADOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CONCRETIZAR A LIMPEZA SUPRA CITADA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER TAPA-BURACO NAS VIAS DO RESIDENCIAL MARIA DE LURDES</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE AUMENTAR A CAPTAÇÃO DA GALERIA EXISTENTE, ABAIXANDO O SOLO E COLOCANDO A GRELHA DE PROTEÇÃO NA MESMA.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SANAR TAL FALHA, ANTES DA INAUGURAÇÃO, JÁ QUE O LOCAL É ATERRADO E A FALTA DE MURO PÕE EM RISCO A INTEGRIDADE DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR ESTUDOS VISANDO A INSTALAÇÃO DE MAIS UM SEMÁFORO NA AVENIDA DAS AMÉRICAS, NA ESQUINA COM A PEDRO MAZZARO OU ESQUINA COM RUA OLAVO BILAC.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO EFETUAR UMA LIMPEZA GERAL NO CH JOSÉ CANDUCCI, COMPREENDENDO LIMPEZA DAS VIAS, CALÇADAS, ÁREAS PÚBLICAS E TERRENOS BALDIOS.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4019/4019_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4019/4019_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A REFERIDA ESCOLINHA NO DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4021/4021_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4021/4021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR OS REFERIDOS REPAROS.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4022/4022_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4022/4022_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER ESTUDOS VISANDO A IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO ADEQUADA PARA O LOCAL.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO SANAR OS PROBLEMAS CITADOS ACIMA, QUE CAUSAM SÉRIOS TRANSTORNOS AOS MORADORES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4032/4032_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4032/4032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SOLUCIONAR AS QUESTÕES ACIMA E QUE FORAM APRESENTADAS PELOS MORADORES. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE UM OBSTÁCULO NA RUA SÃO MATEUS</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO A ABERTURA DA RUA 9 DE JULHO, ENTRE A RUA VICENTE DIAS GARCIA E AV. DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO A ABERTURA DA RUA SEVERINO MAURO, ENTRE A RUA ARY BARROSO E PIXINGUINHA.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4038/4038_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4038/4038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE TOMAR PROVIDÊNCIAS NO SENTIDO DE EFETUAR A DEMARCAÇÃO DOS PONTOS DE ESTACIONAMENTO NAS PROXIMIDADES DA IGREJA CATÓLICA MATRIZ.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4040/4040_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4040/4040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR OS SEGUINTES SERVIÇOS NO DISTRITO:_x000D_
 - ATERRO, NIVELAMENTO E CASCALHAMENTO DAS VIAS, VISANDO MELHORAR AS CONDIÇÕES DE TRÁFEGO, BEM COMO, EVITAR QUE A REDE DE ÁGUA SEJA ATINGIDA, VISTO QUE, O PROCESSO CONTINUO DE NIVELAMENTO, SEM O DEVIDO ATERRO, FEZ COM QUE A REDE FICASSE PRÓXIMO A SUPERFÍCIE._x000D_
 </t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR OS SEGUINTES SERVIÇOS NA ÁREA VERDE (MATINHA):_x000D_
 _x000D_
 - ROÇAR, LIMPAR E REMOVER ENTULHOS DAS MARGENS DA ÁREA VERDE;_x000D_
 - LIMPEZA DA ÁREA PLAINA E CONFECÇÃO E INSTALAÇÃO DE TRAVES PARA O CAMPINHO, PARA QUE AS CRIANÇAS POSSAM JOGAR BOLA; E,_x000D_
 - PASSAR MÁQUINA NO FINAL DA RUA NOEL ROSA (QUE LIGA O CH JOSÉ CANDUCCI)_x000D_
 </t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NO REFERIDO LOCAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4044/4044_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4044/4044_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR AS CITADAS MELHORIAS NO LOCAL SUPRA CITADO</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO A AQUISIÇÃO DE DUAS AMBULÂNCIAS, SENDO UMA PARA ATENDIMENTO DA POPULAÇÃO DA SEDE DO MUNICÍPIO, E, A OUTRA, DESTINADA AO ATENDIMENTO DOS MORADORES DO DISTRITO DE CEL. GOULART, UMA VEZ QUE HÁ GRANDE MOROSIDADE NO ATENDIMENTO, DEVIDO A DISTÂNCIA.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4047/4047_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4047/4047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE PROVIDÊNCIAS URGENTES NO SENTIDO DE FAZER TAPA-BURACOS NA REFERIDA VIA.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4048/4048_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4048/4048_texto_integral.pdf</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4051/4051_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4051/4051_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER TAPA BURACOS NA REFERIDA VIA.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SOLUCIONAR O PROBLEMA SUPRA.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4053/4053_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4053/4053_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE EFETUAR TAPA-BURACOS E POSTERIOR RECAPE NAS VIAS DO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE EFETUAR LIMPEZA NAS ÁREAS PÚBLICAS NO JARDIM HORIZONTE, RUA ARY BARROSO, ZEQUINHA DE ABREU, PARQUE INFANTIL &amp;#8211; RUA ORLANDO SILVA E RUA NOEL ROSA.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE EFETUAR TAPA-BURACOS E POSTERIOR RECAPE NA RUA GONÇALVES DIAS.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE VIABILIZAR A REFERIDAS MELHORIAS NO LOCAL EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE REALIZAR OS SERVIÇOS SUPRA CITADOS.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4060/4060_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4060/4060_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE  CENTRO CULTURAL NO ANTIGO PRÉDIO DA ESTAÇÃO, E, ANTES DISSO, LACRAR O PRÉDIO PARA NÃO SER USADO INDEVIDAMENTE -MELHORAR ILUMINAÇÃO NAS PROXIMIDADES DA ESTAÇÃO E CALÇADAS AS MARGENS DA RUA PRESIDENTE PRUDENTE; -PISTA DE CAMINHADA PARA PEDESTRES AO LONGO DA ÁREA DA FERROBAN;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4061/4061_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4061/4061_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR O URGENTE RECAPE DAS VIAS DO JARDIM IVANIRA.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4062/4062_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4062/4062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE RESTAURAR O REFERIDO OBSTÁCULO.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4063/4063_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4063/4063_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR O SERVIÇO SUPRA CITADO.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE COLOCAR CASCALHO NOS ACLIVES DA REFERIDA ESTRADA RURAL</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR OS DEVIDOS REPAROS NA ESTRADA QUE DEMANDA AO BR. OURO VERDE.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE TAPAR O REFERIDO BURACO.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE SOLUCIONAR O PROBLEMA.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE DILIGENCIAR JUNTO A ALL AS MELHORIAS EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE VIABILIZAR AS SEGUINTES MELHORIAS PARA O BAIRRO: IMPLANTAÇÃO DE GALERIAS E PAVIMENTAÇÃO DAS VIAS, NOTIFICAÇÃO DOS PROPRIETÁRIOS QUE JOGAM ENTULHOS NAS ÁREAS PÚBLICAS, NOTIFICAÇÃO DOS PROPRIETÁRIOS DE TERRENOS BALDIOS, PARA LIMPEZA, E, MELHORAR A CONSERVAÇÃO DAS VIAS.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE EFETUAR A LIMPEZA SUPRA CITADA, PARA QUE O PRÓPRIO MUNICIPAL POSSA SER PLENAMENTE UTILIZADO PELA POPULAÇÃO.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDE A POSSIBILIDADE DO CITADO PRÉDIO MUNICIPAL SER UTILIZADO COMO CRECHE, DADO A NECESSIDADE DE SE AMPLIAR O NÚMERO DE VAGAS PARA CRECHES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR ALARGAMENTO DA VIA SOBRE OS TRILHOS DA FERROVIA, ENTRE A RUA PRES. PRUDENTE E ESTRADA AMIZADE, NO SENTIDO  RUA XV DE NOVEMBRO, BEM COMO SINALIZAÇÃO DE PEDESTRES (FAIXA NO SOLO ) NA ESTRADA DA AMIZADE E NA CONTINUAÇÃO DA RUA INDIANA NAS PROXIMIDADE DO PARQUE INFANTIL.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR ESTUDOS VISANDO A CONCRETIZAÇÃO DE TAL MUDANÇA.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR OS DEVIDOS REPAROS NAS ESTRADAS RURAIS SUPRA CITADAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR ESTUDOS VISANDO A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NO LOCAL.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE SANAR TAIS PROBLEMAS.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS PARA OS SERVIÇOS SEJAM EXECUTADOS COM QUALIDADE E EFICIÊNCIA.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE SANAR TAL PROBLEMA.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DILIGENCIE JUNTO A CART E ARTESP, UM ESTUDO VISANDO A IMPLANTAÇÃO DE UMA ROTATÓRIA, DE ACORDO COM OS CRITÉRIOS TÉCNICOS EXIGIDOS, NO LOCAL SUPRA CITADO.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR AS SEGUINTES MELHORIAS PARA O JARDIM MARIA DE LURDES:_x000D_
 _x000D_
 - CONSERVAÇÃO E CALÇAMENTO DO BOSQUE;_x000D_
 - ADEQUAÇÃO DO CAMPO, ENQUANTO A ESCOLA NÃO FOR CONSTRUÍDA;_x000D_
 - JOGAR RASPA DE ASFALTO NA VIA DE ACESSO AS CHÁCARAS; E,_x000D_
 - LIMPEZA DAS MARGENS DO BOSQUE._x000D_
 </t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDIQUE TAIS MELHORIAS AO GOVERNADOR DO ESTADO, QUE INCLUSIVE TEM VISITA AGENDADA EM PRESIDENTE PRUDENTE NOS DIAS 01 E 02 DE JULHO PRÓXIMO.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE ESTUDOS VISANDO A CRIAÇÃO DA DIRETORIA DE CULTURA NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS VISANDO A ELABORAÇÃO DE PROJETOS PARA REFORMA DO CENTRO COMUNITÁRIO DO CH JOSÉ CANDUCCI, RECAPEAMENTO DAS VIAS DO CH ÁLVARES MACHADO A (JARDIM HORIZONTE), CONSTRUÇÃO DE CENTRO COMUNITÁRIO NOS CH&amp;#8217;S ÁLVARES MACHADO E, F, G1, G2 E H.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DILIGENCIAR JUNTO A CONCESSIONÁRIA DE ENERGIA ELÉTRICA, OBJETIVANDO MEDIDAS QUE VISEM SANAR O PROBLEMA EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DILIGENCIAR JUNTO AOS ÓRGÃOS COMPETENTES, A CONCRETIZAÇÃO DE TAIS MELHORIAS PARA ÁLVARES MACHADO.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR OPERAÇÃO &amp;#8220;TAPA BURACOS&amp;#8221; NA RUA DA GLÓRIA, NO JARDIM BELA VISTA, TENDO EM VISTA A NECESSIDADE DE MELHORAR AS CONDIÇÕES DO PAVIMENTO DA VIA.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR O NIVELAMENTO DO PISO DA RUA SÃO SEBASTIÃO ESQUINA COM RUA SÃO MARCOS, NO JARDIM SÃO JOSÉ, TENDO EM VISTA QUE O GRAU DE DESNÍVEL DAS PEDRAS SEXTAVADAS TEM PREJUDICADO O TRÂNSITO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE EFETUAR TAPA-BURACOS NO LOCAL.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE  TAPAR O REFERIDO BURACO.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS VISANDO O RECAPEAMENTO DAS VIAS CONSTANTES DO ANEXO.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS PARA A CONSTRUÇÃO DE PASSEIO PÚBLICO NAS ÁREAS URBANAS NÃO EDIFICADAS.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS VISANDO A IMPLANTAÇÃO DE GRADE SEPARANDO O PÁTIO E QUADRA POLIESPORTIVA, EVITANDO ASSIM, RISCOS DE ACIDENTES COM AS CRIANÇAS, E, PROPORCIONANDO CONDIÇÕES PARA USO DESVINCULADO DA ESCOLA E DA QUADRA.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS TÉCNICOS VISANDO A CONTENÇÃO DA EROSÃO DA RUA AGOSTINHO DOS SANTOS/APP, BEM COMO, CONCLUSÃO DAS OBRAS DA RUA ARY BARROSO.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS TÉCNICOS VISANDO A IMPLANTAÇÃO DE CANALETA PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS E DE UM REDUTOR DE VELOCIDADE NA VIA.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER ESTUDOS URGENTES, NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE UM OBSTÁCULO NA RUA PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER OS DEVIDOS REPAROS NA CITADA GALERIA</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS TÉCNICOS VISANDO O RECAPEAMENTO DAS VIAS DO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS TÉCNICOS VISANDO OS PROVIDÊNCIAS EM QUESTÃO.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS TÉCNICOS VISANDO A IMPLANTAÇÃO DE UM OBSTÁCULO NO ACESSO SUPRA CITADO.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS IMEDIATAS VISANDO A REINCORPORAÇÃO DA ÁREA AO PATRIMÔNIO DO MUNICÍPIO E CONSEQUENTE DEMOLIÇÃO DA OBRA EM EPÍGRAFE, EVITANDO-SE ASSIM TRANSTORNOS QUE VEM OCORRENDO</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS VISANDO O ATENDIMENTO DA REIVINDICAÇÃO SUPRA.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE _x000D_
 DESENVOLVER  ESTUDOS JUNTO A EMPRESA FORNECEDORA DE  ENERGIA - &amp;#8220;CAIUÁ&amp;#8221;-  VISANDO SANAR A GRANDE PROBLEMÁTICA DA QUEDA DE ENERGIA, (TROCAR FIAÇÃO, INSTALAR MAIS TRANSFORMADORES, ETC) , PARA ENFIM SOLUCIONAR ESTE PROBLEMA  DE QUEDA DE ENERGIA.                                                            _x000D_
 </t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE _x000D_
 VIABILIZAR A SINALIZAÇÃO E SEMÁFORO EM EPÍGRAFE._x000D_
 </t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR OS REPAROS DEVIDOS NA REFERIDA PONTE.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE SUBSTITUIR TAIS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A CONCRETIZAÇÃO DE TAIS MELHORIAS.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE UMA ACADEMIA DA 3ª IDADE AO LADO DO PARQUE INFANTIL CITADO SUPRA.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVA UMA CONSULTA POPULAR VISANDO CONHECER A OPINIÃO DA POPULAÇÃO QUANTO A QUE TIPO DE INVESTIMENTO DEVE SER FEITO NO LOCAL EM EPÍGRAFE, VISANDO DEMOCRATIZAR O PLANO DE ATUAÇÃO DO PODER PÚBLICO, BEM COMO, ATENDER AOS ANSEIOS DE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE ATENDER AS REIVINDICAÇÕES EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE _x000D_
 CONCRETIZAR TAL MELHORIA, EVITANDO-SE NOVOS ACIDENTES COM VEÍCULOS E PEDESTRES._x000D_
 </t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE _x000D_
 DILIGENCIAR JUNTO A CART E ARTESP, VISANDO A CONCRETIZAÇÃO DAS CITADAS MELHORIAS._x000D_
 </t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE EFETUAR OS DEVIDOS REPAROS PARA QUE O PROBLEMA NÃO SE AGRAVE.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO EFETUAR TAPA BURACOS NAS VIAS SUPRA CITADAS.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DAR A DEVIDA ACESSIBILIDADE A PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA, NO LOCAL SUPRA CITADO.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR A REFERIDA LIMPEZA, VISTO QUE O MATO NO TREVO FOI ROÇADO, E, NO ENTANTO, O MATO PRÓXIMO A IMAGEM PERMANECEU.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO A IMPLANTAÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS PARA CAPTAÇÃO DAS ÁGUAS PLUVIAIS QUE PASSAM PELA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER A REPOSIÇÃO DE AREIA NO REFERIDO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A CITADA PARTICIPAÇÃO DA PREFEITURA, A FIM DE CONCRETIZAR O PLANTIO DE ÁRVORES FRUTÍFERAS NA ÁREA VERDE DO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CONCRETIZAR TAL MELHORIA.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDER A REFERIDA ALÇA ATÉ AS PROXIMIDADES DA ROTATÓRIA EXISTENTE NAS PROXIMIDADES, AUMENTANDO ASSIM, A SEGURANÇA DO LOCAL.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE ATENDER AS REIVINDICAÇÕES SUPRA.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE FAZER TAPA-BURACOS NO PAVIMENTO, E, LIMPEZA DAS GUIAS E SARJETAS DO BAIRRO SUPRA CITADO</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR O CITADO NIVELAMENTO DE PEDRAS.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE RESOLVER O PROBLEMA EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE CASCALHAR A TRAVESSA ITÁLIA.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE ROÇAR O MATO A BEIRA DA ESTRADA SUPRA CITADA.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO ENTRAR EM CONTATO COM O PROPRIETÁRIO DO IMÓVEL DA RUA PAULO SETÚBAL COM AIMARÁS, VISANDO SOLUCIONAR O PROBLEMA, BEM COMO, DESENVOLVA ESTUDOS VISANDO A IMPLANTAÇÃO DE UM MECANISMO REDUTOR DE VELOCIDADE NA RUA SÃO MATHEUS, PROXIMIDADES DO Nº 90.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO ESTENDER A REFERIDA ALÇA ATÉ AS PROXIMIDADES DA ROTATÓRIA EXISTENTE NAS PROXIMIDADES, AUMENTANDO ASSIM, A SEGURANÇA DO LOCAL.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NO CITADO BOSQUE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO EFETUAR O CORTE DOS GALHOS DAS CITADAS ARVORES.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO A IMPLANTAÇÃO DE CICLOVIA NA ESTRADA ABILIO NOTÁRIO, DO INÍCIO ATÉ, PELO MENOS, A ROTATÓRIA DE ACESSO A IMPLEMAQ, E, NO ACESSO A SP 270, INCLUSIVE COM A ILUMINAÇÃO DO TRECHO.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO IMPLEMENTAR UM PLANO DE AÇÃO PARA COMBATE DAS EROSÕES URBANAS.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO A IMPLANTAÇÃO DE UM CENTRO CULTURAL E MUSEU NO ANTIGO PRÉDIO DA ESTAÇÃO, E, DE FORMA IMEDIATA, LACRE OS ACESSOS (PORTAS E JANELAS), PARA QUE O MESMO NÃO SEJA UTILIZADO DE FORMA INDEVIDA.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE TAPAR O REFERIDO BURACO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE ROÇAR ÁREA VERDE DO JARDIM SANTA EUGÊNIA E ÁREA INSTITUCIONAL DO RESIDENCIAL MIZOBE.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO A IMPLANTAÇÃO DE UM OBSTÁCULO NO LOCAL.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER ESTUDOS VISANDO A PAVIMENTAÇÃO DOS RESPECTIVOS TRECHOS DAS VIAS CITADAS SUPRA.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR TAPA BURACOS NA CITADA VIA.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR AS OBRAS DE REFORMA DA REFERIDA PRAÇA, OU PELO MENOS, DAR INICIO AO PROJETO DE REFORMA.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE MELHORAR A SINALIZAÇÃO DE TRÂNSITO DA CIDADE.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO NOTIFICAR OS PROPRIETÁRIOS VISANDO A IMPLANTAÇÃO DE PASSEIO PÚBLICO NOS TERRENOS CITADOS, EM CONFORMIDADE COM QUE DISPÕE A LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO VIABILIZAR UMA PARCERIA COM A UNOESTE, PARA QUE HAJA UM MULTIRÃO PARA A CASTRAÇÃO DESSES ANIMAIS, EVITANDO-SE A DEMORA NESTE PROCEDIMENTO.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO A IMPLANTAÇÃO DE PASSEIO PÚBLICO NO CITADO BOSQUE.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO DESENVOLVER ESTUDOS PARA CRIAÇÃO DE UM CENTRO DE ZOONOSE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE     VISANDO O NIVELAMENTO E CASCALHAMENTO DA CITADA VIA.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO OS DEVIDOS REPAROS NAS RUAS DO DISTRITO DE CEL. GOULART, BEM COMO, CASCALHAMENTO DAS MESMAS, ATÉ QUE O PAVIMENTO NÃO SEJA IMPLANTADO DEFINITIVAMENTE.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EFETUAR A LIMPEZA DO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE DESENVOLVER UM PLANO DE MELHORIA DA SINALIZAÇÃO DE TRÂNSITO DA CIDADE.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4248/4248_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4248/4248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS URGENTES NO SENTIDO DE EFETUAR REPAROS URGENTES NA REFERIDA PONTE.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE EXECUTAR O SEGUINTE, A FIM DE ATENDER AOS MORADORES DE CEL. GOULART:_x000D_
 _x000D_
 - RECOLHIMENTO DO LIXO DEPOSITADO AO LONGO DA ESTRADA, O QUE NÃO VEM SENDO FEITO;_x000D_
 - REPAROS NAS RUAS QUE ESTÃO TODAS ESBURACADAS; E,_x000D_
 - TROCA DAS CARTEIRAS DA ESCOLA, POIS ESTÃO, QUASE TODAS, QUEBRADAS._x000D_
 </t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE FUTEBOL NA ÁREA VERDE DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E OUTROS SERVIÇOS EM CEL. GOULART</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA EDUARDO PRADO NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DILIGENCIAS JUNTO AO DEP. ALGUZ PARA AGILIZAR ESGOTO CG</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTAL TRANSPARÊNCIA NA ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO VARA DISTRITAL, CORPO DE BOMBEIROS E OUTROS</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf</t>
   </si>
   <si>
     <t>FX PEDESTRES NA ESTRADA AMIZADE C/ XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGIR ACUMULO DE TERRA NA ROTATÓRIA ALBERTO HIDA</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO JARDIM IVANIRA</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA  E MELHORIAS DO PARQUE INFANTIL CENTRAL</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIZA EXPURGO PARA CONSTRUÇÃO CENTRO CULTURAL</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA R MF OLIVEIRA COM VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR MÁQUINA NAS RUAS DO PINHEIRO E PANORAMA</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHO NA ESTRADA QUE DEMANDA AO BR. 8,5</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA FUAD MALULY, FERNANDO COSTA E OUTRAS</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIRO ENTUPIDO NA RUA JOSÉ DO PATROCINIO C/ FRANC. LISBOA</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIRO ENTUPIDO MACHADO DE ASSIS C/ CLOVIS BEVILAQUA</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE A EROSÃO NO JARDIM FRANCISCO &amp;#8211; AV. DOS MINEIROS</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS ÁREAS PÚBLICAS NO JD. SÃO JOÃO, NSPAZ E OUTRAS</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS EM CEL. GOULART</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS EM CEL GOULART</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE NA TRAVESSA SANTO ANASTACIO E OUTRAS</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS PEDRAS DA RUA GUIANAZES</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CALÇADAS NA TRAVESSIA LINHA FERREA DA RUA BARAO DO RIO BRANCO</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4303/4303_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4303/4303_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS MARGENS DA ESTRADA ABILIO NOTARIO</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA TRAVESSA ITALIA</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA AO BR. CÓRREGO DO MACACO</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA PASSAGEM DE NÍVEL DE ACESSO AO JD BELA VISTA</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR JOGAR LIXO NA ESTRADA DO BR. OURO VERDE</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS MARGENS DE FERROVIA NA R. ISMAEL DIAS SILVA</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS NA CIDADE</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA R. JOSE DO PATROCINIO COM EDUARDO PRADO</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO CANALETA NA RUA JOSÉ DO PATROCINIO COM EDUARDO</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA AIMARAS</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS E PODA DE ARVORS NA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES EXISTENTES NO BAIRRO PARQUE DO PINHEIROS E CEL GOULART</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DE ESTRADA DO BAIRRO LIMOEIRO</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DOS REFERIDOS GALHOS NO RESIDENCIAL ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NAS RUAS BARAO DO RIO BRANCO, ISMAEL DIAS DA SILVA, FERNANDO COSTA, ABILIO NOTARIO.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS VIAS CITADAS, NOS TRECHOS ONDE HOUVER NECESSIDADE, RUA SETE DE SETEMBRO, DOM PEDRO I E AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR ILUMINAÇÃO PUBLICA NA PREFEITURA PUBLICA REFERIDA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA ESTRADA DA FAZENDINHA</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR REPAROS NA PISTA DE SKATE DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA CAMPO DE MALHA DO COMPLETO ESPORTIVO</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO NO FINAL DE RUA MEXICO</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA TOCANTIS, PROXIMO AO N 126</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CABECEIRA PONTE DO BAIRRO LIMOEIRO</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACOS NA RUA XAVANTES ENTRE O NUMERO 95 E 97</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO TRECHO DE ASFALTO QUE DEMANDA AO CORREGO DO MACACO</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NO PONTO DE ONIBUS DEFRONTE A ESCOLA TECNICA</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ALAMBRADOS NA PRAÇA DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GELADEIRAS E TOLDOS NO VELORIO MUNICIPAL</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO AO ACESSO RESIDENCIAL MIZOBE</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NA RUA VICENTE CELESTINO, JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOVER BANCO DE AREIA NA ESTRADA DO KM 07</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIS DUAS LINHAS DE ONIBUS PARA ATENDER MORADORES 1 DE MAIO</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR DO NOSSA SENHORA DA PAZ A EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRANSITO PASSAGEM DE NIVEL DE ACESSO AO BELA VISTA</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR LIXEIRAS EM DIVERSOS PONTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULOS NO ACESSO AO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULOS EM RUAS DO CONJUNTO HABITACIONAIS DA CHDU</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS CONDIÇÕES DA RUA MARTINOPOLIS E OUTRAS</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO AO LADO DA PANIFICADORA BISCOLA</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE TRONCO DE ARVORES NA RUA PRESIDENTE PRUDENTE COM BARAO DO RIO BRANCO</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NO PONTO DE ONIBUS NA RUA BARAO DO RIO BRANCO PROXIMO 324</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf</t>
   </si>
   <si>
     <t>BEBEDOURO DE AGUA NO VELORIO MUNICIPAL</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR SEMAFORO NA RUA PEDRO MAZZARI COM AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE A EROSÃO NA AREA VERDE NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR OBSTACULO NA RUA ANTONIO LOUZADA MARZABAL, 181</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIAS EM RUAS DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTA ARVORE NA RUA POMPEIA, 206, MARILDA SANTOS SANTIAGO</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA JAPAO COM FRANÇA TAPA BURACOS NA RUA , DEFRONTE A RUA EDUARDO.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTACULO NA RUA DOM PEDRO CONFORME ABAIXO ASSINADO</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GALERIAS NA RUA PIXINGUINHA</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MAIS VARREDORES DE RUA</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR O MATO NA PRAÇA DO JARDIM SAO JOSE E RUA JASMI BATISTA</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4409/4409_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4409/4409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE POSTE NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS GRELHAS DAS GALERIAS DE AGUAS PLUVIAIS</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR CAPITAÇÃO DE GALERIAS NA ARY BARROSO</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGIR AFUNDAMENTO DE SOLO DEFRONTE ESCOLA BELA VISTA</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DAS RUAS DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE JANELAS MAIORES NO SALAO COMUNITARIO NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS QUEIMADAS NA CIDADE</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GALERIA DA VILA PAULISTA</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE NA RUA POLONIA NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AREA EXPURGO PARA ESTACIONAMENTO</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURA OBSTACULO NA RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE NA RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf</t>
   </si>
   <si>
     <t>POR PLACAS DE RUAS NOS CONJUNTOS HABITACIONAIS</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA AVENIDA ALFREDO MARCONDES E RUA GUARANI</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS RUAS DOS CONJUNTOS HABITACIONAIS</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA MANOEL FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf</t>
   </si>
   <si>
     <t>JOGAR AREA VERDE DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA MARGENS DA AVENIDA DAS AMERICAS APOS XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS EM TODA EXTENSAO A AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA MARGENS DA ESTRADA ABILIO NOTARIO</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf</t>
   </si>
   <si>
     <t>EVITAR QUEDA DE LIXO DO CAMINHAO COLETOR NO ACESSO AO JARDIM ARTHUR B</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS EM VIAS DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM EM AREA VERDE DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE SUPLEMENTAÇÃO NO SALAO COMUNITARIO DO NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO JARDIM HORIZONTE E CONJUNTO HABITACIONAL</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSA MAQUINA NA VIA DE ACESSO AO JARDIM COBRAL</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA E REPARO EM POSTE DA RUA DOS EXPEDICIONARIOS</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRAS AO LONGO DA PISTA DE CAMINHADA E OUTRAS.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINARIAS NOS POSTES DA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS RUAS DO DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BANCOS EM PONTOS DE ONIBUS</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE LIXO NA ESTRADA DO BAIRRO OURO VERDE</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS ILUMINARIAS DA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO DO LEITO DA AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PRESIDENTE PRUDENTE E PRESIDENTE BERNARDES</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PIXINGUINHA</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR E REPAROS NO PARQUE INFANTIL DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E RECAPE NA RUA MANOEL F. DE OLIVEIRA</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR O NUMERO DE VARREDORES DE RUA</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTOS DE CARGA E DESCARGA NA AREA CENTRAL</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DE ACESSO AO KM 04</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PARQUE INFANTIL DA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS NA RUA </t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE TUBOS NO FINAL DA RUA</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA AVENIDA DAS AMERICAS COM RUA 7 DE SETEMBRO</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA REDE EM FUNÇÃO DE LAMPADAS ACESAS</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR ANIMAIS NA ESTRADA ABILIO NOTARIO</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO FAIXAS DE PEDESTRES NA LINHA FERREA NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NA EXTENSAO DA PISTA DE CAMINHADA JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3874/3874_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3874/3874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR GOVERNADOR DO ESTADO, GERALDO ALCKMIN, PELO PROJETO QUE VISA EQUIPAR AS CARREIRAS DE CARCEREIROS E INVESTIGADORES, CORRIGINDO DESTA FORMA, PROBLEMA COM ESSES PROFISSIONAIS QUE JÁ EXERCEM AS MESMAS FUNÇÕES DENTRO DA ESTRUTURA DA POLICIA CIVIL.                                                                            </t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.pdf</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3973/3973_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3973/3973_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CORPO DE BOMBEIROS, QUE COMPLETA EM 2012, 50 ANOS DE ATUAÇÃO EM NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4003/4003_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4003/4003_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS MEMBROS DO CONSELHO MUNICIPAL DO MEIO AMBIENTE DE ÁLVARES MACHADO.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4004/4004_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4004/4004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PE. JURANDIR, PELA REFORMA E AMPLIAÇÃO DA IGREJA MATRIZ DE NOSSA CIDADE.                                                                                                                                </t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DEPUTADO ESTADUAL ED THOMAZ.                                                                                                                                </t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO DEPUTADO ESTADUAL REINALDO ALGUZ, PELA LIBERAÇÃO, ATRAVÉS DO GOVERNO DO ESTADO DE SÃO PAULO, DE RECURSOS FINANCEIROS DESTINADOS A DIVERSAS OBRAS ENTRE ELAS A REFORMA DO CENTRO DE SAÚDE CENTRAL, QUE REPRESENTA UM ANSEIO ANTIGO DA POPULAÇÃO E VEM A MELHORAR SOBREMANEIRA A QUALIDADE DO ATENDIMENTO ÀQUELES QUE NECESSITAM DO ATENDIMENTO PELA SAÚDE PÚBLICA.                                                                                                                                                                                                                                                       </t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO GOVERNADOR DO ESTADO DE SÃO PAULO, GERALDO ALCKMIN.                                                                                                                                _x000D_
 _x000D_
 				TAL HOMENAGEM SE DÁ PELA LIBERAÇÃO, ATRAVÉS DO GOVERNO DO ESTADO DE SÃO PAULO, DE RECURSOS FINANCEIROS DESTINADOS A DIVERSAS OBRAS TAIS COMO:  REFORMA DO CENTRO DE SAÚDE CENTRAL, CONSTRUÇÃO DE SALÃO COMUNITÁRIO, OBRAS DE INFRAESTRUTURA URBANA, VELÓRIO MUNICIPAL, ENTRE OUTRAS, BEM COMO, RECENTEMENTE, A DOAÇÃO DE MAIS UMA AMBULÂNCIA PARA O SETOR DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO PASTOR ANDRÉ PEREIRA MESSIAS E FAMILIA.                                                                                                                                _x000D_
 _x000D_
 				TAL HOMENAGEM SE DÁ PELOS RELEVANTES SERVIÇOS PRESTADOS NO ÂMBITO RELIGIOSO FRENTE A IGREJA BATISTA MINISTÉRIO RESTAURAÇÃO &amp;#8211; IBMR E PELA RECENTE INDICAÇÃO PARA A DIREÇÃO DA IGREJA NO JARDIM PANORAMA. PASTOR EXTREMAMENTE ZELOSO PELO SEU REBANHO, AMOROSO, LONGANIMO E CORRETO NA APLICAÇÃO DOS ENSINOS DA SAGRADA ESCRITURA. QUE O MESMO CONTINUE SEMPRE ASSIM, FAZENDO A DIFERENÇA E SENDO USADO PELO NOSSO MESTRE JESUS._x000D_
 </t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, PELA REALIZAÇÃO DO ENCONTRO COM JOVENS, PROMOVIDO NO ÚLTIMO DIA 14 E 15 DE ABRIL PELO CIRCULO CATÓLICO ESTRELA DA MANHÃ &amp;#8211; CCEM.                                                            _x000D_
  _x000D_
 				O EVENTO EM EPÍGRAFE FOI COROADO DE SUCESSO, COM A PARTICIPAÇÃO DE GRANDE NÚMERO DE JOVENS, LEVANDO A ELES OS ENSINAMENTOS CRISTÃOS, E, PORTANTO, DIRECIONANDO A CONDUTA DOS MESMOS PARA O CAMINHO DA VERDADE E DA VIDA.                                      _x000D_
 </t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, PELA REALIZAÇÃO DA 3ª CAVALGADA DE ÁLVARES MACHADO, COMPREENDENDO ALMOÇO E SHOW MUSICAL, PROMOVIDA PELA PARÓQUIA SÃO JOSE DE NOSSA CIDADE.                                                                                                 </t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, PELO EMPENHO QUE AS SERVIDORAS: ADRIANA APARECIDA ZANGILORAMI E PATRICIA FERRARI,  TIVERAM NO PROCESSO DE REGULARIZAÇÃO DE UMA ÁREA DE TERRA QUE SERIA DESTINADA A CONSTRUÇÃO DO SALÃO COMUNITÁRIO DO JARDIM NOSSA SENHORA DA PENHA.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO DEPUTADO ESTADUAL REINALDO ALGUZ.                                                                                                                                _x000D_
 _x000D_
 				TAL HOMENAGEM SE DÁ PELA LIBERAÇÃO, ATRAVÉS DO GOVERNO DO ESTADO DE SÃO PAULO, DE RECURSOS FINANCEIROS CORRESPONDENTE A R$ 100.000,00, DESTINADOS A CONSTRUÇÃO DE SALÃO COMUNITÁRIO DO JARDIM NOSSA SENHORA DA PENHA, O QUE TRARÁ IMENSURÁVEIS BENEFÍCIOS A COMUNIDADE LOCAL, TORNANDO REALIDADE UM SONHO DE MAIS DE 20 ANOS._x000D_
 </t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A PROFª E CANTORA CIDINHA CATUCCI.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AOS MEMBROS DA ASSOCIAÇÃO VOLUNTÁRIOS EM LUTA DE ÁLVARES MACHADO.                                                                                                                                _x000D_
 _x000D_
 				TAL HOMENAGEM SE DÁ EM FUNÇÃO DO TRABALHO QUE A ENTIDADE, DECLARADA COMO DE UTILIDADE PÚBLICA MUNICIPAL, DESENVOLVE EM PROL DE SEUS OBJETIVOS FILANTRÓPICOS. CABE LEMBRAR QUE NO ÚLTIMO DIA 20 DE MAIO PROMOVEU ALMOÇO BENEFICENTE, QUE FOI COROADO COM GRANDE SUCESSO._x000D_
 </t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, AO PROERD, PROGRAMA DESENVOLVIDO PELA POLICIA MILITAR DO ESTADO DE SÃO PAULO QUE VISA O COMBATE A DROGAS.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO SENHOR RICARDO HENRIQUE GARCIA SILVA, DIRETOR DE AGRICULTURA, ABASTECIMENTO E MEIO AMBIENTE, E, GRACIELI DE FÁTIMA PERATELLI, ASSESSORA DA DIVISÃO DE AGRICULTURA, ABASTECIMENTO E MEIO AMBIENTE.                                                                                                                                _x000D_
 _x000D_
 				TAL HOMENAGEM SE DÁ EM FUNÇÃO DO BRILHANTE TRABALHO EM PROL DA MELHOR COLETA SELETIVA DE LIXO, BEM COMO, DO PLANTIO DE ÁRVORES FRUTÍFERAS NO BOSQUE JOSÉ BELARMINO - CAZUZA, NESTA SEMANA DO MEIO AMBIENTE._x000D_
 </t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, AO CENTRO CLÍNICO EDUCACIONAL BEM ME QUER DE ÁLVARES MACHADO, ATRAVÉS DE SUA DIREÇÃO E PROFISSIONAIS, PELA PASSAGEM DE 29ª ANIVERSÁRIO DE FUNDAÇÃO, OCORRIDO NO ÚLTIMO DIA 18 DE JUNHO DE 2012.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO EMPRESARIO JORGE MATSUDA</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO POLICIAL CIVIL JOSE RIBEIRO</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULA AO PE SERGIO BONINI POR JUBILEU DE PRATA</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>APLAUSOS PARA A POLICIA MILITAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -5445,67 +5445,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3986/3986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3994/3994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3986/3986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3994/3994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H439"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>