--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -54,7483 +54,7483 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cecília Katsutani, Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3871/3871_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3871/3871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A ILMO, SENHOR PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, SOLICITANDO QUE NOS ENVIE CÓPIA DO RELATÓRIO DO AGENTE DE FISCALIZAÇÃO, RELATIVO AS CONTAS DE 2009 DA PREFEITURA MUNICIPAL </t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3899/3899_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3899/3899_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE ENVIE CÓPIA DO PROCEDIMENTO LICITATÓRIO, BEM COMO TODOS OS DESPACHOS PERTINENTES, QUE OBJETIVOU A CONTRATAÇÃO DE INSTITUIÇÃO FINANCEIRA PARA O PAGAMENTO DA FOLHA DE SALÁRIOS DOS SERVIDORES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE ENVIE CÓPIA DO PROCESSO PERTINENTE A CARTA CONVITE 45/09</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3904/3904_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3904/3904_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS ENVIE CÓPIA DE TODOS OS CONTRATOS FIRMADOS PARA A FACAM/2010</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3906/3906_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3906/3906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CÓPIA DA FOLHA DE PAGAMENTO DO EXECUTIVO REFERENTE AO MÊS DE DEZEMBRO/10.                                                                 </t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cicinho, Fabricio Veterinario</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3908/3908_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3908/3908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME COMO SE ENCONTRA A SITUAÇÃO DO PROJETO GURI DE ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3910/3910_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3910/3910_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIE TODAS AS NOTAS FISCAIS DO ABASTECIMENTO DA VAN, DESDE SUA AQUISIÇÃO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIE RELAÇÃO DE CREDORES DA PREFEITURA, RELATIVO AO MÊS DE DEZEMBRO/10.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3915/3915_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3915/3915_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA AO SENHOR ANTONIO DE MIRO MAZZARO, A MEDALHA DE HONRA AO MÉRITO "VEREADOR KIOCHI TATIZAWA".</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3918/3918_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3918/3918_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA CONCEDIDA AO PASTOR EVANIR MARTINS TEIXEIRA, A MEDALHA DE HONRA AO MÉRITO VEREADOR KIOCHI TATIZAWA.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3995/3995_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3995/3995_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O CITADO PRÓPRIO MUNICIPAL E QUAL DESTINAÇÃO DADA AOS EQUIPAMENTOS PERTENCENTES A OBRA CITADA? QUAL O VALOR DO INVESTIMENTO NA OBRA E NOS EQUIPAMENTOS?_x000D_
 QUEM ERA O DIRETOR MUNICIPAL DE EDUCAÇÃO E CULTURA DA ÉPOCA?</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Bressan</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3996/3996_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3996/3996_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE PROCESSO  DE PRESTAÇÃO DE CONTAS DO PROJETO BOM JESUS, RELATIVO AO ANO DE 2009 E 2010</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3997/3997_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3997/3997_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE NOS INFORME SE EXISTE PROJETO PARA A REFORMA DO ESTÁDIO MUNICIPAL CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3999/3999_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3999/3999_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A ATUAL COMPOSIÇÃO DO CONSELHO MUNICIPAL DO IDOSO E DO CONSELHO MUNICIPAL DO DEFICIENTE FÍSICO (SE HOUVER); E, SE A DIVISÃO MUNICIPAL DE SAÚDE OU DIVISÃO MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, CONTAM EM SEUS DADOS ESTATÍSTICOS, O NÚMERO DE IDOSOS E DEFICIENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4049/4049_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4049/4049_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS CRITÉRIOS QUE A ATUAL ADMINISTRAÇÃO ADOTA PARA A ESCOLHA DO TRECHO RURAL PARA IMPLANTAÇÃO DO PROGRAMA "MELHOR CAMINHO"</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4054/4054_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4054/4054_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE HONRA AO MÉRITO VEREADOR KIOCHI TATIZAWA ÀS MULHERES RELACIONADAS ONDE FORAM DESTAQUES EM SUAS RESPECTIVAS ÁREAS DE ATUAÇÃO</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4120/4120_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4120/4120_texto_integral.pdf</t>
   </si>
   <si>
     <t>CERTAS INFORMAÇÕES SOBRE A VAN DE PLACAS DMN 3856</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4125/4125_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4125/4125_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZAR A CAIUÁ, A REMOÇÃO DO POSTE DA PRAÇA GETULIO VARGAS ESQUINA COM RUA JOSÉ MAIRA MARTINS E ACESSO A ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4128/4128_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4128/4128_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ EFETIVADA A INSTALAÇÃO DE LUMINÁRIAS NA RUA SANTA CATARINA, DISTRITO DE CEL. GOULART.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4131/4131_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4131/4131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME, ATRAVÉS DA DIRETORIA MUNICIPAL DE SAÚDE, DETERMINADOS DADOS.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4138/4138_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4138/4138_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO EM PARCERIA ENTRE O MUNICÍPIO E CENTRO CLINICO EDUCACIONAL BEM-ME-QUER PARA CONCESSÃO DE ÁREA PÚBLICA PARA DESENVOLVIMENTO DE PROJETO DE TERAPIA OCUPACIONAL.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4140/4140_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4140/4140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO PARA SOLUÇÃO DO PROBLEMA NA RUA PIXINGUINHA, ONDE EXISTE ÁGUA  QUE CONSTANTEMENTE CORRE PELO MEIO-FIO.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4172/4172_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4172/4172_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO E MULTAS PARA OS PROPRIETÁRIOS QUE NÃO CONSTRUÍREM PASSEIOS PÚBLICOS E FECHAMENTO DE TERRENOS DE ACORDO COM AS NORMAS.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4190/4190_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4190/4190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DER, SOLICITANDO QUE NOS INFORME SE HÁ PROJETO DE IMPLANTAÇÃO DE ALGUM MECANISMO DE SEGURANÇA NA RODOVIA JULIO BUDISK, SP 501</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4194/4194_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4194/4194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DER SOLICITANDO QUE NOS INFORME SE HÁ PROJETO DE IMPLANTAÇÃO DE ALGUM MECANISMO DE SEGURANÇA NA RODOVIA JULIO BUDISK, SP 501, QUE DEMANDAM AO BAIRRO KM 04 (KM 17 + 200 METROS)</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA O PROCESSO DE IMPLANTAÇÃO DE UM CENTRO DE LAZER NO MUNICÍPIO </t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4260/4260_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4260/4260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PROJETO PARA COMBATER EROSÃO NO BAIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4261/4261_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4261/4261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SE EXISTE PROJETO PARA O COMBATE DAS EROSÕES CITADAS</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4262/4262_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4262/4262_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CAIUÁ SOLICITANDO QUE NOS INFORME OS MOTIVOS PELOS QUAIS TAIS QUEDAS DE ENERGIA TEM OCORRIDO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Festo, Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4264/4264_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4264/4264_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO QUE SEJA MARCADO AUDIÊNCIA NO JARDIM NOSSA SENHORA DA PAZ, VISANDO LEVAR AO CONHECIMENTO PÚBLICO COMO SE ENCONTRA O PROCESSO QUE VISA A CONCRETIZAÇÃO DA CITADA OBRA.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Cecília Katsutani</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4266/4266_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4266/4266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO PARA RECAPEAMENTO DO BAIRRO JARDIM IVANIRA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4268/4268_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4268/4268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIE CÓPIA DE TODAS AS PRESTAÇÕES DE CONTAS DO FUNDO SOCIAL DE SOLIDARIEDADE E DIVISÃO DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, PERTINENTES A CONVÊNIOS FIRMADOS COM OUTRA ESFERA DE GOVERNO, VISANDO TRANSFERÊNCIA VOLUNTÁRIA DE RECURSOS, NO ANO DE 2009 E 2010.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4318/4318_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4318/4318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA O PROCESSO DE IMPLANTAÇÃO DA ESCOLA AMBIENTAL.                                                                                        </t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4319/4319_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4319/4319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ONDE ESTÃO SENDO COLETADOS E A DESTINAÇÃO DE MATERIAIS USADOS COMO PILHAS, COMPUTADORES, LÂMPADAS E OUTROS.                                                     </t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4320/4320_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4320/4320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS  QUANTO AO TRANSPORTE ESCOLAR DO BR. CÓRREGO DO MACACO</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4322/4322_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4322/4322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS CRITÉRIOS PARA "MELHOR CAMINHO"_x000D_
 </t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO AOS PADRES: SÉRGIO ANTONIO BONINI, JURANDIR SEVERINO DE LIMA E FERNANDO HENRIQUE GUIRADO, A MEDALHA DE HONRA AO MÉRITO VEREADOR KIOCHI TATIZAWA.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4347/4347_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4347/4347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEFINIÇÃO QUANTO A INSTALAÇÃO NO NOVO PRÉDIO DO PSF NO JARDIM DAS ROSAS.                                                                                  </t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4348/4348_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4348/4348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE UMA DEFINIÇÃO QUANTO AO PRAZO DE IMPLANTAÇÃO DA REFERIDA GALERIA NA RUA ARY BARROSO.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4358/4358_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4358/4358_texto_integral.pdf</t>
   </si>
   <si>
     <t>O QUE A PREFEITURA TEM FEITO COM RELAÇÃO AO ASSUNTO DO PARQUE DOS PINHEIROS/JARDIM PANORAMA, QUE EM MUITAS RESIDÊNCIAS, OS MORADORES ACUMULAM DEPÓSITO DE UTENSÍLIOS VELHOS E MATERIAIS DIVERSOS</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4359/4359_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4359/4359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME QUAIS PROVIDÊNCIAS FORAM TOMADAS COM RELAÇÃO QUANTO A UMA MINA CORRE PELA RUA PIXINGUINHA, NO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4459/4459_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4459/4459_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A UMA MINA CORRE PELA RUA PIXINGUINHA, NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4462/4462_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4462/4462_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS INDICATIVAS DE NOME DE RUAS</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Fabricio Veterinario</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4464/4464_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4464/4464_texto_integral.pdf</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO DOS SERVIDORES PARA UMA OUTRA INSTITUIÇÃO FINANCEIRA.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4465/4465_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4465/4465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENVOLVA ESTUDOS VISANDO A REGULARIZAÇÃO ÁREAS PÚBLICAS OCUPADAS POR RESIDÊNCIAS, ALGUMAS COM MAIS DE 20 ANOS</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4467/4467_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4467/4467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE SERÁ FEITO O REBAIXAMENTO EM EPÍGRAFE NA ESTRADA DA FAZENDINHA.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4469/4469_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4469/4469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME O QUADRO GERAL DE TODOS OS EMPREGOS PÚBLICOS EM COMISSÃO E FUNÇÕES GRATIFICADAS, CONSTANDO O NOME DO OCUPANTE DE CADA UM.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4502/4502_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4502/4502_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE TRATA DAS QUEIMADAS OCORRIDAS NA ZONA URBANA</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4503/4503_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4503/4503_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO PARA A CONSTRUÇÃO DE PASSEIO PÚBLICO NAS ÁREAS PÚBLICAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4504/4504_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4504/4504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE REALMENTE A MOVIMENTAÇÃO DE TERRA É PARA A ABERTURA DE RUA DO JARDIM DAS ROSAS, PELA RUA 7 DE SETEMBRO, EXISTE UMA LIGAÇÃO COM A PROPRIEDADE DO DR. PAULO, QUE PASSA PELA ÁREA VERDE DO BAIRRO</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4505/4505_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4505/4505_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVISÃO PARA O FORNECIMENTO DE UNIFORMES E EQUIPAMENTOS DE SEGURANÇA AOS SERVIDORES EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4506/4506_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4506/4506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SOBRE A IMPLANTAÇÃO DE PASSEIO PÚBLICO NAS REFERIDAS PÚBLICAS.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4507/4507_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4507/4507_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADO.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4523/4523_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4523/4523_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE HONRA AO MÉRITO VEREADOR KIOCHI TATIZAWA AOS SENHORES: ANTONIO POLICATE FILHO, JOSÉ CARLOS MENDES, RAFAEL ARCANJO CORTES, GENÉSIO ALVES DOS SANTOS, ANA DE CARVALHO SOUZA, HELIO MARIANO, LUIZ FRANCO FILHO E CLÁUDIO DE MELÃO SALOMÃO.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4524/4524_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4524/4524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE PROJETO PARA A EFETIVAÇÃO DAS MELHORIAS CITADAS NA ESCOLA DE CEL. GOULART.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Carlito</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4534/4534_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4534/4534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS MOTIVOS PELO QUAIS O REFERIDO OBSTÁCULO NA AVENIDA BRASIL AINDA NÃO FOI IMPLANTADO.                                                                                                                                                                              </t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4525/4525_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4525/4525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME COMO SE ENCONTRA O PROCESSO PARA A CONSTRUÇÃO DO PSF NO JARDIM SÃO JOÃO.                                                                                                                                                           </t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4527/4527_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4527/4527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO O QUE SE SEGUE:_x000D_
 1.	QUAL A ATUAL COMPOSIÇÃO DO CONSELHO MUNICIPAL DO IDOSO E DO CONSELHO MUNICIPAL DO DEFICIENTE FÍSICO (SE HOUVER); E, _x000D_
 2.	SE A DIVISÃO MUNICIPAL DE SAÚDE OU DIVISÃO MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, CONTAM EM SEUS DADOS ESTATÍSTICOS, O NÚMERO DE IDOSOS E DEFICIENTES EM NOSSO MUNICÍPIO.             _x000D_
 </t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Bressan, Cecília Katsutani, Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4528/4528_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4528/4528_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS ENVIE CÓPIA DO RAZÃO DO CREDOR DE MIGUEL FRANCISCO PEREIRA.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4556/4556_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4556/4556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME OS MOTIVOS PELOS QUAIS O REFERIDO OBSTÁCULO AINDA NÃO FOI RESTAURADO.                                                                                                                                        </t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4557/4557_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4557/4557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE PROJETO PARA A IMPLANTAÇÃO DAS CITADAS MELHORIAS NA RUA PRESIDENTE PRUDENTE.                                                                                                                 </t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4559/4559_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4559/4559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PRESIDENTE DA SANTA CASA DE NOSSA CIDADE, SOLICITANDO QUE NOS INFORME O SEGUINTE:_x000D_
 - A QUANTIDADE DE ORASTINA OU OXITON SVI DE 2004 ATÉ A PRESENTE DATA; E,_x000D_
 - A RELAÇÃO DE PACIENTES EM QUE FORAM MINISTRADOS TAIS MEDICAMENTOS._x000D_
 </t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4567/4567_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4567/4567_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO PROVIDÊNCIAS QUANTO AOS FATOS ACIMA RELATADOS.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4568/4568_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4568/4568_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA COMPLETA DA CARTA CONVITE N° 13/11</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4588/4588_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4588/4588_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME QUANDO SERÁ A CONCLUÍDA TAL REFORMA</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4590/4590_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4590/4590_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO QUE NOS INFORME RELAÇÃO AS PEDRAS RETIRADAS DAS CALÇADAS DA AVENIDA DAS AMERICAS PARA SERVIÇOS DA EMPRESA</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4592/4592_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4592/4592_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SERVIDOR GILMAR JOSÉ TERIN, A MEDALHA DE HONRA AO MÉRITO VEREADOR KIOCHI TATIZAWA.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4593/4593_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4593/4593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME OS MOTIVOS PELOS QUAIS A REFERIDA LEGISLAÇÃO NÃO TEM SIDO APLICADA, ESPECIALMENTE NO TOCANTE A ACESSIBILIDADE.                                                                                                                                        </t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4594/4594_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4594/4594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CDHU SOLICITANDO QUE NOS INFORME EM QUE SITUAÇÃO SE ENCONTRAM AS OBRAS DE CONSTRUÇÃO DOS CONJUNTOS HABITACIONAIS EM NOSSO MUNICÍPIO E QUAL A PREVISÃO DE TÉRMINO ?                                                                                                                                            _x000D_
                 _x000D_
 </t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4598/4598_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4598/4598_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ALL SOLICITANDO PROVIDÊNCIAS QUANTO AO PROBLEMA EM QUESTÃO.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4600/4600_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4600/4600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA O PROCESSO DESTINADO A CONSTRUÇÃO DA REFERIDA USINA. </t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4609/4609_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4609/4609_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO DE ELABORAÇÃO DO PLANO DE CARREIRA EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4623/4623_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4623/4623_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ ESTUDOS VISANDO O REAJUSTE DA GRATIFICAÇÃO NATALÍCIA NOS PADRÕES ACIMA CITADO, E, EM CASO NEGATIVO, NOS INFORME SE HÁ INTENÇÃO DA ADMINISTRAÇÃO EM FAZER TAL REAJUSTE</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4628/4628_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4628/4628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO SERÁ CONSTRUÍDO PASSEIO PÚBLICO NOS PRÓPRIOS MUNICIPAIS, TENDO EM VISTA QUE A POPULAÇÃO TEM SIDO COBRADA COM RELAÇÃO A ISSO.                                                                                 </t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4629/4629_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4629/4629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CAUSA QUE ACARRETOU TAL FATO E QUANDO SERÁ SOLUCIONADO O PROBLEMA DA FALTA DE MÉDICOS NO PSF DO JARDIM BELA VISTA E NOSSA SENHORA DA PENHA.                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME:_x000D_
 - AS EMPRESAS QUE PARTICIPARAM DA COTAÇÃO DE PREÇO PARA A JARDINAGEM DO VELÓRIO MUNICIPAL;_x000D_
 - QUAIS OS VALORES ORÇADOS POR CADA UMA DELAS; E,_x000D_
 - QUAIS AS GARANTIAS DADAS, VISTO QUE, ALGUMAS MUDAS JÁ ESTÃO MURCHANDO.  _x000D_
 </t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4622/4622_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4622/4622_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS SEGUINTES POLICIAIS MILITARES QUE TRABALHARAM E TRABALHAM NESTE PROGRAMA, NO MUNICÍPIO DE ÁLVARES MACHADO, A MEDALHA  VEREADOR KIOCHI TATIZAWA: SGT. DENIS, SGT. CLÁUDIO SANTOS, CABO SILVANA DE MELO MENDEZ, CABO ROSENILDA DA SILVA BARGA, CABO MARA CELI BORRI CADETE, SOLDADO EMERSON FERNANDES POLICATE, SOLDADO OSMAR RIBEIRO DA SILVA, SOLDADO MAIRA VEGINIA KIL PIZA LEITE, SOLDADO RENATA SEGURA, SOLDADO CARLA REGINA MARTALENCO E SOLDADO ANDRÉ LUIZ CITOLINO.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4663/4663_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4663/4663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO PARA QUE NOS INFORME TODOS OS PROJETOS, DESDE 2009, ENVIADOS AO GOVERNO ESTADUAL E FEDERAL, PARA FINS DE OBTENÇÃO DE RECURSOS FINANCEIROS A FUNDO PERDIDO, CONSTANDO O OBJETIVO DE CADA, O VALOR SOLICITADO E DATA DE ENCAMINHAMENTO DO PROJETO.               </t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4664/4664_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4664/4664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE HÁ PREVISÃO DE AUMENTO DO AUXILIO ALIMENTAÇÃO PARA OS SERVIDORES DO EXECUTIVO.                                                                                                                                                                      _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4676/4676_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4676/4676_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MEDALHA KIOCHI TATIZAWA AOS SENHORES: MAURO GIROTTI, FRANCISCO HARUO HIRATA, ANACLETO AVELLANEDA, TINO SANVEZZO, ANTONIO CASTILHO CERVANTES, OSÉIAS HENKLAIN RONCHI E ANDRÉ ARANDA SELVÉRIO</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4678/4678_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4678/4678_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE AUTORIZAÇÃO PARA TAL CONSTRUÇÃO EM ÁREA PÚBLICA E, EM CASO NEGATIVO, QUAIS PROVIDÊNCIAS FORAM TOMADAS</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4686/4686_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4686/4686_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE OS INFORME SOBRE O CITADO JORNAL</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4687/4687_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4687/4687_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE CÓPIA DE TODO PROCEDIMENTO LICITATÓRIO PARA A CONTRATAÇÃO DE SEGURANÇA PATRIMONIAL PARA OS PRÓPRIOS DA PREFEITURA, REALIZADO NESTE ANO DE 2011.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4689/4689_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4689/4689_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE A RELAÇÃO DE CREDORES DA PREFEITURA, NO PERÍODO DE JANEIRO A JULHO DE 2011, BEM COMO, A RELAÇÃO DE LICITAÇÕES REALIZADAS NO MESMO PERÍODO.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Bressan, Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4692/4692_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4692/4692_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DESTA CASA, CERTIFIQUE SE FOI ENVIADO CONVITE AOS VEREADORES PARA A INAUGURAÇÃO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4720/4720_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4720/4720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE RELAÇÃO DE DESPESAS COM VIAGENS DO PREFEITO, RELATIVO AO ANO DE 2010, BEM COM, CÓPIA DE TODOS OS COMPROVANTES DAS DESPESAS. </t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4721/4721_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4721/4721_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE INTERVENHA JUNTO AO DER VISANDO A MELHORIA DA PASSAGEM SUBTERRÂNEA DA RODOVIA RAPOSO TAVARES, ACESSO AO BR. OITO E MEIO, PROXIMIDADES DO SUCÃO.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4722/4722_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4722/4722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME COMO SE ENCONTRA O PROCESSO PERTINENTE AO PROGRAMA CIDADE LEGAL, EM PARCERIA COM O GOVERNO DO ESTADO, CONSTANDO QUAIS LOTEAMENTOS ESTÃO INSERIDOS.                                                                                                                                           </t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4725/4725_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4725/4725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME  QUAIS OS PROPRIETÁRIOS QUE ESTÃO INADIMPLENTES E OS ADIMPLENTES COM O IPTU NO DISTRITO DE CEL. GOULART._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4727/4727_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4727/4727_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME  QUAIS OS VALORES ARRECADADOS COM O IPTU NO RESIDENCIAL GRAMADO, TENDO COMO ANO BASE 2010.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4723/4723_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4723/4723_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIE CÓPIA DE TODOS OS CONTRATOS E RESPECTIVOS TERMOS ADITIVOS (SE HOUVER) DE TODAS AS OBRAS EM ANDAMENTO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4724/4724_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4724/4724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A)EM QUE TERMOS E FUNDAMENTOS LEGAIS FOI REALIZADA A CONTRATAÇÃO DO ADVOGADO JOÃO BATISTA MOLERO ROMEIRO; E,_x000D_
 B)CASO SEJA A CONTRATAÇÃO DE SERVIÇOS ESPECIALIZADOS, FORNECER CÓPIA DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS, ESPECIFICANDO QUAIS OS SERVIÇOS._x000D_
              </t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4726/4726_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4726/4726_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O VALOR DO CONTRATO COM A REFERIDA EMISSORA.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4728/4728_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4728/4728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME  SE HÁ PREVISÃO PARA SE FAZER OS SERVIÇOS SUPRA CITADOS.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4763/4763_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4763/4763_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODO O PROCESSO DE CONTRATAÇÃO, CONTRATO, NOTAS E MEDIÇÕES PERTINENTES AOS SERVIÇOS DE LIMPEZA DE VIAS PÚBLICAS NESTE ANO DE 2011.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4767/4767_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4767/4767_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO PARA A LIBERAÇÃO DO REFERIDO RECURSO NA ORDEM DE R$ 100.000,00 PARA O RECAPEAMENTO DO JARDIM IVANIRA.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4769/4769_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4769/4769_texto_integral.pdf</t>
   </si>
   <si>
     <t>1. SE HÁ PREVISÃO PARA A IMPLANTAÇÃO DE GALERIA E PAVIMENTAÇÃO DA RUA CAMPOS SALLES, NO TRECHO SUPRA CITADO; E,_x000D_
 2. SE HÁ PREVISÃO DE RECAPEAMENTO DA AVENIDA DAS AMÉRICAS, DO CENTRO ATÉ A ROTATÓRIA ALBERTO HIDA.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4775/4775_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4775/4775_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ANDAMENTO DA REFERIDA OBRA DO GINÁSIO DE ESPORTES, E QUAIS OS MOTIVOS PARA TANTO ATRASO.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE CÓPIA DE TODO O PROCESSO DE CONTRATAÇÃO, EMPENHO E CONTRATO REFERENTE AO SHOW DO CONJUNTO FALA MANSA NA FESTA DO FOLCLORE/11.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME O SEGUINTE, COM RELAÇÃO A PRESTAÇÃO DE SERVIÇOS COM MÁQUINAS/EQUIPAMENTOS PÚBLICOS, ADMINISTRADOS PELA DIVISÃO DE AGRICULTURA, ABASTECIMENTO E MEIO AMBIENTE:_x000D_
 1.	COMO É FEITO O AGENDAMENTO DE ATENDIMENTO ?_x000D_
 2.	QUAL O CUSTO DE CADA MÁQUINA/EQUIPAMENTO E COMO É EFETIVADO O PAGAMENTO ?_x000D_
 </t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS ESCLAREÇA AS DÚVIDAS SURGIDAS E QUE CONSTAM DE DOCUMENTO ANEXO, QUE FAZ PARTE INTEGRANTE DESTE.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4791/4791_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4791/4791_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE CÓPIA DE RELAÇÃO DE PAGAMENTO AO CREDOR RELATIVO AO MÊS AGOSTO/11.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4792/4792_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4792/4792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME SE ESTÁ HAVENDO ESSA ORIENTAÇÃO A POPULAÇÃO QUANDO DA CONSTRUÇÃO E REFORMA DE PASSEIO PÚBLICO, E, EM CASO NEGATIVO, NOS INFORME OS MOTIVOS PELOS QUAIS NÃO SE FAZ TAL ORIENTAÇÃO.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4797/4797_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4797/4797_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS CONTRATOS DE TRANSPORTE DE ALUNOS FIRMADOS A PARTIR DE JANEIRO DE 2009 PELA PREFEITURA.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4798/4798_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4798/4798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOBRE O FORNECIMENTO DE MEDICAMENTOS NOS BAIRROS, SE FOI OU NÃO REGULARIZADO, E QUAIS OS MOTIVOS POR QUE SE DEU A FALTA </t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4799/4799_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4799/4799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SE JÁ FORAM PAGOS AUXÍLIO ALIMENTAÇÃO QUE ESTAVA EM ATRASO, E, EM CASO NEGATIVO, QUANDO SERÃO PAGOS.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4800/4800_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4800/4800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SE HÁ PREVISÃO DE MUDANÇA DE MÃO ÚNICA PARA MÃO DUPLA, OU MESMO, ADOTAR ESTACIONAMENTO SOMENTE DE UM LADO NO TRECHO CITADO.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4801/4801_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4801/4801_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÃO EFETIVADOS TAIS REPAROS.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4802/4802_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4802/4802_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA RAUL POMPÉIA COM JOSÉ DO PATROCÍNIO, NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4803/4803_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4803/4803_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA INTEGRAL NO PROCESSO TC RELATIVO AS CONTAS DA PREFEITURA NO ANO DE 2009</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4805/4805_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4805/4805_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO  ESTADUAL MAURO BRAGATO, SOLICITANDO DILIGÊNCIAS JUNTO AO GOVERNO DO ESTADO VISANDO MAIS UMA VIATURA PARA A POLICIA CIVIL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP, PARA QUE NOS INFORME QUANDO SERÁ LIGADO A REDE DE ESGOTO EM EPÍGRAFE.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4824/4824_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4824/4824_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE CÓPIA DE TODOS OS ADIANTAMENTOS (COM PRESTAÇÃO DE CONTAS) FEITOS A COORDENADORES E DIRETORES DA DIVISÃO DE EDUCAÇÃO E CULTURA, COM BASE NA LEGISLAÇÃO MUNICIPAL QUE REGE O ASSUNTO.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Bressan, Cecília Katsutani, Cicinho, Festo, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4825/4825_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4825/4825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO DILIGÊNCIAS JUNTO AO GOVERNO DO ESTADO VISANDO OBTER RECURSOS PARA AS SEGUINTES MELHORIAS EM NOSSO MUNICPIO:_x000D_
 - RECURSOS PARA INFRA-ESTRUTURA URBANA, ESPECIALMENTE PARA PAVIMENTAÇÃO;_x000D_
 - DILIGENCIAR JUNTO A CAIUÁ PARA IMPLANTAR  MAIS TRANSFORMADORES NO JARDIM PANORAMA/PQ. PINHEIROS;_x000D_
 - IMPLANTAÇÃO DE TORRES PARA MELHORAR OS SINAIS DE TELEFONIA CELULAR;_x000D_
 - IMPLANTAÇÃO DE DISTRITO POLICIAL PARA ATENDER A POPULAÇÃO NO PARQUE DOS PINHEIROS/JARDIM PANORAMA, VISTO QUE A SEDE DISTA 8 KM DA DELEGACIA;_x000D_
 - IMPLANTAÇÃO DE CICLOVIAS E PISTA DE CAMINHADA DO PQ. DOS PINHEIROS A PRESIDENTE PRUDENTE;_x000D_
 - IMPLANTAÇÃO DE CASA LOTÉRICA OU BANCO NO PARQUE DOS PINHEIROS/JARDIM PANORAMA;_x000D_
 - MELHORIA DA ESTRUTURA ESPORTIVA, INCLUSIVE PISCINA PÚBLICA; E,_x000D_
 - MAIS CASAS POPULARES PARA ATENDER O DÉFICIT HABITACIONAL DOS BAIRROS._x000D_
 </t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4826/4826_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4826/4826_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL MAURO BRAGATO E A DIRETORIA REGIONAL DA CDHU PRESIDENTE PRUDENTE,  SOLICITANDO RECURSOS VISANDO A REFORMA DO CENTRO COMUNITÁRIO DO CH JOSÉ CANDUCCI DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4827/4827_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4827/4827_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME COMO SE ENCONTRA O PROCESSO DE CONSTRUÇÃO DO NOVO PSF E SE HÁ POSSIBILIDADE DE IMPLANTAR A REFERIDA ACADEMIA JUNTO AO MESMO.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4844/4844_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4844/4844_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE COPIA DE RELAÇÃO DE PAGAMENTO AO CREDOR RELATIVO AO MES DE SETEMBRO/11</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4846/4846_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4846/4846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AOS POLICIAIS MILITARES: MARCIO LUIZ FERNANDES MARTIN, MARCOS DE OLIVEIRA CIPRIANO, JULIO CESAR DE AZEVEDO DIAS E MARCELO RODRIGUES MACHADO.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4847/4847_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4847/4847_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO  COMANDANTE DO CPI DE PRESIDENTE PRUDENTE, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE MELHORAR O POLICIAMENTO NA ÁREA COMERCIAL DA CIDADE, CONFORME EXPEDIENTE DA ASSOCIAÇÃO COMERCIAL EM ANEXO AO PRESENTE.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4860/4860_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4860/4860_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO QUADRO DE LICITAÇÕES REALIZADAS PELA PREFEITURA NO ANO DE 2010.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4862/4862_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4862/4862_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO LICITATÓRIO DESTINADO A CONSTRUÇÃO DE ESCOLA NO JARDIM PANORAMA, BEM COMO, PROCESSO PARA A CONSTRUÇÃO DE CRECHE NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4863/4863_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4863/4863_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O  PROCESSO PARA A CONSTRUÇÃO DE CRECHE NO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4892/4892_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4892/4892_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A PREVISÃO PARA O RECAPEAMENTO DA XV DE NOVEMBRO, OLAVO BILAC, PEDRO MAZZARO E RUI BARBOSA.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4893/4893_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4893/4893_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A MANIFESTAÇÃO DA SABESP QUANTO A QUESTÃO SUPRA.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4895/4895_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4895/4895_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME SE HÁ POSSIBILIDADE EM SE DESENVOLVER PROJETO NESTE SENTIDO, E, EM CASO AFIRMATIVO QUE O EXECUTIVO DESENVOLVA ESTE, VISANDO APRESENTAR AS COMUNIDADES LOCAIS</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4896/4896_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4896/4896_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO E S SABESP, PARA QUE NOS INFORME SE HOUVE OU NÃO ENTENDIMENTO ENTRE PARTES NO PLANEJAMENTO DOS SERVIÇOS, QUE PUDESSEM EVITAR QUE OS CORTES FOSSEM EFETIVADOS NO PAVIMENTO NOVO IMPLANTANDO NAS VIAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4920/4920_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4920/4920_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CDHU QUANDO VAI SER ENTREGUE CONJUNTOS HABITACIONAIS</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4931/4931_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4931/4931_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4932/4932_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4932/4932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEP. BRAGATO RECAPE NO BAIRRO MARIA DE LURDES E OUTROS</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4947/4947_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4947/4947_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP E PREFEITO SOBRE ESGOTO NA R. PRES. BERNARDES</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3920/3920_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3920/3920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMPETENTE PROVIDÊNCIAS JUNTO A ALL, NO SENTIDO DE QUE SEJA FEITA MELHOR CONSERVAÇÃO DO TRECHO URBANO DA FERROVIA. </t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3926/3926_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3926/3926_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE EFETUAR A LIMPEZA NAS MARGENS DA RUA XV DE NOVEMBRO ATÉ O LOCAL ONDE É FEITO A RECICLAGEM</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3929/3929_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3929/3929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;TAPA BURACOS&amp;#8221; E AMPLA LIMPEZA NA RUA NOEL ROSA                                                                                 </t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3931/3931_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3931/3931_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR E PASSAR MÁQUINA NAS VIAS DE CEL. GOULART</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3933/3933_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3933/3933_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA MENSAL DE ENTULHOS DAS VIAS</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3938/3938_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3938/3938_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXAR DIA PARA A COLETA DE LIXO</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3963/3963_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3963/3963_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR SISTEMA DE ESCOAMENTO D&amp;#8217;ÁGUA NO NINDAM</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3964/3964_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3964/3964_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHO E PAVIMENTAÇÃO NAS VIAS DO NINDAM</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3965/3965_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3965/3965_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS DO BAIRRO JARDIM BELA VISTA E MONTEMOR</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3966/3966_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3966/3966_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR ESTACIONAMENTO APENAS DE UM LADO NA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3967/3967_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3967/3967_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUIR GALERIA NA RUA MARTINÓPOLIS</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3970/3970_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3970/3970_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA E SINALIZAÇÃO NA RUA FUAD MALULY</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3972/3972_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3972/3972_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR OBSTÁCULO NA RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3974/3974_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3974/3974_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR MATO A BEIRA DA FERROVIA</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3975/3975_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3975/3975_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR CAPTAÇÃO DE GALERIAS PERTO CASA DO VEREADOR</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3976/3976_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3976/3976_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR CONDIÇÕES DA "ESTRADA VELHA" QUE DEMANDA AO MUNICÍPIO DE PRESIDENTE BERNARDES</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3978/3978_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3978/3978_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR MÁQUINA NA RUA GREGÓRIO DE MATOS</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3981/3981_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3981/3981_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS MARGENS DA FERROVIA NO BAIRRO PARQUE PINHEIROS</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4015/4015_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4015/4015_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA AVENIDA DOS PAULISTAS</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4017/4017_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4017/4017_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHER ENTULHOS NA RUA JERÔNIMO SOARES AZEVEDO</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4020/4020_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4020/4020_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR NA RUA PEDRO MAZARO</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4023/4023_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4023/4023_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA NO OBSTÁCULO DA RUA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4024/4024_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4024/4024_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE INTERNET 24 HORAS PARA A POPULAÇÃO</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4025/4025_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4025/4025_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA RAIO NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4026/4026_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4026/4026_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO GALERIA NA AV. DAS AMÉRICAS, 614</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4027/4027_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4027/4027_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO ÁREA DE LAZER NO BAIRRO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4030/4030_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4030/4030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR TODOS OS PARQUES INFANTIS DA CIDADE</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4033/4033_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4033/4033_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO MINHA CASA MINHA VIDA EM CORONEL GOULART</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4035/4035_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4035/4035_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR TORNEIRA NO CAMPO DO BAIRRO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4039/4039_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4039/4039_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELA DE PROTEÇÃO LATERAL NO CAMPO DO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4043/4043_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4043/4043_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELA DE PROTEÇÃO ATRÁS DOS GOLS NO CAMPO DO MATADOURO</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4045/4045_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4045/4045_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGIR AFUNDAMENTO DA RUA ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4067/4067_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4067/4067_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR COM URGÊNCIA O FINAL DA RUA FERNANDO COSTA.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4069/4069_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4069/4069_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR O PROBLEMA COM EMPRESA COBRA, NA ESTRADA DA AMIZADE, QUANTO AO FATO DO MESMO ESGOTAR ÁGUA DE CAMINHÕES PIPA E  LAVAGEM DE TRATORES, AS MARGENS DO LEITO CARROÇÁVEL.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4072/4072_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4072/4072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EFETIVAR O RECOLHIMENTO DE GALHOS JOGADOS NA RUA ÁUSTRIA, JARDIM RAIO DO SOL.                                                                             </t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4077/4077_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4077/4077_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR AS MARGENS DO CAMPINHO DE FUTEBOL, DA RUA PRESIDENTE PRUDENTE, JARDIM NOSSA SENHORA DA PAZ, LOCAL ONDE SE REALIZA A CITADA FEIRA AOS SÁBADOS</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4086/4086_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4086/4086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMA DA RUA JULIA COIMBRA CASEIRO, JARDIM HORIZONTE, QUANTO AO FATO DE SE ACUMULAR ÁGUA E SUJEIRA NO LOCAL.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4088/4088_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4088/4088_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDOS VISANDO A IMPLANTAÇÃO DE CÂMERAS NA AVENIDA DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4089/4089_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4089/4089_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE DILIGENCIAR, JUNTO A POLICIA MILITAR, VISANDO COIBIR ABUSOS QUE OCORREM NA AVENIDA DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4090/4090_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4090/4090_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLVER O PROBLEMA EM QUESTÃO NA RUA EVARISTO DA VEIGA, 610, PARQUE DOS PINHEIROS, UMA FOSSA NA CALÇADA.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4095/4095_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4095/4095_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS EM TODAS AS RUAS DO JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4097/4097_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4097/4097_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETAS NA CONFLUÊNCIA DAS RUAS DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4098/4098_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4098/4098_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DE PROPRIETÁRIOS DE TERRENOS DO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4099/4099_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4099/4099_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR O NINDAM</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4100/4100_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4100/4100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SALÃO MULTIUSO NO BAIRRO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4101/4101_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4101/4101_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA-BURACOS NO CONJUNTO HABITACIONAL ÁLVARES MACHADO A.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4102/4102_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4102/4102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO LOTES DO CH ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4104/4104_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4104/4104_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO E LUZ NA R. PRES. PRUDENTE</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4107/4107_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4107/4107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA AO CAMPO DO BAIRRO MATADOURO</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR ILUMINAÇÃO NA RUA SANTA CATARINA</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4113/4113_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4113/4113_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA QUANTO A FOSSA DA RUA EVARISTO DA VEIGA, 610</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4142/4142_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4142/4142_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRUMAR CERCA LATERAL DO CEMITÉRIO</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4143/4143_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4143/4143_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4144/4144_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4144/4144_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO BAIRRO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NO BAIRRO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIA NAS PROXIMIDADES DO CORREIO</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS ACESSOS AS MORADIAS EM ÁREAS PUBLICA NO BAIRRO RAIO DO SOL</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE POSTE NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE DE EROSÃO NA RUA MÉXICO</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA POLONIA</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4164/4164_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4164/4164_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR ESGOTO A CÉU ABERTO NO BAIRRO JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4204/4204_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4204/4204_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCAR BANCO DA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4205/4205_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4205/4205_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR MATO EM TERRENOS NO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4210/4210_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4210/4210_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ÁREAS VERDES E TAPA BURACOS NO BAIRRO JD. DS ROSAS</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4211/4211_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4211/4211_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO, GALERIAS E OUTRAS MELHORIAS NO ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4212/4212_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4212/4212_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTRADA DO MATADOURO LIMPEZA E MELHORIA</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4214/4214_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4214/4214_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO MATO, MÁQUINA DAS VIAS DE CEL. GOULART</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4216/4216_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4216/4216_texto_integral.pdf</t>
   </si>
   <si>
     <t>BAIRRO PARQUE DOS PINHEIROS LIMPEZA E CONSERVAÇÃO DAS VIAS</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4217/4217_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4217/4217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO TICKET PARA REGULAMENTAR DOENÇAS INFECCIOSAS</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4219/4219_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4219/4219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PONTO DE ÔNIBUS COBERTO E OBSTÁCULO NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4221/4221_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4221/4221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALEIRO NA RUA SANTOS DUMONT COM ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4224/4224_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4224/4224_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS PEDRAS DA RUA GUARANI E GUAIANAZES</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4228/4228_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4228/4228_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS PEDRAS DA RUA AIMARÁS E AIMORÉS</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4230/4230_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4230/4230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR CAMPO MUNICIPAL</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4232/4232_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4232/4232_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NO KM 4 ACESSO A "APREV"</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4234/4234_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4234/4234_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA JOÃO FRANCISCO LISBOA</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4272/4272_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4272/4272_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR ÁGUA PARADA NA RUA GUAICURURS</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4274/4274_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4274/4274_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO NO PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4276/4276_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4276/4276_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR ÁGUA PARADA NA R. M. NAKAMURA C/ AV. BRASIL</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4279/4279_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4279/4279_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIFORMES E EQUIPAMENTOS DE SEGURANÇA PARA OS LIXEIROS</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4281/4281_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4281/4281_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIFORMES PARA SERVIDORES DE SERVIÇOS PESADOS</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4283/4283_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4283/4283_texto_integral.pdf</t>
   </si>
   <si>
     <t>NÃO TRANSPORTAR VEÍCULOS NA CARROCERIA DE CAMINHÕES</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4285/4285_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4285/4285_texto_integral.pdf</t>
   </si>
   <si>
     <t>PSF NO JARDIM DAS ROSAS / ÁREA INSTITUCIONAL.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4287/4287_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4287/4287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA NOEL ROSA</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4290/4290_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4290/4290_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE PEDESTRES EM DIVERSOS PONTOS</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4291/4291_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4291/4291_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4292/4292_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4292/4292_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZAS ÁREAS PÚBLICAS SÃO JOÃO E OUTRAS</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4293/4293_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4293/4293_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR LÂMPADAS LIGADAS 24 HS NO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4295/4295_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4295/4295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA PONTE DE MADEIRA NO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4298/4298_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4298/4298_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO ESTRADA VELHA DE P. BERNARDES</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4300/4300_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4300/4300_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA 7 DE SETEMBRO</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4302/4302_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4302/4302_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PONTOS DE ÔNIBUS DA JANDAIA NA R. J. F. LISBOA</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO KM  04 ACESSO A APREV</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4306/4306_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4306/4306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE OBSTÁCULO NA RUA GONÇALVES DIAS</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4307/4307_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4307/4307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO FINAL DA AV. ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4323/4323_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4323/4323_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR AS MARGENS DA ESTRADA RURAL DO BAIRRO 5ª ESCOLA</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4325/4325_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4325/4325_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE DAS OBRAS DE ESGOTO DA ESTRADA FAZENDINHA</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4326/4326_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4326/4326_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4328/4328_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4328/4328_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAR COLETA SELETIVA NO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4330/4330_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4330/4330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO PRAÇA A LADO DE IGREJA CRISTÃ</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4332/4332_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4332/4332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE LIGA A CIDADE AO NINDAM</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4334/4334_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4334/4334_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E LIMPEZA DA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4335/4335_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4335/4335_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBRAR SABESP MELHOR REPAROS NAS VIAS RECAPEADAS</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4336/4336_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4336/4336_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRES NA RUA BARÃO, Nº 09 / PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4338/4338_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4338/4338_texto_integral.pdf</t>
   </si>
   <si>
     <t>LACRAR BARRACÕES DA ESTRADA DE FERRO</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4339/4339_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4339/4339_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E MANUTENÇÃO ESTRADA CRUZEIRO E OUTRAS</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4341/4341_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4341/4341_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E MANUTENÇÃO ESTRADA KM 4</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4343/4343_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4343/4343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE "PROCON" EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4360/4360_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4360/4360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA TRAVESSA ITÁLIA</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4361/4361_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4361/4361_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4363/4363_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4363/4363_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AS MARGENS DA FERROVIA NA TRAVESSIA BELA VISTA</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4368/4368_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4368/4368_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE PEDESTRES NOS CRUZAMENTOS CENTRAIS</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4369/4369_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4369/4369_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ÁREA AO LADO SANTA EUGÊNIA / COBRAS E OUTROS</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4374/4374_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4374/4374_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR COOPERATIVA DE CATADORES DE LIXO</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4375/4375_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4375/4375_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO BAIRRO JARDIM SANTA EUGÊNIA</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4376/4376_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4376/4376_texto_integral.pdf</t>
   </si>
   <si>
     <t>MECANISMO DE ESCOAMENTO D&amp;#8217;ÁGUA NAS VIAS URBANAS</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4421/4421_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4421/4421_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LAMA ASFÁLTICA NA ESTRADA DA AMIZADE, 864.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4422/4422_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4422/4422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE UM CENTRO CULTURAL EM NOSSA CIDADE </t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4427/4427_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4427/4427_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR A REMUNERAÇÃO DESSES POLICIAIS</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UM PROGRAMA DE RECUPERAÇÃO FISCAL PELA PREFEITURA</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4434/4434_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4434/4434_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NA ESTRADA DO BAIRRO MATADOURO COM A SP 501.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4435/4435_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4435/4435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS VIAS QUE DEMANDA O CÓRREGO DO MACACO E FLORETA.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4437/4437_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4437/4437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA  BR. OURO VERDE</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4439/4439_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4439/4439_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4442/4442_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4442/4442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA TRAVESSA ALCIDES SANVEZZO</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4445/4445_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4445/4445_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACO NA RUA PRESIDENTE VENCESLAU</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4475/4475_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4475/4475_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR VARREDORES DE RUAS</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4478/4478_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4478/4478_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, CALÇAMENTO BOSQUE E OUTRAS MELHORIAS M LURDES</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4480/4480_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4480/4480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS NO BAIRRO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4481/4481_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4481/4481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS NO BAIRRO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4482/4482_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4482/4482_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4484/4484_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4484/4484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS NO BAIRRO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4486/4486_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4486/4486_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NO DISTRITO DE CEL GOULART ATÉ PIRAPOZINHO.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4488/4488_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4488/4488_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA HOLANDA RECOLHER ENTULHOS E GALHOS</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4508/4508_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4508/4508_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4509/4509_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4509/4509_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR JOGAR ANIMAIS MORTOS NAS MARGENS DA VIA</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4510/4510_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4510/4510_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA TORNEIRA NO PORTÃO DO CEMITÉRIO</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4511/4511_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4511/4511_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4512/4512_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4512/4512_texto_integral.pdf</t>
   </si>
   <si>
     <t>SHOW GOSPEL NA FACAM</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4513/4513_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4513/4513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SHOW GOSPEL NO BAIRRO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4514/4514_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4514/4514_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERVAÇÃO DE RUAS E LIMPEZA ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4515/4515_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4515/4515_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E TAPA BURACOS NO BAIRRO JARDIM NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4516/4516_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4516/4516_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÃO ÚNICA EM TRECHO DA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4517/4517_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4517/4517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS NO JD. S. FRANCISCO E ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4518/4518_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4518/4518_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO EM TRECHOS DA RUA S. ANASTÁCIO E PV</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4519/4519_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4519/4519_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA RUA ARGENTINA E RESTAURAÇÃO DE OBSTÁCULO</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4520/4520_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4520/4520_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MAIS UM POSTE NA RUA SANTO ANASTÁCIO</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4521/4521_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4521/4521_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO NO CAMPO DE AREIA DO BAIRRO JD. RAIO DO SOL</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4522/4522_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4522/4522_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NOS PONTOS DE ÔNIBUS DO BAIRRO JD. RAIO DO SOL</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4540/4540_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4540/4540_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AS MARGENS DA LINHA ACESSO A ESTRADA ABÍLIO NOT.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4542/4542_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4542/4542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR MARGENS DA ESTRADA CEL. GOULART</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4545/4545_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4545/4545_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS MARGENS DA ESTRADA ABÍLIO NOTÁRIO</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4548/4548_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4548/4548_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS O COMPLEXO ESPORTIVO DO PQ. PINHEIROS</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4549/4549_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4549/4549_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS E CICLOVIA NA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4550/4550_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4550/4550_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NO CAMPO DE FUTEBOL DE CEL. GOULART</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4551/4551_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4551/4551_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTABELECER LINHA ÔNIBUS PINHEIRO/MACHADO</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4552/4552_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4552/4552_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR PAISAGISMO NA CIDADE</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4555/4555_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4555/4555_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS E MAIS UM HORÁRIO NO JD. RAIO DO SOL</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4558/4558_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4558/4558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA SANITÁRIOS DO CEMITÉRIO</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4530/4530_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4530/4530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA R. M. NAKAMURA DEFRONTE A ULIAN</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4531/4531_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4531/4531_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM POSTE NO FINAL DA RUA CAMPOS SALES</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4532/4532_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4532/4532_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRINHO PARA TRANSPORTE CAIXÕES DO VELÓRIO AO CEMITÉRIO</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4533/4533_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4533/4533_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAR COMPETIÇÕES ESPORTIVAS NA CIDADE</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4535/4535_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4535/4535_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NOS CONJUNTOS HABITACIONAL EM CONSTRUÇÃO</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4536/4536_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4536/4536_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CLUBE DE CEL. GOULART</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4537/4537_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4537/4537_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA CAMINHÃO DE LIXO NO PANORAMA E PINHEIROS</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4539/4539_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4539/4539_texto_integral.pdf</t>
   </si>
   <si>
     <t>LACRAR ACESSOS DA ANTIGA ESTAÇÃO E BARRACÕES</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4541/4541_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4541/4541_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA ESQUINA DA JOSE ROMERO C/ LUIZ GONZAGA</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4543/4543_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4543/4543_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHER ENTULHOS NA RUA HORÁCIO COSTA</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4544/4544_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4544/4544_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE GRAMA NA PRAÇA DO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4546/4546_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4546/4546_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4547/4547_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4547/4547_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CONSERVAÇÃO DAS MARGENS DA ESTRADA CEL GOULART</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4563/4563_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4563/4563_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4564/4564_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4564/4564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ESTRADAS DO CÓRREGO DO MACACO</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4565/4565_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4565/4565_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR AS LATERAIS DA ESTRADA DO BR. MATADOURO</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4566/4566_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4566/4566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA NOEL ROSA E OUTRAS</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4569/4569_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4569/4569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA AV. DAS AMÉRICAS E OUTRAS</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4570/4570_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4570/4570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR ÁREAS PÚBLICAS NO MARIA DE LURDES</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4573/4573_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4573/4573_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO SALÃO MULTIUSO DO PARQUE DOS PNHEIROS</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4575/4575_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4575/4575_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA NA RUA PRESIDENTE ROOSEVELT ESCOAR ÁGUA</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4577/4577_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4577/4577_texto_integral.pdf</t>
   </si>
   <si>
     <t>EROSÃO DO FINAL DO RUA MÉXICO &amp;#8211; JD. RAIO DO SOL</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4579/4579_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4579/4579_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENOS BALDIOS NO JD. RAIO DO SOL</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4571/4571_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4571/4571_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAR A AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4572/4572_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4572/4572_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR ÁRVORE PLANTADA AO LADO DA LINHA FÉRREA</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4574/4574_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4574/4574_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA BR. BOTAFOGO</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4576/4576_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4576/4576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUIR BUEIRO ENTUPIDO NA RUA AIMARÁS</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4578/4578_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4578/4578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS SANITÁRIOS DO COMPLEXO ESPORTIVO</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4580/4580_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4580/4580_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GALERIAS NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4581/4581_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4581/4581_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUSTEAR LOCOMOÇÃO ATLETAS DO PINHEIRO PARA A UNESP</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4582/4582_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4582/4582_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR SALÃO COMUNITÁRIO DO CONJUNTO HABITACIONAL JARDIM PANORAMA</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4583/4583_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4583/4583_texto_integral.pdf</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4584/4584_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4584/4584_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR O MATO E REPAROS NAS RUAS DO ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4585/4585_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4585/4585_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÉRMINO DO ASFALTO NA RUA PRESIDENTE VENCESLAU C/ MARTINÓPOLIS</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4586/4586_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4586/4586_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR LÂMPADAS DO TERMINAL RODOVIÁRIA ACESSAS O DIA TODO</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4587/4587_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4587/4587_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAR A R. POLÔNIA ENTRE A RUA ARG. E AV. BRASIL</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4589/4589_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4589/4589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR MATO NO FINAL DA RUA IASMIM BATISTA</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4591/4591_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4591/4591_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE FORNECER MATERIAL ESPORTIVO P/ PRÁTICA DE FUTSAL AOS ALUNOS DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4596/4596_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4596/4596_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO DA RUA JUNQUEIRA FREIRE, 80</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4597/4597_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4597/4597_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CONSERVAÇÃO ESTRADA DO BR. OURO VERDE</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4599/4599_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4599/4599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARGA E DESCARGA NA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4601/4601_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4601/4601_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO DE ESTACIONAR NA ESTR. AMIZADE, TERMINAL RODOVIÁRIO E AV. DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4602/4602_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4602/4602_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS ESTUDANTES PARAR NO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4603/4603_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4603/4603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NO CRUZAMENTO DA R. INDIANA E PP</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4604/4604_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4604/4604_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR CICLOVIA NO ACESSO A EMPRESA MATSUDA</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4605/4605_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4605/4605_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NO MARIA DE LURDES</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4606/4606_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4606/4606_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE AREIA AO LADO DO CAMPO DO JD. BELA VISTA</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4607/4607_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4607/4607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO BR. BOTAFOGO</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4608/4608_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4608/4608_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS PEDRAS DAS RUAS: AIMARÁS E JASMIM BAT</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4610/4610_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4610/4610_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR BANCOS DA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4611/4611_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4611/4611_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR TERRA NO PONTO DE MOTOS AO LADO DA CASA RADIOLUZ</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4612/4612_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4612/4612_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR CAMPO DE FUTEBOL DO JD. MARIA DE LURDES</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4613/4613_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4613/4613_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA 3ª IDADE NO BR. SANTA LUZIA</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4614/4614_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4614/4614_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTE NA RUA REGENTE FEIJÓ</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4615/4615_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4615/4615_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINÁRIA NA R. SANTA CATARINA E AMAZONAS</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4616/4616_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4616/4616_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR ÁREAS VERDES NA RUA 7 DE SETEMBRO E MANOEL FRANCISCO OLIVEIRA</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4617/4617_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4617/4617_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CANALETAS NAS CONFLUÊNCIAS DE RUAS NO JD DAS ROSAS</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4618/4618_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4618/4618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA R ISMAEL DIAS DA SILVA C/ BARÃO DO RIO BR</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4619/4619_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4619/4619_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO POSTE DA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4620/4620_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4620/4620_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO PARA PEDESTRES O PONTO DE ÔNIBUS DA BARÃO</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4632/4632_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4632/4632_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO ALÇA DA ESTRADA DA AMIZADE.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4634/4634_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4634/4634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ESTRADAS RURAIS PRÓXIMAS A CEL. GOULART</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4635/4635_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4635/4635_texto_integral.pdf</t>
   </si>
   <si>
     <t>EROSÃO NO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4636/4636_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4636/4636_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NA ESTRADA BR. MATADOURO</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4638/4638_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4638/4638_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHER GALHOS NO JARDIM DA ROSAS E OUTROS</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4640/4640_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4640/4640_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGIR SALÁRIOS MENORES QUE O MÍNIMO</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4641/4641_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4641/4641_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DE DIVERSAS VIAS CENTRAIS</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4644/4644_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4644/4644_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO B. RESERVADO A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4646/4646_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4646/4646_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPEDIR TRÂNSITO NAS PROXIMIDADES DO EXPURGO</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4649/4649_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4649/4649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E OBSTÁCULO NA RUA PP PERTO CAMPO PAULISTA</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4651/4651_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4651/4651_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR MÁQUINA EM CEL. GOULART E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4654/4654_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4654/4654_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA EDER SANVEZZO, COHAB</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4657/4657_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4657/4657_texto_integral.pdf</t>
   </si>
   <si>
     <t>TETO SALARIAL PARA PROFISSIONAIS DA SAÚDE</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4625/4625_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4625/4625_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA NA LINHA FÉRREA NA R. ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4626/4626_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4626/4626_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR NOVA PASSAGEM DA R. ISMAEL DIAS PARA A PP</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4627/4627_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4627/4627_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAR SOMENTE DE UM LADO NA RUA PB</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4633/4633_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4633/4633_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR SINALIZAÇÃO TREVO SP 270 C/ SP 501</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4637/4637_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4637/4637_texto_integral.pdf</t>
   </si>
   <si>
     <t>TREVO NA SP 501 COM NINDAM</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4639/4639_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4639/4639_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR E ILUMINAR ACESSO BALNEÁRIO VIA GRAMADO</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4642/4642_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4642/4642_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORELHÃO E LIMPEZA VILA AMERICANA EM CEL GOULART</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4643/4643_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4643/4643_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINÁRIAS EM VIAS DE CEL. GOULART</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4645/4645_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4645/4645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGILIZAR IMPLANTAÇÃO ESCOLA MEIO AMBIENTE</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4647/4647_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4647/4647_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA REGULARIZAR NINDAM</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4648/4648_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4648/4648_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSOS PARA REFORMA DO SALÃO JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4650/4650_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4650/4650_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO XV DE NOV., R. INDIANA E OUTROS</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4652/4652_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4652/4652_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE DE CONCRETO NO KM 04 &amp;#8211; ACESSO A APREV</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4653/4653_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4653/4653_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROTATÓRIA RUA MÉXICO C/ ITÁLIA &amp;#8211; PLANTAR GRAMA ESMERALDA</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4655/4655_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4655/4655_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA MÉXICO 110 &amp;#8211; TERRENO COM MATO ALTO</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4656/4656_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4656/4656_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ESCÓCIA</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4658/4658_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4658/4658_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHER ENTULHO NA RUA PEDRO BRAMBILLA</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4659/4659_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4659/4659_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR TAMPA BUEIRO NA RUA HORÁCIO COSTA</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4660/4660_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4660/4660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇADAS E MELHORIAS NA PRAÇA DO JD. SÃO JOSÉ </t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4661/4661_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4661/4661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO OBSTÁCULO DA RUÍA JASMIM BATISTA</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4662/4662_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4662/4662_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA AIMORÉS E OUTRAS</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4666/4666_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4666/4666_texto_integral.pdf</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4667/4667_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4667/4667_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO DO KM 04</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4668/4668_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4668/4668_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGILIZAR OBRAS ESGOTO DE CEL. GOULART</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4669/4669_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4669/4669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E CONSTRUÇÃO DE SALÃO COMUNITÁRIO DOS CH&amp;#8217;S</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4670/4670_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4670/4670_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS  E OUTROS NO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4671/4671_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4671/4671_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ACESSO A SP 270</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4672/4672_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4672/4672_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SALÃO COMUNITÁRIO NS PENHA</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4673/4673_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4673/4673_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE CRECHE NO FINAL DA RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4674/4674_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4674/4674_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS PRÓXIMAS AO PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4683/4683_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4683/4683_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORRE DA VIVO NO DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4684/4684_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4684/4684_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4685/4685_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4685/4685_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA REFORMA PARQUES INFANTIS DA CIDADE</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4688/4688_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4688/4688_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER CAMPANHA CONSCIENTIZAÇÃO ACESSIBILIDADE</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4690/4690_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4690/4690_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA 7 DE SETEMBRO E MF OLIVEIRA</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4691/4691_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4691/4691_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS NA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4693/4693_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4693/4693_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISTA SKATE AO LADO GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4694/4694_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4694/4694_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO 269/10</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4697/4697_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4697/4697_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA BOCA DE LOBO NA R. PP C/ BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4698/4698_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4698/4698_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NO JD. NS PAZ / RUA PP</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4700/4700_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4700/4700_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA PP PRÓXIMO A CRECHE</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4702/4702_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4702/4702_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETORES DE LIXO NAS TRANSVERSAIS DA ESTRADA CEL. GOULART</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4705/4705_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4705/4705_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO DEFRONTE A CAIUÁ ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4708/4708_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4708/4708_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTAR GRAMA AO LADO DA GALERIA DO BR. RESERVADO KM 04</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4709/4709_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4709/4709_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAR ÁGUA AO LADO DO NOVO CCI</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4712/4712_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4712/4712_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR LEI DE GERAÇÃO DE RENDA</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4714/4714_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4714/4714_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR PROPRIETÁRIOS DA R. QUINTINO DE CÉSAR PARA FAZER CALÇADAS</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>KM 04 - ANTONIO MINCA &amp;#8211; CANALIZAR O ACESSO</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4701/4701_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4701/4701_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA OLAVO BILAC</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4703/4703_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4703/4703_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA GUARANI E GUAICURUS / BELA VISTA</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4704/4704_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4704/4704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTERMEDIAR A INSTALAÇÃO DA VARA DISTRITAL / REINALDO ALGUZ</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4706/4706_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4706/4706_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA ARY BARROSO / OBRA DA GALERIA / DAR CONTINUIDADE ATÉ O CÓRREGO</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4707/4707_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4707/4707_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO SINALIZAÇÃO HORIZONTAL NA RUA PP C/ SA. ANTONIO GABAN COM PE E RF / PEDIDO MORADOR MARCELO E SINALIZAR A PASSAGEM DE NÍVEL</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4710/4710_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4710/4710_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLAY GROUND, QUADRA DE FUTEBOL, ILUMINAÇÃO, ARVORES FRUTÍFERAS, SISTEMA LAZER INFANTIL NA ÁREA DE LAZER DO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4711/4711_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4711/4711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO HORIZONTAL NAS VIAS PÚBLICAS URBANAS</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4713/4713_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4713/4713_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PP, MARIA DE LURDES E NS PAZ</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>RECUPERAR CAMPO DE MALHA DO COMPLEXO ESPORTIVO</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4716/4716_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4716/4716_texto_integral.pdf</t>
   </si>
   <si>
     <t>TIRAR ÁGUA PARADA NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4717/4717_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4717/4717_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE GALHOS NOS BAIRROS</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4718/4718_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4718/4718_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXO E GALHOS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4719/4719_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4719/4719_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA ILUMINAÇÃO DA PRAÇA DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4730/4730_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4730/4730_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA MÉXICO / JD. RAIO DO SOL</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4731/4731_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4731/4731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ESTRADA BR. KM 04 / ACESSO A PEDRO FERREIRA</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4732/4732_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4732/4732_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO CAMPO DE FUTEBOL DE CEL. GOULART</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4733/4733_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4733/4733_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXAR DIA PARA A COLETA DE LIXO EM CEL. GOULART</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4738/4738_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4738/4738_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR NOME DE RUA NA AMAZONAS E ACRE CEL. GOULART</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4740/4740_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4740/4740_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR OBSTÁCULO NA AV. BRASIL CEL GOULART</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4742/4742_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4742/4742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E LIMPEZA PARQUE INFANTIL DO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4744/4744_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4744/4744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR CÂMERAS NA ZONA CENTRAL E ACESSO A CIDADE</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4746/4746_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4746/4746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO E SINALIZAÇÃO AV. DAS AMÉRICAS/PEDRO MAZZARO</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4748/4748_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4748/4748_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR QUE CAMINHÃO DE LIXO DEIXEM CAIR LIXO NAS VIAS</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4750/4750_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4750/4750_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4751/4751_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4751/4751_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOMAR OBRAS DE REFORMA ESTRADA BR. RESERVADO</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4753/4753_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4753/4753_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR ILUMINAÇÃO DA AV. DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4735/4735_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4735/4735_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE C/ LÂMPADA NA TRAVESSA ITÁLIA, 490, RAIO DO SOL</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4736/4736_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4736/4736_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE EROSÃO NA RUA DOS MINEIROS/ JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4737/4737_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4737/4737_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROTATÓRIA NA AVENIDA DAS AMÉRICAS COM PRESIDENTE ROOSEVELT</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4739/4739_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4739/4739_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE LIXO E ENTULHOS NO BAIRRO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4741/4741_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4741/4741_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDAR ÁREA TREINAMENTO AUTO ESCOLA PARA BAIRRO JD. SÃO JOSÉ</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4743/4743_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4743/4743_texto_integral.pdf</t>
   </si>
   <si>
     <t>STREET DANCE NO JARDIM BELA VISTA E ADJACÊNCIAS</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4745/4745_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4745/4745_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL DO PARQUE DO INFANTIL DO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4747/4747_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4747/4747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REGULARIZAÇÃO CONJUNTO HABITACIONAL ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4749/4749_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4749/4749_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR DO BAIRRO NOSSA SENHORA DA PAZ AO EMEIF MÁRIO COVAS</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4752/4752_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4752/4752_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLVER ACUMULO DE TERRA NA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4754/4754_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4754/4754_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR ACESSO DEFICIENTE NA TRAVESSIA DE LINHA BARÃO</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR CONDIÇÕES DOS PASSEIOS PÚBLICOS DA CIDADE</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIRO E BEBEDOURO D&amp;#8217; ÁGUA NA ÁREA DE LAZER DO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4777/4777_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4777/4777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCREMENTAR REGULARIZAR DE CASAS DO BAIRRO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4778/4778_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4778/4778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COIBIR ACUMULO D&amp;#8217;AGUA EM VIA DE NOVO CONJUNTO HABITACIONAL </t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4779/4779_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4779/4779_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA COM O ESTADO PARA ESGOTO DO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4782/4782_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4782/4782_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAR BRAÇAL PARA MANUTENÇÃO E LIMPEZA PARQUES</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4783/4783_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4783/4783_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA DA 3ª IDADE NO BAIRRO SANTA LUIZA</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4784/4784_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4784/4784_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROFISSIONAL DE EDUCAÇÃO FÍSICA NAS ACADEMIAS</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4785/4785_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4785/4785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA SALÃO COMUNITÁRIO DO CONJUNTO HABITACIONAL JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4790/4790_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4790/4790_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROLABORE AOS POLICIAIS MILITARES</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4786/4786_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4786/4786_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMERAS DE SEGURANÇA NA ZONA URBANA E ENTRADAS DA CIDADE</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR LIXO EM TERRENO NO NINDAM</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4788/4788_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4788/4788_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPAR ENTULHOS NA RUA GUAICURUS/JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4789/4789_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4789/4789_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGIR REPAROS NA RUA SANTO ANTONIO, 141</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE MARGEIA BALNEÁRIO DA AMIZADE</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4761/4761_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4761/4761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA NA ISMAEL DIAS C/ FERNANDO COSTA</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4762/4762_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4762/4762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS PRAÇAS ESPORTIVAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4764/4764_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4764/4764_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA E REPAROS NA PRAÇA ANTONIO GATTI CADETTE</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4765/4765_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4765/4765_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE PEDRAS NA RUA CASTELO BRANCO</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4766/4766_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4766/4766_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIR ESTACIONAMENTO DA CURVA DA RUA BARÃO DO R BRANCO</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÁREA VERDE DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA DA LONGETIVIDADE NO NS PAZ, MARIA DE LURDES</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4771/4771_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4771/4771_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E OBSTÁCULO NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA ARTHUR  BOIGUES</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHÃO PIPA A DISPOSIÇÃO AO COMBATE DAS QUEIMADAS</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4774/4774_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4774/4774_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIMINUIR SOBRECARGA DE TRABALHO AOS LIXEIROS NA 2ª FEIRA</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4776/4776_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4776/4776_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACUMULO D&amp;#8217; ÁGUA NA RUA BARÃO C/ PAULO SETUBAL</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4780/4780_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4780/4780_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACUMULO DE TERRA NA RUA HORÁCIO COSTGA E ALCIDES SANVEZZO</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4781/4781_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4781/4781_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA JOSÉ BONIFÁCIO C/ BARÃO</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4793/4793_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4793/4793_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE AREIA AO LADO DO CAMPO DO BELA VISTA</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4794/4794_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4794/4794_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO JARDIM IVANIRA</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4795/4795_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4795/4795_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AO REDOR NA RUA JULIA COIMBRA CASEIRO</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4796/4796_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4796/4796_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA MANOEL SOARES GALVÃO</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4804/4804_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4804/4804_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA NA RUA GERALDO GOMES COM ISMAEL RIGOTA</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4806/4806_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4806/4806_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM GALERIA NA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DE RASPA DE ASFALTO PARA CEL. GOULART</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CEMITÉRIO NO PARQUE PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NA ESTRADA DO SUNIGA P/ PQ. PINHEIROS</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR OBSTÁCULO NA R. FERNANDO COSTA</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIS HIDRANTES NA CIDADE / JUNTO A SABESP</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR FOLHAS NA GALERIA NA R. ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>BEBEDOURO D&amp;#8217; ÁGUA NA ÁREA DE LAZER DO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS DE ACESSO AO JD. S. FRANCISCO E A. BOIGUES</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMES DE RUAS NA COHAB/CRHIS</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4818/4818_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4818/4818_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO NA RUA REGENTE FEIJÓ COM MANOEL SOARES GALVÃO</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4819/4819_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4819/4819_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TAPA BURACOS NA RUA IANSÃ NO PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4820/4820_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4820/4820_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ADEQUADA DA PRAÇA GETÚLIO VARGAS</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4821/4821_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4821/4821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO PAVIMENTO AO LADO PARQUE INFANTIL NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4822/4822_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4822/4822_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA D. PEDRO I ENTRE RUA 7 DE SET E XV NOVEMBRO</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4823/4823_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4823/4823_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIR JOGAR ENTULHO NA TRAVESSIA LINHA SENTIDO BELA VISTA</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4842/4842_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4842/4842_texto_integral.pdf</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS REIVINDICAÇÕES PARA ÁREA CENTRAL E OUTRAS</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4845/4845_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4845/4845_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DO PISO NO CRUZAMENTO AIMORÉS/AIMARÁS</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ITÁLIA E OUTRAS NO JARDIM R DO SOL</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR MÁQUINA ESTRADA VELHA DE PRES. BERNARDES</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4830/4830_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4830/4830_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE GALHOS ORIUNDOS DE PODA DA CAIUÁ</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENOS COM ENTULHOS E OUTROS</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA CONSCIENTIZAÇÃO DE LIMPEZA TERRENOS BALDIOS</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4833/4833_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4833/4833_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA AV. DAS AMÉRICAS/XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4834/4834_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4834/4834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NA ESCOLA DE CEL GOULART</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4835/4835_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4835/4835_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR ENTULHOS NA RUA MÉXICO /JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTAR OBSTÁCULOS NO ACESSO A ABILIO NOTÁRIO</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS NA RUA ISMAEL DIAS DA SILVA/SAÍDA DE ALUNOS</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4838/4838_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4838/4838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PROCON EM MACHADO</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE PASSAGEM SOBRE OS TRILHOS DA ALL</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4840/4840_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4840/4840_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CAMPO DO MATADOURO</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4841/4841_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4841/4841_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA JOÃO GASQUEZ/ NINDAM</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4848/4848_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4848/4848_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO ATRÁS DOS GOLS DO CAMPO DE AREIA RAIO DO SOL</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4849/4849_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4849/4849_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA V DIAS GARCIA, 1335</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4850/4850_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4850/4850_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE VEÍCULOS PARA TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4851/4851_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4851/4851_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO E RECAPE DA RUA OLAVO BILAC</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4852/4852_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4852/4852_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA LIXOS E ENTULHOS NA APP DO RES. MARIA DE LURDES</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4853/4853_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4853/4853_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE DA RUA SANTO ANASTACIO/JD N S PAZ</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4854/4854_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4854/4854_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E RECAPE DA RUA GERALDO RIBEIRO</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4855/4855_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4855/4855_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUIR PONTO ESCOAMENTO D&amp;#8217; ÁGUA NA RUA ANTONIO BORTOLUZZI COM FUAD MALULY</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4856/4856_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4856/4856_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA TERRENO BALDIO NA RUA ANTONIO BORTOLUZZI</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4857/4857_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4857/4857_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CAMPINHO AO LADO DA LINHA FÉRREA</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4858/4858_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4858/4858_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR OS PONTOS DE ESTACIONAMENTO DE MOTO E REPOSIÇÃO DAS PLACAS/IMPLANTAR NA PRES. ROOSEVELT E FERNANDO COSTA</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4859/4859_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4859/4859_texto_integral.pdf</t>
   </si>
   <si>
     <t>TIRAR OBSTÁCULO NO PASSEIO PÚBLICO NO LADO DIREITO DA ESTRADA DA AMIZADE, SENTIDO CENTRO DA CIDADE, PROXIMIDADES  DAS RESIDÊNCIAS DA FEPASA</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4864/4864_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4864/4864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE ILUMINAÇÃO DA RUA MARTINÓPOLIS / BAIRRO MARIA DE LURDES</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4865/4865_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4865/4865_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMERAS DE VÍDEO NA ÁREA CENTRAL DA CIDADE</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4866/4866_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4866/4866_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRECIONAR ÁGUA A GALERIA NA RUA GUAICURUS, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4867/4867_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4867/4867_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA TERRENO DA PREFEITURA O JARDIM MONTE MOR</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4868/4868_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4868/4868_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR MÁQUINA NA TRAVESSA ITÁLIA</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4869/4869_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4869/4869_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM BOLA DE CONTRATO NA RUA FERNANDO COSTA, 574</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4870/4870_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4870/4870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRUMAR ALAMBRADO DO PARQUE INFANTIL JARDIM NOSSA SENHORA PENHA</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4872/4872_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4872/4872_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR GRADE NO BUEIRO DA RUA PIXINGUINHA COM BENEDITO LACERDA</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4873/4873_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4873/4873_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHO NAS CHÁCARAS COBRAL</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4874/4874_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4874/4874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM BUEIROS E CANALIZAÇÃO NA VIA DO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4876/4876_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4876/4876_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PIXINGUINHA, DEPOIS DA BENEDITO LACERDA</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4877/4877_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4877/4877_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA TOCANTINS, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4878/4878_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4878/4878_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE NA RUA POLONIA, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4880/4880_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4880/4880_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PEDRO BRUNHOLI E OUTRAS</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4881/4881_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4881/4881_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA PEDRO BRUNHOLI COM RUA SANTO BRUNHOLI</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4883/4883_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4883/4883_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORELHÃO NA RUA GUARUCAIA, 435, JD. BELA VISTA</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4885/4885_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4885/4885_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR BUEIRO NA RUA JOSÉ VERÍSSIMO, 210</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4861/4861_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4861/4861_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA GERAL NA REDE DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4871/4871_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4871/4871_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE BOCA DE LOBO NA RUA DOS MINEIROS</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4875/4875_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4875/4875_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO JD. BELA VISTA, SÃO JOSÉ E V. FERNANDES</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4879/4879_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4879/4879_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO GRAMADO ATÉ O BALNEÁRIO</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4882/4882_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4882/4882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CAMPOS SALLES/SABESP ESTÁ AFUNDANDO</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4884/4884_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4884/4884_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACO PROVOCADO PELA CHUVAS NA R. CAMPOS SALLES COM PEDRO MAZZARO E OUTRAS</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4886/4886_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4886/4886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO PAVIMENTO RECENTE DA RUA V D GARCIA</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4887/4887_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4887/4887_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E LIMPEZA NA M F OLIVEIRA &amp;#8211; BAR DA SOCORRO</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4888/4888_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4888/4888_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS DE GALERIA NA RUA PIXINGUINHA C/ BENEDITO LACERDA</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4889/4889_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4889/4889_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CABECEIRA DA PONTE DO BR. KM 4</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4890/4890_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4890/4890_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACO NA R. ISMAEL D. SILVA C/M. NAKAMURA</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4891/4891_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4891/4891_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR ENTULHO AO LONGO DA RUA TUPINANBÁS</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4911/4911_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4911/4911_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR PAISAGISMO E COMBATE EROSÃO BALNEÁRIO AMIZADE</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4912/4912_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4912/4912_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFASTAMENTO POSTE PRAÇA, CANALETA DA R. PRES. ROOSEVELT, SINALIZAÇÃO DE SOLO NOS PRINCIPAIS CRUZAMENTOS C/ URGÊNCIA NA R. INDIANA E PRAÇA GETÚLIO VARGAS</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4913/4913_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4913/4913_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS NO JARDIM IVANIRA</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4914/4914_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4914/4914_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LÂMPADA NO POSTE DA PASSAGEM AO BAIRRO JD. BELA VISTA</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4915/4915_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4915/4915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS VIAS DAS CHÁCARAS COBRAL</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4916/4916_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4916/4916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM DUAS GALERIAS DA RUA ARY BARROSO</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4917/4917_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4917/4917_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO DE EROSÃO NA RUA CAMPOS SALLES</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4918/4918_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4918/4918_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTABELECER ESPAÇO PARA CRIANÇAS NA ÁREA VERDE DO BAIRRO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4919/4919_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4919/4919_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA EIJI NAGAO E COMBATE EROSÃO ÁREA VERDE</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4929/4929_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4929/4929_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE EROSÃO NO FINAL DA RUA MÉXICO</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4930/4930_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4930/4930_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA OGUN E PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4897/4897_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4897/4897_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPEDIR NOVAS CONSTRUÇÕES EM ÁREA VERDE DA R. PEDRO BRAMBILLA, 130</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4898/4898_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4898/4898_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE COMPRA DE ÁREA PARA CASAS POPULARES</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4899/4899_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4899/4899_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE GALHOS NO  JARDIM SANTA EUGÊNIA</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4901/4901_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4901/4901_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLETAR REPAROS NAS RUAS DO PQ. DOS PINHEIROS/PANORAMA</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4902/4902_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4902/4902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA PARQUE INFANTIL DO JD. SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4903/4903_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4903/4903_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PISTA SKATE E OUTROS NO COMPLEXO ESPORTIVO</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR MATO E MELHORIAS NA ÁREA DE LAZER DO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4905/4905_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4905/4905_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA AV. DAS AMÉRICAS E R. GERALDO C MARTINS</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>INCLUIR RELIGIÃO E EDUCAÇÃO CÍVICA NO ENSINO MUNICIPAL</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4907/4907_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4907/4907_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO MATO  PRAÇA DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4908/4908_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4908/4908_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CANTEIRO CENTRAL DA AV. BRASIL</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS F. A TEIXEIRA E OUTRAS</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4910/4910_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4910/4910_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E REPAROS NA R. ARGENTINA/RAIO DO SOL</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4924/4924_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4924/4924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO TAPA BURACOS E ILUMINAÇÃO NA RUA PP</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4925/4925_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4925/4925_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO N S PAZ,  MARIA DE LURDES E S. JOÃO</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4926/4926_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4926/4926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E REPOSIÇÃO DE PLACAS DE SINALIZAÇÃO NA ESTR. ABILIO NOTÁRIO</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4927/4927_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4927/4927_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRAS NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4928/4928_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4928/4928_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO TELHAS QUE CAEM DO PRÉDIO DA ESTAÇÃO</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4960/4960_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4960/4960_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MELHORIAS NOS CONJUNTOS HABITACIONAIS DA CDHU</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4961/4961_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4961/4961_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CAMPO DE AREIA DA PRAÇA RAIO DO SOL</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4962/4962_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4962/4962_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPE NA RUA OLAVO BILAC E OUTRAS</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4963/4963_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4963/4963_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM ÁREAS PÚBLICAS DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4964/4964_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4964/4964_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO DE UM LADO NA RUA MARCILIO DIAS</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS PONTE KM 04 PROXIMIDADES ANTONIO MINCA </t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4966/4966_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4966/4966_texto_integral.pdf</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4967/4967_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4967/4967_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA RUA 3, 20, PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4968/4968_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4968/4968_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE A EROSÃO NA AV. DOS MINEIROS, JD. S. FRANCISCO</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4969/4969_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4969/4969_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR INSUFILME E LIXO DE COLETA SELETIVA NO VELÓRIO</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4939/4939_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4939/4939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NAS RUAS RECÉM RECAPEADAS</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4940/4940_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4940/4940_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS PROXIMIDADES IGREJA CATÓLICA DO PINHEIRO</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4941/4941_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4941/4941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CLUBE MUNICIPAL DE CEL. GOULART</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4942/4942_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4942/4942_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR EXTENSÃO DE ALÇA DE ACESSO A ESTRADA AMIZADE</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4943/4943_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4943/4943_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DE TODAS AS RUAS DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4944/4944_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4944/4944_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA D. PEDRO I</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4945/4945_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4945/4945_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE AREIA AO LADO DO CAMPO BELA VISTA</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4946/4946_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4946/4946_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO DA ESTRADA VELHA DE PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4949/4949_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4949/4949_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS NA CIDADE</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4950/4950_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4950/4950_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO BAIRRO JD. SANTA EUGÊNIA</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4951/4951_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4951/4951_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE GALHOS NO PROLONGAMENTO AV. A. MARCONDES</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4952/4952_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4952/4952_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS VIAS DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4953/4953_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4953/4953_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR MATO NAS ÁREAS VERDES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4954/4954_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4954/4954_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA RUA PP E REPAROS NA GALERIA DO S. JOÃO</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4955/4955_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4955/4955_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR PROPRIETÁRIOS DE IMÓVEIS COM MATO ALTO NO BAIRRO JD HORIZONTE</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4956/4956_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4956/4956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS CANALETAS DA RUA GERALDO RIBEIRO C/ ISMAEL DIAS</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4957/4957_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4957/4957_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXA DE LIXO NA PRAÇA DO JARDIM RAIO SOL</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4958/4958_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4958/4958_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR MATO NA PRAÇA DO BAIRRO JD. SÃO JOSÉ</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4959/4959_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4959/4959_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE GALHOS NO BAIRRO PARQUE DOS PINHEIROS E PANORAMA</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3919/3919_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3919/3919_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO ROTARY CLUB DE ÁLVARES MACHADO, QUE PROMOVE PERIODICAMENTE EVENTO QUE VISA DAR O DEVIDO RECONHECIMENTO AO PROFESSOR E ALUNO PADRÃO DE CADA ANO</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4007/4007_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4007/4007_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AS UNIDADES ESCOLARES DE ÁLVARES MACHADO, QUE TIVERAM PROFESSOR OU ALUNO PREMIADOS PELO PROJETO PROFESSOR E ALUNO PADRÃO,  PROMOVIDO PELO ROTARY CLUB DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4009/4009_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4009/4009_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO SENHOR LAUREANO FERNANDES MOCHON E CARMEM DE SOUZA FERNANDES, E TODA A FAMÍLIA FERNANDES QUE DESENVOLVERAM ESFORÇOS NO SENTIDO DE VIABILIZAR, JUNTAMENTE COM A ADMINISTRAÇÃO MUNICIPAL, TERRENO QUE SERÁ DESTINADO A CONSTRUÇÃO DE UNIDADE ESCOLAR DO SESI DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4011/4011_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4011/4011_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO SENHOR ALBERTO SANO E A TODOS OS MEMBROS DA EMPRESA IMPLEMAC, PELO PRÊMIO "EXPORTA SÃO PAULO"</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>Festo, Bressan, Carlito, Cecília Katsutani, Cicinho, Fabricio Veterinario, Francis Policate, Mauro, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4059/4059_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4059/4059_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR PREFEITO E AO DIRETOR MUNICIPAL DE SAÚDE PELA CONCRETIZAÇÃO DA IMPLANTAÇÃO DO PROGRAMA DE INFORMATIZAÇÃO DO SETOR, O QUE VAI BENEFICIAR O ATENDIMENTO A POPULAÇÃO.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4064/4064_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4064/4064_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO DEPUTADO ESTADUAL REINALDO ALGUZ, POR SUA ATUAÇÃO VISANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A REFORMA E MELHORIA DO POSTO DE SAÚDE </t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4065/4065_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4065/4065_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A CAPITÃ RENATA FASSINA, COMANDANTE DA 4ª CIA PM, POR SUA POSTURA QUANDO DE REUNIÃO COM A POPULAÇÃO DO DISTRITO DE CEL. GOULART, REALIZADA RECENTEMENTE NO DISTRITO.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4196/4196_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4196/4196_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR ECIO DE MORAES TEIXEIRA, RESIDENTE A RUA VICENTE CELESTINO, 372, NO JARDIM HORIZONTE, QUE EFETUOU O PLANTIO DE ARVORES NA ESTRADA ARTHUR BOIGUES FILHO, FAZ A MANUTENÇÃO</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4270/4270_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4270/4270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS, AO SENHOR FRANCISCO HIRATA, PRESIDENTE DA PASTORAL NIPO-BRASILEIRA &amp;#8211; PANIB, PELO BRILHANTE TRABALHO QUE VEM DESENVOLVENDO FRENTE A MESMA.                                             </t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4470/4470_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4470/4470_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR ISAIAS STORCH, EX-SUPERINTENDENTE REGIONAL DA SABESP E AO SENHOR LAIRTO GOMES DA SILVA, GERENTE DO SETOR DE ÁLVARES MACHADO.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4538/4538_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4538/4538_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, PELA REALIZAÇÃO DA 2ª ETAPA DO ENCONTRO DE CASAIS EM CRISTO &amp;#8211; ECC, REALIZADO DO DIA 24 AO 27/03/11, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4529/4529_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4529/4529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, PELA REALIZAÇÃO DO EVENTO COMEMORATIVO AO DIA DO TRABALHO, PROMOVIDO PELA ADMINISTRAÇÃO MUNICIPAL, COM A PRESENÇA DOS SERVIDORES MUNICIPAIS, NO ÚLTIMO DIA 29 DE ABRIL.                                                      </t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4560/4560_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4560/4560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, PELA REALIZAÇÃO DA 2ª CAVALGADA DE ÁLVARES MACHADO, COMPREENDENDO ALMOÇO E SHOW MUSICAL, PROMOVIDA PELA PARÓQUIA SÃO JOSE DE NOSSA CIDADE.                                                                                                 </t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4561/4561_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4561/4561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COM MOÇÃO DE APLAUSOS, PELA REALIZAÇÃO DO ENCONTRO COM JOVENS, PROMOVIDO NO ÚLTIMO MÊS DE ABRIL PELO CIRCULO CATÓLICO ESTRELA DA MANHÃ &amp;#8211; CCEM.                                                            </t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4562/4562_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4562/4562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AOS ALUNOS DO 9º ANO DA EMEIF MÁRIO COVAS, PREMIADOS NA OLIMPÍADA BRASILEIRA DE FÍSICA DAS ESCOLAS PÚBLICAS, REALIZADA NO ANO DE 2010.                                                                       </t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4595/4595_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4595/4595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO CENTRO DE CONVIVÊNCIA DO IDOSO &amp;#8211; CCI DE NOSSA CIDADE QUE TEM REPRESENTADO DIGNAMENTE NOSSO MUNICÍPIO EM DIVERSOS EVENTOS A NÍVEL REGIONAL E ESTADUAL.                                                                                                                                             </t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4630/4630_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4630/4630_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO SENHOR PREFEITO, PELA EXECUÇÃO DOS SERVIÇOS DE COMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA SANTA CATARINA, DISTRITO DE CEL. GOULART, QUE HÁ MAIS DE QUARENTA ANOS ERA REIVINDICADA PELOS MORADORES.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4631/4631_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4631/4631_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO CORAL DE CANTORES DA IGREJA NOSSA SENHORA APARECIDA, DO JARDIM BELA VISTA, PELO BRILHANTE TRABALHO QUE DESENVOLVE JUNTO A POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4624/4624_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4624/4624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO PE. JURANDIR, QUE RECEBEU O TÍTULO DE PÁROCO DE NOSSA COMUNIDADE.                                                                                                                                </t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4665/4665_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4665/4665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO GERENTE DA ELEKTRO, ENGENHEIRO FAUSTO, POR SEU ATENDIMENTO CORDIAL E SOLUÇÃO RÁPIDA DOS PROBLEMAS QUE ENVOLVEM O DISTRITO DE CEL. GOULART.                                                       </t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4679/4679_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4679/4679_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO CORAL DO ECC &amp;#8211; ENCONTRO DE CASAIS EM CRISTO, PELO BRILHANTE TRABALHO QUE VEM DESENVOLVENDO DURANTE ESSES ENCONTROS</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4680/4680_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4680/4680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS, AO DR. TALMIR RODRIGUES, DEPUTADO FEDERAL, NA ÉPOCA DA LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DO PSF DO JARDIM SÃO JOÃO.                                                                </t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4681/4681_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4681/4681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS, AO ALUNO ANDRÉ ARANDA SELVÉRIO, QUE COMO ALUNO DA ESCOLA PÚBLICA, EMEIF ÁLVARES MACHADO, SAGROU-SE CAMPEÃO DA OLIMPÍADA NACIONAL DE MATEMÁTICA. </t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4682/4682_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4682/4682_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO AOS POLICIAIS CIVIS QUE REIVINDICAM A APROVAÇÃO DO PROJETO, EM TRÂMITE, NA SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO, QUE TRATA DA REENGENHARIA DA POLICIA CIVIL E REESTRUTURAÇÃO DAS CARREIRAS POLICIAIS CIVIS DO ESTADO DE SÃO PAULO, QUE PODERÁ FAZER A DEVIDA CORREÇÃO DOS VENCIMENTOS, UMA VEZ QUE ESSE TRABALHO CABE SOMENTE AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4695/4695_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4695/4695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO ATLETA DE KARATÊ GUSTAVO FURUUITI FERNANDEZ, DE 09 ANOS, QUE REPRESENTA ÁLVARES MACHADO NAS COMPETIÇÕES DO ESTILO WADÔ-RYU KARATÊ-DÔ, CONQUISTANDO TÍTULOS A NÍVEL REGIONAL, ESTADUAL E NACIONAL, SENDO QUE NO ÚLTIMO MÊS DE JULHO, SAGROU-SE CAMPEÃO NAS DUAS CATEGORIAS QUE DISPUTOU NO 1º TORNEIO NACIONAL DE KARATÊ WADÔ-RYU DE PRESIDENTE PRUDENTE &amp;#8211; TROFÉU PREFEITO MILTON CARLOS DE MELLO &amp;#8211; TUPÃ. </t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4696/4696_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4696/4696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO _x000D_
 CORAL DE CANTORES DO SETOR SÃO PEDRO, DO JARDIM NOSSA SENHORA DA PAZ, PELO BRILHANTE TRABALHO QUE DESENVOLVE JUNTO A POPULAÇÃO LOCAL.                                                                                                                                                _x000D_
 </t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4729/4729_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4729/4729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AOS SENHORES; ANTONIO JOAQUIM ALEXANDRE E ERMELINDO CATUCCI, PELAS PROMOÇÕES QUE REALIZAM JÁ HÁ MUITOS ANOS, EM PROL DE ENTIDADES FILANTRÓPICAS DA CIDADE, TAIS COMO ASILO E SANTA CASA, E, MAIS RECENTEMENTE, LEILÃO DE GADO EM PROL DA CONSTRUÇÃO DA IGREJA MATRIZ. </t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4734/4734_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4734/4734_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO SENHOR JORGE MATSUDA, QUE RECEBERÁ NO PRÓXIMO DIA 19 DE AGOSTO DE 2011, NA CÂMARA MUNICIPAL DE SÃO PAULO, A COMENDA MARIO HENRIQUE SIMONSEN.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4894/4894_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4894/4894_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO ATLETA DE KARATÊ GUSTAVO FURUUITI FERNANDEZ, DE 09 ANOS, QUE REPRESENTA ÁLVARES MACHADO NAS COMPETIÇÕES DO ESTILO WADÔ-RYU KARATÊ-DÔ.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>Bressan, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4921/4921_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4921/4921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AOS PROFESSORES DE KARATÊ: PAULO JOSÉ VILLALVA MARTINS (ÁLVARES MACHADO), LUIZ OTÁVIO LACOMBE, MOACIR QUISSI E ANTONIO CARLOS PEREIRA (PRESIDENTE PRUDENTE) E FÁBIO ISATUGO (ARAÇATUBA), QUE A PARTIR DE AGORA ESTARÃO A FRENTE DA DELEGACIA REGIONAL DA FEDERAÇÃO PAULISTA DE KARATÊ, QUE COMPREENDE UMA GRANDE REGIÃO DO ESTADO DE SÃO PAULO, COM GRANDES CENTROS ESPORTIVOS COMO PRESIDENTE PRUDENTE, ARAÇATUBA, MARILIA, OURINHOS, ASSIS, ENTRE OUTRAS. </t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4922/4922_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4922/4922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, A BANDA MARCIAL IX DE JULHO DO PARQUE DOS PINHEIROS/JARDIM PANORAMA, DIRIGIDA PELO MAESTRO ODAIR CARLOS, QUE SE SAGROU CAMPEÃ DAS CATEGORIAS: BANDAS MUSICAIS E BANDAS DE PERCURSÃO, NO CAMPEONATO PROMOVIDO PELA FEDERAÇÃO PARANAENSE DE BANDAS E FANFARRAS, NO ÚLTIMO DIA 13/11, NA CIDADE DE GENERAL CARNEIRO/PR. </t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4923/4923_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4923/4923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, AO CCEM &amp;#8211; CIRCULO CATÓLICO ESTRELA DA MANHÃ, QUE REALIZOU NO PERÍODO DE 12 A 15 DE NOVEMBRO DO CORRENTE ANO, ACAMPAMENTO EM NOSSO MUNICÍPIO, COM CERCA DE 200 PESSOAS, ENTRE CAMPISTAS, SERVOS E EQUIPE DE APOIO. </t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4933/4933_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4933/4933_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO ATLETA DE KARATÊ PAULO VASCONCELLOS, ISABELA MENDES E MARIA ISABELA PADOVANI, CRIANÇAS NA FAIXA ETÁRIA DE 08 A 12 ANOS, QUE REPRESENTAM ÁLVARES MACHADO NAS COMPETIÇÕES DO ESTILO WADÔ-RYU KARATÊ-DÔ</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4934/4934_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4934/4934_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO ROTARY CLUB DE ÁLVARES MACHADO, QUE PROMOVE ANUALMENTE, EVENTO QUE VISA PREMIAR PROFESSOR E ALUNO PADRÃO DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4935/4935_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4935/4935_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO TRABALHO DESENVOLVIDO PELO PROJETO MUSICAL SOL NASCENTE, NO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4936/4936_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4936/4936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS, A ADMINISTRAÇÃO MUNICIPAL EM FUNÇÃO DO SUCESSO ALCANÇADO PELA FACAM/2011.  </t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4937/4937_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4937/4937_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO CURSO MINISTRADO PELO INSS, ATRAVÉS DO COORDENADOR REGIONAL, SR. EVANIR MARTINS TEIXEIRA, NOS DIAS 29 E 30/11/11, NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4938/4938_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4938/4938_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO PASTOR EVANIR MARTINS TEIXEIRA E EVANGELISTA JEU ARAUJO DA SILVA PELA REALIZAÇÃO DO XVII CONGRESSO DE JOVENS DA IGREJA ASSEMBLEIA DE DEUS E XXXII CONGRESSO DE SENHORAS DA IGREJA ASSEMBLEIA DE DEUS, REALIZADO NO PERÍODO DE 18 A 21 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4948/4948_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4948/4948_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A COMISSÃO MUNICIPAL DE ESPORTES QUE PROMOVEU O CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO, SENDO O EVENTO, ENCERRADO RECENTEMENTE, COROADO COM TOTAL SUCESSO.</t>
   </si>
   <si>
     <t>11206</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2011/11206/ple_17-11001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2011/11206/ple_17-11001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: O Plano de Empregos Públicos , carreira e remuneração dos servidores Públicos do Executivo municipal e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7837,68 +7837,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4523/4523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4525/4525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4527/4527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4556/4556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4557/4557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4588/4588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4590/4590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4594/4594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4598/4598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4609/4609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4623/4623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4628/4628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4622/4622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4663/4663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4664/4664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4516/4516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4522/4522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4558/4558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4530/4530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4563/4563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4564/4564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4565/4565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4566/4566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4577/4577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4579/4579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4580/4580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4581/4581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4583/4583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4584/4584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4585/4585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4586/4586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4587/4587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4589/4589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4596/4596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4597/4597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4599/4599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4608/4608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4610/4610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4611/4611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4615/4615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4616/4616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4617/4617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4619/4619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4620/4620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4632/4632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4634/4634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4635/4635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4641/4641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4644/4644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4646/4646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4649/4649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4651/4651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4657/4657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4625/4625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4626/4626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4627/4627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4633/4633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4637/4637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4642/4642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4643/4643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4645/4645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4647/4647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4648/4648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4650/4650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4652/4652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4658/4658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4659/4659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4660/4660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4661/4661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4662/4662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4666/4666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4667/4667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4668/4668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4672/4672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4673/4673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4674/4674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4710/4710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4529/4529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4560/4560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4561/4561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4562/4562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4595/4595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4630/4630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4631/4631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4665/4665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2011/11206/ple_17-11001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4523/4523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4525/4525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4527/4527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4556/4556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4557/4557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4588/4588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4590/4590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4594/4594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4598/4598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4609/4609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4623/4623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4628/4628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4622/4622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4663/4663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4664/4664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4516/4516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4522/4522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4558/4558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4530/4530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4563/4563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4564/4564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4565/4565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4566/4566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4577/4577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4579/4579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4580/4580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4581/4581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4583/4583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4584/4584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4585/4585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4586/4586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4587/4587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4589/4589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4596/4596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4597/4597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4599/4599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4608/4608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4610/4610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4611/4611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4615/4615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4616/4616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4617/4617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4619/4619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4620/4620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4632/4632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4634/4634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4635/4635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4641/4641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4644/4644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4646/4646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4649/4649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4651/4651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4657/4657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4625/4625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4626/4626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4627/4627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4633/4633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4637/4637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4642/4642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4643/4643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4645/4645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4647/4647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4648/4648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4650/4650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4652/4652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4658/4658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4659/4659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4660/4660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4661/4661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4662/4662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4666/4666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4667/4667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4668/4668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4672/4672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4673/4673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4674/4674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4710/4710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4529/4529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4560/4560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4561/4561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4562/4562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4595/4595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4630/4630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4631/4631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4665/4665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2011/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2011/11206/ple_17-11001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H660"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>