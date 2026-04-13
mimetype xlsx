--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -54,6160 +54,6160 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Bressan</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4982/4982_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4982/4982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME QUAIS MEDIDAS TEM SIDO TOMADAS VISANDO SANAR O PROBLEMA DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Cecília Katsutani</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4983/4983_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4983/4983_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO INFORMAÇÕES SOBRE CRC, REFERENTE A MULTA APLICADA PELO TCESP RELATIVO AO ENVIO DE DADOS AO SISTEMA AUDESP.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4984/4984_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4984/4984_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE POSSIBILIDADE DE CURSO DE INFORMÁTICA AOS SERVIDORES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4987/4987_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4987/4987_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONSERVAÇÃO "MELHOR CAMINHO"</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4989/4989_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4989/4989_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE COMPRA DE COMPUTADORES</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Fabricio Veterinario</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4992/4992_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4992/4992_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AUXILIARES DE ENFERMAGEM</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4995/4995_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4995/4995_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE APLICAÇÃO MULTA DE TRÂNSITO</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4997/4997_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4997/4997_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA CÓPIA DOS ALERTAS EMITIDOS PELO TCE</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5015/5015_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5015/5015_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE RETORNO DE ENTREGA DO LEITE AO IDOSO</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5017/5017_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5017/5017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE QUEM É A RESPONSABILIDADE DE CONSERVAÇÃO PRÉDIO DO CCI DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5044/5044_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5044/5044_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONTRATO RODRIGUES E RODRIGUES E SERVIÇOS DE MOTO-BOY</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5045/5045_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5045/5045_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA SABESP QUANDO SERÁ RECUPERADO O TRECHO DA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5050/5050_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5050/5050_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ RESTAURADO MURO DO POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5051/5051_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5051/5051_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ APLICADA LISTA TRÍPLICE PARA CARGOS NA EDUCAÇÃO</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5052/5052_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5052/5052_texto_integral.pdf</t>
   </si>
   <si>
     <t>POR QUE NÃO OCORRE OPERAÇÃO "TAPA BURACOS"</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5046/5046_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5046/5046_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE COLETA DE LIXO NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5047/5047_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5047/5047_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA JUSTIÇA ELEITORAL INFORMAÇÕES SOBRE ELEITOR</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5048/5048_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5048/5048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO INFORMAÇÕES SOBRE PROTEÇÃO MANANCIAIS</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Bressan, Carlito, Cecília Katsutani, Cicinho, Fabricio Veterinario, Festo, Francis Policate, Mauro, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5049/5049_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5049/5049_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES PARA SANTA CASA</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5101/5101_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5101/5101_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUSTO DE FECHAMENTO ESTRADA MUNICIPAL</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5104/5104_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5104/5104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE CONSTRUÇÃO SESI</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5106/5106_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5106/5106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE AÇÕES TRABALHISTAS CONTRA A SANTA</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5108/5108_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5108/5108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE DENUNCIA DE LOURIVAL CARDOZO SILVA</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5153/5153_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5153/5153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ PREVISÃO DE MELHOR CAMINHO DO BR. STA LUZIA</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5155/5155_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5155/5155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AFUNDAMENTO A RUA ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5188/5188_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5188/5188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE SUBVENÇÃO A PROJETO VIDA</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Bressan, Carlito, Cecília Katsutani, Cicinho, Fabricio Veterinario, Francis Policate, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5190/5190_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5190/5190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NF DE FORNECIMENTO DE PEÇAS EM 2010</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5194/5194_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5194/5194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUDIÊNCIA PÚBLICA COM SABESP</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5195/5195_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5195/5195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA SABESP INFORMAÇÕES SOBRE REVERSÃO ESGOTO</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5186/5186_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5186/5186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PREVISÃO DE FAZER MELHORIA NO BOSQUE DO JD. M LURDES</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5187/5187_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5187/5187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SE HÁ PROJETO DE SINALIZAÇÃO HORIZONTAL NA R. BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5189/5189_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5189/5189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRESTAÇÃO DE CONSTA DO FUNDO SOCIAL</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5226/5226_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5226/5226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DA FOLHA DE PAGAMENTO</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5227/5227_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5227/5227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE MEDICAMENTOS AUTO CUSTO</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Francis Policate, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5228/5228_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5228/5228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBVENÇÃO PARA ALLAN KARDEC</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5191/5191_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5191/5191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR MOTIVOS DE MATÉRIA EM JORNAL</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SUBVENÇÃO PARA ASSOCIAÇÃO PEREGRINAÇÃO ROSÁRIO</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5193/5193_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5193/5193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGULAMENTAÇÃO DA LEI DE QUEIMADA</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5252/5252_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5252/5252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PLANTIO DE ÁRVORES</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5265/5265_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5265/5265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO COMO SE ENCONTRA PROCESSO LLICITATÓRIO DO PSF JD. N S PAZ</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5269/5269_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5269/5269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE DEPUTADO QUE CONTRIBUÍRAM PARA MUNICÍPIO</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5256/5256_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5256/5256_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR CASA MODELO NOS CONJUNTOS HABITACIONAIS</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5257/5257_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5257/5257_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDE INFORMAÇÕES SOBRE VEÍCULOS COM GASOLINA ADULTERADA</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5258/5258_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5258/5258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AUXILIO ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE LICITAÇÃO DA CÂMARA</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5302/5302_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5302/5302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FOLHA DE PAGAMENTO DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5309/5309_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5309/5309_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ PLANO CARREIRA E REGIMENTO INTERNO CRECHES</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Francis Policate, Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5345/5345_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5345/5345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO TP 01/10 DA CÂMARA</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5350/5350_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5350/5350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE NOVO PRÉDIO DO SESI</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5351/5351_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5351/5351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O BAIRRO JD. SÃO JOÃO</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5352/5352_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5352/5352_texto_integral.pdf</t>
   </si>
   <si>
     <t>NÚMERO EXATO DE SERVIDORES</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5353/5353_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5353/5353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR PARA QUEM SE REPORTAR QUANTO AS QUEIMADAS</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5354/5354_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5354/5354_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO INFORMAÇÕES SOBRE INVESTIMENTOS</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5355/5355_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5355/5355_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA LIBERAÇÃO DE RECURSOS PARA BAIRRO JD. INVANIRA</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Festo, Bressan, Carlito, Cecília Katsutani, Cicinho, Fabricio Veterinario, Francis Policate, Mauro, Miraya</t>
   </si>
   <si>
     <t>SOLICITANDO DO CONSELHO EDUCAÇÃO E SINDICATO S/</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5398/5398_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5398/5398_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A ALL SOBRE ABERTURA DE VIA</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5399/5399_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5399/5399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONSTRUÇÃO ESCOLA PINHEIRO</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5400/5400_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5400/5400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA CC 01/09 E CC 45/10</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5401/5401_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5401/5401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE DESPESAS COM PUBLICIDADE</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5402/5402_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5402/5402_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO ESTARÃO A DISPOSIÇÃO SALAS DE AULAS PARA INFORMÁTICA</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5403/5403_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5403/5403_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO INICIARÁ AS CALÇADAS NOS PRÓPRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5358/5358_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5358/5358_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FOLHA DE PAGAMENTO DE AGOSTO/10</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5360/5360_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5360/5360_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO BALANÇO ANUAL DE 2009</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5379/5379_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5379/5379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES JUNTO A SANTA CASA SOBRE PREFEITO</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5380/5380_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5380/5380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PREVISÃO DE MELHORIAS O JD. DA ROSAS</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5381/5381_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5381/5381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PREVISÃO DE COLOCAÇÃO DE LUMINÁRIAS R. S. CATARINA</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5382/5382_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5382/5382_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ A CRIAÇÃO DO CONSELHO DE TRÂNSITO</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5383/5383_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5383/5383_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ A CONFECÇÃO DE PLACAS DE NOMES DE RUAS</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5384/5384_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5384/5384_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ PROCESSO IMPLANTAÇÃO REDE DE ESGOTO E ÁGUA PARA SESI</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Cicinho, Bressan, Carlito, Cecília Katsutani, Fabricio Veterinario, Festo, Francis Policate, Mauro, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5409/5409_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5409/5409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SE TEM CONTRATO COM EMPRESA DE ASSESSORIA JURÍDICA</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5410/5410_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5410/5410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FOI FEITO PROJETO DE PRAÇA E REFORMA SALÃO JD. DAS ROSAS</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5411/5411_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5411/5411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAR SOBRE FORNECIMENTO DE CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5437/5437_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5437/5437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5439/5439_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5439/5439_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO DE SERVIÇOS DE EMERGÊNCIA ILUMINAÇÃO</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5440/5440_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5440/5440_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE E ESCOLA OS CONJUNTOS HABITACIONAIS &amp;#8211; VIA DEP. BRAGATO</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5442/5442_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5442/5442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO AOS DEPUTADOS DA REGIÃO DE INVESTIMENTOS PARA A SANTA CASA LOCAL</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5444/5444_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5444/5444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE A ADM JÁ NOTIFICOU EMPRESA QUE FEZ OBRAS DO PALCO DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5557/5557_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5557/5557_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR CRITÉRIOS DE FORNECIMENTO DE SERVIÇOS</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5558/5558_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5558/5558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MATERIAL PERMANENTE PARA PSF A DEP. ED THOMAZ</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5559/5559_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5559/5559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE GASTOS NA DIVISÃO DE AGRICULTURA</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PREVISÃO PARA OBRAS DE IMPLANTAÇÃO GALERIAS NO JD. HORIZ</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5461/5461_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5461/5461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE DOAÇÃO DE ÁREA PARA ECOTERAPIA E BOM JESUS</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5462/5462_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5462/5462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE FOI NOTIFICADO PROPRIETÁRIO NA AV. AMÉRICAS PARA IMPLANTAÇÃO DE PASSEIO PÚBLICO</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Miraya, Bressan, Cecília Katsutani, Cicinho, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5520/5520_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5520/5520_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEP. BRAGATO SOLICITANDO CENTRO CULTURAL</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5521/5521_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5521/5521_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEP. BRAGATO SOLICITANDO OBRAS DE PAVIMENTAÇÃO NOS CONJUNTOS EM ALV. MACHADO</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5522/5522_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5522/5522_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEP. BRAGATO SOLICITANDO OBRAS DE PAVIMENTAÇÃO NOS CONJUNTO DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5523/5523_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5523/5523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO EMPENHOS DO MÊS DA DIVISÃO DE AGRICULTURA</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5524/5524_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5524/5524_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM QUE BAIRRO ESTÁ A SEDE DA POLICIA MILITAR</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4986/4986_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4986/4986_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA CAMPO MUNICIPAL</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4988/4988_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4988/4988_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA SINALIZAÇÃO DA PR. GETULIO VARGAS</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>Carlito</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4990/4990_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4990/4990_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR TORNEIRAS NA PRAÇA DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4991/4991_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4991/4991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRAR PEDAÇO DE CONCRETO DA SABESP AO LADO DA LINHA </t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4993/4993_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4993/4993_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR CONDIÇÃO DE TRÁFEGO DA ESTRADA BR. RESERVADO</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4994/4994_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4994/4994_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE INCREMENTO AO MUSEU LOCAL</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4996/4996_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4996/4996_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR MANUTENÇÃO DO PARQUE INFANTIL DO JD. HORIZONTE</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4998/4998_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4998/4998_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR SINALIZAÇÃO DO PARQUE DOS PINHEIROS E JD. PANORAMA</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4999/4999_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4999/4999_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR CONSERVAÇÃO DAS VIAS DE CEL. GOULART</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5000/5000_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5000/5000_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO BACIA SECA NAS MARGENS DA R. GUERINO NOTÁRIO</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5001/5001_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5001/5001_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NOS DOIS ACESSOS DO CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5002/5002_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5002/5002_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS VIAS DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5003/5003_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5003/5003_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE A CRIAÇÃO DA ESCOLA DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5005/5005_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5005/5005_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO BOSQUE JOSÉ BELARMINO</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5006/5006_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5006/5006_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR TELEFONE PÚBLICO NO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5007/5007_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5007/5007_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR ENTULHO NA RUA MACHADO DE ASSIS</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5008/5008_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5008/5008_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA AV. JOSÉ VERRISSIMO, PQ. DOS PINHEIROS</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5010/5010_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5010/5010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS VESTIÁRIOS E ALAMBRADO CAMPO DE CEL. GOULART</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5011/5011_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5011/5011_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS VESTIÁRIOS E ALAMBRADO CAMPO PQ. PINHEIROS</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5012/5012_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5012/5012_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO CÓRREGO DO MACACO</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5013/5013_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5013/5013_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE MATO ALTO EM TERRENO LINDEIRO A ESCOLA BELA VISTA</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5014/5014_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5014/5014_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIOR ACESSO DAS CRIANÇAS AO PARQUE INFANTIL DO BELA VISTA</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5016/5016_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5016/5016_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR COLETA DE LIXO NO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5020/5020_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5020/5020_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO NAGAI</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5021/5021_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5021/5021_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS EM RUAS DO DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5022/5022_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5022/5022_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LÂMPADAS E REFLETORES PARA CAMINHADAS NOTURNAS NO CAMPO DE CEL. GOULART</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5023/5023_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5023/5023_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DO CRAS PARA CEL. GOULART</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5024/5024_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5024/5024_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ILUMINAÇÃO NA RUA MARTINÓPOLIS</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5025/5025_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5025/5025_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA PARA CALÇAMENTO DO BOSQUE DO MARIA DE LURDES</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5026/5026_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5026/5026_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELÓRIO E CEMITÉRIO NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5028/5028_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5028/5028_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCESSO DE LIXO NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5030/5030_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5030/5030_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS PEDRAS NA RUA GUARANI C/ XAVANTES</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5032/5032_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5032/5032_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR BANHEIRO PÚBLICO NO CAMPO DO MARIA LURDES</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5033/5033_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5033/5033_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR CAMPO DE MALHA, PARQUE INFANTIL E CRECHE NO MARIA DE LURDES</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5018/5018_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5018/5018_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE ESGOTO NA ESTRADA DA FAZENDINHA</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5019/5019_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5019/5019_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE A EROSÃO NA R. DOS MINEIROS E RUA DOS PAULISTAS</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5027/5027_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5027/5027_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGIR FALHA NA COLETA DE LIXO (DEIXANDO SACOS CAIR DO CAMINHÃO)</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5029/5029_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5029/5029_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA ROTATÓRIA PERTO DO POSTO PORTAL</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5031/5031_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5031/5031_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE SINALIZAÇÃO NO PARQUE DOS ORIXÁS</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5034/5034_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5034/5034_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR COLETA DE LIXO NA RUA RANCHARIA</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5035/5035_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5035/5035_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS VIAS DO JARDIM IVANIRA</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5036/5036_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5036/5036_texto_integral.pdf</t>
   </si>
   <si>
     <t>EVENTOS COMEMORATIVOS AO ANIVERSÁRIO PQ. PINHEIROS</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5037/5037_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5037/5037_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTABELECER HORÁRIOS ÔNIBUS COM PINHEIROS/PANORAMA</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5038/5038_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5038/5038_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NO SALÃO COMUNITÁRIO JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5039/5039_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5039/5039_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ACESSO A SP 270</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5040/5040_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5040/5040_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA SINALIZAÇÃO DA CIDADE</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5041/5041_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5041/5041_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA EDUARDO PRADO, PQ. PINHEIROS</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5042/5042_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5042/5042_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5043/5043_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5043/5043_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ANTONIO GABAN C/ PRES. VENCESLAU</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5123/5123_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5123/5123_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO LEITO CARROÇÁVEL DA RUA POLÔNIA</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5124/5124_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5124/5124_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELHAS DE PROTEÇÃO ATRÁS DOS GOLS DO CAMPO MATADOURO</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5125/5125_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5125/5125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ESTRADA BAIRRO BOTAFOGO</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5126/5126_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5126/5126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR COLETA DE LIXO NO JARDIM SÃO FRANCISCO</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5127/5127_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5127/5127_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPAR TERRENO PM TRAVESSA ADELINO CADETTE</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5128/5128_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5128/5128_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLVER ATOLEIRO ESTRADA DA FAZENDINHA</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5129/5129_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5129/5129_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR OBSTÁCULO NA RUA PEDRO MAZARO</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5130/5130_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5130/5130_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR USO INADEQUADO ANTIGO PRÉDIO DA ESTAÇÃO</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5131/5131_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5131/5131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SHOW CRISTÃO NA FACAM</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5132/5132_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5132/5132_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS E SINALIZAÇÃO NA ÁREA DE LAZER JD. HORIZONTE</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5133/5133_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5133/5133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE CAMPANHA PARA DAR CONHECIMENTO DA LEGISLAÇÃO</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5134/5134_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5134/5134_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR COMPLEXO ESPORTIVO NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5135/5135_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5135/5135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA PROLONGAMENTO DA R. XVDE NOVEMBRO</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5136/5136_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5136/5136_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR LEITO DA RUA CAMPOS SALLES C/ XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5137/5137_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5137/5137_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR GALERIA DA R. XV DE NOVEMBRO / CAMPOS SALLES</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5138/5138_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5138/5138_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR VENENO NOS MEIO FIO PARA ELIMINAR MATO</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5139/5139_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5139/5139_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA MATAGAL AS MARGENS DA VIA FÉRREA</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5140/5140_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5140/5140_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CALÇADAS NOS PRÓPRIOS MUNICIPAIS EM GERAL</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5144/5144_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5144/5144_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5146/5146_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5146/5146_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR OBSTÁCULO NA RUA ARGENTINA</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5149/5149_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5149/5149_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR OBSTÁCULOS NA AV. ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5054/5054_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5054/5054_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA COM PEDRAS NAS CALÇADAS NO POSTO PORTAL 2</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5055/5055_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5055/5055_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BALANCINHOS NA CERCAS FEITAS NO MELHOR CAMINHO DO BR. BREJÃO</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5056/5056_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5056/5056_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA-BURACOS NA ESTRADA ABÍLIO NOTÁRIO</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5057/5057_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5057/5057_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA R. PRES. VENCELAU, 231</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5058/5058_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5058/5058_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR SINALIZAÇÃO DE CHÃO NA CIDADE</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5059/5059_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5059/5059_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NA ESTRADA ABÍLIO NOTÁRIO</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5060/5060_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5060/5060_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E PODA DE ÁRVORES DO JD. BELA VISTA</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5061/5061_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5061/5061_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA ANTONIO BORTOLUZZI</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5062/5062_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5062/5062_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO NA RUA PAULO SETÚBAL, 195</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5063/5063_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5063/5063_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TELA ATRÁS DOS GOLS DO CAMPO S. FRANCISCO</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5064/5064_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5064/5064_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA D. PEDRO I, 602</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5065/5065_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5065/5065_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA D. PEDRO I, 131</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5066/5066_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5066/5066_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRUMAR PONTE DO BR. CÓRREGO DO MACACO</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5067/5067_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5067/5067_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA V. DIAS GARCIA, 1345</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5068/5068_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5068/5068_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA ORLANDO SILVA C/ BENEDITO LACERDA</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA PRESIDENTE VENCESLAU DO 231 ATÉ O FINAL</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA SANTO ANASTÁCIO. 553 ATÉ O FINAL</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5073/5073_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5073/5073_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA ANTONIO GABAN, 06, 21, 146</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5077/5077_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5077/5077_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA ANTONIO GABAN C/ REGENTE FEIJÓ</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCOLA ÁREA INSTITUCIONAL DO MARIA DE LURDE</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>PODA DE DOIS CHORÕES NA RUA 7 DE SETEMBRO, JD. DAS ROSAS</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>REFORMA DE MESAS E BANCOS AO LADO DA RODOVIÁRIA</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA POLIESPORTIVA DA ESCOLA DE C. GOULART</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5086/5086_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5086/5086_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA COBERTA NA EMEIF JD. PANORAMA</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5087/5087_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5087/5087_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA EMEIF JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>MELHORIA NA RUA NOEL ROSA</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>MELHORIAS NO SALÃO COMUNITÁRIO DO BR. MATADOURO</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA D. PEDRO I</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>MELHORAR ESCOAMENTO D&amp;#8217;ÁGUA</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5112/5112_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5112/5112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR ÁREA AS MARGENS DA FERROVIA</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5113/5113_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5113/5113_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE SINALIZAÇÃO NO CRUZAMENTO DA AV. DAS AMÉRICA E RUA FERNANDO COSTA</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5114/5114_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5114/5114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR O MURO DO CENTRO COMUNITÁRIO DO JARDIM B. VISTA</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5115/5115_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5115/5115_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR CESTO DE LIXO PRÓXIMO AO AUTO POSTO IRMAÕES KATSUT</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5116/5116_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5116/5116_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSOS PARA O CLUBE DO LAÇO</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5117/5117_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5117/5117_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA D. PEDRO I, 236</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5118/5118_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5118/5118_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA R. SANTA CATARINA</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5119/5119_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5119/5119_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR MOTONIVELADORA NA ESTRADA DO CRUZEIRO E OUTRAS</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5120/5120_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5120/5120_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA ROTATÓRIA DO RAIO DO SOL</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5141/5141_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5141/5141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ESTRADA VELHA PARA PRES. BERNARDES</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5142/5142_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5142/5142_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA LÂMPADA NA RUA FERNANDO COSTA, 470</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5143/5143_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5143/5143_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALTA DE EQUIPAMENTOS DE SEGURANÇA DOS SERVIDORES QUE TRABALHAM COM EMULSÃO ASFÁLTICAFALTA DE EQUIPAMENTOS DE SEGURANÇA DOS SERVIDORES QUE TRABALHAM COM EMULSÃO ASFÁLTICA</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5145/5145_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5145/5145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA REFORMA GRAMADO E ALAMBRADO DO CAMPO MUNICIPAL</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5147/5147_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5147/5147_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR GALERIA DE ÁGUAS PLUVIAIS NA R. XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5148/5148_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5148/5148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETORNAR A MÃO DUPLA NA AVENIDA DA AMÉRICAS PERTO POSTO DO BETO </t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5150/5150_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5150/5150_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA RANCHARIA</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5151/5151_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5151/5151_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA AMARELA NA RUA RANCHARIA</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5152/5152_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5152/5152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA NOEL ROSA</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5154/5154_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5154/5154_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR ESCOAMENTO D&amp;#8217; ÁGUA EUCLIDES DA CUNHA</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5156/5156_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5156/5156_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR LÂMPADAS EM POSTES DA RUA SANTO ANASTÁCIO</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5157/5157_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5157/5157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACOSTAMENTO NA ESTRADA DO SUCÃO</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5158/5158_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5158/5158_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR SINALIZAÇÃO A RUA ALCIDES SANVEZZO</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5159/5159_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5159/5159_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA SANTO ANTONIO</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5160/5160_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5160/5160_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NO CANTEIRO AV. ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5162/5162_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5162/5162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS ESTRADAS RURAIS DO MELHOR CAMINHO</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5163/5163_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5163/5163_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTULHO NO ATOLEIRO ESTRADA KM 2</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5165/5165_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5165/5165_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA ALCIDES SANVEZZO</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5168/5168_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5168/5168_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA NA ÁREA DE LAZER DA ESTRADA AMIZADE</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5169/5169_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5169/5169_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM RUAS DO PQ. DOS PINHEIROS/JD. PANORAMA</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5161/5161_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5161/5161_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR PLACA DE POSTE</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5164/5164_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5164/5164_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR LIXEIRAS DEFRONTE A SANTA CASA</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5166/5166_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5166/5166_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO DA COHAB/CRHIS</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5167/5167_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5167/5167_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA PINXINGUINHA</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5170/5170_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5170/5170_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE EROSÃO RUA MEXICO</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5172/5172_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5172/5172_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRUMAR CALÇADA DA RUA HOLANDA</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5174/5174_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5174/5174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5176/5176_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5176/5176_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5179/5179_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5179/5179_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCAR LÂMPADA NA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5171/5171_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5171/5171_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE MALHA NO COMPLEXO ESPORTIVO</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5173/5173_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5173/5173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR ACESSO NA PONTE CÓRREGO DO MACACO</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5175/5175_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5175/5175_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS RUAS DO BAIRRO JD. PICHIONI</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5177/5177_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5177/5177_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALINHAR A PONTE DO BR. KM 4</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5178/5178_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5178/5178_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO SALÃO COMUNITÁRIO JD. HORIZONTE</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5180/5180_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5180/5180_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA ORLANDO SILVA, 60</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5181/5181_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5181/5181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO PASSEIO PÚBLICO NA CIDADE</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5182/5182_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5182/5182_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO JD. HORIZONTE</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5183/5183_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5183/5183_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR TERRENOS BALDIOS COM MATO ALTO NO JD. HORIZONTE</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5184/5184_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5184/5184_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO DOS PASSEIOS DO JD. HORIZONTE</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5185/5185_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5185/5185_texto_integral.pdf</t>
   </si>
   <si>
     <t>TIRAR GRAMA DO PAVIMENTO DO PARQUE DOS PINHEIROS I E II E JD. PANORAMA</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5197/5197_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5197/5197_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA CAMPOS SALLES</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5199/5199_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5199/5199_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5201/5201_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5201/5201_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIA DA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5211/5211_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5211/5211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE PROTEÇÃO DAS VIAS INGRIMES</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5214/5214_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5214/5214_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO NO CAMPO DE AREIA NO JD. RAIO DO SOL</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5216/5216_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5216/5216_texto_integral.pdf</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5219/5219_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5219/5219_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5198/5198_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5198/5198_texto_integral.pdf</t>
   </si>
   <si>
     <t>TIRAR ÁGUA PARADA NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5200/5200_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5200/5200_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANO DE IRRIGAÇÃO FURADO NO BR. OURO VERDE</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5202/5202_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5202/5202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COIBIR JOGAR LIXO NA ESTRADA ABÍLIO NOTÁRIO </t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5203/5203_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5203/5203_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA AV. CASTRO ALVES/PQ. PINHEIROS</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5204/5204_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5204/5204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDA PARA RECOLHIMENTO DE GALHOS E OUTROS</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5205/5205_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5205/5205_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR PASSEIO PÚBLICO NA RUA PIXINGUINHA</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5206/5206_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5206/5206_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA COM SESI E OUTRAS P/ CURSOS PROFISSIONALIZANTES</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5207/5207_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5207/5207_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR ÁREA DE LAZER AO LADO DO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>RECUPERAR TRECHOS CRÍTICOS DAS CHÁCARAS ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5209/5209_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5209/5209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ANTIGA ESCOLA DO BR. OURO VERDE</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5210/5210_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5210/5210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NO JD. NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5236/5236_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5236/5236_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PARQUE INFANTIL NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5238/5238_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5238/5238_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA DOS REFLETORES DA PRAÇA DA BANDEIRA</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5239/5239_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5239/5239_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUIAS E SARJETA NAS VIAS DE CEL. GOULART</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5242/5242_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5242/5242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGILIZAR A IMPLANTAÇÃO DA REDE DE ESGOTO EM CEL. GOULART</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5244/5244_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5244/5244_texto_integral.pdf</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5247/5247_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5247/5247_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELÓRIO E CEMITÉRIO NO PQ. PINHEIROS</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5248/5248_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5248/5248_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR PAISAGISMO DA CIDADE</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5249/5249_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5249/5249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS OBSTÁCULOS</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5250/5250_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5250/5250_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHER ENTULHOS NA R. ROQUE DOMINGUES SANCHEZ</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5251/5251_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5251/5251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE VÁRIAS MELHORIAS NO JD. NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5253/5253_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5253/5253_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA IMPLANTAÇÃO DE ZONA AZUL</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5254/5254_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5254/5254_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5255/5255_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5255/5255_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NO BR. KM 4</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5212/5212_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5212/5212_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA R. PRES. BERNARDES</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5213/5213_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5213/5213_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS E OUTROS NA R. MARTINÓPOLIS</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5215/5215_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5215/5215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS BARRACÕES DA SECRETARIA AGRICULTURA</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5217/5217_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5217/5217_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO DE MOTOS NA P. ROOSEVELT</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5218/5218_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5218/5218_texto_integral.pdf</t>
   </si>
   <si>
     <t>VÁRIAS MELHORIAS NO JD. DAS ROSAS E OUTROS</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5220/5220_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5220/5220_texto_integral.pdf</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5221/5221_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5221/5221_texto_integral.pdf</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5222/5222_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5222/5222_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRA OU ENTULHO NA RUA HELIARD PACO (ARTHUR BOIGUES)</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5223/5223_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5223/5223_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIDO</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5224/5224_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5224/5224_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR TERRA NA RUA CAMPOS SALLES, DEFRONTE AO ASILO</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5225/5225_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5225/5225_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO EM VÁRIAS RUAS DA CIDADE</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5229/5229_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5229/5229_texto_integral.pdf</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5230/5230_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5230/5230_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PORTAIS NAS PRINCIPAIS ACESSOS A CIDADE</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5231/5231_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5231/5231_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIA NA RUA SÃO PAULO EM CEL. GOULART</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5232/5232_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5232/5232_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA ILUMINAÇÃO PÚBLICA EM CEL. GOULART</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5233/5233_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5233/5233_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS VIAS QUE DEMANDA ESCOLA E POSTO SAÚDE</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5234/5234_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5234/5234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE CLUBE DE CEL. GOULART</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5235/5235_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5235/5235_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANTER LIMPA MARGEM ESTRADA CEL. GOULART</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5237/5237_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5237/5237_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR REDE DE ESGOTO NA RUA EDUARDO PRADO</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5240/5240_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5240/5240_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ILUMINAÇÃO ÁREA VERDE DO JD. DAS ROSAS</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5241/5241_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5241/5241_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGIR AFUNDAMENTO DA RUA MF OLIVEIRA E 7 SETEMBRO</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5243/5243_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5243/5243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROFISSIONAL PARA ACOMPANHAR ACADEMIA AR LIVRE</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5245/5245_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5245/5245_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR GADO SOLTO NO JD. MARIA DE LURDES</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5246/5246_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5246/5246_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5273/5273_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5273/5273_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA NA RUA P. PRUDENTE, 181</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5275/5275_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5275/5275_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ESGOTO NA RUA P. BERNARDES</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5276/5276_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5276/5276_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA NO BAIRRO JD. NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5277/5277_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5277/5277_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA TRAVESSA ITÁLIA</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5278/5278_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5278/5278_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE ENTULHO NO BAIRRO JD. HORIZONTE</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5279/5279_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5279/5279_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ÁREA VERDE DO BAIRRO JD. DAS ROSAS</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5280/5280_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5280/5280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PARCERIA COM SINDICATO RURAL DE PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5281/5281_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5281/5281_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA AUSTRÁLIA E ROTATÓRIA RAIO DO SOL</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5283/5283_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5283/5283_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DOS SERVIÇOS DOS CORREIOS</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5285/5285_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5285/5285_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5288/5288_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5288/5288_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE DE ÁGUA NA RUA MARTINÓPOLIS</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5289/5289_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5289/5289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5291/5291_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5291/5291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO HORIZONTAL NA RUA D. PEDRO I</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5294/5294_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5294/5294_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE EROSÃO NA RUA GUAIANAZES (FINAL)</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5259/5259_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5259/5259_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISTA DE PEDESTRES NA ESTRADA ABÍLIO NOTÁRIO</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5260/5260_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5260/5260_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR TUBOS DAS CALÇADAS NA RUA ISMAEL DIAS</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5261/5261_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5261/5261_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR ABUSOS DOS JOVENS NO CENTRO</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5262/5262_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5262/5262_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AS MARGENS DA FERROVIA P/ ISMAEL DIAS</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5263/5263_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5263/5263_texto_integral.pdf</t>
   </si>
   <si>
     <t>FACILITAR AS CRIANÇAS TOMAREM ÁGUA NA ESCOLA INFANTIL</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5264/5264_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5264/5264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA ABRIGOS DOS PONTOS DE ÔNIBUS</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5266/5266_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5266/5266_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÁREA VERDES E RUAS NO CHÁCARAS ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5267/5267_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5267/5267_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE EROSÃO DO JD. SÃO JOÃO</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5268/5268_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5268/5268_texto_integral.pdf</t>
   </si>
   <si>
     <t>VAGA DEFICIENTE E IDOSO NO ESTACIONAMENTO POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5270/5270_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5270/5270_texto_integral.pdf</t>
   </si>
   <si>
     <t>JOGAR AREIA NO PARQUE INFANTIL S. JOSÉ</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5271/5271_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5271/5271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CABECEIRA DA PONTE DOS MINCA &amp;#8211; KM 4</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5272/5272_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5272/5272_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE AREIA AO LADO DO CAMPO BELA VISTA</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5274/5274_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5274/5274_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5284/5284_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5284/5284_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA RUI BARBOSA</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5286/5286_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5286/5286_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRA NA AV. DAS AMÉRICAS C/ 7 SETEMBRO</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5287/5287_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5287/5287_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR FERRO NA CALÇADA NO PONTILHÃO DA R. P. PRUDENTE</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5290/5290_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5290/5290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE RECICLAGEM ÓLEO DE COZINHA</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5292/5292_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5292/5292_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO PROPRIETÁRIOS TERRENOS BALDIOS S. FRANCISCO</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5293/5293_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5293/5293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PADRÃO ELÉTRICO DO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5295/5295_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5295/5295_texto_integral.pdf</t>
   </si>
   <si>
     <t>GALERIA NA AV. DAS AMÉRICAS (TERRENO CAVALETI)</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5296/5296_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5296/5296_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TAMPAS EM GALERIAS MARIA DE LURDES</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5297/5297_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5297/5297_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO DEFRONTE IGREJA METODISTA NA M. NAKAMURA</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5298/5298_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5298/5298_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA SEVERIANO MAURO / CH JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5299/5299_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5299/5299_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO R. STO ANTONIO C/ CASTELO BRANCO</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t xml:space="preserve">ESCOLA E CRECHE PARA CONJUNTOS HABITACIONAIS         </t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5301/5301_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5301/5301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE BOCHA E ACADEMIA 3ª IDADE NA COHAB/CRHIS</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5303/5303_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5303/5303_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA AV. DAS AMÉRICAS</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5304/5304_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5304/5304_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5305/5305_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5305/5305_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA AVENIDA BRASIL E RUA HOLANDA</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5306/5306_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5306/5306_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PISTA DE CAMINHADA NO ACESSO SP 270</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5307/5307_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5307/5307_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUIPAMENTOS DE SEGURANÇA PARA LIXEIROS</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5308/5308_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5308/5308_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARQUIBANCADAS NO CAMPO DO BAIRRO PQ. DOS PINHEIROS</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5310/5310_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5310/5310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA SÃO GERALDO</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5313/5313_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5313/5313_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS MARGENS DA ESTRADA DE CORONEL GOULART</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5315/5315_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5315/5315_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPORTUNIDADE PARA NOVOS TALENTOS NA FACAM/10</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5316/5316_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5316/5316_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO PÚBLICA DA CIDADE</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5317/5317_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5317/5317_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA POLÔNIA, ENTRE AVENIDA BRASIL E RUA ARGENTINA</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5318/5318_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5318/5318_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA NO JD. NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5321/5321_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5321/5321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA ÁREA VERDE NO JD. MARIA DE LURDES </t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5323/5323_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5323/5323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER GALERIA E RECOLOCAR PEDRA NA R. TUPNAMBÁS</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5326/5326_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5326/5326_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAR PEDRAS NO LEITO DA RUA GUAIANAZES</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Festo, Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5328/5328_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5328/5328_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5330/5330_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5330/5330_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA PRAÇA DA BANDEIRA</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5331/5331_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5331/5331_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO DEFRONTE AO TÊNIS CLUBE</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5312/5312_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5312/5312_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE EROSÃO NA RUA DOS MINEIROS E AV. DOS PAULISTAS</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5314/5314_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5314/5314_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTABELECER AS FAIXAS DE PEDESTRES NA VIAS PRINCIPAIS</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5319/5319_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5319/5319_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIR ESTACIONAMENTO DE UM LADO DA R. MARCILIO DIAS</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5320/5320_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5320/5320_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GALERIA RUA OSWALDO CRUZ</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5322/5322_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5322/5322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO COIBIR INVASÃO ÁREA VERDE S. JOÃO</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5324/5324_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5324/5324_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E RECAPEAMENTO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5325/5325_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5325/5325_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA MF OLIV. NIVELAMENTO DO LEITO CARROÇAVEL</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5327/5327_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5327/5327_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSOS DE CAPACITAÇÃO SERVIDORES</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5329/5329_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5329/5329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE ALAMBRADO E VESTIÁRIO EM CEL. GOULART</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5332/5332_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5332/5332_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRES NA AV. AMÉRICAS / BRADESCO E BB</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5333/5333_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5333/5333_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA NA RUA PE. FONTANELLI, 31</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5334/5334_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5334/5334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR PISO DA RUA PAULO SETÚBAL E AIMARÁS</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5356/5356_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5356/5356_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5357/5357_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5357/5357_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5359/5359_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5359/5359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO RUA AO LADO DA LINHA FÉRREA</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5361/5361_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5361/5361_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA AV. BRASIL, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5362/5362_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5362/5362_texto_integral.pdf</t>
   </si>
   <si>
     <t>VALETA FUNDA NA ENTRADA DO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5363/5363_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5363/5363_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR CALÇADAS EM PRÓPRIOS MUNICIPAIS NO JD. SÃO JOÃO E OUTROS</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5364/5364_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5364/5364_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA A RUA BARÃO DO RIO BRANCO, 404</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5365/5365_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5365/5365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 68/09</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5367/5367_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5367/5367_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS PROIBIDO JOGAR LIXO NO JD. MARIA DE LURDES</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5368/5368_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5368/5368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE 187 MUDAS MARGEANDO O CÓRREGO</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5370/5370_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5370/5370_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTÃO CAMINHÃO PIPA</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5371/5371_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5371/5371_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO ACESSO A CHÁCARAS NA RUA MARTINÓPOLIS</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5336/5336_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5336/5336_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE ÁRVORES NA RUA ARGENTINA</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5337/5337_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5337/5337_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRE ENTULHOS NA RUA ISMAEL DIAS DA SILVA, 445</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5338/5338_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5338/5338_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE GALHOS AO LADO LINHA FÉRREA NO JD. PAULISTA</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5339/5339_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5339/5339_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTENÇÃO EROSÃO NA RUA MÉXICO NO JD. RAIO DO SOL</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5340/5340_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5340/5340_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHER ENTULHO NA ÁREA INSTITUCIONAL DO RESIDENCIAL ISABEL MIZOBE</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>INÚMERAS REIVINDICAÇÕES DA POPULAÇÃO</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5342/5342_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5342/5342_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTAR OS PRÓPRIOS COM AS CORES MUNICIPAIS</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5343/5343_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5343/5343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA PROJETO ALEGRIA DE SER</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5344/5344_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5344/5344_texto_integral.pdf</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5346/5346_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5346/5346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUXILIO ALIMENTAÇÃO PARA CONSELHEIROS TUTELARES</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5347/5347_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5347/5347_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE BRAÇO ILUMINAÇÃO NA PONTE DO JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5348/5348_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5348/5348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA CENTRO COMUNITÁRIO MATADOURO E MARIA DE LURDES</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5349/5349_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5349/5349_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TELA NO CAMPO DO JD. BELA VISTA</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5407/5407_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5407/5407_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE PROIBIDO JOGAR LIXO EM TERRENO DO JD. PICHIONI</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5408/5408_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5408/5408_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO EM TRÊS POSTES NA FUAD MALULY</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5412/5412_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5412/5412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PASSAR MÁQUINA ESTRADA DA FAZENDINHA_x000D_
 </t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5414/5414_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5414/5414_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM POSTE NA RUA 9 DE JULHO, 340</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5415/5415_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5415/5415_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5416/5416_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5416/5416_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA PEDRO MAZARO, 100, TAPAR DOIS BURACOS</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5420/5420_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5420/5420_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO CHÁCARAS COBRAL</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5423/5423_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5423/5423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE COIBIR INFRAÇÕES NAS ALÇAS DO TREVO SP 270</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5425/5425_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5425/5425_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS DE ACESSO AO HOTEL FAZENDA "CAMPO BELO"</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5428/5428_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5428/5428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA CENTRO COMUNITÁRIO BR. MATADOURO E MARIA LURDES</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5432/5432_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5432/5432_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS QUEIMADAS PQ. PINHEIROS E OUTROS</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5434/5434_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5434/5434_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE DO PANORAMA E PINHEIROS</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5435/5435_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5435/5435_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR CARRO PARA A VIGILÂNCIA SANITÁRIA</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5436/5436_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5436/5436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO, PLACAS INDICATIVAS DE RUAS E PRÓPRIOS MUNICIPAIS </t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5438/5438_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5438/5438_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA PRAÇA ANTONIO CADETTE</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5441/5441_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5441/5441_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO NO CAMPO DO BR. MATADOURO</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5443/5443_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5443/5443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELÓRIO NO JD. BELA VISTA</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5366/5366_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5366/5366_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCAR MADEIRA PONTE DO BR. MATADOURO</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5369/5369_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5369/5369_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE ÁRVORE NA TRAVESSA SANTO ANASTÁCIO</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5372/5372_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5372/5372_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE AREIA DO LADO DO CAMPO DE FUTEBOL JD. B. VISTA</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5373/5373_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5373/5373_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPO DE BOCHA AO LADO DO CAMPO DE FUTEBOL JD. B. VISTA</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5374/5374_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5374/5374_texto_integral.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO BALNEÁRIO DA AMIZADE</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5375/5375_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5375/5375_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NO ACESSO DO JD. PANORAMA E PQ. PINHEIROS</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5376/5376_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5376/5376_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ILUMINAÇÃO DO CH JOSÉ CANDUCCI E OUTROS</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5377/5377_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5377/5377_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACO NA RUA BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5378/5378_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5378/5378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR EROSÃO DO JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5385/5385_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5385/5385_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR DESLEIXO NA COLETA DE LIXO DEIXANDO LIXO NA RUA</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>REFORMA PONTE NO ACESSO A CHÁCARA CASTELO</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5387/5387_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5387/5387_texto_integral.pdf</t>
   </si>
   <si>
     <t>BURACO NA RUA PEDRO MAZARO, 100</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>REFAZER PONTE DO BR. SANTA LUZIA</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5389/5389_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5389/5389_texto_integral.pdf</t>
   </si>
   <si>
     <t>TUBULAÇÃO EM POSTE SECA PRÓXIMO AO CAMPO DO BR. S LUZIA</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5390/5390_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5390/5390_texto_integral.pdf</t>
   </si>
   <si>
     <t>VÁRIAS REIVINDICAÇÕES NO JD. PICHIONI E OUTROS</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t xml:space="preserve">VÁRIAS REIVINDICAÇÕES PARA CEL. GOULART </t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>ARRUMAR CALÇADAS NO EXPURGO NA R. OLAVO BILAC</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5393/5393_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5393/5393_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTER EROSÃO SERRALHERIA MARTINS</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5394/5394_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5394/5394_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHO NA TRAVESSIA SUBTERRÂNIA NA SP 270</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5395/5395_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5395/5395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER RECAPE NA R. MONSENHOR NAKAMURA/IGREJA METODISTA</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5396/5396_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5396/5396_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRUMAR RUA NO POSTO DE SAÚDE DE CEL. GOULART</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5397/5397_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5397/5397_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA PRAÇA DOS CORREIOS</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5413/5413_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5413/5413_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACO NO CRUZAMENTO DAS RUAS REGENTE FEIJÓ E RANCHARIA</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5417/5417_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5417/5417_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHÕES DE TERRA NO DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5418/5418_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5418/5418_texto_integral.pdf</t>
   </si>
   <si>
     <t>JOGAR CASCALHO NA ESTRADA DO BR. 8,5</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5419/5419_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5419/5419_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR MOTONIVELADORA NA ESTRADA VELHA P/ P. BERNARDES</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5421/5421_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5421/5421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CANALETAS EM VÁRIAS RUAS NO CRUZAMENTO C/ BARÃO </t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5422/5422_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5422/5422_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E OBSTÁCULOS NA R. PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5424/5424_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5424/5424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA CANALESTA R. XV DE NOVEMBRO </t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5426/5426_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5426/5426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE DE ACESSO AO CAMPO BR. MATADOURO</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5427/5427_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5427/5427_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA QUADRA ESCOLA DE CEL. GOULART</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5429/5429_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5429/5429_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO DEFRONTE A EMEIF DO JD. BELA VISTA</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5430/5430_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5430/5430_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA PAULO SANTOS C/ EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5431/5431_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5431/5431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA ARY BARROSO, JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5433/5433_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5433/5433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA AUSTRÁLIA, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5446/5446_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5446/5446_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO D&amp;#8217;ÁGUA NA RUA GUAICURUS</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5447/5447_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5447/5447_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR AS CONDIÇÕES DO OBSTÁCULO DEFRONTE AO SALÃO PAROQUIAL</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5448/5448_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5448/5448_texto_integral.pdf</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5449/5449_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5449/5449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMA DE SEGURANÇA BARRACÕES EXPURGO</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5450/5450_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5450/5450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA BR. S. GERALDO</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5451/5451_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5451/5451_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA 5ª ESCOLA</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5452/5452_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5452/5452_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR RUA FRANCISCO DE SOUZA</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5453/5453_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5453/5453_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPEDIR A AV. DAS AMÉRICAS A PARTIR DAS 20 HS NOS FINAIS DE SEMANA E FERIADOS</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5454/5454_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5454/5454_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAR ÁREAS PÚBLICAS DO ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5455/5455_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5455/5455_texto_integral.pdf</t>
   </si>
   <si>
     <t>FESTIVAL DE CANTORES E PEÇA DE TEATRO NA FACAM</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5456/5456_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5456/5456_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPRESA TUCANOS ESTÁ DANIFICANDO ASFALTO SÃO JOÃO</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5457/5457_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5457/5457_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR JOGAR LIXO EM BURACO NA GONÇALVES DIAS C/ JOSÉ VERÍSSIMO NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5458/5458_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5458/5458_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO SÓ DE UM LADO NA AV. DAS AMÉRICAS</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5459/5459_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5459/5459_texto_integral.pdf</t>
   </si>
   <si>
     <t>TUBULAÇÃO NO FINAL NA RUA VINICIUS DE MORAES</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5546/5546_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5546/5546_texto_integral.pdf</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5547/5547_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5547/5547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE ÁREA PARA CENTRO COMUNITÁRIO JD. SÃO JOÃO</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5548/5548_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5548/5548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NA RUA INDIANA E OUTRAS</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5549/5549_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5549/5549_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTER ACUMULO DE ÁGUAS NA R. GENERAL OSÓRIO</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5550/5550_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5550/5550_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVA LINHA Á JANDAIA PARA P. PRUDENTE</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5551/5551_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5551/5551_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS VIAS DO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5552/5552_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5552/5552_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO POLICIAL ABERTO 24 HS NO PQ. DOS PINHEIROS</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5553/5553_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5553/5553_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MAIS UM POSTE NA RUA 9 DE JULHO</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5554/5554_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5554/5554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS VIAS DE CEL. GOULART.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5555/5555_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5555/5555_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA RUA EVARISTO DA VEIGA, 301</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5556/5556_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5556/5556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO DOS CONSELHEIROS TULELARES</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5467/5467_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5467/5467_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS NA RUA XV DE NOVEMBRO DEFRONTE AO PSF</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5468/5468_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5468/5468_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR ÁREA VERDE NO FINAL DA RUA IASMIM</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5469/5469_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5469/5469_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAR PEDRAS EM RUA DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>REFAZER OBSTÁCULO E SINALIZAÇÃO NA ÁREA CENTRAL</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5471/5471_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5471/5471_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS PEDRAS DA RUA AIMARÁS E AIMORÉS</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5472/5472_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5472/5472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR MAPA DE CEL. GOULART NO MAPA DA CIDADE E POLICIAMENTO PERMANENTE</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5473/5473_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5473/5473_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO DE TRÂNSITO NA CIDADE</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5474/5474_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5474/5474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO PARA APOSENTADOS E PENSIONISTAS ESTATUTÁRIOS</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5475/5475_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5475/5475_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO DO CAMPO DE FUTEBOL DA PRAÇA RAIO DO SOL</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5476/5476_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5476/5476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO GRAMADO DO MUNICIPAL</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>TAPA BURACO NO JARDIM IVANIRA</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5478/5478_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5478/5478_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO E PAVIMENTAÇÃO EM RUAS DO JD. BELA VISTA</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5479/5479_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5479/5479_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA JOSÉ ROMERO E RUA GUARANI</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5480/5480_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5480/5480_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA TOBIAS BARRETO E OUTRAS NO PQ. PINHEIROS</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5481/5481_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5481/5481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVERSAS MELHORIAS EM CEL GOULART</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5482/5482_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5482/5482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO CAPTAÇÃO ÁGUA NA RUA HEIJI NAGANO</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5483/5483_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5483/5483_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA HEIJI NAGANO ATÉ A NOEL ROSA</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5484/5484_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5484/5484_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PARQUE INFANTIL CH JD. HORIZONTE</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5485/5485_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5485/5485_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO GALERIA NA RUA EVARISTO DA VEIGA</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5486/5486_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5486/5486_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA SILAS FRANCO E OUTRA</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5487/5487_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5487/5487_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE AO MATO ALTO EM TERRENOS BALDIOS R. EVARISTO VEIGA</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5488/5488_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5488/5488_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DIVERSAS NA ILUMINAÇÃO PÚBLICA DA CIDADE</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5489/5489_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5489/5489_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE VEÍCULOS VELHOS NA R. ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5525/5525_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5525/5525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS  NA ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5526/5526_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5526/5526_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E TAPA BURACOS NA CIDADE</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5527/5527_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5527/5527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS VIAS DE TERRA EM CEL .GOULART</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5528/5528_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5528/5528_texto_integral.pdf</t>
   </si>
   <si>
     <t>FX PEDESTRES NA R. FERNANDO COSTA PERTO ULIAN</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5529/5529_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5529/5529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA R. ISMAEL DIAS DA SILVA C/ BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5530/5530_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5530/5530_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMERAS NOS PRINCIPAIS ACESSOS A CIDADE</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5531/5531_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5531/5531_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NO KM 4</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5532/5532_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5532/5532_texto_integral.pdf</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5533/5533_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5533/5533_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR CAMINHO NO ACESSO AO ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5534/5534_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5534/5534_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO UTILIDADE PÚBLICA DA ASSOC. PROJETO VIDA</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5535/5535_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5535/5535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCREMENTO AS ATIVIDADES DO MUSEU</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5536/5536_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5536/5536_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS DE RUAS DA CIDADE</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5537/5537_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5537/5537_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS PRINCIPAIS VIAS DA CIDADE</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO DIVERSAS DA RUA TOBIAS BARRETO</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5539/5539_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5539/5539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SALÃO MULTIUSO NO BR. MATADOURO</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5541/5541_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5541/5541_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÁREA VERDE DO JD. DAS ROSAS</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5542/5542_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5542/5542_texto_integral.pdf</t>
   </si>
   <si>
     <t>TUBULAÇÃO NA REPRESA DO BOSQUE DO MARIA DE LURDES</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5543/5543_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5543/5543_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS EM GALERIAS DE ÁGUAS PLUVIAIS</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5544/5544_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5544/5544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS VIAS DE TERRA DO JD. PANORAMA/PQ PINHEIROS</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5545/5545_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5545/5545_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO PQ. DOS PINHEIROS/JD. PANORAMA</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5004/5004_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5004/5004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO DEPUTADO FEDERAL MAURO BRAGATO QUE TEM TRABALHADO EM PROL DE VIABILIZAR MELHORIAS PARA A NOSSA CIDADE, MELHORANDO SOBREMANEIRA A QUALIDADE DE VIDA DE NOSSA COMUNIDADE </t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5009/5009_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5009/5009_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS A POSTURA DO SENHOR PREFEITO QUANDO DA INAUGURAÇÃO DAS OBRAS DE REFORMA DA EMEIF APARECIDA MARQUES VACARO </t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5053/5053_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5053/5053_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR JOSÉ CARLOS CALIXTO QUE FOI CONSAGRADO PASTOR PELA IGREJA EVANGÉLICA REVIVER NO DIA 28/03/10</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5121/5121_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5121/5121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO SENHOR DR. JOSÉ ALBERTO NEGRI, PROPRIETÁRIO CLÍNICA NEGRI, INSTALADA NA RUA MONSENHOR NAKAMURA, 1115, PARQUE DOS ORIXÁS </t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5122/5122_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5122/5122_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO GOVERNADOR DO ESTADOS, SECRETÁRIO DE ESTADO DOS TRANSPORTES E DER, PELAS OBRAS DE RECAPEAMENTO DA ESTRADA DA AMIZADE ENTRE ÁLVARES MACHADO E PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5109/5109_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5109/5109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PE. UMBERTO, DE SANTO EXPEDITO PELO BRILHANTE EVENTO REALIZADO EM SANTO EXPEDITO QUANDO DA COMEMORAÇÃO DO PADROEIRO DAQUELA CIDADE.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5110/5110_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5110/5110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PE. FERNANDO HENRIQUE RESPONSAVEL PELA PAROQUIA NOSSA SENHORA APARECIDA NO PARQUE DOS PINHEIROS/JARDIM PANORAMA </t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5111/5111_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5111/5111_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS TRABALHADORES MUNICIPAIS PELO DIA DO TRABALHO</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5196/5196_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5196/5196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO SENHOR PRESIDENTE DESTA CASA DE LEIS, VEREADOR AMARILDO APARECIDO MIRAYA, POR SUA VISÃO, INICIATIVA E TRABALHO EM PROL DA REALIZAÇÃO DO CAMPEONATO MUNICIPAL DE FUTEBOL AMADOR, </t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5311/5311_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5311/5311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE APLAUSOS, A TODOS OS ORGANIZADORES DA FESTA DO FOLCLORE, REALIZADA NO ÚLTIMO DIA 21 E 22/08/10, NO COMPLEXO ESPORTIVO DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5404/5404_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5404/5404_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PODER EXECUTIVO PELO EVENTO "PREFEITURA EM AÇÃO" REALIZADO DIA 18/09/10, NO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5405/5405_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5405/5405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO SETOR DA VIGILÂNCIA SANITÁRIA PELO PROGRAMA "CIDADE LIMPA CIDADE FELIZ" </t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5406/5406_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5406/5406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO ATLETA DE KARATÊ GUSTAVO FURUUITI FERNANDES, QUE CONQUISTOU NO DIA 18/09/10 VICE-CAMPEONATO BRASILEIRO DE KUMITÊ (LUTA) REPRESENTANDO O MUNICÍPIO </t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5445/5445_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5445/5445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA DIVISÃO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS. </t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5560/5560_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5560/5560_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS MEMBROS DO CCEM (CIRCULO CATÓLICO ESTRELA DO AMANHÃ) QUE DESENVOLVE IMPORTANTE TRABALHO DE EVANGELIZAÇÃO DOS JOVENS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5463/5463_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5463/5463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, AO ALUNO ANDRÉ ARANDA SELVÉRIO, QUE PELO TERCEIRO ANO CONSECUTIVO CHEGOU FINAL DA OLIMPÍADA ESCOLAR NACIONAL DE MATEMÁTICA, CONQUISTANDO DUAS MEDALHAS DE PRATA E NESTE ANO, MEDALHA DE OURO, REPRESENTANDO A EMEIF ALVARES MACHADO</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5464/5464_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5464/5464_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, AO DEPUTADO ESTADUAL MAURO BRAGATO, PELA ESPECIAL ATENÇÃO E PELOS RELEVANTES SERVIÇOS QUE VEM PRESTANDO A NOSSA CIDADE</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5465/5465_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5465/5465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE APLAUSOS, A ADMINISTRAÇÃO MUNICIPAL EM FUNÇÃO DO SUCESSO ALCANÇADO PELA FACAM/201 O, BEM COMO, PELOS ENFEITES DE NATAL COLOCADOS NA ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5466/5466_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5466/5466_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A IGREJA ASSEMBLÉIA DE DEUS DE NOSSA CIDADE, QUE PROMOVEU DE 17 A 21/11/10, CONGRESSO DIRECIONADO AOS JOVENS DA CIDADE E REGIÃO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6514,67 +6514,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5188/5188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5190/5190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5194/5194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5195/5195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5187/5187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5189/5189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5227/5227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5191/5191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5252/5252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5265/5265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5269/5269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5256/5256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5257/5257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5258/5258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5400/5400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5557/5557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5013/5013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5024/5024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5025/5025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5123/5123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5124/5124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5130/5130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5143/5143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5156/5156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5157/5157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5158/5158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5160/5160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5176/5176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5179/5179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5184/5184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5211/5211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5204/5204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5247/5247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5248/5248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5249/5249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5250/5250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5251/5251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5253/5253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5254/5254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5255/5255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5246/5246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5273/5273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5275/5275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5277/5277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5294/5294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5259/5259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5260/5260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5262/5262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5263/5263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5264/5264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5266/5266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5267/5267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5268/5268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5270/5270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5271/5271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5272/5272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5274/5274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5329/5329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5549/5549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5555/5555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5009/5009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5110/5110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5466/5466_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5188/5188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5190/5190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5194/5194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5195/5195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5187/5187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5189/5189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5227/5227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5191/5191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5252/5252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5265/5265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5269/5269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5256/5256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5257/5257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5258/5258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5400/5400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5557/5557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5013/5013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5024/5024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5025/5025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5123/5123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5124/5124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5130/5130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5143/5143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5156/5156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5157/5157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5158/5158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5160/5160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5176/5176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5179/5179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5184/5184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5211/5211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5204/5204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5247/5247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5248/5248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5249/5249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5250/5250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5251/5251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5253/5253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5254/5254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5255/5255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5246/5246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5273/5273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5275/5275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5277/5277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5294/5294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5259/5259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5260/5260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5262/5262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5263/5263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5264/5264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5266/5266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5267/5267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5268/5268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5270/5270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5271/5271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5272/5272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5274/5274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5329/5329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5549/5549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5555/5555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5009/5009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5110/5110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2010/5466/5466_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H526"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>