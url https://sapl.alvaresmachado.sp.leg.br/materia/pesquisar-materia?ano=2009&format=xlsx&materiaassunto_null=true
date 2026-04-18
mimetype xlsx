--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -54,8784 +54,8784 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Fabricio Veterinario</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5599/5599_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5599/5599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME A QUANTIDADE DE EMPREGOS PÚBLICOS DE CARREIRA DE MÉDICO, QUANTIDADE DE MÉDICOS LOTADOS, CARGA HORÁRIA </t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5601/5601_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5601/5601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIE CÓPIA DO COMPROMISSO FIRMADO ENTRE A EMPRESA LOTEADA DO JARDIM SÃO JOÃO, O MINISTÉRIO PÚBLICO E A PREFEITURA </t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5604/5604_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5604/5604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME QUADRO GERAL DE DENTISTA DA PREFEITURA</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5606/5606_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5606/5606_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A SITUAÇÃO DAS OBRAS DE CONSTRUÇÃO DAS UNIDADES HABITACIONAIS, EM PARCERIA COM A CDHU</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5609/5609_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5609/5609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O QUADRO DE FUNCIONÁRIOS E AFINS</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5612/5612_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5612/5612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOS INFORME SERVIÇOS DE TAPA BURACOS E SERVIÇOS NOS BAIRROS </t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5614/5614_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5614/5614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PLANOS DE PAVIMENTAÇÃO NO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5616/5616_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5616/5616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO INICIARÁ FARMÁCIA 24 HORAS, CRITÉRIOS PARA O FUNCIONAMENTO E FORNECIMENTO DE MEDICAMENTOS </t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5617/5617_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5617/5617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR SE NO PLANO DE PAVIMENTAÇÃO ESTÁ INCLUÍDA A AVENIDA CASTRO ALVES </t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5620/5620_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5620/5620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE PLANOS DE OBRAS PARA 2009</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5621/5621_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5621/5621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÃO SE EXISTE SERVIDORES NOMEADOS QUE NÃO AFETAM O PRINCÍPIO CONSTITUCIONAL </t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5622/5622_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5622/5622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME DIVERSAS SITUAÇÕES SOBRE A PREFEITURA</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5623/5623_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5623/5623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECURSOS PARA A PAVIMENTAÇÃO DA AVENIDA FAGUNDES VARELA, PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE PRÉDIO PARA ENSINO INFANTIL NO BAIRRO JARDIM PANORAMA </t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5625/5625_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5625/5625_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO PROJETO DO CONTRATO FEHIDRO 323/06</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5626/5626_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5626/5626_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DOS EDITAIS DE PREGÃO Nº04 E 05/09</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5627/5627_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5627/5627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ANDA O PROCESSO DE IMPLANTAÇÃO DA VARA DISTRITAL NO MUNICÍPIO </t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5628/5628_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5628/5628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCREMENTAR SERVIÇOS DA CIRETRAN</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5633/5633_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5633/5633_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE COMPOSIÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE E DA ESCOLA</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5635/5635_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5635/5635_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA FOLHA DE PAGAMENTO DA PREFEITURA DO MÊS DE OUTUBRO DE 2008</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5649/5649_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5649/5649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANDAMENTO DOS TRABALHOS DO CONVÊNIO "CIDADE LEGAL"</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5652/5652_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5652/5652_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONDE FORAM SUBSTITUÍDAS AS LÂMPADAS ADQUIRIDAS PELA ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5653/5653_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5653/5653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE A CARGA HORÁRIA DOS MÉDICOS</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5654/5654_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5654/5654_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA CARTA CONVITE Nº01/2009</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5655/5655_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5655/5655_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE CONSTRUÇÃO DE NOVO PRÉDIO DO SESI E INSS</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5656/5656_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5656/5656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DA FOLHA DE PAGAMENTO RELATIVA AO MÊS DE JANEIRO </t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5657/5657_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5657/5657_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO LAUDO DA INSPEÇÃO NO PÁTIO DA PREFEITURA</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5658/5658_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5658/5658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SE O DEPÓSITO DE LIXO DOMICILIAR ESTÁ SENDO EXECUTADO</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5659/5659_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5659/5659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO PROCESSO DE CONSTRUÇÃO DO PSF NO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5660/5660_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5660/5660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIE NOME DA FIRMA VENCEDORA PARA REFORMAR O TERMINAL RODOVIÁRIO </t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5769/5769_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5769/5769_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONDE FORAME EFETUADAS AS DESPESAS REFERENTE AOS VALORES RECEBIDOS PELA VIGILÂNCIA SANITÁRIA EM 2008</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5771/5771_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5771/5771_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO PROCESSO DE AQUISIÇÃO DE ÁREA DE TERRA PARA A IMPLANTAÇÃO DO ATERRO SANITÁRIO</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5772/5772_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5772/5772_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP, SOLICITANDO QUE INFORME COMO ESTA SENDO FEITO O TRATAMENTO DE ESGOTO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5774/5774_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5774/5774_texto_integral.pdf</t>
   </si>
   <si>
     <t>SITUAÇÃO DO CENTRO COMUNITÁRIO DO CONJUNTO HABITACIONAL JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5776/5776_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5776/5776_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA PROCESSO DE URBANIZAÇÃO DO BALNEÁRIO DA AMIZADE</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5777/5777_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5777/5777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE EXISTE A POSSIBILIDADE DE ESTENDER O AUXÍLIO ALIMENTAÇÃO A TODOS OS SERVIDORES DO QUADRO</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5778/5778_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5778/5778_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOTIVOS PELOS QUAIS OS GARIS NÃO ESTÃO EFETUANDO A LIMPEZA DA CIDADE</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5780/5780_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5780/5780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SE EXISTE DIA OU HORA PARA ENTREGA DE MEDICAMENTOS NO CENTRO DE SAÚDE</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5782/5782_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5782/5782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMO SE ENCONTRA O CADASTRAMENTO E GEOREFERENCIAMENTO DAS PROPRIEDADES RURAIS </t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5786/5786_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5786/5786_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE ESTÁ FUNCIONANDO O CONSELHO GESTOR DO FUNDO MUNICIPAL DE HABILITAÇÃO DE INTERESSE SOCIAL E ELABORAÇÃO DO PLANO MUNICIPAL</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5793/5793_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5793/5793_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP, OS MOTIVOS DO MAU CHEIRO QUE SE EXALA DA REDE DE ESGOTO NAS RUA ANTONIO BORTOLUZZI E FUAD MALULY</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Bressan</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5801/5801_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5801/5801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIA NO SENTIDO DE RECUPERAR GALERIA DE ÁGUA PLUVIAL QUE CEDEU NA JARDIM SANTA EUGÊNIA NA RUA BENEDITO FRANCISCO MEIRA COM ORLANDO SILVA </t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5807/5807_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5807/5807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIE CÓPIA COMPLETA DO PROCEDIMENTO LICITATÓRIO RELATIVO A CONTRATAÇÃO DE SEGURANÇA PATRIMONIAL PELA PREFEITURA </t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5811/5811_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5811/5811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DOS PROCEDIMENTOS DE CONTROLE DE ENTREGA DOS BENEFÍCIOS PELA PROGRAMA "VIVA LEITE"</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5814/5814_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5814/5814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME SE EXISTE A POSSIBILIDADE DE EFETUAR CONVÊNIO COM INSTITUIÇÃO FINANCEIRO PARA IMPLANTAR CARTÃO MAGNÉTICO PARA O AUXÍLIO ALIMENTAÇÃO </t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5816/5816_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5816/5816_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE EFETUAR MELHORIAS DO PROCEDIMENTO DE COLETA DE LIXO COM RELAÇÃO AO CONVÊNIO FIRMADO COM A ASSOCIAÇÃO RECICLANDO A VIDA</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5818/5818_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5818/5818_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS INFORME SE A ADMINISTRAÇÃO TEM INFORMAÇÕES QUE MUITAS CRIANÇAS E ADOLESCENTES ESTÃO FREQUENTANDO BAILES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5819/5819_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5819/5819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME DE QUEM É A RESPONSABILIDADE PELA PERDA DOS MATERIAIS DOS CONJUNTOS HABITACIONAIS </t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5824/5824_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5824/5824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SE TEM PREVISÃO DE RETOMADA DA OBRA DA PONTE DO KM 2</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5825/5825_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5825/5825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME COMO TEM SIDO FEITA A DISTRIBUIÇÃO DE LEITE ÀS FAMÍLIAS QUE POSSUEM IDOSOS OU PESSOAS COM DEFICIÊNCIA FÍSICA</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5826/5826_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5826/5826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS INCENTIVOS SE TEM PARA OS PRODUTORES QUE POSSUEM NASCENTES D'ÁGUA EM SUAS PROPRIEDADES </t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Bressan, Cabrera, Cicinho, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5827/5827_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5827/5827_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO AO NÃO ENVIO DA FOLHA DE PAGAMENTO DO MÊS DE JANEIRO SOLICITADA ATRAVÉS DE REQUERIMENTO, APROVADO POR UNANIMIDADE PELO PLENÁRIO DA CASA, O QUE CONTRARIA O DISPOSTO NO ART. 54 PARÁGRAFO 14 DA LOM</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5828/5828_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5828/5828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME AS METRAGENS DE GALERIAS DE ÁGUAS PLUVIAIS EXECUTADAS NOS PERÍODOS: 1997 A 2000, 2001 A 2004, E, 2005 A 2008</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5829/5829_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5829/5829_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA FOLHA DE PAGAMENTO REFERENTE AO MÊS DE FEVEREIRO/09</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5830/5830_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5830/5830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVOS DA SUSPENSÃO DO FORNECIMENTO DE LEITE AS FAMÍLIAS COM IDOSOS E DEFICIENTES </t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5831/5831_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5831/5831_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO FIRMADO EM DECORRÊNCIA DA CARTA CONVITE Nº 07/09</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5823/5823_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5823/5823_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE OS SERVIDORES DAS CRECHES TEM OU NAO DIREITO AO ABONO SALARIAL.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5822/5822_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5822/5822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PREFEITO SOLICITANDO QUE NOS INFORME OS MOTIVOS PELOS QUAIS EXISTEM MONITORES DE CRECHE CLASSIFICADOS EM DIFERENTES REFERENCIAS </t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5821/5821_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5821/5821_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE POSSIBILIDADE LEGAL RESTABELECER OS DIREITOS TRABALHISTAS AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5820/5820_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5820/5820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE POSSIBILIDADE DE IMPLANTAR PROGRAMA AMIGOS DA CRECHE</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5817/5817_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5817/5817_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE POSSIBILIDADE DE INCREMENTAR CAMPANHA DE ARRECADAÇÃO DE IMPOSTOS DE RENDA DE PESSOA FISICA E JURIDICA</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5815/5815_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5815/5815_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SENHOR PREFEITO SOLICITANDO QUE NOS INFORME COMO SE ENCONTRA A SITUAÇÃO DO LOTEAMENTO DA VILA SANTA CATARINA, DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5813/5813_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5813/5813_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME COMO SE ENCONTRA O ANDAMENTO DO PROCESSO DE CONSTRUÇÃO DE UNIDADE ESCOLAR NO JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5812/5812_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5812/5812_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE PROJETO VISANDO A ABERTURA DA RUA AMAZONAS, VILA FERNANDES</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5810/5810_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5810/5810_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE PROJETO VISANDO A PAVIMENTAÇÃO DA RUA QUINTINO CEZAR</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5809/5809_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5809/5809_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE INFORME SE OS CONVENIOS PERTINENTES AS SUBVENÇÕES/2009 JÁ FORAM CELEBRADOS.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5808/5808_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5808/5808_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COMANDO REGIONAL DA POLICIA MILITAR SOLICITANDO QUE NOS INFORME DA POSSIBILIDADE DE RETORNAS O REFERIDO ATENDIMENTO PARA NOSSA CIDADE</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5806/5806_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5806/5806_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE OS MOTORISTAS DE CAMINHOES DE LIXO TEM DIREITO A INSALUBRIDADE</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5805/5805_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5805/5805_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO QUE NOS INFORME SE EXISTE PROJETO DE URBANIZAÇÃO DO BALNEARIO DA AMIZADE</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5804/5804_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5804/5804_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE O CONSELHO DE TURISMO EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5803/5803_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5803/5803_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE INFORME QUAL A PREVISÃO PARA RECONSTRUÇÃO DO MURO DO POSTO DE SAÚDE CENTRAL</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5802/5802_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5802/5802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE REIVINDICAÇÃO JUNTO A SECRETARIA DE ESTADO DE AGRICULTURA E ABASTECIMENTO </t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5800/5800_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5800/5800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME DA PREVISÃO PARA PROGRAMA MELHOR CAMINHO NOS BAIRROS OURO VERDE E KM 04</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5799/5799_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5799/5799_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE COPIA DE ACORDO COM O MINISTERIO PUBLICO QUE TRATA DA PARALISAÇÃO DAS ORBAS DE CONSTRUÇÃO DAS UNIDADES HABITACIONAIS EM PARCERIA COM A CDHU</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5798/5798_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5798/5798_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE COPIA DA LICITAÇÃO REALIZADA EM 2009</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5797/5797_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5797/5797_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE PREVISÃO RETOMADA DAS OBRAS DE CONSTRUÇÃO DO CCI</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5796/5796_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5796/5796_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP SOLICITANDO QUE SEJA MARCADA AUDIENCIA PUBLICA NO SALÃO COMUNITARIO DO JARDIM NOSSA SENHORA DA PAZ.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5795/5795_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5795/5795_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, SOLICITANDO QUE NOS INFORME A QUANTIDADE DE ENTIDADES RELIGIOSAS</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5794/5794_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5794/5794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO SOLICITANDO QUE FAÇA ESTUDOS TECNICOS E NOS INFORME SE EXISTE A POSSIBILIDADE DO ERÁRIO ARCAR COM O AUMENTO DA REFERIDA GRATIFICAÇÃO PARA VALOR CORRESPONDENTE AO DA REFERENCIA 1 DO QUADRO DE PESSOAL.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5770/5770_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5770/5770_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE ENVIE COPIA DOS EMPENHOS PARA COMPRA DIRETA E LICITAÇÃO REALIZADA EM 2009</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Carlito, Fabricio Veterinario, Francis Policate, Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5768/5768_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5768/5768_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE AS CONTAS DO PROPRIOS MUNICIPAIS RELATIVAS A AGUA E ESGOTO JUNTO A SABESP FORAM QUITADAS</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5767/5767_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5767/5767_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME A MEDIA DO CONSUMO DE COMBUSTIVEIS DA GESTAO PASSADA,</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5766/5766_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5766/5766_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE COPIA DOS EMPENHOS E RESPECTIVAS NOTAS FISCAIS EMITIDAS PELA EMPRESA ISAAC ARGENTINO DA COSTA, NESTE ANO DE 2009</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5765/5765_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5765/5765_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE COPIA DOS EMPENHOS E RESPECTIVAS NOTAS FISCAIS EMITIDAS PARA SERVIÇOS DE AUTO ELETRICA, NESTE ANO 2009</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5764/5764_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5764/5764_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE A POSSIBILIDADE DE MELHORAR A REMUNERAÇÃO DOS CONSELHEROS TUTELARES PARA, PELO MENOS, O VALOR CORRESPONDENTE A DOIS SALARIOS MINIMOS.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5763/5763_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5763/5763_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME QUAIS EMPRESAS DE PROPAGANDA VOLANTE ESTÃO DEVIDAMENTE INSCRITAS NA PREFEITURA DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5762/5762_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5762/5762_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TCESP LEVANDO OS FATOS ACIMA AO CONHECIMENTO DO MESMO.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5761/5761_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5761/5761_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE EXISTE O CONSELHO MUNICIPAL DE TRANSITO.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5760/5760_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5760/5760_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO APRESENTANDO PROJETO DE REFORMA E MELHORIAS NO CAMPO DO JD. BELA VISTA</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Bressan, Cabrera, Carlito, Cicinho, Fabricio Veterinario, Festo, Francis Policate, Mauro, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5759/5759_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5759/5759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CAIUA A FIM QUE SEJA MARCADA REUNIAO COM OS VEREADORES OBJETIVANDO DISCUTIR QUESTÕES QUE ENVOLVEM A ILUMINAÇÃO </t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5792/5792_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5792/5792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS SENHORES DEPUTADOS E GOVERNADORES PELA URGENCIA DA CIDADE E BAIRROS DE PARQUE DOS PINHEIROS E CORONEL GOULART</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5791/5791_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5791/5791_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE INFORME COM SE ENCONTRA A SITUAÇÃO DAS OBRAS DO CCI QUANTO RELAÇÃO A CONTINUIDADE DA MESMA</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5790/5790_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5790/5790_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CETESB PARA QUE INFORME COMO SE ENCONTRA PROCESSO DE TRATAMENTO DE RESIDUOS DA VITAPELLI</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5789/5789_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5789/5789_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE COPIA DA FOLHA DE PAGAMENTO DO MES DE MARÇO/09</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5788/5788_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5788/5788_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO Q NOS ENVIE RELAÇÃO CONTENDO NOME DE TODOS OCUPANTES DE EMPREGOS PUBLICOS</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5787/5787_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5787/5787_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS ENVIE COPIA DE TODAS AS NOTAS FISCAIS EMITIDAS DA CARTA CONVITE 07/09</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5785/5785_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5785/5785_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NO INFORME COM RELAÇÃO AO FORNECIMENTO DA EMPRESA ISAQUE ARGENTINO DA COSTA</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5784/5784_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5784/5784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME COM RELAÇÃO AOS CONJUNTOS HABITACIONAIS EM CONSTRUÇÃO NO MUNICIPIO </t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5783/5783_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5783/5783_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME, QUAIS OS INVESTIMENTOS DE CAPITAL REALIZADOS PELA ATUAL ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5781/5781_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5781/5781_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO Q NOS INFORME COM RELAÇÃO A CADA CONJUNTO HABITACIONAL EM CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5779/5779_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5779/5779_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO Q NOS INFORME  SE ACASA DE AGRICULTURA JA REABRIU O INCENTIVO AOS PRODUTOS RURAIS CERCAREM MATAS CILIARES E INCENTIVO PARA IMPLANTAÇÃO DE CURVAS DE NIVEL.;</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5775/5775_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5775/5775_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO POSSIBILIDADE DE DESENVOLVER PROJETO VISANDO A REVITALIZAÇÃO DO CENTRO</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Francis Policate, Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5773/5773_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5773/5773_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE INFORME SE HÁ PROJETO PARA IMPLANTAÇÃO DE GALERIAS DE AGUAS PLUVIAIS NO BAIRRO</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5758/5758_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5758/5758_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO PROJETO DE PAVIMENTAÇÃO NO BAIRRO CHACARAS ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5757/5757_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5757/5757_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO PROJETO PARA IMPLANTAÇÃO DE 25 NOVAS LUMINARIAS NO BAIRRO CHACARA ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5756/5756_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5756/5756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE HÁ PROJETO PARA IMPLANTAÇÃO DE PRAÇA COM BANCOS, MESAS, ILUMINAÇÃO </t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5755/5755_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5755/5755_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEIT SOLICITANDO INFORMAÇÃO SE HÁ PROJETO JUNTO DER PARA IMPLANTAÇÃO DE TREVO DE ACESSO AO BAIRRO, ILUMINADO E COM ESPECIFICAÇÃO</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5754/5754_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5754/5754_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CDHU SOLICITANDO COPIA DO CRONOGRAMA FISICO FINANCEIRO DE TODAS AS OBRAS EM CONSTRUÇÃO</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5753/5753_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5753/5753_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE INFORME O MONTANTE DE RECURSOS FINANCEIROS JA DEPOSITADOS PARA EXECUÇÃO DE OBRAS DE CONSTRUÇÃO DE UNIDADES ESCOLAR NO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5752/5752_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5752/5752_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO COPIA DA NOTA FISCAL REFERENTE COMPRA 900,00</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5751/5751_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5751/5751_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE INFORME SE EXISTE POSSIBILIDADE DE IMPLANTAR ESCOLA DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5750/5750_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5750/5750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE INFORME SE EXISTE A POSSIBILIDADE DE DESENVOLVER PROGRAMA MELHOR CAMINHO NA REFERIDA ESTRADA</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5749/5749_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5749/5749_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO SE HÁ PROJETO PARA IMPLANTAÇÃO DE BANCOS, PESAS, ILUMINAÇÃO E PAISAGISMO NOS REFERIDOS BAIRROS</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME SE HÁ PROJETO PARA REVITALIZAÇÃO DO CENTRO ESPORTIVO</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO Q NOS INFORME SE HÁ PROJETO QUE VISAM O RETORNO DOS TORNEIOS DE FUTEBOL E FUTSAL</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO INFORMAÇÃO SOBRE ESTAGIO Q ESTA A REVITALIZAÇÃO DO BALNEARIO DA AMIZADE</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5745/5745_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5745/5745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO INFORMAÇÃO DO ESTAGIO DE PROJETO DE IMPLANTAÇAO DE TREM DE TURISMO URBANO</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5744/5744_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5744/5744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE NOS INFORME COMO ANDA O PROCESSO DE DESAPROPRIAÇÃO DE AREA DA ANTIGA CONSTRUTORA BETER</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5743/5743_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5743/5743_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE SEJA ENCAMINHADO TODOS OS DOCUMENTOS QUE FORAM LEVANTADOS E RELATÓRIOS DO AUDITOR EM RELAÇÃO A EMPRESA DO SENHOR ARTHUR HENRIQUE DA SILVA BOIGUES ME</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5742/5742_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5742/5742_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE SEJA INFORMADO ESCOLARIDADE DE CADA CARGO EM COMISSAO EXISTENTE NA ATUAL ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5741/5741_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5741/5741_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE NOS INFORME QUAIS OS PROPRIOS DO MUNICIPIO</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5740/5740_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5740/5740_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE NOS INFORME QUAL O VALOR DESTINADO A AGRICULTURA NO ORÇAMENTO PARA O ANO DE 2009</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5739/5739_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5739/5739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE INFORME SOBRE O CENTRO DE CONVIVENCIA DE IDOSOS NO PARQUE DIS PINHEIROS</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5738/5738_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5738/5738_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÕES DE POSSIBILIDADE DE CONTRATAR PROFISSIONAL ESPECIALIZADO PARA EMITIR LAUDO DE GRAU DE INSALUBRIDADE</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5737/5737_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5737/5737_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO INFORMADO O NOME DOS VEREADORES QUE PROCUROU PARA CONTRIBUIR COM DISCUSSOES E APRESENTAÇÕES DE PROPOSTA</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5736/5736_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5736/5736_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE INFORME QUAL NUMERO DE IDOSOS E PORTADORES DE DEFICIENCIA PFISICA QUE RECEBEM IPTU</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>ACORDO JUDICIAL ENTRE PREFEITURA, MINISTERIO PUBLICO E PESSOA RESPOSAVEL PELO LOTEAMENTO JARDIM SAO JAO</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5734/5734_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5734/5734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO COPIA DA NOTIFICAÇÃO DE ALERTA ENVIADA AO TRIBUNAL DE CONTAS</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5733/5733_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5733/5733_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÃO DE SITUAÇÃO DA AQUISIÇÃO DE AREA PARA IMPLANTAÇÃO DA ESCOLA SESI</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5732/5732_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5732/5732_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO RESPONSAVEL DA ARCONSTEC QUE COMPAREÇA A CASA DE LEIS</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5731/5731_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5731/5731_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, PROJETO DE REVITALIZAÇÃO DO CENTRO ESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5729/5729_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5729/5729_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, ESTUDOS DA POSSIBILIDADE DO RETORNO DE CAMPEONATO DE FUTEBOL E FUTSAL</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Carlito</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5726/5726_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5726/5726_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE SEJA INFORMADO O ANDAMENTO DO PROCESSO QUANTO A DESAPROPRIAÇÃO DO TERRENO DA ANTIGA BETER</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5724/5724_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5724/5724_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE SEJA INFORMADO ATRAVES DA DIVISAO COMPETENTE INFORMAÇÕES DE DATAS</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5722/5722_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5722/5722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO QUE SEJA INFORMADO ATRAVES DA DIVISAO COMPETENTE, INFORMAÇÕES </t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE INFORME A RAZAO DE NAO ESTA SENDO CUMPRIDA A LEI 2598/09 DE 07/05/2009</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5717/5717_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5717/5717_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO COPIA DO CONVENIO E PLANTA DO PROJETO DE CONSTRUÇÃO DO PSF JARIDM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5715/5715_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5715/5715_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO COPIA DO PROJETOS DO FEHIDRO</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5714/5714_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5714/5714_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PEDINDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5712/5712_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5712/5712_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PEDINDO COPIA DO RESULTADO DA AUDITORIA ACONSTEC</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5710/5710_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5710/5710_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO COPIA DE DOCUMENTOS</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5709/5709_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5709/5709_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE NOS INFORME QUAL A EMPRESA QUE ESTA FORNECENDO EMULSAO ASFALTICA</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5707/5707_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5707/5707_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO COMPARATIVOS GERAL DOS VEICULOS DE LITRAGEM E VALORES GASTOS COM COMBUSTIVEL 2005 A 2009</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5706/5706_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5706/5706_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÕES DE DESPESAS DE 2005 A 2009</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5704/5704_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5704/5704_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP PARA QUE INFORME SE HA PROJETO PARA IMPLANTAÇÃO DE ESGOTO</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5702/5702_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5702/5702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO INFORME QUAL O MOTIVO DE NAO ESTAR SENDO ENCAMINHADO JUSTAMENTE O BALANCETE DOS EMPRENHOS</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Bressan, Cabrera, Cicinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5701/5701_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5701/5701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO PARA QUE ENCAMINHE COPIAS DE NOTAS FISCAIS </t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5699/5699_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5699/5699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SINDICATO DOS SERVIDORES PEDINDO INFORMAÇÕES SOBRE PROCESSO DE IRREGULARIDADE COMETIDO PELO EX PRESIDENTE </t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5697/5697_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5697/5697_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE ENCAMINHE COPIAS DOS CONVENIOS DOS PSFS SAUDE</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5695/5695_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5695/5695_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP PEDINDO INFORMAÇÃO SOBRE LIGAÇÃO DE ESGOTO</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5693/5693_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5693/5693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO A PRESIDENTE DO SINDICATO DOS SERVIDORES PUBLICOS PARA QUE INFORME QUAL A DATA BASE DA CATEGORIA</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5692/5692_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5692/5692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE NOS SEJA INFORMADO A POSSIBILIDADE DE AUMENTAR O NUMERO DE CONSULTAS NO PSICOLOGOS</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5690/5690_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5690/5690_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO INFORMANDO SE HÁ ESTUDOS DE PROJETO DE LEI SOBRE REGULAMENTAR PONTO DE ATENDIMENTO PSF NO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5688/5688_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5688/5688_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PEDINDO INFROMAÇÃO DE QUE SITUAÇÃO SE ENCONTRA A REFORMA DA RODOVIARIA E PREVISAO DE TERMINO.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5686/5686_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5686/5686_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÕES DE DENUNCIAS ENCAMINHADAS AO MINISTERIO PUBLICO</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5685/5685_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5685/5685_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE INFORME SE HÁ ALGUM ESTUDO TECNICO SOBRE A INFILTRAÇÃO</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5684/5684_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5684/5684_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE INFORME SE EMPRESA CONSTRUTEC EXECUTOU ALGUMA OBRA, CASO POSITIVO QUAIS FORAM EXECUTADAS NO PERÍODO DE 2005 A 2008</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5683/5683_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5683/5683_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÕES SOBRE EMPRESAS QUE CONCORRERAM A MERENDA ESCOLAR</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5682/5682_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5682/5682_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ADVOGADO, ACESSOR JURIDICO QUE NOS ENVIE PARECER REFERENTE A REQUERIMENTOS</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5681/5681_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5681/5681_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PEDINDO INFORMAÇOES DE 2005 A 2009</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5680/5680_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5680/5680_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENEHOR PREFEITO PARA QUE SEJA INFORMADO A QUANTIDADE DE COMERCIOS CADASTRADOS DE 2005 A 2009 NA PREFEITURA.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5679/5679_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5679/5679_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE SEJA INFORMADO QUAIS OS CARGOS EXERCIDOS PELO SERVIDOR PAULO</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5678/5678_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5678/5678_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO PLANILHA DE CONSUMO DE COMBUSTIVEL</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5677/5677_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5677/5677_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE SEJA INFORMADO NOME DE SERVIDORES ADMITIDOS EM CARGOS DE COMISSAO NOMEADOS NA ADMINISTRAÇÃO ANTERIOR E QUE NAO TINHAM ESCOLARIDADE</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5676/5676_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5676/5676_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE NOS INFORME QUAL O VALOR E PORCENTAGEM GASTOS COM O PESSOAL</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5675/5675_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5675/5675_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR LUIZ GONÇALVES, PEDINDO QUE COMPAREÇA A CASA DE LEIS</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Cabrera, Cicinho, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5674/5674_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5674/5674_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO COPIAS DE EMPRENHO E NOTAS FISCAIS DOS FORNECEDORES DE JANEIRO ATÉ SETEMBRO DE 2009</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5673/5673_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5673/5673_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDE INFORMAÇÕES DE VALORES RECOLHIDOS PELO SERVIDOR DESTA CASA PAULO</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5672/5672_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5672/5672_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PRESIDENTE PARA QUE SEJA INFORMADO O PERIODO QUE O FUNCIONARIO ESTEVE CEDIDO AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5671/5671_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5671/5671_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DO DER REGIONAL PARA QUE INFORME A POSSIBILIDADE DE CONSTRUIR UMA ROTATORIA EM NIVEL NA ESTRADA QUE DA ACESSO A EMPRESA.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PARA QUE NOS INFORME A PREVISAO DE CONCEDER A REVISAO ANUAL DE SALARIOS </t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>A DIRETORA DA DIVISÃO SENHORA ADRIANA A COMPARECER A CASA LEGISTLATIVA</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE INFORME A FUNÇÃO, N DO PROCESSO E ETC DO FUNCIONARIO PAULO MARTINS</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5666/5666_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5666/5666_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE SEJA INFORMADO SE NESTE MES OS FUNCIONARIOS TERÃO TICKET.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE NOS ENVIE COPIA DA RELAÇÃO DOS NOMES DOS ESTAGIARIOS CONTRATADOS.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5664/5664_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5664/5664_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE NOS INFORME A SITUAÇÃO QUE SE ENCONTRA A CONSTRUÇÃO DO REFEITORIO DOS FUNCIONARIOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5663/5663_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5663/5663_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE NOS ENVIE A COPIA DA FOLHA DE PAGAMENTO DOS FUNCIONARIOS DO ULTIMO MES</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Bressan, Cabrera, Carlito, Cicinho, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5662/5662_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5662/5662_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE NOS INFORME A QUANTIDADE DE FUNCIONARIOS DISPONIVEIS NO CEMITERIO MUNICIPAL</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE ENVIE COPIA DAS NOTAS FISCAIS E DOS EMPENHOS DOS CREDORES DA PREFEITURA.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5651/5651_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5651/5651_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE INFORME SOBRE LINHAS DE ESTUDANTES E SEUS TRANSPORTADORES</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5650/5650_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5650/5650_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE ENVIE COPIAS DAS LICITAÇÕES E CONTRATOS.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5648/5648_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5648/5648_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO INFORMAÇÕES SOBRE AÇÕES DESENVOLVIDAS PELA FISCALIZAÇÃO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5647/5647_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5647/5647_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE NOS INFORME O MOTIVO QUE NAO ESTA SENDO PUBLICADO NO MURAL DA PREFEITURA PORTARIAS, DECRETOS, MOVIMENTO DE CAIXA.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5646/5646_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5646/5646_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÕES SOBRE VALOR DE DESPESAS DO REPLANTIO DO GRAMADO DO CAMPO MUNICIPAL</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5645/5645_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5645/5645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÕES SOBRE O HORARIO DO FUNCIONAMENTO DO ALMOXARIFADO CENTRAL.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5644/5644_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5644/5644_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE SEJA ENCAMINHADO COPIA DO PROJETO DE REMODELAÇÃO DA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5643/5643_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5643/5643_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO QUE SEJA REQUERIDA O NUMERO DE CASOS DE HANSENIASE</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5642/5642_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5642/5642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM OFICIADOS OS SERVIDORES PUBLICOS, CONVIDANDO PRESIDENTE E VICE DA COMISSAO DE EVENTOS PARA ESCLARECER DUVIDAS, E RESPOSAVEIS PELAS LICITAÇÕES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5641/5641_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5641/5641_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP PARA QUE INFORME QUAIS AS PROVIDENCIAS TEM COMADO PARA 2010 QUANTO A REVERSÃO DE ESGOTO.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5640/5640_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5640/5640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR PROVEDOR DO HOSPITAL SANTA CASA, PARA QUE PRESTE INFORMAÇÕES ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÕES SOBRE A FACAM</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO COPIA DO PROCESSO LICITATORIO DA EMPRESA ROGERIO MONTEIRO DE BARROS SOCIEDADE DE ADVOGADOS</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5637/5637_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5637/5637_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO SOLICITANDO COPIA DE OTAS FISCAIS SOBRE A FACAM</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5636/5636_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5636/5636_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDINDO INFORMAÇÕES SOBRE O SENHOR LUCIANO ZANATA</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5832/5832_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5832/5832_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO A CONSTRUÇÃO DE PISTA PARA CAMINHADA DE PEDESTRES NA VIA PÚBLICA SUPRA CITADA</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5833/5833_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5833/5833_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5834/5834_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5834/5834_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA NAS MARGENS DE VIAS DA ENTRADA E SAÍDA DA CIDADE, ONDE ENCONTRAM-SE MAL CONSERVADAS, COM POUCA SINALIZAÇÃO E GRANDE QUANTIDADE DE LIXO</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5835/5835_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5835/5835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS PARA SANAR E MINIMIZAR A EROSÃO EXISTENTE ENTRE A PROPRIEDADE DO SENHOR RUBENS LONGO E O JARDIM NOSSA SENHORA DA PAZ, NA RUA PRESIDENTE PRUDENTE E ADJACÊNCIAS </t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5836/5836_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5836/5836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO DA RUA CAMPOS SALLES EM TODA SUA EXTENSÃO </t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5837/5837_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5837/5837_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A IMPLANTAÇÃO DE OBSTÁCULO NA RUA EDUARDO PRADO, BAIRRO PARQUE DOS PINHEIROS II</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5838/5838_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5838/5838_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO "TAPA BURACO" NA VIA SP 501, ACESSO AO BAIRRO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5839/5839_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5839/5839_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ÁREA DE LAZER EM TERRENO DA MUNICIPALIDADE, BAIRRO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5840/5840_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5840/5840_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE NOVOS VELÓRIOS NO MUNICÍPIO E CEMITÉRIO NO BAIRRO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5841/5841_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5841/5841_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PROGRAMA DE RECUPERAÇÃO FISCAL DOS TRIBUTOS MUNICIPAIS</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5842/5842_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5842/5842_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE DURANTE O ANO, EFETIVAR REAJUSTE NA REFERIDA SUBVENÇÃO DA SANTA CASA</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5843/5843_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5843/5843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE OBSTÁCULO NA RUA FUAD MALULY, PROXIMIDADES DO NÚMERO 152</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5844/5844_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5844/5844_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ESTACIONAMENTO DE MOTOS AO LONGO DOS TRÊS QUARTEIRÕES DA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5845/5845_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5845/5845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO NA RUA JOSÉ ROMEIRO </t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5846/5846_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5846/5846_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS DEVIDA A ILUMINAÇÃO DA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5847/5847_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5847/5847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PRAÇA ANTÔNIO GATTI CADETTE</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5848/5848_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5848/5848_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UNIDADE DE CORPO DE BOMBEIRO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5849/5849_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5849/5849_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE NO BAIRRO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5850/5850_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5850/5850_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR PARCERIA COM SESI, SEST/SENAT OU OUTRAS ENTIDADES, OBJETIVANDO IMPLANTAR CURSOS PROFISSIONALIZANTES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5851/5851_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5851/5851_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO E ILUMINAÇÃO DO ACESSO SUPRA REFERIDO</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5852/5852_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5852/5852_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAME EVENTOS COMEMORATIVOS AO ANIVERSÁRIO DOS BAIRROS JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5858/5858_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5858/5858_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA GRAVAÇÃO DO HINO DO MUNICÍPIO, E FAÇA A DISTRIBUIÇÃO PELAS ENTIDADES, PRINCIPALMENTE, UNIDADES ESCOLARES, PÚBLICA E PARTICULAR</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5860/5860_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5860/5860_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARAR GALERIA DE ÁGUAS PLUVIAIS EXISTENTE NA AVENIDA DAS AMÉRICAS, 1025</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5863/5863_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5863/5863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALE UM TELEFONE PÚBLICO NA RUA SANTO ANTONIO, ESQUINA COM CASTELO BRANCO </t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5866/5866_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5866/5866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR O GRAMADO E REFORMAR DO CAMPO DE FUTEBOL NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5868/5868_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5868/5868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE REFORMA NA PRAÇA GETÚLIO VARGAS </t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5870/5870_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5870/5870_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO CALÇAMENTO COM PEDRAS SEXTAVADAS DAS RUAS GUAIANAZES, GUARANI E TUPINAMBÁS</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5873/5873_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5873/5873_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS COM CALÇADA E PODA DE GRAMA NO TERRENO DA MUNICIPALIDADE AO LADO DA CRECHE</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5874/5874_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5874/5874_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO DE BOCHA ANEXO AO CAMPO DE FUTEBOL DO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5886/5886_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5886/5886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA COMPLETA DO CLUBE MUNICIPAL DO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE VELÓRIO MUNICIPAL NO DISTRITO DE CORONEL GOULART ADEQUANDO PRÉDIO PÚBLICO ONDE FUNCIONAVA ANTIGO POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>ESTABELECER QUE A COLETA DE LIXO DO CENTRO SE FAÇA ANTES DAS 8 HORAS E DEPOIS DAS 18 HORAS</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5896/5896_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5896/5896_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO NA RUA FERNANDO COSTA, PROXIMIDADES DO NÚMERO 462</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5898/5898_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5898/5898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO TRECHO SUPRA </t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5900/5900_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5900/5900_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE NO BAIRRO FLORESTA</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5903/5903_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5903/5903_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE À EROSÃO NA RUA JULIO RIBEIRO ESQUINA COM INGLÊS DE SOUZA, JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5906/5906_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5906/5906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLETA DE LIXO UMA VEZ POR SEMANA, NA SP 501, BR. 1. DE MAIO, CONJUNTO DE CHÁCARAS EXISTENTES PRÓXIMO AO SUCÃO </t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5910/5910_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5910/5910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUDIÊNCIA PÚBLICA COM O PREFEITO VISANDO INFORMAR COMO ANDA O PROCESSO QUE ENVOLVE A REVERSÃO DO ESGOTO DO JARDIM NOSSA SENHORA DA PAZ E BAIRROS ADJACENTES </t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5913/5913_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5913/5913_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LÂMPADAS NOS ÚLTIMOS POSTES DA RUA PRESIDENTE VENCESLAU</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5915/5915_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5915/5915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NOS POSTES DA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5918/5918_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5918/5918_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR O MATO NAS VIAS DO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5927/5927_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5927/5927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDOS VISANDO MANTER ATENDIMENTO PEDIÁTRICO, ODONTOLÓGICO E CLÍNICO GERAL NA UNIDADE DE SAÚDE DO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5928/5928_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5928/5928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UM POSTO POLICIAL NO DISTRITO DE CORONEL GOULART_x000D_
 </t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5930/5930_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5930/5930_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NO ESCOAMENTO DE ÁGUAS PLUVIAIS, CONSERVAÇÃO DE VIAS, ILUMINAÇÃO PÚBLICA E LIMPEZA EM GERAL NA CIDADE</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5931/5931_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5931/5931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS DIVERSAS NO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5932/5932_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5932/5932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTABELECER HORÁRIOS DE TRANSPORTE ENTRE O DISTRITO DE CORONEL GOULART E A SEDE DO MUNICÍPIO </t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5934/5934_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5934/5934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RESTABELECER HORÁRIOS ENTRE OS BAIRROS E A SEDE DO MUNICÍPIO </t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5938/5938_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5938/5938_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERVAR A ÁREA DE LAZER DO JARDIM PANORAMA E DO CH ÁLVARES MACHADO E.</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5940/5940_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5940/5940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ACADEMIA DA TERCEIRA IDADE NOS BAIRROS DO JARDIM PANORAMA E PARQUE DOS PINHEIROS </t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5944/5944_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5944/5944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO NAS VIAS DO BAIRRO JARDIM DAS ROSAS E LIMPEZA DA ÁREA VERDE E INSTITUCIONAL </t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5942/5942_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5942/5942_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXA AMARELA PARA CARGA E DESCARGA DEFRONTE AO GALPÃO DAS TINTAS, NA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5943/5943_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5943/5943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR O PROBLEMA DE ESCOAMENTE D'ÁGUA NA CONFLUÊNCIA DAS RUAS: SÃO LUCAS, JOSÉ ALEXANDRE, BREJÃO, E MANOEL ALEXANDRE</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5948/5948_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5948/5948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER AUMENTO AOS SALÁRIOS DOS SERVIDORES MUNICIPAIS </t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5949/5949_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5949/5949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS INDICATIVAS PARA A DELEGACIA DE POLÍCIA, SEDE DA CIA POLICIA MILITAR, SANTA CASA E PREFEITURA </t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5950/5950_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5950/5950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS INDICATIVAS DOS NOMES DAS RUAS_x000D_
 </t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5951/5951_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5951/5951_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO CULTURAL EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5952/5952_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5952/5952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POSSIBILIDADE DE EFETUAR ENTREGA DE LEITE PARA FAMÍLIAS BENEFICIADAS </t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5953/5953_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5953/5953_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIZAR ÁREA AO LADO DO CENTRO DE SAÚDE PARA O USO DE AMBULÂNCIAS E VEÍCULOS QUE DEIXAM OS PACIENTES NA REFERIDA UNIDADE DE SAÚDE</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5954/5954_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5954/5954_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR REFORMA NOS BANCOS CONSTRUÍDOS PELA PREFEITURA PRÓXIMO AO "AUTO POSTO IRMÃOS KATSUTANI"</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5955/5955_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5955/5955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHOR ARBORIZAÇÃO NA CIDADE </t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5956/5956_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5956/5956_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR LUGAR APROPRIADO AO LAZER DOS JOVENS DA CIDADE</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5957/5957_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5957/5957_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DOS HORÁRIOS DAS AULAS DE EDUCAÇÃO FÍSICA DA ESCOLA DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5958/5958_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5958/5958_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO PROVIDÊNCIAS NA ESTRADA DO BAIRRO RESERVADO KM 2, NO FINAL DA RUA PRESIDENTE PRUDENTE, QUANTO A SUBIDA EXISTENTE</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5959/5959_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5959/5959_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCAR LÂMPADA QUEIMADA NA RUA HYGINIO BOIGUES, Nº 39</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5960/5960_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5960/5960_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE INFANTIL NO CONJUNTO HABITACIONAL ÁLVARES MACHADO: INSTALAR REFLETOR NA 'PARTE DE BAIXO', FAZER REPLANTIO DE ÁRVORES E, NA 'PARTE REDONDA', FAZER CAMPO DE FUTEBOL DE AREIA/VÔLEI</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5961/5961_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5961/5961_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO NA RUA ORLANDO SILVA, ALTURA NO NÚMERO 60</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5962/5962_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5962/5962_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO DE ÁGUAS PLUVIAIS QUE SE ACUMULAM NA CONFLUÊNCIA DAS RUAS ARI BARROSO COM A FRANCISCO ALVES, E QUE ADENTRAM EM RESIDÊNCIAS AO LADO DO REFERIDO LOCAL</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5963/5963_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5963/5963_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR CAPINAGEM EM TODA A EXTENSÃO DA 'MATINHA' DO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5964/5964_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5964/5964_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO CONTER A EROSÃO EM ÁREA VERDE NA CONFLUÊNCIA DAS RUAS AGOSTINHO DOS SANTOS E VITÓRIO SANVEZZO</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5965/5965_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5965/5965_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODA DE ÁRVORES E CAPINAGEM NA RUA AGOSTINHO DOS SANTOS </t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5966/5966_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5966/5966_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR 'MATO' ALTO AO REDOR DA ESCOLA EMEIF MARIO COVAS</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5967/5967_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5967/5967_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR 'MATO' AO REDOR DO CENTRO COMUNITÁRIO DO BAIRRO MATADOURO</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5968/5968_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5968/5968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE NOVO CENTRO COMUNITÁRIO </t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5969/5969_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5969/5969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR ACADEMIA DA 3ª IDADE NO BAIRRO JARDIM HORIZONTE, AS MARGENS DA ESTRADA DA AMIZADE, E NO COMPLEXO ESPORTIVO DA RUA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5970/5970_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5970/5970_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR MELHOR CONSERVAÇÃO DO PARQUE INFANTIL DO BAIRRO MATADOURO</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5971/5971_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5971/5971_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DA CALÇADA EM RELAÇÃO AO LEITO CARROÇÁVEL DA RUA CAMPOS SALLES, CONFLUÊNCIA COM A XV DE NOVEMBRO, NO TRECHO RECÉM PAVIMENTADO</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5972/5972_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5972/5972_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR TRABALHO EMERGENCIAL VISANDO COMBATER CARAMUJOS NOS BAIRROS JARDIM HORIZONTE, NOSSA SENHORA DA PAZ E MATADOURO</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5973/5973_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5973/5973_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR O PROBLEMA DO 'MATAGAL' NO TRECHO DE RESPONSABILIDADE DA ALL</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5974/5974_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5974/5974_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECER LOCAL DE EMBARQUE E DESEMBARQUE NA CRECHE DO BAIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5975/5975_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5975/5975_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR O PROBLEMA DOS LIXEIROS NÃO UTILIZAREM OS EQUIPAMENTOS DE PROTEÇÃO NECESSÁRIOS PARA PRESERVAR A INTEGRIDADE FÍSICA DOS MESMOS</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5976/5976_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5976/5976_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR O PROBLEMA DE BURACO PRÓXIMO A RESIDENCIA NA RUA TOBIAS BARRETO, Nº221</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5997/5997_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5997/5997_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS AVENIDA CASTRO ALVES </t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6006/6006_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6006/6006_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE ENTULHOS NA RUA MARTINS PENAS, 323 E REALIZAR TAPA BURACO NA RUA JOSE VERISSIMO</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6005/6005_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6005/6005_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISAR REESTRUTURAÇÃO DO TRANSITO DA AREA CENTRAL</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6004/6004_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6004/6004_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DE REDE DE ESGOTO NA RUA GENERAL OSORIO</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6003/6003_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6003/6003_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA ARTHUR BOIGUES 487</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6002/6002_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6002/6002_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DE FAIXA AMARELA DE RECUO NA ENTRADA DA SANTA CASA DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6001/6001_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6001/6001_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ESGOTO NO FINAL DA RUA SUECIA NO RAIO DO SOL</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6000/6000_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6000/6000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR PORTAO NO ACESSO AOS VESTIARIOS DO CAMPO DE FUTEBOL DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5999/5999_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5999/5999_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR MAO UNICA NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5998/5998_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5998/5998_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DOS OBSTACULOS DA CIDADE</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6027/6027_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6027/6027_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR A REFERIDA EMPRESA PARA QUE ELA OBEDEÇA A LEGISLAÇÃO VIGENTE</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6026/6026_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6026/6026_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO EFETUAR TAPA BURACOS NA RUA BARAO DO RIO BRANCO</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6048/6048_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6048/6048_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR CORTE DE GRAMA, JARDINAGEM NA PRAÇA NO CH COHAB - CRHIS</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6047/6047_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6047/6047_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR OS REPAROS DEVIDOS NAS VIAS SUPRA CITADAS</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6046/6046_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6046/6046_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULO NA ANTIGA RUA MIGUEL COUTO</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6045/6045_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6045/6045_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIS UM POSTE DE ILUMINAÇÃO PUBLICA NA TRAVESSA ITALIA</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6044/6044_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6044/6044_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMEZA NA RUA EIJI NAGANO.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6043/6043_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6043/6043_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR ESTACIONAMENTO SOMENTE DE UM LADO NA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6042/6042_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6042/6042_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR SANITARIOS, COMUNITARIOS, MASCULINO E FEMININO.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6041/6041_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6041/6041_texto_integral.pdf</t>
   </si>
   <si>
     <t>NÃO EXISTE CALÇADA NA RUA ISMAEL DIAS DA SILVA, E TEM ALTO TRAFEGO DE VEICULOS E ALUNOS DA EMEF ALVARES MACHADO</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6040/6040_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6040/6040_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFIQUE O PROPRIETÁRIO PARA QUE FAÇA LIMPEZA DA AREA TRECHO ENTRE FUAD MALULY E VICINAL DO SUCAO</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6039/6039_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6039/6039_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ANTIGA SAMBRA, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6038/6038_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6038/6038_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA REFERIDA VIA RUA POLONIA, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6037/6037_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6037/6037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDO TECNICO DE VIABILIDADE, PARA IMPLANTAÇÃO DE OBSTACULOS NA RUA D. PEDRO </t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6036/6036_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6036/6036_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR MANUTENÇÃO E DOTAR DE MELHOR ILUMINAÇÃO O PARQUE INFANTIL</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6035/6035_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6035/6035_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR SINALIZAÇÃO COM NOME DAS RUAS E PLACAS INDICATIVAS</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6034/6034_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6034/6034_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR PODA DE ARVORES NA ESTRADA QUE LIGA REFERIDO BAIRRO A SP 501</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6033/6033_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6033/6033_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GALERIA NA RUA XV DE NOVEMBRO/CAMPOS SALLES</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6032/6032_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6032/6032_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR VENENO NO MEIO FIO, PARA ELIMINAR MATO DAS VIAS DOS BAIRROS CITADOS</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6031/6031_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6031/6031_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DOS OBSTACULOS DOS BAIRROS CITADOS.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6030/6030_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6030/6030_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS VIAS DO BAIRRO NOSSA SENHORA DA PENHA / MATADOURO</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6029/6029_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6029/6029_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMISSAO DE USO DA REFERIDA AREA - JARDIM DAS ROSAS COM OBRIGAÇÃO DE MANTER LIMPO</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6028/6028_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6028/6028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GRAMADO E REFORMA DOS VESTIARIOS JARDIM BELA VISTA E BAIRROS VIZINHOS</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TELAS ATRAS DAS DUAS TRAVES DO REFERIDO CAMPO.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>REFORMA DE GRAMADO DO REFERIDO CAMPO.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6023/6023_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6023/6023_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ARQUIBANCADA EXISTENTE ENTRE O GINASIO DE ESPORTES E O CAMPO DE FUTEBOL</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6022/6022_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6022/6022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR PORTAO ATRAS DO GOLS, VISANDO FACILITAR AO ACESSO PARA BUSCAR AS BOLAS QUE CAEM FORA DO CAMPO.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6021/6021_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6021/6021_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E MELHORIA NO GINASIO DE ESPORTES DA EMEF FRANCO MONTORO</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6020/6020_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6020/6020_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RESIDENCIA NA AREA ONDE SE LOCALIZA O CAMPO DE FUTEBOL, GINASIO DE ESPORTES E EMEF FRANCO MONTORO</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6019/6019_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6019/6019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE ESTAGIARIA DA PRATICA ESPORTIVA E GINASTICAS NAS ACADEMIAS DE TERCEIRA IDADE </t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6017/6017_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6017/6017_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVIDÊNCIAS NO SENTIDO DE ROÇAR O MATO EM QUESTAO</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6016/6016_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6016/6016_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO COM PEDRAS SEXTAVADAS OU ASFALTO DO PATIO DA PREFEITURA</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6015/6015_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6015/6015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE LIXEIRAS NAS VIAS PUBLICAS </t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6014/6014_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6014/6014_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE EVENTOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6013/6013_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6013/6013_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER MUDANÇA DO LOCAL DOS ENSAIOS DOS JOVENS DO PROJETO GURI</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6012/6012_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6012/6012_texto_integral.pdf</t>
   </si>
   <si>
     <t>AJUDA FINANCEIRA AO ECOTERAPIA</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6018/6018_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6018/6018_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR CONDIÇÕES DE TRAFEGO E SEGURANÇA NO LOCAL</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6011/6011_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6011/6011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENSAO DE REDE ILUMINAÇÃO PUBLICA NA RUA EUCLIDES DA CUNHA </t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6010/6010_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6010/6010_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS NOS TERRENOS DA PREFEITURA LINDEIROS AS VIAS PAVIMENTADAS</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6009/6009_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6009/6009_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA ESTRADA ARTHUR BOIGUES FILHO COM RUA ORLANDO SILVA</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6008/6008_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6008/6008_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR OBSTACULOS VISANDO IMPEDIR TAIS ATITUDES</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6007/6007_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6007/6007_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA RUA JOSE LINO BATISTA</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5996/5996_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5996/5996_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PARA OUVIR A OPNIOES E RECLAMAÇÕES DA POPULAÇÃO</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ZONA AZUL</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5994/5994_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5994/5994_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE RUAS</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5993/5993_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5993/5993_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE LIMPEZA DO CITADO LOCAL</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5992/5992_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5992/5992_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA JAPAO</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5991/5991_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5991/5991_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULOS NAS VIAS ONDE AINDA NÃO EXISTENTES</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5990/5990_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5990/5990_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS LIMPEZA DAS VIAS PRINCIPAIS DO BAIRRO DO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5989/5989_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5989/5989_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNAR TRANSITAVEL TRECHO DA RUA FAGUNDES VARELA</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5988/5988_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5988/5988_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNAR TRANSITAVEL TRECHO DA RUA JOAO FRANCISCO LISBOA</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5987/5987_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5987/5987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA EVARISTO DA VEIGA</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5986/5986_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5986/5986_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE CONSTRUÇÃO DE CAMPO DE MALHA NO JARDIM SAO FRANCISCO</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5985/5985_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5985/5985_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMAS NAS RAMPAS PARA DEFICIENTES FISICOS</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5984/5984_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5984/5984_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMAS DO BAIRRO OURO VERDE</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5983/5983_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5983/5983_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE IMPLANTAR UMA PRAÇA DEFRONTE AO AUTO POSTO IRMAOS KATSUTANI</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5982/5982_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5982/5982_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE ESTUDOS VISANDO EFETUAR AS REFORMAS NECESSARIAS NO PREDIO</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5981/5981_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5981/5981_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE PROVIDENCIAS NO SENTIDO DE SANAR PROBLEMA NAS RUAS DA VILA PAULISTA</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5980/5980_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5980/5980_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE ROÇAR O MATO NO ACESSO AO DISTRITO</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5979/5979_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5979/5979_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNAR LOCAL, AS CAIXAS POSTAIS, FACILITANDO O ACESSO DOS MORADORES</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5978/5978_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5978/5978_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR TRANSPORTE DESSES ALUNOS AO REFERIDO COLEGIO</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5977/5977_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5977/5977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO VISANDO EFETUAR OS ATENDIMENTOS PRIORITARIOS NA REFERIDA UNIDADE DE SAUDE</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6283/6283_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6283/6283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR O PROBLEMA DE ESCOAMENTO DE ÁGUA PLUVIAL QUE ADENTRA RESIDÊNCIAS NA RUA MATO GROSSO, CORONEL GOULART</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6285/6285_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6285/6285_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PEDRA, PLAINAR PRÓXIMO A PONTE E EFETUAR QUEBRA DE BARRANCO NA ESTRADA DO BAIRRO BARREIRO</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6287/6287_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6287/6287_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA CAMPOS SALLES COM A ALMIRANTE TOMANDARÉ, NA RUI BARBOSA COM VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6290/6290_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6290/6290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODA DE ÁRVORES NO CANTEIRO CENTRAL DA AVENIDA PRINCIPAL DO DISTRITO DE CORONEL GOULART_x000D_
 </t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6289/6289_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6289/6289_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR PINTURA NO OBSTACULO NA RUA REGENTE FEIJO PROXIMO AO N 95 JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6288/6288_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6288/6288_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA REGENTE FEIJÓ COM ANTONIO GABAN, JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6286/6286_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6286/6286_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ISMAEL DOS SANTOS COM A WILSON SAO JORGE JARDIM MARIA DE LOURDES II</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6284/6284_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6284/6284_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR LIMPEZA DO LOCAL BECO SAO VICENTE</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6282/6282_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6282/6282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA, REINVIDICAÇÃO DOS MORADORES DO JARDIM RAIO DO SOL, QUANTO AO FATO DOS LIXEIROS AMONTOAREM O LIXO NAS ESQUINAS PARA POSTERIORMENTE O CAMINHAO FAZER O RECOLHIMENTO, PROPORCIONANDO TEMPO PARA QUE OS ANIMAIS ESPALHEM LIXO</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6280/6280_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6280/6280_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE DO BAIRRO QUINTA ESCOLA, ESTA PARA CAIR. SUPRIR PROBLEMA</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6279/6279_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6279/6279_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATER A EROSÃO EXISTENTE NA RUA MEXICO PROXIMO AO NUMERO 250 NO JD RAIO DO SOL.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6277/6277_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6277/6277_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR EXTENSÃO DE REDE, COM COLOCAÇÃO DE TRES POSTES NA CONTINUIDADE DA RUA SANTO ANTONIO E TROCA DE LAMPADAS QUEIMADAS NAS RUAS: MARTINOPOLIS E PRESIDENTE VENCESLAU</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6276/6276_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6276/6276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COIBIR AÇÕES DOS PICHADORES DE MUROS </t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6274/6274_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6274/6274_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR LIMPEZA DE GALHOS COLOCADOS NAS RUAS DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6273/6273_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6273/6273_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A LIMPEZA DE AREA ATRAS DO CAMPO DE FUTEBOL DA COHAB/CHRIS COM CORTE DA GRAMA E PODA NECESSÁRIA.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6271/6271_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6271/6271_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR SERVIÇO DE ATERRAMENTO E PAVIMENTAÇÃO DO FINAL DA RUA BREJAO</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6270/6270_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6270/6270_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR ABERTURA DAS LATERAIS DO PONTO DE ONIBUS NA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6268/6268_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6268/6268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITARIOS PUBLICOS NAS PROXIMIDADES DO GINASIO DE ESPORTES E PREFEITURA.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6266/6266_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6266/6266_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR COMBATE A EROSÃO ACIMA CITADA: FINAL DA AVENIDA PAULISTA NO JARDIM SAO FRANCISCO.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6265/6265_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6265/6265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTRADA MUNICIPAL LIGA A RUA MARCILIO DIAS E O NINDAM SE ECONTRA SEM CONDIÇÕES DE TRAFEGO. SOLUCIONAR PROBLEMA</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6263/6263_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6263/6263_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR ALARGAMENTO DA ESTRADA MUNICIPAL LINDEIRA AO BALNEARIO DANDO ACESSO AO CONDOMINIO GRAMADO PARK RESIDENCIAL</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6262/6262_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6262/6262_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR JUNTAMENTE COM A SABESP CAMPANHA DE CONSCIENTIZAÇÃO QUANTO AO USO DA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6073/6073_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6073/6073_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS 07 DE SETEMBRO, REGULARIZAÇÃO DO PISO NA RUA MANOEL FRANCISCO DE OLIVEIRA, PROXIMIDADES DA RUA CAMPO SALLES</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6261/6261_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6261/6261_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA RUA PRESIDENTE EPITACIO, NO JARDIM NOSSA SENHORA DA PAZ.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6259/6259_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6259/6259_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E RECAPEAMENTO NA RUA SUIÇA, NO JARDIM RAIO DO SOL.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6258/6258_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6258/6258_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA RUA POLONIA NO JARDIM RAIO DO SOL.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6257/6257_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6257/6257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA RUA CLOVIS BEVILAQUA </t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6256/6256_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6256/6256_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA RUA DOM PEDRO I</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6253/6253_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6253/6253_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA AVENIDA BRASIL COM POLONIA JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6249/6249_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6249/6249_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA ROTATORIA DA AVENIDA BRASIL, JARDIM RAIO DO SOL.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6247/6247_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6247/6247_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA ROTATORIA ALBERTO HIDA JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6246/6246_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6246/6246_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA RUA NOEL ROSA, JD HORIZONTE</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6245/6245_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6245/6245_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA RUA JULIA COIMBRA CASEIRO, NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6243/6243_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6243/6243_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR CONDIÇÕES DE CONSERVAÇÃO DO CEMITERIO DA NOSSA CIDADE</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6244/6244_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6244/6244_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR A PONTE DA ESTRADA DO KM 4</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6248/6248_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6248/6248_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR A ESTRADA QUE DEMANDA O ANTIGO LIXÃO</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6250/6250_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6250/6250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">BARULHO PRÓXIMOS A ESCOLA DO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6251/6251_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6251/6251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DE 'MATO' ALTO A BEIRA DA ESTRADA DE FERRO DO BAIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6252/6252_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6252/6252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DO BURACO EXISTENTE NO FINAL DA RUA DO PONTILHÃO QUE DEMANDA O BAIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6254/6254_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6254/6254_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAR FOSSA NA RUA JOSÉ DO PATROCÍNIO ESQUINA COM TOBIAS BARRETO</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6255/6255_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6255/6255_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA SETE DE SETEMBRO</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6260/6260_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6260/6260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA-BURACOS" NA RUA PRESIDENTE PRUDENTE </t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6267/6267_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6267/6267_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO SEMÁFORO NO CRUZAMENTO DA AVENIDA DAS AMÉRICAS COM RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6264/6264_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6264/6264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TAPA BURACOS" NA RUA CASTRO ALVES </t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6269/6269_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6269/6269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR TAMPA DO BUEIRO QUE ESTÁ DANIFICADA, E SE LOCALIZA NA RUA TOBIAS BARRETO</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6272/6272_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6272/6272_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR O LEITO CARROÇÁVEL DA RUA JOÃO FRANCISCO LISBOA, ATÉ A ENTRADA DO SÍTIO DO QUISSI</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6275/6275_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6275/6275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SANAR PROBLEMA DAS ÁGUAS PLUVIAIS ESTAREM ESTRAGANDO O ASFALTO NO ACESSO AO CEMITÉRIO JAPONÊS, EM FUNÇÃO DE QUE UMA LINHA DE TUBO ESTÁ DANIFICADA </t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6278/6278_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6278/6278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DA GRAMA DO LEITO CARROÇÁVEL DA RUA FRANCISCO ANDRADE TEIXEIRA E JOSÉ BATISTA DE OLIVEIRA </t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6281/6281_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6281/6281_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA TRAVESSA ALCIDES SANVEZZO</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6072/6072_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6072/6072_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO COMBATE A EROSÃO E PODA DE ARVORES RUA SUECIA.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6071/6071_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6071/6071_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR COMBATE A CITADA EROSÃO.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6070/6070_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6070/6070_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR REFERIDO PROPRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6069/6069_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6069/6069_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR OBSTACULO NA RUA SAO LUCA, ALTURA DO N° 215, OBEDECIDAS AS NORMAS TECNICAS VIGENTES</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6068/6068_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6068/6068_texto_integral.pdf</t>
   </si>
   <si>
     <t>DILIGENCIAR JUNTO A CONCESSIONARIA DE ENERGIA ELETRICA, TROCA DAS LAMPADAS QUEIMADAS</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6067/6067_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6067/6067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITERIO DA SEDE E A CONSTRUÇÃO DE UM OUTRO NOS BAIRROS ACIMA CITADOS</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6066/6066_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6066/6066_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR ILUMINAÇÃO NO FINAL DA AVENIDA ALFREDO MARCONDES, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6065/6065_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6065/6065_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS NA PRAÇA DO CORREIO</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6064/6064_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6064/6064_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS QUEIMADAS NA RUA VISCONDE DE TAUNAY, ENTRE A RUA JULIO RIBEIRO ATE ESTAÇÃO DA SABESP</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6063/6063_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6063/6063_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAL QUE SE JOGA ENTULHO INCLUSIVE ANIMAIS MORTOS, O QUE CAUSA TRANSTORNOS A POPULAÇÃO. TOMAR PROVIDENCIAS</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6062/6062_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6062/6062_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ISMAEL DIAS RIGOTO ESQUINA COM WILSON JORGE NO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6061/6061_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6061/6061_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR AREA DE LAZER E INSTITUCIONAL NO JARDIM MARIA LURDES</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6060/6060_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6060/6060_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS TECNICOS PARA IMPLANTAÇÃO DE OBSTACUO NA RUA LUIZ GONZAGA DE OLIVEIRA, PROXIMIDADES DOS N°S 61/79</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6059/6059_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6059/6059_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA AVENIDA ALFREDO MARCONDES, ESQUINA COM RUA TUPINAMBAS, RUA BARAAO DO RIO BRANCO ESQUINA COM RUA JOSE BONIFACIO, PAULO SETUBAL E RUA CASTELO BRANCO</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6058/6058_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6058/6058_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAS CONDIÇÕES DA RUA PASTOS SILAS FRANCO</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6057/6057_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6057/6057_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONDIÇÕES PRECARIAS DAS VIAS E A PARALISAÇÃO DA CONSTRUÇÃO DAS UNIDADES HABITACIONAIS</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6056/6056_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6056/6056_texto_integral.pdf</t>
   </si>
   <si>
     <t>PÉ DE COQUEIRO ESTA PONDO EM RISCO UMA RESIDENCIA NA AVENIDA DAS AMERICAS AO LADO DO PONTO DE ONIBUS</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6055/6055_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6055/6055_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA CIDADE LIMPA NA CIDADE E TAMBÉM NOS REFERIDOS BAIRROS</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6054/6054_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6054/6054_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR CORTE DA REFERIDA MOITA DE BAMBU</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6053/6053_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6053/6053_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO SALAO COMUNITÁRIO DO CH JOSÉ CANDUCCI, BEM COM, AS SEGUINTES MEHORIAS: COLOCAÇÃO DE ALAMBRADO, ILUMINAÇÃO, BANCOS, MESAS E PARQUE INFANTIL.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6052/6052_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6052/6052_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DE TRECHO DA RUA ORLANDO SILVA NO CRUZAMENTE A PIXINGUINHA, ORLANDO SILVA E JULIA CASEIRO</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6051/6051_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6051/6051_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIOR PROTEÇÃO DOS TRECHOS INGREMES DO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6050/6050_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6050/6050_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR PROPRIETARIOS DOS TERRENOS DA AVENIDA DAS AMERICAS QUE ESTAO COM O MATO ALTO</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6242/6242_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6242/6242_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR OS PROPRIETARIOS DOS TERRENOS DA RUA CAMPOS SALLES ESQUINA COM 7 DE SETEMBRO E ENTRE 7 DE SETEMBRO COM RUA BISPO SILAS FRANCO QUE ESTAO COM MATO ALTO, UMA VEZ QUE O FATO COM QUE OS PEDESTRES TRANSITEM NO LEITO CARROÇAVEL, PONDE EM RISCO A INTEGRIDADE DOS MESMO.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6049/6049_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6049/6049_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E PAVIMENTAR A AVENIDA CASTRO ALVES E JOSE DE ALENCAR</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6241/6241_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6241/6241_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE HORTA COMUNITARIA NO PARQUE DOS PINHEIROS, JARDIM PANORAMA, JARDIM HORIZONTE E CEL. GOULART.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6302/6302_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6302/6302_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PADARIAS MUNICIPAIS NO PARQUE DOS PINHEIROS / JARDIM PANORAMA E DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6301/6301_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6301/6301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE EVENTOS, E A FACAM 2009 SER EM OUTRO LUGAR.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6300/6300_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6300/6300_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS RUAS DO BAIRRO BEM COMO A REFORMA DA PRAÇA E DO PARQUE INFANTIL</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6299/6299_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6299/6299_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR O PROPRIETARIO DO TERRENO BALDIO UTILIZADO PARA DEPÓSITO DE LIXO E ENTULHOS NA RUA JAPAO, PROXIMIDADE DO CRUZAMENTO COM A RUA ARGENTINA.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6298/6298_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6298/6298_texto_integral.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA VIA 270</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6297/6297_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6297/6297_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PISTA DE CAMINHADA E CICLOVIA NA SP 270</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6296/6296_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6296/6296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SANAR PROBLEMA DA RUA ISMAEL DIAS SENTIDO SUCÃO INVADINDO MEIO FIO, EM AMBOS OS LADOS. </t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6295/6295_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6295/6295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DE LIXOS JOGADOS, ANIMAIS MORTOS NO FINAL DA RUA PRESIDENTE PRUDENTE SENTIDO BAIRRO RESERVADO.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6294/6294_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6294/6294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DA RUA GREGORIO MATOS DEFRONTE AO N 349, QUE EXISTE UMA BOCA DE LOBO QUE EXARA MAU CHEIRO</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6293/6293_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6293/6293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DA RUA MACHADO DE ASSIS, A VIA ESTA INTRANSITAVEL PREJUDICANDO ATÉ MESMO O ACESSO DA AMBULÂNCIA.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6292/6292_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6292/6292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA PONTE DE CONCRETO DO BAIRRO CORREGO DO MACACO, NECESSITA DE REPAROS EM SUA CABECEIRA.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6291/6291_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6291/6291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCERTO E TROCA DA LUMINARIA DO POSTE LOCALIZADO NA RUA PASTOR SILAS FRANCO</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6239/6239_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6239/6239_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PADARIA MUNICIPAL NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6237/6237_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6237/6237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PSF DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6235/6235_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6235/6235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOTAR NO JARDIM SAO FRANCISCO UMA UNIDADE BASICA DE SAUDE</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6233/6233_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6233/6233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOTAR O BAIRRO SAO FRANCISCO DE ONIBUS PARA TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6231/6231_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6231/6231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOTAR BAIRRO JARDIM SAO FRANCISCO DE UMA CRECHE</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6230/6230_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6230/6230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR APARELHOS DE INALAÇÃO PARA TODOS OS PSF'S DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6228/6228_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6228/6228_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PONTO DE ONIBUS DA ESTRADA DA AMIZADE, ILUMINAÇÃO ADEQUADA, VISANDO MAIOR CONFORTO E PRESERVAR A SEGURANÇA DOS USUARIOS.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6227/6227_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6227/6227_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR MELHORIAS NA AREA DE LAZER DO JARDIM HORIZONTE: RECUPERAÇÃO DA VEGETAÇÃO E MINA, CONTENÇÃO DAS EROSÕES, IMPLANTAR TRILHAS DE CAMINHADA, BANCOS E MESAS, ILUMINAÇÃO, CAMPO DE BOCHA E ACADEMIA PARA 3ª IDADE.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6226/6226_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6226/6226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA ILUMINAÇÃO DO CRISTO LOCALIZADO NO TREVO DA RODOVIA RAPOSO TAVARES</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6223/6223_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6223/6223_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR REPAROS NA ESTRADA DO BAIRRO QUINTA ESCOLA</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6222/6222_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6222/6222_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR CALÇAMENTO NA ESTRADA ABILIO NOTARIO, UMA VEZ QUE EM TEMPOS DE CHUVA, A PASSAGEM SE TORNA ESCORREGADIA</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6220/6220_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6220/6220_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CAMPO DE FUTEBOL DO JARDIM BELA VISTA, TAIS COMO: IMPLANTAÇÃO DE TELAS ATRAS DOS GOLS</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6219/6219_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6219/6219_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR MELHORIAS NO BAIRRO OURO VERDES EM TODAS AS ESTRADAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6218/6218_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6218/6218_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PASSEIO PUBLICO EM VOLTA DA AREA INSTITUCIONAL E DE LAZER NO JARDIM MARIA DE LURDES</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6217/6217_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6217/6217_texto_integral.pdf</t>
   </si>
   <si>
     <t>LACRAR ACESSOS AO PREDIO DA ESTAÇÃO A FIM DE EVITAR O USO INDEVIDO</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6216/6216_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6216/6216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DE BURACOS NA RUA XV DE NOVEMBRO PROXIMIDADES DO N 416</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6214/6214_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6214/6214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR FISCALIZAÇÃO NA TRAVESSA ALCIDES SANVEZZO, PARA QUE OS MORADORES FAÇAM A LIGAÇÃO DO ESGOTO A REDE COLETORA</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6213/6213_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6213/6213_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA RUA JAPAO ALTURA DO N 100</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6212/6212_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6212/6212_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULO NA RUA POLONIA, JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6211/6211_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6211/6211_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CALÇADAS EM TODO TRECHO E OBSTACULOS CONFORME ESPECIFICAÇÕES TECNICAS EXIGIDAS POR LEI.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6210/6210_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6210/6210_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM OBSTACULO, RESPEITADAS AS NORMAS TECNICAS VIGENTES, DEFRONTE A UNIDADE ESCOLAR DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6208/6208_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6208/6208_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SEMAFORO DEFRONTE AUTO POSTO DO BETO</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6207/6207_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6207/6207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOTAR FINAL DA RUA VICENTE DIAS GARCIA COM UMA MELHOR SINALIZAÇÃO DE TRANSITO.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6206/6206_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6206/6206_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE PEDESTRES ESTAO APAGADAS, PRINCIPALMENTE NA AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6205/6205_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6205/6205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DE QUANTIDADE DE LIXO, GALHOS E PEDRAS NAS CALÇADAS NA RUA PRESIDENTE PRUDENTE, DEFRONTE A PIZZARIA LOCALIZADA A 100 METROS DO CAMPO PAULISTA</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6204/6204_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6204/6204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCENTIVAR PLANTIO DE ARVORES POR PARTE DA POPULAÇÃO</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6202/6202_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6202/6202_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS DA RUA FERNANDO COSTA ESTAO EM MAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6201/6201_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6201/6201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUITOS OBSTACULOS PRECISAM DE REPAROS E PINTURA</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6200/6200_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6200/6200_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE UMA RUA LIGANDO OS BAIRROS JARDIM RAIO DO SOL E VILA PAULISTA</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6199/6199_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6199/6199_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AREA E CONSTRUÇÃO DE CALÇADAS NA AVENIDA DAS AMERICAS, LOGO APOS O CRUZAMENTO COM A RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6198/6198_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6198/6198_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM OBSTACULO RESPEITADAS AS NORMAS TECNICAS VIGENTES, ENTRE O SALÃO PAROQUIAL E O PONTO DE ONIBUS EXISTENTES NA RUA VICENTE FONTANDE</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO DO SALÃO COMUNITARIO DO CH JOSE CANDUCCI</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6196/6196_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6196/6196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOTAR PONTO DE ILUMINAÇAO NO PONTO DE ONIBUS NA ESTRADA DA AMIZADE, POR SER BASTANTE ESCURO</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6194/6194_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6194/6194_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR AREA DE LAZER NA SEGUNDA QUADRA DA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6193/6193_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6193/6193_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR AS CONDIÇÕES DA PRAÇA DA ROTATORIA ALBERTO HIDA</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6192/6192_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6192/6192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR SALAO COMUNITARIO DO CONJUNTO HABITACIONAL A</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6191/6191_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6191/6191_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA JOSE BATISTA DE OLIVEIRA, JARDIM SANTA EUGENIA</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6189/6189_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6189/6189_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA AYMORÉS</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6188/6188_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6188/6188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA SAO PEDRO ESQUINA COM CASTELO BRANCO, NO JARDIM SAO JOSE E NA RUA TUPINAMBAS ESQUINA COM GUAICURUS, JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6186/6186_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6186/6186_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR REFORMA NOS SANITARIOS DA AREA DE LAZER DO CH ÁLVARES MACHADO F, NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6184/6184_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6184/6184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOTAR CITADOS ESPAÇOS PUBLICOS DE PAISAGISMO QUE MELHOREM O ASPECTO URBANO DE NOSSA CIDADE, CONSIDERANDO QUE NOSSAS ROTATORIAS E CANTEIROS CENTRAL DE AVENIDAS NAO FORAM IMPLANTADOS UM PAISAGISMO QUE MELHORE O ASPECTO URBANO DA CIDADE.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6183/6183_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6183/6183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOTAR NOSSA CIDADE DE MELHOR SINALIZAÇÃO INDICATIVA DE PROPRIOS MUNICIPAIS E ENTIDADES, BEM COMO, CONSTRUÇÃO DE PORTAL NA ESTRADAS PRINCIPAIS.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6181/6181_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6181/6181_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISANDO REALIZAR UM SHOW GOSPEL NA FACAM 2009</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6180/6180_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6180/6180_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIR ESPAÇO NA FACAM/09 PARA CANTORES E DUPLAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6178/6178_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6178/6178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIR ESPAÇO NA FACAM PARA CULTO ECUMENICO.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6177/6177_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6177/6177_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA RUA TOCANTINS, PROXIMIDADE DO NUMERO 116</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6175/6175_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6175/6175_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS JUNTO A CONCESSIONARIA DE ENERGIA ELETRICA, VISANDO A SUBSTITUIÇÃO DA REFERIDA LAMPADA QUEIMADA</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6173/6173_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6173/6173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA QUE DEMANDA AO COSTA E CIA LAZER</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6172/6172_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6172/6172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIR PROBLEMA DE DESVIO DE ESGOTO PARA A RUA XV DE NOVEMBRO NO BAIRRO NOSSA SENHORA DA PENHA, QUE CAUSA MAL CHEIRO E TRANSTORNO PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6171/6171_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6171/6171_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOUVE LIMPEZA EM UM QUINTAL NA RUA EUCLIDES DA CUNHA E O LIXO ESTA ENSACADO HÁ MAIS DE 15 DIAS NO MEIO FIO. SANAR PROBLEMA</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6170/6170_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6170/6170_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR ESPAÇO PARA PRATICA DE SKATE E OUTROS ESPORTES.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6168/6168_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6168/6168_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR POLICIAMENTO NAS POSTAS DAS ESCOLAS, TENDO EM VISTA QUE MUITOS ALUNOS ESTAO DEIXANDO DE FREQUENTAR AS AULAS.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6167/6167_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6167/6167_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR CANALETAS PARA ESCOAMENTO DE AGUAS NA RUA PRESIDENTE ROOSEVELT</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6166/6166_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6166/6166_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUO DO POSTE DE ILUMINAÇÃO PUBLICA EXISTENTE NA RUA JOSE MARIA MARTINS</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6165/6165_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6165/6165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE PASSAGEM DE NIVEL SOBRE OS TRILHOS DA ESTRADA DE FERRO, NA RUA JULIO MESQUITA E MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6164/6164_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6164/6164_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJEOT QUE VISA REAPROVEITAMENTO DO OLEO VEGETAL CASEIRO E COMERCIAL COM MATERIA PRIMA PARA FABRICA DE SABAO, GERANDO EMPREGO E RENDA PARA FAMILIAS CARENTES</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6163/6163_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6163/6163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DE LINHA DE TUDO, PARTE DA MESMA CEDEU PROVOCANDO UMA EROSAO AO LADO. DEMANDA AO BAIRRO CRUZEIRO</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6162/6162_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6162/6162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER OBSTACULO DA RUA FUAD MALULY E RUA ARGENTINA</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6161/6161_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6161/6161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER SINALIZAÇÃO DE PARE NA CONFLUENCIA DAS RUAS FUAD MALULY E ARTHUR BOIGUES FILHO</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6160/6160_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6160/6160_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATER EROSAO NO ACESSO AO CEMITERIO JAPONES QUE AMEAÇA O PAVIMENTO</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6156/6156_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6156/6156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE AVERIGUAR TAL DENÚNCIA </t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6159/6159_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6159/6159_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE NOTIFICAR OS PROPRIETÁRIOS DE TERRENOS BALDIOS NO BAIRRO MARIA DE LURDES II</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6169/6169_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6169/6169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS NO SENTIDO DE NOTIFICAR OS PROPRIETÁRIOS DE ANIMAIS QUE FICAM SOLTOS PELAS RUAS </t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6174/6174_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6174/6174_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS À ILUMINAÇÃO QUE DA ACESSO AS CHÁCARAS EXISTENTES JUNTO AO BAIRRO</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6176/6176_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6176/6176_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO RECOLHIMENTO DO LIXO, MUITAS SACOLAS CAEM DO CAMINHÃO</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6179/6179_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6179/6179_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA JASMI BATISTA, NO JARDIM PICHIONI, A SABESP EFETUOU REPAROS NA REDE DE ÁGUA OU ESGOTO, E O BURACO NÃO FOI TAPADO ADEQUADAMENTE</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6182/6182_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6182/6182_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NECESSÁRIAS VISANDO DAR MAIOR ATENÇÃO A FAMÍLIAS CARENTES</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6185/6185_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6185/6185_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISANDO ALARGAMENTO DA ESQUINA DA RUA MONSENHOR NAKAMURA COM ANTONIO MARZABAL</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6187/6187_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6187/6187_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISANDO O CASCALHAMENTO DA ESTRADA RURAL QUE DEMANDO O KM 25 AO BAIRRO CATANDUVA</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6190/6190_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6190/6190_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISANDO O CASCALHAMENTO DA ESTRADA QUE DEMANDA A SEDE, VIA RUA MARCILIO DIAS, DISTRITO INDUSTRIAL</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6195/6195_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6195/6195_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR TAPA BURACOS NA RUA ESPANHA, AO LADO DO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6203/6203_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6203/6203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS URGENTES NO SENTIDO DE CONSTRUIR UMA ROTATÓRIA, RESPEITADAS AS NORMAS TÉCNICAS LEGAIS </t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6209/6209_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6209/6209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS URGENTES NO SENTIDO DE CONSTRUIR UMA ROTATÓRIA NA RUA ORLANDO SILVA</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6215/6215_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6215/6215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR OBSTÁCULO, NA RUA MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6221/6221_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6221/6221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MURO NA EMEIF ÁLVARES MACHADO ESTÁ TRINCADO, TOMAR PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6224/6224_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6224/6224_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS IMEDIATAS NO GINÁSIO DE ESPORTES DA EMEIF FRANCOS MONTORO</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6225/6225_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6225/6225_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR O SALÃO DA 3ª IDADE DO PARQUE DOS PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>RECUPERAR A PONTE DO BAIRRO KM 04 QUE DEMANDA AO MINCA</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6232/6232_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6232/6232_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO NA RUA VICENTE DIAS GARCIA, PROXIMIDADE DO NÚMERO 1355</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6234/6234_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6234/6234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER LIMPEZA DE RESTO DE ENTULHO DEFRONTE AO Nº 155 DA RUA HORÁCIO COSTA, JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6236/6236_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6236/6236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DIVERSAS REIVINDICAÇÕES DOS MORADORES </t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6238/6238_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6238/6238_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NA RUA SÃO SEBASTIÃO, NÚMERO 255</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6240/6240_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6240/6240_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BRAÇO DE ILUMINAÇÃO NAS PROXIMIDADES DO Nº 171 E 210</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6158/6158_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6158/6158_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARIAS RUAS DO PARQUE DOS PINHEIROS E JARDIM PANORAMA, NESTE ANO DE 2009, NÃO OCORREU QUALQUER PROVIDENCIA PARA MELHORAR SUA CONSERVAÇÃO, ESTANDO ELAS, PORTANTO, INTRANSITAVEIS.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6157/6157_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6157/6157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NA AREA DE LAZER DO PARQUE DOS PINHEIROS ONDE OCORREU O DESFAVELAMENTO RECENTE, EXISTE A IMINÊNCIA DO OCORREREM NOVAS INVASÕES. </t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6155/6155_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6155/6155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NECESSARIAS VISANDO SANAR PROBLEMA: DESNIVEL EXISTENTE NAS RUAS: VICENTE DIAS GARCIA E RUI BARBOSA, FAZENDO COM QUE COM VEICULOS BATAM NO PAVIMENTO NO MOMENTO DA TRANSPOSIÇÃO DA VIA PRIMEIRAMENTE CITADA.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6154/6154_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6154/6154_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE AREA DE LAZER NO JARDIM SANTA EUGENIA COM QUADRA DE FUTEBOL DE SALAO, BASQUETE E UM PARQUE INFANTIL</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6152/6152_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6152/6152_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTAR MATO NA RUA POLONIA EVITANDO APARECIMENTO DE INSETOS E OUTROS ANIMAIS.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6151/6151_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6151/6151_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHAO DE TERRA PARA FAZER UMA RAMPA DE ACESSO PARA CADEIRA DE RODAS</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6150/6150_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6150/6150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO DA RUA FRANCISTO COSTA DE SOUZA </t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6149/6149_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6149/6149_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIAS PARA CURSOS PROFISSIONALIZANTES DE MANICURE, PEDICURE, CABELEIREIRA, ENCANADOR, PASSADEIRA, LAVADEIRA, ELETRICISTA, SERVENTE GERAL, GARÇOM, TELEFONISTA, TELEMARKETING, PADEIRO, CONFETEIRO E OUTROS.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6148/6148_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6148/6148_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CICLOVIA NO TRECHO ENTRE O POSTO PORTAL E A ENTRADA DO CAMPUS III DA UNOESTE</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6147/6147_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6147/6147_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULO NA RUA RAUL POMPEIA NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6146/6146_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6146/6146_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO QUE AGILIZE A COMUNICAÇÃO ENTRE A POLICIA MILITAR E A COMUNIDADE, ATRAVES DA COLOCAÇÃO DE PLACAS, CAMARA DE VIDEOS, MELHOR ILUMINAÇÃO E OUTRAS.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6145/6145_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6145/6145_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PRAÇA NO INICIO ESTRADA DA AMIZADE, AO LADO DO TEMPLO IGREJA CRISTA DO BRASIL.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6144/6144_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6144/6144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DILIGENCIE JUNTO AO DEPUTADO MAURO BRAGATO PARA QUE O MESMO VIABILIZE JUNTO AO GOVERNO DO ESTADO, LIBERAÇÃO DE RECURSOS PARA CONCLUSAO DE OBRAS DO CCI</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6143/6143_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6143/6143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA BURACO NA RUA GUARANI ALTURA DOS N°S 176 A 224.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6142/6142_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6142/6142_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE LIXOS E ANIMAIS MORTOS NA ESTRADA QUE DEMANDA A SAIDA DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6141/6141_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6141/6141_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONARIO PARA EFETUAR LIMPEZA NOS GLOBOS DE ILUMINAÇÃO EXISTENTES NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6140/6140_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6140/6140_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR PLANTIO DE ARVORES NA BEIRA DA ESTRADA DE FERRO.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6139/6139_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6139/6139_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULO NA ESTRADA DA AMIZADE, PROXIMO AO PONTO DE ONIBUS ALTURA DA RUA ORLANDO SILVA</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6138/6138_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6138/6138_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE NA ESTRADA ARTHUR BOIGUES FILHO, COM CANTEIRO CENTRAL ATE A PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6137/6137_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6137/6137_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS DAS AREA VERDE, NO RAIO DO SOL</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6136/6136_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6136/6136_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTOS NAS RUAS DO JARDIM SAO JOAO, COM COLOCAÇÃO DE TERRAS, PASSAR MAQUINA NIVELADORA E ROÇAREM AS GRAMAS NAS AREAS VERDES E INSTITUCIONAL.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6135/6135_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6135/6135_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR SINALIZAÇÃO DE PLACAS EXISTENTE NA ROTATORIA, LOCALIZADA NAS PROXIMIDADES DO TENIS CLUB</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6134/6134_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6134/6134_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA URGENTE DO TRONCO DE UMA ARVORE QUE SE ENCONTRA NA RUA LUIZ CANDUCI, ALTURA DO NUMERO 199</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6133/6133_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6133/6133_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR SANITARIOS NA AREA DE LAZER LOCALIZADA NA PRAÇA EXISTENTE NO BAIRRO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6132/6132_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6132/6132_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DA TERRA OU ENTULHO, NAS MARGENS ESQUERDA DA ESTRADA ABILIO NOTARIO DEFRONTE A ENTRADA DO SITIO DO SENHOR MIYASHITA CONHECIDO POR PORTA DO CEU.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6131/6131_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6131/6131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ALAMBRADO ATRAS DAS TRAVES DO CAMPO DE AREIA EXISTENTE NA AREA DE LAZER NA PRAÇA DO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6130/6130_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6130/6130_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM CAMPO DE AREIA NO BAIRRO JARDIM DAS ROSAS, PRECISAMENTE NO TERRENO LOCALIZADO NAS RUAS: MANOEL FRANCISCO DE OLIVEIRA ESQUINA COM JOSE PAULO DOS SANTOS</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6129/6129_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6129/6129_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE EXECUTAR SERVIÇOS DE RECAPEAMENTO NA RUA POLONIA ALTURA DOS NUMEROS 20 A 111</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6128/6128_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6128/6128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDER O VALE-ALIMENTAÇÃO AOS FUNCIONARIOS ESTATUARIOS DA PREFEITURA</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6127/6127_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6127/6127_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DOS LEITOS CARROÇAVEIS NAS RUAS SEM PAVIMENTAÇÕES DOS BAIRROS: PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6126/6126_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6126/6126_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS DOS BAIRROS: PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6125/6125_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6125/6125_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANTER UMA MAQUINA E UM CAMINHÃO PARA ATENDIMENTO DAS DEMANDAS DOS BAIRROS: PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6124/6124_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6124/6124_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS EXISTENTES NA RUA RAUL POMPEIA ENTRE A RUA MACHADO DE ASSIS E RUA JOAQUIM NABUCO.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6123/6123_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6123/6123_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR TROCA DO PISO E REFORMA DA PISCINA DO COMPLEXO POLI ESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6121/6121_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6121/6121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA COZINHA, SALA DE DISPENSA E MURO DA EMEIF ÁLVARES MACHADO</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6120/6120_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6120/6120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR UM DISTRITO POLICIAL NO PARQUE DOS PINHEIROS / JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6119/6119_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6119/6119_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE INSTALAR UM BARRACAO DE RECICLAGEM NOS BAIRROS: PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6118/6118_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6118/6118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UM PROJETO PARA INSTALAR PISTA DE CAMINHADA, CAMPO DE BOCHA, MESAS E BANCOS E ACADEMIA DE TERCEIRA IDADE. </t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6117/6117_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6117/6117_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE FAZER UM CAMPO DE BOCHA AO LADO DO CORREIO.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6116/6116_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6116/6116_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE IMPLANTAÇÃO DE PORTAL DA CIDADE, NAS ESTRADAS DOS BAIRROS: PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6115/6115_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6115/6115_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM OBSTACULO NA RUA PRESIDENTE PRUDENTE NO TRECHO QUE FOI EXECUTADO A PAVIMENTAÇÃO RECENTE.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6114/6114_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6114/6114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ILUMINAÇÃO A RUA JASMI BATISTA ESQUINA COM A RUA ATILIO SIQUERI</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6113/6113_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6113/6113_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS MARGENS DA RUA PRESIDENTE PRUDENTE NAS PROXIMIDADES DO PATIO DA PREFEITURA E NA PASSAGEM DA RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6112/6112_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6112/6112_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA PRESIDENTE PRUDENTE ALTURA DO NUMERO 119</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6111/6111_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6111/6111_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PROJETO PARA AREA VERDE, LOCALIZADA NO PARQUE DOS PINHEIROS, PARA REVITALIZAR E TORNAR UM PONTO DE LAZER COM QUIOSQUES, BANCOS, CADEIRAS, ILUMINAÇÃO</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6122/6122_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6122/6122_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#180;PINTURA EM TODOS OS OBSTACULOS QUE ESTAO COM PINTURAS APAGADAS EXISTENTES NAS RUAS DO MUNICIPIO DE ALVARES MAACHADO</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6110/6110_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6110/6110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NAS SINALIZAÇÕES HORIZONTAIS QUE ESTAO COM PINTURAS APAGADAS EXISTENTES NAS RUAS DO MUNICIPIO DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6109/6109_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6109/6109_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ESCREVER O NOME DAS RUAS NOS POSTES</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6108/6108_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6108/6108_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA RECAPEAMENTO NA RUA NOEL ROSA NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6107/6107_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6107/6107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAR A RUA 15 DE NOVEMBRO ESQUINA COM A RUA GERALDO C. MARTINS (CONJUNTO HABITACIONAL JOSE CANDUCCI).</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6106/6106_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6106/6106_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR ACADEMIA DE ARTICULAÇÃO NOS BAIRROS : PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6105/6105_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6105/6105_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA DA JUVENTUDE NOS BAIRROS: PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6104/6104_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6104/6104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GINASIO DE ESPORTES DO PARQUE DOS PINHEIROS COM PINTURAS, ILUMINAÇÃO E SANITARIOS. CONSTRUÇÃO DE ARQUIBANCADAS.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6103/6103_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6103/6103_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA NO OBSTACULO EXISTENTE NA RUA FEIJO, PROXIMO AO N° 95 - JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6077/6077_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6077/6077_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA REGENTE FEIJO COM A RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6076/6076_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6076/6076_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA ISMAEL DOS SANTOS COM RUA WILSON SAO JORGE</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6075/6075_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6075/6075_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR ESTAGIARIA OU DISPONIBILIZAR UM PROFISSIONAL PARA QUE MA ACADEMIA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6074/6074_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6074/6074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A DIVISAO COMPETENTE O SERVIÇO DE TAPA BURACOS NA RUA PIXINGUINHA PROXIMO AO NUMERO 145 - JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5947/5947_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5947/5947_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO ADIQUIRIR CARRINHO DE QUATRO RODAS PARA LOCOMOÇÃO DE URNA FUNERÁRIA DO VELORIO AO CEMITERIO</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5946/5946_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5946/5946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO SERVIÇOS DE TAPA BURACOS </t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5945/5945_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5945/5945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PROCEDE LIMPEZA PROXIMO A RUA SEVERINO MAURO</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5941/5941_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5941/5941_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO COLOCAÇÃO PLACAS INDICATIVAS COM NOMES DE RUAS E NUMEROS NOS BAIRROS</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5939/5939_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5939/5939_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO RECOLHIMENTO DE LIXO AO LONGO DA PRESIDENTE PRIUDENTE</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5937/5937_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5937/5937_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITAR REPOSIÇÃO DE VIATURA DA POLICIA CIVIL</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5936/5936_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5936/5936_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PROCEDA A LIMPEZA NAS RUAS DOS BAIRROS</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5935/5935_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5935/5935_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO URGÊNCIA O SERVIÇO DE TAPA BURACO AO LONGO DA RUA TOCANTINS</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5933/5933_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5933/5933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PROCEDIMENTO DE LIMPEZA NOS TERRENOS BALDIOS </t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5929/5929_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5929/5929_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO ORIENTASSEM OS BALAIEIROS PARA QUE NÃO QUEIMASSEM OS RESTOS DAS MATERIAS PRIMA (BAMBU) QUE FAZEM O SERVIÇO ARTESANAL</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5926/5926_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5926/5926_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO A POSSIBILIDADE DE CONSTRUIR RAÇA DA JUVENTUDE E DA ARTICULAÇAO</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5925/5925_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5925/5925_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO POSSIBILIDADE DE CONSTRUIR A PRAÇA DA JUVENTUDE E DE ARTICULAÇÃO EM CEL. GOULART</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5924/5924_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5924/5924_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PROCEDA O SERVIÇO DE TAPA BURACOS</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5923/5923_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5923/5923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PROCEDA O SERVIÇO DE TAPA BURACO COM URGENCIA E POSTERIORMENTE SERVIÇO DE RECAPEAMENTO </t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5922/5922_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5922/5922_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO RECOLHIMENTO DE ENTULHOS QUE SE ENCONTRA NA RUA JUNQUEIRA FREIRE</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5921/5921_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5921/5921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PROCEDA REPAROS COM PEDRAS NA RUA CAMPOS SALES </t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5920/5920_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5920/5920_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLUCIONAR O ACUMULO DE AGUA QUE CONSTANTEMENTE FORMA NAS PROXIMIDADES DA TRAVESSIA</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5919/5919_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5919/5919_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO IMPLANTAÇÃO DE ESTABELECIMENTO EXCLUSIVO PARA IDOSOS NA AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5917/5917_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5917/5917_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PROCEDA MANUTENÇÃO OU SUBSTITUIÇÃO DE LAMPADAS DE VARIAS RUAS DA CIDADE DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5916/5916_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5916/5916_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PROCEDA REFORMA E AMPLIE A QUANTIDADE DE MESAS DO REFEITORIO DOS ALUNOS DA EMEIF ALVARES MACHADO</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5914/5914_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5914/5914_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE RUBRIQUE TODAS AS PAGINAS DOS PROJETOS DE LEIS QUE SAO ENCAMINHADAS PARA ESSA CASA DE LEIS.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5912/5912_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5912/5912_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, IMPLANTAÇÃO DE ZONA AZUL NA AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5911/5911_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5911/5911_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE FAÇA ESTUDOS POSSIBILIDADE DE CONSTRUÇÃO DE UMA CRECHE ENTRE OS BAIRROS: JARDIM HORIZONTE E JARDIM PRIMAVERA</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5909/5909_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5909/5909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DURANTE A REALIZAÇÃO DA FACAM SEJA REALIZADO O FESTIVAL DE MUSICA</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5908/5908_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5908/5908_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO REALIZE CURSO DE CAPITAÇÃO EM SAUDE MENTAL PARA TODAS AS EQUIPES DO PSF</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5907/5907_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5907/5907_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO ENCAMINHE UM ENGENHEIRO VISTORIA NO PSF DO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5905/5905_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5905/5905_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO CHUMBAR OS CANOS DE OXIGENIO NA SALA DE INALAÇÃO DO PSF JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5904/5904_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5904/5904_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO NO SENTIDO DE SOLUCIONAR O ACUMULO DE AGUA QUE CONSTANTEMENTE FORMA NA RUA PIXINGUINHA ALTURA NUMERO 63</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5902/5902_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5902/5902_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA LIMPEZA DO TERRENO</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5901/5901_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5901/5901_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLUCIONAR OS PROBLEMAS DE LAMPADAS DAS RUAS</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5899/5899_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5899/5899_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO VERIFICAR SE A LEI OU A NECESSIDADE DE CRIAR A FIM DE PROIBIR MENORES DE 14 ANOS COM O TOQUE DE RECOLHER APOS AS 22 HORAS</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5897/5897_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5897/5897_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO NIVELAMENTO NO LEITO CARROÇAVEL DA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5895/5895_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5895/5895_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO CRIAÇÃO DA DIRETORIA DO MEIO AMBIENTE</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5894/5894_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5894/5894_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO A CRIAÇÃO DE UMA ASSOCIAÇÃO DE RECICLAGEM NO PARQUE DOS PINHEIROS/JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5893/5893_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5893/5893_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO INCENTIVO PARA RETORNO DAS FEIRAS LIVRES NO PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5891/5891_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5891/5891_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PROCEDA A REFORMA E MANUTENÇÃO DO PARQUINHO NO BAIRRO PANORAMA</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5890/5890_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5890/5890_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO A POSSIBILIDADE DA INSTALAÇÃO DE UM POSTO PAGUE FACIL, PARA PAGAMENTOS DE IMPOSTOS E DEMAIS BAIRROS</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5888/5888_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5888/5888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE PROCEDA COM PODA DE ARVORES, AUMENTAR A ALTURA DO MURO, INSTALAR BEBEDOURO E MELHORAR A ILUMINAÇÃO NO PARQUINHO.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5853/5853_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5853/5853_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PROCEDIMENTO NO SENTIDO DE AGILIZAR AS CONSULTAS NO PSF DO BARIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5854/5854_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5854/5854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO ATRAVES DA DIVISÃO COMPETENTE PROCEDA AO CORTE DE 02 ARVORES LOCALIZADA NA ESTRADA DA FAZENDINHA </t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5855/5855_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5855/5855_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE PROCEDA A MANUTENÇÃO NA RUA ANTONIO BORTOLUZZI</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5856/5856_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5856/5856_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PROCEDA COM URGENCIA O RECOLHIMENTO DE LIXOS QUE ESTAO SENDO DESPEJADOS NAS PROXIMIDADES DA ROTATORIA</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5857/5857_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5857/5857_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA QUE PROCEDA A REGULARIZAÇÃO DO TERRENO AS MARGENS DA LINHA FÉRREA PARA IMPLANTAÇÃO DE UM PEQUENO CAMPO DE AREIA PARA USO DA CRIANÇADA</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5859/5859_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5859/5859_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO POSSIBILIDADE DE CONSTRUÇÃO DE CANTEIROS CENTRAIS NAS AVENIDAS COM PAISAGENS NOS BAIRROS: PINHEIROS E PANORAMA</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5861/5861_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5861/5861_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO REFORMA DO OBSTACULO LOCALIZADO NA FRENTE DA IGREJA CATOLICA NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5862/5862_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5862/5862_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO POSSIBILIDADE DE CONSTRUÇÃO DE OBSTACULO NO RAU POMPEIA NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5864/5864_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5864/5864_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO POSSIBILIDADE DE CONSTRUÇÃO DE OBSTACULOS NA RUA SOUZA CALDAS</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5865/5865_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5865/5865_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO POSSIBILIDADE DE CONSTRUÇÃO DE OBSTACULO NA RUA ANTONIO GABAN</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5867/5867_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5867/5867_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO A POSSIBILIDADE DE IMPLANTAÇÃO DE UM POSTO DE ATENDIMENTO DA SABESP NO PARQUE DOS PINHEIROS / JARDIM PANORAMA</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5869/5869_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5869/5869_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO POSSIBILIDADE DE COLOCAR REFLETORES NA AREA VERDE DO BAIRRO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO EFETUAR A LIMPEZA E PROCEDER SERVIÇO DE TAPA BURACO NAS RUAS SANTO ANASTACIO E PRESIDENTE VENCESLAU</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5872/5872_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5872/5872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO PROCEDA LIMPEZA NA TRAVESSA ESPANHA PROXIMA AO VELORIO MUNICIPAL E A CAIUA</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5875/5875_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5875/5875_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO VIABILIZE A COLOCAÇÃO DE BANCOS NOS PONTOS DE ONIBUS DA CIDADE</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5876/5876_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5876/5876_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO VIABILIZE A REFORMA OU A SUBSTITUIÇÃO DAS CARTEIRAS EXISTENTES NA EMEIF ALVARES MACHADO</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5877/5877_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5877/5877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PROCEDA A LIMPEZA DAS GRADES DE PROTEÇÃO DE ESCOAMENTO DE AGUAS EXISTENTES NA ESCOLA EMEIF ALVARES MACHADO</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5878/5878_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5878/5878_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO VIABILIZE A LIMPEZA DE TERRA DECORRENTE DA ENXURRADA DAS CHUVAS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5879/5879_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5879/5879_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PROCEDA A LIMPEZA E REPAROS NO TERRENO CONHECIDO COMO CAMPO DE FUTEBOL DO JARDIM NOSSA SENHORA DA PAZ, LOCAL ONDE RECENTEMENTE FORAM INSTALADOS OS CIRCOS</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5880/5880_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5880/5880_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PROVIDENCIE A RETIRADA DE LIXOS ACUMULADA NA RUA RANCHARIA ESQUINA COM RUA PRESIDENTE VENCESLAU</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5881/5881_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5881/5881_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PROCEDA O SERVIÇO DE TAPA BURACO E REPARO NO BUEIRO LOCALIZADO NA RUA MANOEL FRANCISCO DE OLIVEIRA ENTRE RUAS</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PROCEDA O SERVIÇO DE REPAROS E COLOCAÇÃO DE GRADES NOS BUEIROS EXISTENTES NA RUA VICENTE CELESTINO</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PROCEDA O SERVIÇO DE REPAROS E COLOCAÇÃO DE GRADES NOS BUEIROS EXISTENTES NAS RUAS PIXINGUINHA COM BENEDITO LACERDA</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5884/5884_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5884/5884_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO POSSIBILIDADE DE COLOCAR CESTO DE LIXOS NAS PROXIMIDADES DA AREA VERDE NO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO POSSIBILIDADE DE IMPLANTAR E VIABILIZAR ACESSO A INTERNET VIA RADIO GRATUITAMENTE</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5887/5887_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5887/5887_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO COMPETE A POSSIBILIDADE DE CRIAR A DIVISAO DE CULTURA E TURISMO</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6153/6153_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6153/6153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS NO SENTIDO DE AVERIGUAR TAL DENÚNCIA</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6343/6343_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6343/6343_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA O SERVIÇO DE NIVELAMENTO NA RUA GLORIA ALTURA DO NUMERO 55 NO BAIRRO JARDIM SÃO JOSE</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6344/6344_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6344/6344_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA SERVIÇO DE LIMPEZA DE GALHOS E LIXOS COM URGENCIA NA RUA AUSTRIA ALTURA DO NUMERO 10 JD RAIO DO SOL.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6345/6345_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6345/6345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA BURACO E NIVELAMENTO NO LEITO CARROÇAVEL NA RUA JOSE VERISSIMO, ALTURA DA RUA DA RUA GONÇALVES DIAS ATE A AVENIDA VINICIUS DE MORAES NO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6346/6346_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6346/6346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE TUBO EXISTENTE NA ESTRADA DO KM 4 PROXIMO A PROPRIEDADE DO DEMA.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6347/6347_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6347/6347_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO NA ESTRADA DO KM 4 PROXIMO DA CAPELA CATOLICA,</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6348/6348_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6348/6348_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA REPAROS E MANUTENÇÃO NA PONTE DE MADEIRA EXISTENTE NO BAIRRO ESPERANÇA.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6350/6350_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6350/6350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MANUTENÇÃO NO MATA-BURRO EXISTENTE NA ESTRADA DO KM 2, PROXIMO A PROPRIEDADE DO SENHOR LUIZ BRAMBILLA, POIS A PASSAGEM DE GADO ESTA CEDENDO.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6351/6351_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6351/6351_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA OSVALDO CRUZ</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6352/6352_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6352/6352_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REPAROS E JOGAR ENTULHOS NAS RUAS JOAO GASQUES, ALVARO FERNANDES E JOAO PRADO NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6353/6353_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6353/6353_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATER PRINCIPIO DE UMA EROSAO QUE ESTA FORMANDO NO FINAL DA RUA DOS PAULISTAS NO BAIRRO JARDIM SAO FRANCISCO.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6355/6355_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6355/6355_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSTERIORMENTE RECAPEAMENTO NA RUA VICENTE DIAS GARCIA ENTRE AS RUAS PEDRO MAZZARO E RUI BARBOSA</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6361/6361_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6361/6361_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA O REPLANTIO DE MUDAS DE ARVORES NA RUA VICENTE DIAS GARCIA.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6362/6362_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6362/6362_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA OS CONCERTOS E SUBSTITUIÇÕES DAS GRADES DOS BUEIROS EXISTENTES NAS RUAS DAS CIDADES.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6364/6364_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6364/6364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NA ILUMINAÇÃO NA RUA SUECIA ALTURA DOS NUMEROS 176 E 214 NO BAIRRO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6365/6365_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6365/6365_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE CONSTRUÇÃO DE UMA PONTE DE CONCRETO ARMADO NO BAIRRO CORREGO DO MACACO.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6366/6366_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6366/6366_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE CONSTRUÇÃO DE UMA PONTE DE CONCRETO ARMADO NO BAIRRO CARAVINA.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6369/6369_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6369/6369_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO NO FINAL DA GALERIA ONDE HOUVE ROMPIMENTO NO BAIRRO SÃO FRANCISCO, TENDO EM VISTA A POSSIBILIDADE DE ACIDENTE COM CRIANÇA,E ALEM DISSO VEM CAUSANDO A DANIFICAÇÃO DO ASFALTO.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6370/6370_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6370/6370_texto_integral.pdf</t>
   </si>
   <si>
     <t>EROSAO QUE INICIA NA RUA PRESIDENTE PRUDENTE PASSA POR TODO O BAIRRO MARIA DE LOURDES E O BAIRRO SAO JOAO</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6371/6371_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6371/6371_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS E EXECUÇÃO DE GALERIAS NO BAIRRO SAO JOAO</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6372/6372_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6372/6372_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXAR MURAL EXISTENTE NA PREFEITURA E NO SITE DA INTERNET OS RELATORIOS DE FORMA SIMPLES DAS CONTAS DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6376/6376_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6376/6376_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ADQUIRIR ONIBUS NOVO.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6377/6377_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6377/6377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA BURACOS NA RUA ARMANDO SALES VILA FERNANDEZ.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6378/6378_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6378/6378_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVERIGUAÇÃO PARA POSSIVEIS REPAROS NA RODOVIA ARTHUR BOIGUES FILHO</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6379/6379_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6379/6379_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE RECAPEAR AS RUAS DO BAIRRO RESIDENCIAL IVANIRA.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6381/6381_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6381/6381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARAR O QUE VEM OCORRENDO NO FUNDO DA RUA GERALDO RIBEIRO N 135 NO BAIRRO MARIA DE LOURDES</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6382/6382_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6382/6382_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA BARAO DO RIO BRANCO, ESQUINA COM AS RUAS TOMAS CANTO E PAULO SETUBAL.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6383/6383_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6383/6383_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE FAZER UM PROJETO NO SENTIDO DE IMPLANTAR A PREFEITURA NO BAIRRO.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6384/6384_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6384/6384_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO NOS PARQUES INFANTIS EXISTENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6385/6385_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6385/6385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREIA NO CAMPINHO DE FUTEBOL EXISTENTE NA PRAÇA DO BAIRRO JARDIM RAIO DO SOL.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6387/6387_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6387/6387_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS E POSSIVEL RECAPEAMENTO NA RUA DOM PEDRO ATÉ A RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6389/6389_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6389/6389_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISITA DO ENGENHEIRO DA PREFEITURA, NO JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6390/6390_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6390/6390_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS LUMINOSIDADES DAS RUAS EDUARDO RPADO, MANOEL BANDEIRA, SILVIO ROMEIRO, VISCONDE DE TAUNAY.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6391/6391_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6391/6391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA GRADE DA BOCA DE LOBO, LOCALIZADA NA RUA ARTHUR BOIGUES ESQUINA COM A FUAD MALULY.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6392/6392_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6392/6392_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ILUMINAÇÃO PUBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6393/6393_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6393/6393_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR OBSTACULOS NAS RUAS: MONSENHOR NAKAMURA ALTURA DO 320 E PRESIDENTE PRUDENTE DEFRONTE AO CAMPO DE FUTEBOL PAULISTA.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6394/6394_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6394/6394_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHAO COLETOR DE LIXO DOMESTICO EFETUAR COLETAS DE LIXO PELA SP 501 ATE O BAIRRO 1 DE MAIO, KM 22 NO MINIMO UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6395/6395_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6395/6395_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE OFERECER CURSOS, PALESTRAS DE CAPACITAÇÃO, MOTIVAÇÃO, BEM COMO SOBRE PREVENÇÕES DIVERSAS PARA OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6396/6396_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6396/6396_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE FORNECER UNIFORMES E CALÇADOS PARA OS SERVIDORES MUNICIPAIS, LEVANDI-SE EM CONTA AS AREAS DE ATUAÇÃO</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6397/6397_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6397/6397_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECER UNIFORMES E CALÇADOS PARA OS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6398/6398_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6398/6398_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DE UM TERRENO PARA A ASSOCIAÇÃO BOM JESUS, PARA A CONSTRUÇÃO DE SEDE AFIM DE ABRIGAR ANDARILHO E OFERECER CURSOS GRATUITOS</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6399/6399_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6399/6399_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLICAÇÃO DA LEI E FISCALIZAÇÃO SOBRE A APREENSÃO DE ANIMAIS SOLTOS NOS BAIRROS: JARDIM PANORAMA E PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6400/6400_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6400/6400_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ADQUIRIR OU CEDER UM VEÍCULO PARA VIGILANCIA SANITARIA.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6402/6402_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6402/6402_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROXIMOS LOTEAMENTOS SEJAM FEITO A INSTAÇÃO DE COLETADORA DE ESGOTO E AGUAS NAS LATERAIS PROXIMO A CALÇADA.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6404/6404_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6404/6404_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTAR A OBRA DE ESTRADA MELHOR CAMINHO, NO KM 4, INICIANDO-SE NA RODOVIA JULIO BUDISK ATÉ A APREV, BEM COMO, SUBSTITUIÇÃO DA PONTE EXISTENTE NESSE TRECHO, COM UMA NOVA DE ALVENARIA.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>OFICIAR A CIA DA POLICIA MILITAR PARA PROCEDER A RONDA OSTENSIVA DE UMA VIATURA NO PERIODO NOTURNO NO BAIRRO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE INTERLIGAR OS BAIRROS: JARDIM CANDUCCI E JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6407/6407_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6407/6407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMARCAR COM SINALIZAÇÃO EFICIENTE, O EMBARQUE E DESEMBARQUE DOS ONIBUS QUE TRANSPORTAM CRIANÇAS, DEFRONTE A EMEIF PROF APARECIDA MARQUES VACCARO LOCALIZADA NA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6415/6415_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6415/6415_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE OBSTACULOS NS RUA DOM PEDRO I ALTURA DOS N 135 E 235</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6416/6416_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6416/6416_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA A LIMPEZA NO TERRENO LOCALIZADO NA RUA DOM PEDRO I ESQUINA COM A RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6417/6417_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6417/6417_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA LIMPEZA NO LEITO CARROÇAVEL DA TRAVESSA ALCIDES SANVEZZO NA COHAB CRIS.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6418/6418_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6418/6418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROCEDA O CASCALHAMENTO NA ESTRADA DA CRUZINHA </t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6419/6419_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6419/6419_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA LIMPEZA E JARDINAGEM NA PRAÇA DA COHAB CRIS, FINAL DA RUA ARQUIDES PIRATELLI.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6420/6420_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6420/6420_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIPULAR FAIXA DE PARADA PARA ONIBUS NOS PONTOS DA AVENIDA DAS AMERICAS PARA MAIOR SEGURANÇA DOS USUARIOS.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6421/6421_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6421/6421_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ESCOAMENTO DE AGUA NA CONFLUENCIA DAS RUAS D PEDRO I COM 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6422/6422_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6422/6422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESMARCAR O LOCAL PARA A PARADA DE TRANSPORTES ESCOLAR O EMBARQUE E DESEMBARQUE DAS CRIANÇAS QUE UTILIZAM DAQUELE MEIO DE TRANSPORTE NAS CRECHES, ESCOLAS PUBLICAS E PRIVADAS.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6423/6423_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6423/6423_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS VIAS DO DISTRITO DE CEL GOULART BEM COMO PASSAR A MAQUINA NIVELADORA NAS RUAS DE TERRA E COLOCAR ILUMINAÇÃO NOS POSTES.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6424/6424_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6424/6424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDER PROJETO: PREFEITURA EM AÇÃO, AO DISTRITO DE CEL. GOULART E BAIRROS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6425/6425_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6425/6425_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDAR COLETA DE LIXO PARA QUARTA FEIRA NA OCASIAO EM QUE COINCIDIR O FERIADO, NOS BAIRROS: PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6427/6427_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6427/6427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ESTENDA DE 120 PARA 180 DIAS A LICENÇA MATERNIDADE DAS SERVIDORAS PUBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6428/6428_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6428/6428_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDAR COLETA DE LIXO PARA QUARTA FEIRA NA OCASIAO EM QUE COINCIDIR O FERIADO EM CEL GOULART</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6430/6430_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6430/6430_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTOS NAS SINALIZAÇÕES HORIZONTAIS E VERTICAIS NAS RUAS DOS BAIRROS PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6431/6431_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6431/6431_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER MELHORAMENTOS NAS SINALIZAÇÕES HORIZONTAIS E VERTICAIS NAS RUAS DO DISTRITO CORONEL GOULART</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6432/6432_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6432/6432_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO QUANTO AOS DESPEJOS DE LIXOS COM SANGUE POR AÇOUGUE NOS BAIRROS: PARQUE DOS PINHEIROS E JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6438/6438_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6438/6438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PARQUINHO E CONSTRUÇÃO DE ALAMBRADO NO JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6433/6433_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6433/6433_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ROÇAR AS AREAS VERDES DOS SEGUINTES BAIRROS: JARDIM DAS ROSAS, JARDIM HORIZONTE, JARDIM CANDUCCI, RESIDENCIAL MARIA DE LOURDES E JARDIM SAO JOSE.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6434/6434_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6434/6434_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA MANUTENÇÃO NA RUA E NOS MEIOS FIOS NA PARTE FINAL DA RUA ARGENTINA, NO BAIRRO JARDIM RAIO DO SOL.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6435/6435_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6435/6435_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA A MANUTENÇÃO NA TAMPA DE ESGOTO LOCALIZADA NA RUA CAMPOS SALES PROXIMO DA RUA SAO JOSE.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6436/6436_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6436/6436_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO NA RODOVIA RAPOSO TAVARES, PRECISAMENTE SOB A PONTE DO TREVO NA ENTRADA DA CIDADE, VARIAS ADOLESCENTES MENORES ESTAO FAZENDO PONTO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6437/6437_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6437/6437_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFIQUE OS PROPRIETARIOS DOS TERRENOS BALDIOS QUE ESTAO COM MATOS ALTOS NO JARDIM IVANIRA.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6439/6439_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6439/6439_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM REDUTOR DE VELOCIDADE NA RUA FAGUNDES VARELA, ALTURA DO NUMERO 206 NAS PROXIMIDADES DO BAR DO VALDEMAR NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6441/6441_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6441/6441_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE CONSTRUIR UM REDUTOR DE VELOCIDADE NA RUA CLOVIS BEVILACQUA, ALTURA DO NUMERO 449 NAS PROXIMIDADES DO ARMAZEM DO PEDRO NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6442/6442_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6442/6442_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA LIMPEZA NO TERRENO LOCALIZADO NA RUA JOSE CANDUCCI ALTURA DOS NUMERO 70,80 E 90 NO JARDIM SANTA EUGENIA.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6443/6443_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6443/6443_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFIQUE NA TRAVESSA MARCILIO DIAS, PROXIMO AO N 150 O MOTIVO QUE ESTA OCASIONANDO A FALTA DE ILUMINAÇÃO SE É MANUTENÇÃO OU LAMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6444/6444_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6444/6444_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA SERVIÇOS DE TAPA BURACOS JUNTO A CALÇADA NA RUA MONSENHOR NAKAMURA, ENTRE AS RUAS FERNANDO COSTA E ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6446/6446_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6446/6446_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA REAROS NA ILUMINAÇÃO PUBLICA NO DISTRITO DE CORONEL GOULART.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6448/6448_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6448/6448_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA E SUBSTITUIÇÃO DE UMA ARVORE, LOCALIZADA NA RUA FERNANDO COSTA ALTURA DO NUMERO 49 NO CENTRO, UMA VEZ QUE A MESMA ESTA MORTA SO NAO CAIU DEVIDO ESTAR ENROSCADA NO FIO.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6449/6449_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6449/6449_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA LIMPEZA NA CALÇADA DA RUA ISMAEL DIAS DA SILVA NAS IMEDIAÇÕES DOS NS 417 AO 501</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6451/6451_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6451/6451_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA MANUTENÇÃO NA ESTRADA DO KM 4, PROXIMO DA PROPRIEDADE DO SENHOR ANTONIO MINCA, ONDE HÁ VARIOS BURACOS, PRINCIPALMENTE NA PROXIMIDADE DA PONTE EXISTENTE NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6452/6452_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6452/6452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ROÇADURA NAS MARGENS DA ESTRADA DO KM 4 PROXIMO DA APREV</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6453/6453_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6453/6453_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NO BUEIRO QUE ESTA PARCIALMENTE ENTUPIDO NA ESTRADA DO KM 04 PROXIMO DA CAPELA.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6454/6454_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6454/6454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR O PARQUE INFANTIL NO BAIRRO JARDIM SAO JOSE</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6455/6455_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6455/6455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UM SHOW FINAL DO ANO NA AVENIDA DAS AMERICAS.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6456/6456_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6456/6456_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR UM MEDICO PEDIATRA PARA ATENDER AS CRIANÇAS DO DISTRITO DE CEL. GOULART</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>REFORMAR A CRECHE DO DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA 7 DE SETEMBRO PROXIMO A OFICINA DO SR JOSE ANGELO.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6459/6459_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6459/6459_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA A ROÇADURA NO TERRENO DA AREA VERDE NAS MARGENS DA ESTRADA DE FERRO.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>Bressan, Cabrera, Carlito, Cecília Katsutani, Cicinho, Fabricio Veterinario, Festo, Francis Policate, Mauro, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6460/6460_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6460/6460_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAR PROJETO PARA QUE SEJA EFETUADO O MELHOR CAMINHO NA ESTRADA QUE LIGA A RODOVIA VEREADOR JOSE MOLINA ATE AS CHACARAS BELA VISTA NO BAIRRO LIMOEIRO.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>MELHORAMENTOS NA AVENIDA FAGUNDES VARELA NO BAIRRO PARQUE DOS PINHEIROS, PROXIMO AO ACESSO DO SITIO DO SENHOR JOSE CUISSI</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>CASCALHAMENTO NAS ESTRADA: 5ª ESCOLA E ESTRADA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6463/6463_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6463/6463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTO NA ESTRADA QUE DEMANDA AO NUCLEO INDUSTRIAL E CHACARA RECREIO COBRAL DEFRONTE A PROPRIEDADE DO SENHOR ISSEI MATSUMOTO.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>EXECUTIVE O SERVIÇO DE TAPA BURACO NAS RUAS DO BAIRRO JARDIM SAO FRANCISCO.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>PROCEDA, SERVIÇOS DE CAPINAGENS NO LEITO CARROÇAVEL NAS RUAS CONFORME ABAIXO: RUA DA GLORIA, RUA TUPINAMBAS E RUA GUAIANAZES</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS: EUCLIDES DA CUNHA E LUIZ GONZAGA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6467/6467_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6467/6467_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZE DEZ VIAGENS DE TERRA NO CAMPO EXISTENTE NA RUA PRESIDENTE BERNARDES NO RESIDENCIAL MARIA DE LOURDES.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6468/6468_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6468/6468_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS URGENTE ENTRE OS BAIRRO NOSSA SENHORA DA PAZ E SITIO DO SENHOR RUBENS LONGO</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6469/6469_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6469/6469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR PREDIO DA ESCOLA TECNICA.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6470/6470_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6470/6470_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ADQUIRIR VEICULOS PARA AREA DE EDUCAÇÃO ADAPTADOS PARA CADEIRANTES.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6471/6471_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6471/6471_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE AQUISIÇÃO DE ELEVADORES PARA ESCOLAS GOV MARIO COVAS E EMEIF ALVARES MACHADO.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6472/6472_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6472/6472_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTAR O SERVIÇO DE MANUTENÇÃO NA RUA SAO PAULO NO DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6477/6477_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6477/6477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO SOLO ESCORREGADIO EM TODAS AS RUAS DE TERRAS, POR UM SOLO APROPRIADO, NO DISTRITO DE CEL. GOULART, PRINCIPALMENTE NO NOVO LOTEAMENTO.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6479/6479_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6479/6479_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTAR SERVIÇOS DE RECUPERAÇÃO E REFORMA NA PARTE HIDRAULICA NO CAMPO DE FUTEBOL EXISTENTE NO DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6481/6481_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6481/6481_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR O REDUTOR DE VELOCIDADE, DEFRONTE A IGREJA METODISTA LOCALIZADA NA RUA MONSENHOR NAKAMURA.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6482/6482_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6482/6482_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAR UM PLANO DE CARREIRA PARA TODOS OS SERVIDORES PUBLICOS MUNICIPAIS DE ALVARES MACHADO.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6484/6484_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6484/6484_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA LIMPEZA OU NOTIFIQUE O PROPRIETARIO DO TERRENO, LOCALIZADO NA RUA ITALIA 361 NO JARDIM RAIO DO SOL.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6485/6485_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6485/6485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE MADEIRA DA PONTE EXISTENTE NA ESTRADA DO MATADOURO PROXIMO A RECICLAGEM</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6487/6487_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6487/6487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA O SERVIÇO DE CAPINAÇÃO NO PROLONGAMENTO DA RUA SAO SIMAO ALTURA DO NUMERO 67 NO JARDIM SAO JOSE.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6488/6488_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6488/6488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ROÇADURA NA CALÇADA DA RUA JOAO PRADO NAS PROXIMIDADES DA ECET NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6489/6489_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6489/6489_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NAS RUAS PRESIDENTE VENCESLAU E SANTO ANASTACIO NO BAIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6490/6490_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6490/6490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVERIGUAR A OCUPAÇÃO DE AREA DE LAZER RESERVADO DO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6493/6493_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6493/6493_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDIDO A MANUTENÇÃO NAS MARGENS DA ESTRADA DE FERRO NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6494/6494_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6494/6494_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTE O SERVIÇO DE TAPA BURACOS NA RUA ZEQUINHA DE ABREU E NOEL ROSA</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NA RUA AUGUSTO CADETTE NAS PROXIMIDADES NO N 251 JARDIM MONTE MOR</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6496/6496_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6496/6496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROCEDA SERVIÇO DE AVERIGUAÇÃO NA RUA PAULO SETUBAL INICIO NO BAR DO NICAO ATE A ALTURA DO NUMERO 43</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6498/6498_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6498/6498_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDAM OS SERVIÇOS CONFORME ABAIXO: LIMPEZA NO TERRENO BALDIO OU NOTIFICAÇÃO DO PROPRIETARIO NA RUA JOSE CANDIDO ALTURA DO N 70</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6500/6500_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6500/6500_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENVOLVA PROJETO: COBERTURA, INSTALAÇÃO DE MESAS, BANCOS E ILUMINAÇÃO, REFORMA DE MESAS E BANCOS EXISTENTES ENTRE OUTROS NO TERMINAL RODOVIARIO.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6502/6502_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6502/6502_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUIPAR TODAS AS CRECHES DO MUNICIPIO COM MATERIAIS, EQUIPAMENTOS E BRINQUEDOS PEDAGOGICOS.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>AS GRAMAS SEJAM ROÇADAS E MELHORADA A ILUMINAÇÃO DO PARQUE INFANTIL DA PRAÇA</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6506/6506_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6506/6506_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ADQUIRIR EXTINTORES PARA TODAS AS CRECHES DO MUNICIPIO</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6507/6507_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6507/6507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DA ROTATORIA LOCALIZADA NA ESTRADA DA AMIZADE NAS PROXIMIDADES DA MARCENARIA DO EDILSON.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5592/5592_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5592/5592_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ALUNO ANDRE ARANDA SELVERIO QUE PELA SEGUNDA VEZ CONSECUTIVA CONQUISTOU MEDALHA DE PRATA NA OLIMPIADA NACIONAL DE MATEMATICA.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5593/5593_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5593/5593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DR. JULIANO RIBEIRO GARCIA MEDICO GINECOLOGISTA QUE HÁ 12 ANOS EXERCE PROFISSAO ESPECIALMENTE EM PROL DAS PESSOAS MAIS CARENTES.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5594/5594_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5594/5594_texto_integral.pdf</t>
   </si>
   <si>
     <t>A EMPRESA VITAPELLI DE PRESIDENTE PRUDENTE QQ=UE NESTE MES DE MAIO COMPLETOU 9 ANOS DE ATIVIDADES NA REGIAO</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5595/5595_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5595/5595_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE TEM DEMONSTRADO EM SUAS AÇOES UMA INTENÇÃO DE FAZER UMA GESTAO HONESTA E VOLTADA AO INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>Festo, Francis Policate</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5596/5596_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5596/5596_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTISSIMO SENHOR PREFEITO REFERENTE AO PROJETO LEI Nº 23-09 QUE VEM ATENDER NECESSIDADES DE MELHORAR O PODER DE COMPRA DE TODOS OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>Bressan, Fabricio Veterinario, Festo, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5597/5597_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5597/5597_texto_integral.pdf</t>
   </si>
   <si>
     <t>IUSTRISSIMO SENHOR NILSON RIGA VITALE DIRETOR PRESIDENTE DA VTAPELLI EM VIRTUDE DE DOAÇÃO DE 04 ANIMAIS E 01 SELA PARA ECOTERAPIA.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>Bressan, Cabrera, Cicinho, Fabricio Veterinario, Festo, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5598/5598_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5598/5598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SABESP E OS FUNCIONARIOS </t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5600/5600_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5600/5600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO PELA PROPOSTA DE REFORMULAÇÃO E PAISAGISMO DO CENTRO DE ALVARES MACHADO</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5602/5602_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5602/5602_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO E SUA EQUIPE COLOCANDO-SE A SUA INTEIRA DISPOSIÇÃO QUANTO AO PROJETO PARA VIABILIZAR A IMPLANTAÇÃO DO TREM DE TURISMO URBANO.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5603/5603_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5603/5603_texto_integral.pdf</t>
   </si>
   <si>
     <t>A EQUIPE FEMININA DE GATE BALL DA ACEAM</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5605/5605_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5605/5605_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PE. JURANDIR SEVERINO, QUE COM CORAGEM DERRUBOU A IGREJA MATRIZ E AOS POUCO ESTA SUBINDO.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5607/5607_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5607/5607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTISSIMO SENHOR PREFEITO JULIANO GARCIA PELA REALIZAÇÃO DE PAGAMENTOS AOS FUNCIONARIOS NO 5 DIA UTIL.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5608/5608_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5608/5608_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SENHORA LUCIANA RIBEIRO NO EXERCICIO DE VEREANÇA INVESTIGOU E DENUNCIOU AO MINISTERIO PUBLICO QUE CULMINOU EM AÇÃO MOVIDA CONTRA O DENUNCIADO.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5610/5610_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5610/5610_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SERVIDOR PUBLICO SENHOR SEBASTIAO LUIZ DA SILVA POR CONTRIBUIR DE MANEIRA GRANDIOSA NA INVESTIGAÇÃO DO MINISTERIO PUBLICO.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5611/5611_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5611/5611_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR CARLOS DE MARINS FERRAZ PELA INICIATIVA DE LEVAR AOS BAIRROS ALEGRIA  ENTRETENIMENTO ATRAVES DA CARAVANA CARLITO.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5613/5613_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5613/5613_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA FRANCIS</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>Bressan, Cicinho, Fabricio Veterinario, Festo, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5615/5615_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5615/5615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL MAURO BRAGATO POR TER VIABILIDADE JUNTO AO GOVERNO DO ESTADO A VIATURA DA POLICIA MILITAR.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5618/5618_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5618/5618_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL REINALDO ALGUZ PELOS RECURSOS PLEITADOS JUNTO AO GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>Carlito, Francis Policate, Mauro</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5619/5619_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5619/5619_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SENHORA ASSEF BARRETO GARCIA A TODA SUA EQUIPE E VOLUNTARIOS PELO EXCELENTE TRABALHO DESEMPANHADO</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>Cabrera, Carlito, Cicinho, Fabricio Veterinario, Festo, Francis Policate, Mauro, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5629/5629_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5629/5629_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO JULIANO PELA 12 FACAM, COM BELISSIMA ESTRUTURA E ATRAÇÕES.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5630/5630_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5630/5630_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PROFESSORA SOLANGE MARTINS SANVEZZO E DEMAIS DIRETORES E PROFESSORES PELO EXCELENTE TRABALHO QUE VEM DESEMPENHANDO FRENTE A DIVISÃO DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5631/5631_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5631/5631_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS SEHORES ONOFRE DE CAMPOS, CONHECIDO COMO JOAO PRETO E ROBERTO VAGUINEZ PELAS NATIVIDADES REALIZADAS NO DIA NACIONAL DA CONSCIÊNCIA NEGRA</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5632/5632_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5632/5632_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CRAS E O PROJETO ALEGRIA DE SER, PELAS ATIVIDADES QUE VEM SENDO REALIZADAS EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5634/5634_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5634/5634_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR NIVALDO ZORZATO POR TER EXERCIDO BRILHANTE ATO DE CIDADANIA</t>
   </si>
   <si>
     <t>11214</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2009/11214/ple_25-09001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2009/11214/ple_25-09001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Criação da Procuradoria Jurídica do Município, sua organização , atribuições e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9138,68 +9138,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5621/5621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5633/5633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5649/5649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5655/5655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5659/5659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5771/5771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5812/5812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5808/5808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5753/5753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5750/5750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5742/5742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5683/5683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5677/5677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5664/5664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5640/5640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5845/5845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5847/5847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5848/5848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5849/5849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5850/5850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5851/5851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5852/5852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5860/5860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5866/5866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5868/5868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5870/5870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5874/5874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5938/5938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5950/5950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5953/5953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5954/5954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5956/5956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5957/5957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5958/5958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5959/5959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5960/5960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5964/5964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5965/5965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5966/5966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5969/5969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5970/5970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5971/5971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5972/5972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5974/5974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5975/5975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5997/5997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6006/6006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6005/6005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6004/6004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6003/6003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6002/6002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6001/6001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6000/6000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5999/5999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5998/5998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6027/6027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6026/6026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6040/6040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6039/6039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6038/6038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6036/6036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6035/6035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6034/6034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6033/6033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6032/6032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6031/6031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6030/6030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6029/6029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6028/6028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6023/6023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6022/6022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6021/6021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6020/6020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6019/6019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6017/6017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6016/6016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6015/6015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6014/6014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6013/6013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6012/6012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6018/6018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6011/6011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6008/6008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6007/6007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5996/5996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5994/5994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5993/5993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5992/5992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5991/5991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5990/5990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5987/5987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5986/5986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5985/5985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5984/5984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5983/5983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5979/5979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5977/5977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6250/6250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6055/6055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6051/6051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6050/6050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6049/6049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6241/6241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6298/6298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6239/6239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6228/6228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6227/6227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6222/6222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6218/6218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6208/6208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6207/6207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6200/6200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6192/6192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6191/6191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6189/6189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6188/6188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6180/6180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6175/6175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6159/6159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6190/6190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6209/6209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6215/6215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6221/6221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6232/6232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6240/6240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6158/6158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6157/6157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6150/6150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6149/6149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6148/6148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6147/6147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6146/6146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6141/6141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6140/6140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6136/6136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6135/6135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6131/6131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6130/6130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5945/5945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5939/5939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5936/5936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5853/5853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5854/5854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5856/5856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5857/5857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5861/5861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5862/5862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5864/5864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5867/5867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5869/5869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5872/5872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5875/5875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5876/5876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6345/6345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6348/6348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6350/6350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6351/6351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6353/6353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6364/6364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6371/6371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6372/6372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6377/6377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6378/6378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6381/6381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6384/6384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6391/6391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6407/6407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6415/6415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6416/6416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6417/6417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6419/6419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6425/6425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6427/6427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6431/6431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6432/6432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6433/6433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6434/6434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6437/6437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6443/6443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6459/6459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6460/6460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6468/6468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6481/6481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6502/6502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6506/6506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5611/5611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2009/11214/ple_25-09001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5621/5621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5633/5633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5649/5649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5655/5655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5659/5659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5771/5771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5812/5812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5808/5808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5753/5753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5750/5750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5742/5742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5683/5683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5677/5677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5664/5664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5640/5640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5845/5845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5847/5847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5848/5848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5849/5849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5850/5850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5851/5851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5852/5852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5860/5860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5866/5866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5868/5868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5870/5870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5874/5874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5938/5938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5950/5950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5953/5953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5954/5954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5956/5956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5957/5957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5958/5958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5959/5959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5960/5960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5964/5964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5965/5965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5966/5966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5969/5969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5970/5970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5971/5971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5972/5972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5974/5974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5975/5975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5997/5997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6006/6006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6005/6005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6004/6004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6003/6003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6002/6002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6001/6001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6000/6000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5999/5999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5998/5998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6027/6027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6026/6026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6040/6040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6039/6039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6038/6038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6036/6036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6035/6035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6034/6034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6033/6033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6032/6032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6031/6031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6030/6030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6029/6029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6028/6028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6023/6023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6022/6022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6021/6021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6020/6020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6019/6019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6017/6017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6016/6016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6015/6015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6014/6014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6013/6013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6012/6012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6018/6018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6011/6011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6008/6008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6007/6007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5996/5996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5994/5994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5993/5993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5992/5992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5991/5991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5990/5990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5987/5987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5986/5986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5985/5985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5984/5984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5983/5983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5979/5979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5977/5977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6250/6250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6055/6055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6051/6051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6050/6050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6049/6049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6241/6241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6298/6298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6239/6239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6228/6228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6227/6227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6222/6222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6218/6218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6208/6208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6207/6207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6200/6200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6192/6192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6191/6191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6189/6189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6188/6188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6180/6180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6175/6175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6159/6159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6190/6190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6209/6209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6215/6215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6221/6221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6232/6232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6240/6240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6158/6158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6157/6157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6150/6150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6149/6149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6148/6148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6147/6147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6146/6146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6141/6141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6140/6140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6136/6136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6135/6135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6131/6131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6130/6130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5945/5945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5939/5939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5936/5936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5853/5853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5854/5854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5856/5856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5857/5857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5861/5861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5862/5862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5864/5864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5867/5867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5869/5869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5872/5872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5875/5875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5876/5876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6345/6345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6348/6348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6350/6350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6351/6351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6353/6353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6364/6364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6371/6371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6372/6372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6377/6377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6378/6378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6381/6381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6384/6384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6391/6391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6407/6407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6415/6415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6416/6416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6417/6417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6419/6419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6425/6425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6427/6427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6431/6431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6432/6432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6433/6433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6434/6434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6437/6437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6443/6443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6459/6459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6460/6460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6468/6468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6481/6481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6502/6502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6506/6506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5611/5611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2009/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2009/11214/ple_25-09001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H785"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>