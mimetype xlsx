--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -54,2444 +54,2444 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6373/6373_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6373/6373_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE REGULARIZAÇÃO DO CONVÊNIO "PRÓ-REGULARIZAÇÃO" DO BAIRRO JARDIM MONTE MOR II</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Albano Minca, Festo, João Lino, Nelson do Roque, Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6408/6408_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6408/6408_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE IMPLANTAÇÃO DE PRAÇA NO BAIRRO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Albano Minca, Festo, João Lino, Luciana Galante, Nelson do Roque, Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6429/6429_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6429/6429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAR A PISTA DE CAMINHADA LOCALIZADA EM TORNO DO CAMPO MUNICIPAL </t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6473/6473_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6473/6473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NÚMERO DE CASOS REGISTRADOS DE HANSENÍASE NO MUNICÍPIO </t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6476/6476_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6476/6476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO, SOLICITA DIVERSAS INFORMAÇÕES </t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6478/6478_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6478/6478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL O MOTIVO DA AUSÊNCIA DE FUNCIONÁRIO NO CARTÓRIO ELEITORAL DO MUNICÍPIO </t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6480/6480_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6480/6480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOTIVO DA NÃO COLOCAÇÃO DE OBSTÁCULO NA RUA EUCLIDES DA CUNHA, VILA FERNANDES </t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Luciana Galante</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6483/6483_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6483/6483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE TRANSPORTE </t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6497/6497_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6497/6497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RECAPEAMENTO NO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Cabrera, João Lino</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6499/6499_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6499/6499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE UM 3º FIO DE ALTA TENSÃO NO TRECHO DA ESTRADA VICINAL (ÁLVARES MACHADO/CORONEL GOULART) ATÉ O CEMITÉRIO JAPONÊS </t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Festo, Luciana Galante</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6508/6508_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6508/6508_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO DE PROGRAMA ATUAL FIRMADO ENTRE O PODER EXECUTIVO E A SABESP</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Albano Minca</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6509/6509_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6509/6509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE JÁ FOI FEITO PROCESSO LICITATÓRIO REFERENTE AOS SERVIÇOS DE OBRAS DE PAVIMENTAÇÃO NAS RUAS DO BAIRRO JARDIM SANTA EUGÊNIA </t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6513/6513_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6513/6513_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE DIVERSOS DOCUMENTOS</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6514/6514_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6514/6514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DER, REFERENTES AO SERVIÇO DE RECAPEAMENTO NO DISTRITO DE CORONEL GOULART_x000D_
 </t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6517/6517_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6517/6517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAR SOBRE PAGAMENTOS DE ABONOS AOS PROFESSORES E QUEM POSSUI DIREITO</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6519/6519_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6519/6519_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR A QUANTIDADE DE COMBUSTÍVEL GASTO NO PERÍODO DE MAIO A DEZEMBRO DE 2005</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6516/6516_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6516/6516_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO QUE INFORME VALOR GASTO EM CARTUCHOS DE TINTAS PARA IMPRESSORA NOS ULTIMOS 3 MESES</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6518/6518_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6518/6518_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEIRO PARA QUE INFORME SE A LIMPEZA DAS VIAS PUBLICAS E COLETA DE LIXO DO MUNICIPIO SAO FEITOS POR FUNCIONARIOS DA PREFEITURA OU EMPRESAS CONTRATADAS, TERCEIRIZADAS.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6528/6528_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6528/6528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DOS IMOVEIS RESIDENCIAIS LOCALIZADOS NA RUA NOEL ROSA BAIRRO IRENE BRESSAN</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6529/6529_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6529/6529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME E ENCAMINHE COPIA DOE DIVERSOS DOCUMENTOS.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Albano Minca, Cabrera, Cecília Katsutani, Festo, João Lino, Luciana Galante, Maiado, Nelson do Roque, Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6532/6532_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6532/6532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME QUANTIDADE DE CESTAS BASICAS ATRASADAS, PREVISAO DE PAGAMENTO NOMES DOS FAVORECIDOS E QUANTAS SE REFEREM A ADMINISTRAÇÃO DE 1997/2000 E 2001/2004</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6533/6533_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6533/6533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME E ENCAMINHE COPIAS DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Maiado</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6543/6543_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6543/6543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SE HA PROJETO PARA PAVIMENTAÇÃO DO  RESTANTE DA RUA PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6545/6545_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6545/6545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO PROCESSO DE REGULARIZAÇÃO DO CONJUNTO HABITACIONAL ALVARES MACHADO.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6576/6576_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6576/6576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME COMO SE ENCONTRA A SITUAÇÃO DO CENTRO COMUNITARIO DO CONJ HABITACIONAL JOSE CANDUCCI</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6577/6577_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6577/6577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME COMO SE ENCONTRA O PROCESSO DE REGULARIZAÇÃO DOS MUTUARIOS DO CONJUNTO HABITACIONAL ALVARES MACHADO A</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6578/6578_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6578/6578_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DOS PROJETOS CCI, RODOVIARIA E USINA RECICLAGEM</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6579/6579_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6579/6579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME COMO E FEITO O PROCEDIMENTO DE CORTE DE ARVORES NA ZONA URBANA E SE EXISTE LEVANTAMENTO TECNICO QUANDO É AUTORIZADO O CORTE E AINDA SE É FEITA REPOSIÇÃO DAS MESMAS</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6580/6580_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6580/6580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SE HA PROJETO DO MELHOR CAMINHO, NA ESTRADA QUE LIGA A SP 501 ATE A APREVI KM 4</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6553/6553_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6553/6553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL PARA A ASSOCIAÇÃO MÃE CAPOEIRA DE ANGOLA CÍRCULO FECHADO DE ÁLVARES MACHADO </t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6554/6554_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6554/6554_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM QUE FASE SE ENCONTRA A CONSTRUÇÃO DO PSF DO BAIRRO NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6555/6555_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6555/6555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PREFEITO, DIVERSAS INFORMAÇÕES </t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6556/6556_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6556/6556_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCAR O NOME DA RUA QUINTINO DE CESARE PARA 'RUA JOSÉ ALVES BONFIM'</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6557/6557_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6557/6557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO NA RUA LUIZ GONÇALVES DE OLIVEIRA </t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6558/6558_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6558/6558_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SABESP, QUANTAS FAMÍLIAS SÃO BENEFICIADAS PELA TARIFA SOCIAL NO MUNICÍPIO</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6559/6559_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6559/6559_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, CÓPIA DE DIVERSOS DOCUMENTOS</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6564/6564_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6564/6564_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DO PROGRAMA "MELHOR CAMINHO" NO BAIRRO BELA VISTA DOS LIMOEIROS</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6565/6565_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6565/6565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME ATRAVÉS DE DOCUMENTOS, OS MARCOS DIVISÓRIOS E ÁREAS DE DELIMITAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO </t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6566/6566_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6566/6566_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO DOCUMENTO REFERENTE AO TERRENO LOCALIZADO NO CRUZAMENTOS DAS RUAS MONSENHOR NAKAMURA E ANTONIO MARZABAL</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6567/6567_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6567/6567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SITUAÇÃO DO PROJETO DE CONSTRUÇÃO DO PSF NO BAIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6568/6568_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6568/6568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME A QUEM PERTENCE O PRÉDIO CONHECIDO COMO ANTIGO EXPURGO</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6612/6612_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6612/6612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SE HA PROJETO PARA A CONSTRUÇÃO DE UMA AREA DE LAZER NO BAIRRO JD NOSSA SENHORA DA PAZ.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6614/6614_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6614/6614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME ATRAVES DA DIVISAO,SE HÁ PROJETO PARA A INSTALAÇÃO DE ESGOTOS NO FINAL DA RUA SUECIA ALTURA DOS NUMEROS 175,176,185,214,220,225.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Albano Minca, João Lino, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6615/6615_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6615/6615_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DOS ONIBUS QUE VAO A ALFREDO MARCONDES, PASSAREM POR ALVARES MACHADO EM TODOS OS HORARIOS.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6616/6616_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6616/6616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO PARA PAVIMENTAÇÃO DA RUA QUINTINO DE CESAR NO BAIRRO SAO JOSE </t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6617/6617_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6617/6617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS PROPRIOS DO MUNICIPIO EXISTENTES NO DISTRITO DE CORONEL GOULART?_x000D_
 </t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6618/6618_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6618/6618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME VIABILIDADE  NO SENTIDO DE SER CONSTRUIDO COM ESPAÇO CULTURAL TEATRO, BIBLIOTECA OU ATE MESMO SER CONSTRUIDO O PREDIO PROPRIO DA CAMARA MUNICIPAL NO TERRENO PERTECENTE A PREFEITURA LOCALIZADO NA ESQUINA DA RUA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6620/6620_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6620/6620_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR PRAÇA NO BAIRRO JARDIM DAS ROSAS</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6621/6621_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6621/6621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE HÁ PROJETO DE IMPLANTAÇÃO DE ÁREA OU OPÇÃO DE LAZER </t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6624/6624_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6624/6624_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE COPIA DO CRONOGRAMA ESTABELECIDO CONFORME RESPOSTA OFICIO GABINETE 464/08 DE 29.08.2008</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6628/6628_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6628/6628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME QUANTIDADE TOTAL DE CARGOS COMISSIONADOS, BEM COMO, A RELAÇÃO DOS CARGOS.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6630/6630_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6630/6630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAR O VALOR DO ORÇAMENTO ATUAL DOS ANOS: 1996, 2000, 2004 E 2008</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6631/6631_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6631/6631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIE DIVERSOS DOCUMENTOS </t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6342/6342_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6342/6342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO NA RUA GERALDO RIBEIRO </t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6349/6349_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6349/6349_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR OBSTÁCULO NA RUA WILSON JORGE</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6354/6354_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6354/6354_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIATURA NOVA PARA A POLÍCIA CIVIL DA CIDADE</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6356/6356_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6356/6356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTAR OS SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS </t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6357/6357_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6357/6357_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR DOIS ESTACIONAMENTOS PARA MOTOS, NAS DUAS PRINCIPAIS QUADRAS DA AVENIDA DAS AMÉRICAS - CENTRO</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>Cecília Katsutani</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6358/6358_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6358/6358_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO ALAMBRADO DO CCI (CENTRO DE CONVIVÊNCIA AOS IDOSOS)</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>Albano Minca, João Lino, Nelson do Roque, Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6359/6359_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6359/6359_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS" NAS RUAS: AIMARÁS, AIMORÉS, GUARANI, TOCANTINS E TUPINAMBÁS; TODAS NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6360/6360_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6360/6360_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA COM CAPINAGEM NAS RUAS DO BAIRRO JARDIM BELA VISTA E SÃO JOSÉ</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6367/6367_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6367/6367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOTIFICAR O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA ANTONIO MARZABEL </t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6368/6368_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6368/6368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS DO MUNICÍPIO </t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6374/6374_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6374/6374_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA JULIA COIMBRA CASEIRO, NO BAIRRO JARDIM HORIZONTE</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6375/6375_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6375/6375_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NOS MEIOS FIOS E CALÇADAS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6380/6380_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6380/6380_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR ESTACIONAMENTO DOS VEÍCULOS APENAS DE UM LADO, NA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6386/6386_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6386/6386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE OBSTÁCULO NA RUA DE IANSÃ, NO PARQUE ORIXÁS </t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6388/6388_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6388/6388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAÇA OBSTÁCULO NAS RUAS: ARGENTINA E FUAD MALULY</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>Cabrera, Cecília Katsutani</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6401/6401_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6401/6401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROBLEMA DE ILUMINAÇÃO NA RUA ARGENTINA, BAIRRO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6403/6403_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6403/6403_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO OU ROTATÓRIA NA AVENIDA ARTHUR BOIGUES FILHO NO CRUZAMENTO DA RUA ORLANDO SILVA</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6409/6409_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6409/6409_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTÁCULO NA RUA LUIZ GONZAGA DE OLIVEIRA, BAIRRO COHAB CRIS</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6410/6410_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6410/6410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DA "GUARDA-MIRIM" NO MUNICÍPIO </t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6411/6411_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6411/6411_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETAS NA RUA GIÁCOMO MINCA, BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6412/6412_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6412/6412_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE OBSTÁCULO NA AVENIDA BRASIL, DE FRONTE A ESCOLA PROFESSORA APARECIDA MARQUES VACARO</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6413/6413_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6413/6413_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS RUAS DOS BAIRROS: JARDIM NOSSA SENHORA DA PAZ E MARIA DE LOURDES I E II</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6414/6414_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6414/6414_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAR AS RUAS DETERIORADAS NOS BAIRROS MARIA DE LOURDES I E II</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6440/6440_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6440/6440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATE COM URGÊNCIA UM MÉDICO UROLOGISTA PARA ATENDER A DEMANDA EM NOSSO MUNICÍPIO  </t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6445/6445_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6445/6445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROCEDA A RONDA POLICIAL PREVENTIVA NA ZONA RURAL EM NOSSO MUNICÍPIO, PRINCIPAL NO PERÍODO NOTURNO </t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6447/6447_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6447/6447_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA COM PODA DA CERCA VIVA, AO LADO DO VIVEIRO DE MUDAS, LOCALIZADO NA ESTRADA DO COSTA &amp; CIA</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6475/6475_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6475/6475_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE OBSTÁCULO SITUADO NA RUA PEDRO MÁZZARO</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6486/6486_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6486/6486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAR FUNCIONÁRIOS PARA LIMPEZA SEMANAL NO PÁTIO DO HOSPITAL E SANTA CASA DE ALVARES MACHADO </t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6492/6492_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6492/6492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALARGAMENTO DA ESTRADA DE TERRA DO BAIRRO LIMOEIRO </t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6503/6503_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6503/6503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTO NAS RUAS AIMORÉS E ADELINO AUGUSTO CADETTE </t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6505/6505_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6505/6505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR UM OBSTÁCULO NA RUA RANCHARIA </t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6510/6510_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6510/6510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACA DE SINALIZAÇÃO NO CRUZAMENTO DAS RUAS ARGENTINA, FUAD MALULY E ESCÓCIA </t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6511/6511_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6511/6511_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR OBSTÁCULO NA RUA PRESIDENTE PRUDENTE DEFRONTE À CRECHE DO BAIRRO NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6512/6512_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6512/6512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS NA PASSARELA DE PEDESTRE, ENTRE A RUA PRESIDENTE PRUDENTE E LINHA FÉRREA </t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6515/6515_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6515/6515_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6520/6520_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6520/6520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO NA ROTATÓRIA DO BAIRRO PARQUE DOS ORIXÁS </t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6521/6521_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6521/6521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NA OCASIÃO DOS ALUNOS FOREM DISPENSADOS DAS SALAS DE AULAS ANTES DO HORÁRIO NORMAL, AVISAR OS RESPONSÁVEIS COM ANTECEDÊNCIA </t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6522/6522_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6522/6522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DO SUPORTE DE LIXO, LOCALIZADO NAS PROXIMIDADES DO "MOTEL ÊXTASE"</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6525/6525_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6525/6525_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA COMPLETA NAS MARGENS DA LINHA FÉRREA ENTRE A TRAVESSA DA LINHA PRÓXIMA À RUA REGENTE FEIJÓ E BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6530/6530_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6530/6530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJAM EFETUADOS SERVIÇOS DE ESCOAMENTO DAS ÁGUAS E TAPA BURACOS NA AVENIDA DAS AMÉRICAS </t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6523/6523_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6523/6523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO ESTUDOS JUNTO A DIVISAO COMPETENTE A FIM DE QUE PROCEDA A RECUPERAÇÃO DE FUNDO DE VALE E SERVIÇOS DE PREVENÇÃO EXISTENTES NA DIVISAO DO BAIRRO NOSSA SENHORA DA PAZ E A PROPRIEDADE DO SENHOR RUBENS LONGO</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6524/6524_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6524/6524_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTAR MUDAS DE ARVORES E PLANTAS ORNAMENTAIS NAS LATERAIS DAS ESTRADAS ONDE ESTAO SENDO PAVIMENTADAS ACESSO AO CEMITERIO JAPONES.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6526/6526_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6526/6526_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA FAZENDINHA.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6527/6527_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6527/6527_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA ROTATORIA RECEM CONSTRUIDA LOCALIZADA NO ENTRONCAMENTO DAS RUAS: ANTONIO MARZABAL LOUZADA COM MARCILIO DIAS.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6531/6531_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6531/6531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CAMADA ASFALTICA DO LEITO CARROÇAVEL ENTRONCAMENTO DA RUA BARAO DO RIO BRANCO COM A RUA PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6540/6540_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6540/6540_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ILUMINAÇÃO NAS PROXIMIDADES DO POSTO DE SAÚDE DO BAIRRO PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6541/6541_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6541/6541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFORO NA AVENIDA DAS AMÉRICAS CRUZAMENTO COM A RUA PEDRO MAZZARO</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6542/6542_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6542/6542_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA RECUO DA CALÇADA LOCALIZADA NA RUA JOSÉ MARIA MARTINS</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6544/6544_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6544/6544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR CANALETA NA RUA PRESIDENTE ROOSEVELT COM A PRAÇA GETÚLIO VARGAS </t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6547/6547_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6547/6547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE NOMES DOS VEREADORES NA PLACA DO MONUMENTO, LOCALIZADA NA PRAÇA DO CENTENÁRIO DA IMIGRAÇÃO JAPONESA </t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6535/6535_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6535/6535_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA AVENIDA DAS AMERICAS PROXIMO AO MERCADINHO NOVO HORIZONTE ALTURA DO NUMERO 1400</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6537/6537_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6537/6537_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE 2 LIXEIRAS NA ROTATORIA NO BAIRRO JD RAIO DO SOL</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6539/6539_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6539/6539_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRUÇÃO DE CANALETAS PARA ESCOAÇÃO DE AGUA NO CRUZAMENTO DAS RUAS REGENTE FEIJO COM JOSE ALVES BONFIM.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6546/6546_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6546/6546_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DO LEITO CARROÇAVEL E CONSTRUÇÃO DE CANALETAS NO ENTRONCAMENTO DAS RUAS CAMPOS SALES MARCILIO DIAS E SAO JOSE.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6548/6548_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6548/6548_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE OBSTACULO NA RUA ANTONIO LOUZADA MARZABAL NA ALURA DO ESCRITORIO DA SABESP.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6549/6549_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6549/6549_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA ESTRADA DA AMIZADE PROXIMO AO TREVO DA BETER SENTIDO PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6550/6550_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6550/6550_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CANALETA PARA ESCOAÇÃO DE AGUA NO CRUZAMENTO DAS RUAS REGENTE FEIJO COM JOSE ALVES BONFIM</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6551/6551_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6551/6551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER A CAIXA COLETORA DE LIXO LOCALIZADA NA RODOVIA JULIO BUDISK ENTRADA DO BAIRRO FAZENDINHA NA ALTURA DO MOTEL EXTASE.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6552/6552_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6552/6552_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR RECAPEAMENTO DO ACESSO AO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6571/6571_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6571/6571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NO TERRENO BALDIO LOCALIZADO NA RUA MARCILIO DIAS </t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6572/6572_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6572/6572_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DE ALGUNS TRECHOS NA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6581/6581_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6581/6581_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE PAVIMENTAR A CONTINUAÇÃO DA RUA RANCHARIA</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6582/6582_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6582/6582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROCEDA LIMPEZA NA RUA ANTONIO GABAN </t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6583/6583_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6583/6583_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇAS EM TERRENOS INSTITUCIONAIS NOS BAIRROS PRIMAVERA E JD DAS ROSAS</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6584/6584_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6584/6584_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ESTACIONAMENTO DE MOTOS EM DUAS QUADRAS NA AVENIDA DAS AMERICAS NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6585/6585_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6585/6585_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE CONCERTO DE ILUMINAÇÃO PUBLICA NO FINAL DA RUA PRESIDENTE VENCESLAU NO BAIRRO SAO JOAO.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6586/6586_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6586/6586_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO URGENTE DE PLACA DE SINALIZAÇÃO ADEQUADA NA ROTATORIA DA RODOVIA ARTHUR BOIGUES FILHO, PROXIMO A MARCENARIA DO EDILSON</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6587/6587_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6587/6587_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS RUAS POLONIA E AUSTRIA ENTRE A RUA ARGENTINA E AV BRASIL, NO JARDIM RAIO DO SOL</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6562/6562_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6562/6562_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OBRAS DE EXECUÇÃO DE TAMPA PROTETORA DE GALERIA DE ÁGUAS PLUVIAIS NA AVENIDA DAS AMÉRICAS</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6563/6563_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6563/6563_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR EM CRECHE O SALÃO COMUNITÁRIO EXISTENTE NO BAIRRO JOSÉ CANDUCCI</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6570/6570_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6570/6570_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CANALETA PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NA RUA GUERINO NOTARIO, Nº 48</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6573/6573_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6573/6573_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO FORMAL A EMPRESA TELEFÔNICA DE EXTENSÃO DE RAMAL TELEFÔNICO</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6590/6590_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6590/6590_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALETA PARA ESCOAMENTO DE ÁGUAS PLUVIAIS RUA JULIA COIMBRA Nº 408</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Cabrera, Cecília Katsutani, Maiado</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6592/6592_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6592/6592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ÁREA DE LAZER, PRAÇA E QUADRA DE AREIA NO BAIRRO JARDIM DAS ROSAS </t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6594/6594_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6594/6594_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTÁCULO NA RUA JOSÉ PAULO DOS SANTOS Nº 91</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6597/6597_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6597/6597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE POSTE NA RUA EUCLIDES DA CUNHA E TROCAR AS LÂMPADAS DAS EXTREMIDADES </t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6600/6600_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6600/6600_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS RUAS NO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6604/6604_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6604/6604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROCEDA A COLOCAÇÃO DE BRAÇOS E LÂMPADAS NOS POSTES DE VÁRIAS RUAS NO DISTRITO DE CORONEL GOULART </t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6608/6608_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6608/6608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POSSIBILIDADE DE AMPLIAR E MELHORAR O CEMITÉRIO MUNICIPAL </t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Cabrera, Cecília Katsutani, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6613/6613_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6613/6613_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM TELEFONE PÚBLICO (ORELHÃO), NA RUA GERALDO CÂNDIDO MARTINS, PRÓXIMO AO 'BAR JACARÉ'</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6588/6588_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6588/6588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ESCOAMENTO DE AGUAS PLUVIAIS E OPERAÇÃO DE BURACOS</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6589/6589_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6589/6589_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA SERVIÇO DE AUMENTAR A GUIA, NA RUA ISMAEL DOS SANTOS ALTURA DO N 165</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6591/6591_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6591/6591_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ADENTRAR ONIBUS NO BAIRRO SAO FRANCISCO NOS HORARIOS DA MANHA E DA TARDE.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6593/6593_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6593/6593_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DO ONIBUS DA JANDAIA NO HORARIO DA MANHA E TARDE PASSAR PELA AVENIDA CEL JOSE SOARES MARCONDES, EM PRES. PRUDENTE NA LINHA ALVARES MACHADO A PRESIDENTE PRUDENTE E PRUDENTE A MACHADO.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6595/6595_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6595/6595_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TARTARUGA E TELEFONE PUBLICO (ORELHAO)  NA RUA JOAO FRANCISCO, ALTURA DO NUMERO 174 NO PARQUE DOS PINHEROS.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6596/6596_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6596/6596_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA REPAROS NA CALÇADA DO GINASIO DE ESPORTES E DA PISCINA PUBLICA.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6598/6598_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6598/6598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE SERVIÇOS DE PODA DE ARVORES NO CENTRO DA CIDADE, PRAÇA DO CORREIO E SUAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6599/6599_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6599/6599_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE PLACA DE SINALIZAÇÃO NA RUA SAO VICENTE ESQUINA COM A RUA CAMPOS SALES, COM INDICAÇÃO DE TRANSITO PROIBIDO NO SENTIDO: RUA CAMPOS SALES / VICENTE DIAS GARCIA.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6601/6601_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6601/6601_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR VENENO MATA-MATO E FAZER O RECAPEAMENTO ASFALTICO NA RUA AUSTRIA.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6602/6602_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6602/6602_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA LIMPEZA E SERVIÇOS DE TAPA BURACOS NA RUA PIXINGUINHA ALTURA DO N 169</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6603/6603_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6603/6603_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE COLOCAR ILUMINAÇÃO NO ULTIMO POSTE DA RUA GENERAL OZORIO N 210 NA VILA FERNANDES</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6605/6605_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6605/6605_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA MANUTENÇÃO E MELHORIA NA ESTRADA DAS CHACARAS MARIA DE LOURDES</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6606/6606_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6606/6606_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDA A REGULARIZAÇÃO NO MAPA DA CIDADE UMA VEZ QUE NAO CONSTA O NOME DA RUA EUZEBIO MARIA MONDINI.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>PROCEDA MELHORIA NA TRAVESSIA EXISTENTE NA SP 270 NO SENTIDO BAIRRO 5 ESCOLA</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PROCEDA A PINTURA NO MEIO FIO NA RUA PAULO SETUBAL COM A AVENIDA BARAO DO RIO BRANCO NO BAIRRO SAO JOSE.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>EFETUAR PAGAMENTO DE INSALUBRIDADE AOS FUNCIONARIOS DA SAUDE QUE AINDA NAO RECEBEM, APESAR DE ESTAR PRATICANDO SERVIÇOS QUE CONTEM INSALUBRIDADE.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6626/6626_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6626/6626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR PONTO DE ÔNIBUS ESCOLAR NO BAIRRO CHÁCARA RECREIO COBRAL </t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6627/6627_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6627/6627_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE NA RUA ATÍLIO SIQUIERI Nº22</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Cabrera, Cecília Katsutani, Maiado, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6629/6629_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6629/6629_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE OBSTÁCULO NA RUA JOSÉ DO PATROCÍNIO NO BAIRRO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6622/6622_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6622/6622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ACABAMENTO DA PAVIMENTAÇÃO E COLOCAR GUIA NO FINAL DA RUA ANTONIO GABAN N2 JARDIM NOSSAS SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6623/6623_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6623/6623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ROTATORIA JULIO BUDISK ACESSO DO NUCLEO INDUSTRIAL</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6363/6363_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6363/6363_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO PREFEITO LUIZ TAKASHI KATSUTANI, AO DEPUTADO ESTADUAL MAURO BRAGATO E DIRETOR REGINAL DO 'DER' DR. JOÃO AUGUSTO RIBEIRO PELA CONSTRUÇÃO DO TREVO NO CRUZAMENTO DA RODOVIA RAPOSO TAVARES E JULIO BUDISK</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6426/6426_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6426/6426_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS À PREFEITURA MUNICIPAL DE ÁLVARES MACHADO, AO PREFEITO LUIZ TAKASHI, ORGANIZAÇÃO WADÔ-RYO DO BRASIL E PRESIDENTE MESTRE KOJI TAKAMATSU</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6450/6450_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6450/6450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO PREFEITO LUIZ TAKASHI, TV FRONTEIRA E AO SESI SP POR REALIZAÇÃO DO PROJETO "INTERAÇÃO" </t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6474/6474_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6474/6474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS À PASTORAL NIPO-BRASILEIRA DE ÁLVARES MACHADO (PANIB) E CENTRO DE PESQUISA MONSENHOR NAKAMURA </t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>Cecília Katsutani, Festo, Luciana Galante</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6491/6491_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6491/6491_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A PROFESSORA VANESSA FINCO E DEMAIS ATLETAS DA 3ª IDADE QUE PARTICIPARAM DA 12ª EDIÇÃO DO JORI NA CIDADE DE OSVALDO CRUZ</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6501/6501_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6501/6501_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AOS POLICIAIS MILITARES DA 4º COMPANHIA DA POLICIA MILITAR COM SEDE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6534/6534_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6534/6534_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS, AO SENHOR JOSÉ LUIZ FERRER PELO TRABALHO A FRENTE DO COMANDO DO DEPARTAMENTO DA SABESP</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6536/6536_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6536/6536_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR PREFEITO, PELA CONTRATAÇÃO DE MÉDICOS PARA ATENDER OS BAIRROS PARQUE DOS PINHEIROS E JARDIM PANORAMA</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6538/6538_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6538/6538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS AO SENHOR PREFEITO, A ACEAM E AO SENHOR ALBERTO SANO PELAS DIVERSAS ATIVIDADES REALIZADAS DIANTE AO CENTENÁRIO DA IMIGRAÇÃO JAPONESA </t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6574/6574_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6574/6574_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS ORGANIZADORES DA X FEJUBA</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6575/6575_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6575/6575_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ACEAM, PRESIDENTE E DEMAIS MEMBROS</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6560/6560_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6560/6560_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR JOSÉ LUIS MASIERO, ADMINISTRADOR FINANCEIRO E PROCURADOR DA ENTIDADE "LAR DOS MENINOS"</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6561/6561_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6561/6561_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS AO SENHOR CLAUDEMIR AUGUSTO FIGUEIRA (MIRÃO)</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6569/6569_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6569/6569_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A ESTUDANTE CAMILA MIYUKI SOUZA, ALUNA DA ESCOLA ESTADUAL PROFESSORA ANGÉLICA DE OLIVEIRA, PELA PREMIAÇÃO DA 3ª OBMEP, CONQUISTANDO MEDALHA DE BRONZE</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>Albano Minca, Cabrera, Cecília Katsutani, Festo, João Lino, Luciana Galante, Maiado, Miraya, Nelson do Roque, Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6619/6619_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6619/6619_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ESTUDANTE ANDRE ARANDA SELVERIO ALUNO DA EMEIF ALVARES MACHADO PELA OBMEP</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6625/6625_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6625/6625_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS PARA O SENHOR PREFEITO, PELO INÍCIO DAS OBRAS DE CONCLUSÃO DA PAVIMENTAÇÃO DA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9470/projeto_decreto_leg_01-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9470/projeto_decreto_leg_01-08001.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE ALVARES MACHADO, RELATIVAS AO EXERCÍCIO DE 2006, CONFORME TC-003.063/026/06.</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9505/plc_01-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9505/plc_01-08.pdf</t>
   </si>
   <si>
     <t>ALTERA "CAPUT" DO ARTIGO 22, INCISO 1 DO ARTIGO 24 "CAPUT" DO ARTIGO 79, &amp;&amp; 1º AO 5º DO ARTIGO 80 E ACRESCENTA O &amp;6º NO ARTIGO 80 DA LEI COMPLEMENTAR Nº 001/07, DE 26/12/2007 , QUE PASSAM TER A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>NOVA DENOMINAÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9462/pl_01-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9462/pl_01-08.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE AUXILIO/SUBVENÇÃO PARA 2008.</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9473/pl_03-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9473/pl_03-08001.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO VALE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9476/pl_05-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9476/pl_05-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECEBER MEDIANTE REPASSE EFETUDO PELO GOVERNO DO ESTADO DE SAO PAULO.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9487/pl07-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9487/pl07-08001.pdf</t>
   </si>
   <si>
     <t>DENOMINA PROPRIO MUNICIPAL NO JARDIM PANARAMA.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9478/pl_08-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9478/pl_08-08001.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 3 DA LEI N.2508/07 DE 06.09.07.</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9481/pl_09-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9481/pl_09-08001.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9461/pl_10-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9461/pl_10-08001.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO ANUAL DE SALARIOS AOS SERVIDORES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9467/pl_13-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9467/pl_13-08001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PE A FAZER DOAÇÃO DE AREA DE TERRA.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9469/pl_14-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9469/pl_14-08001.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9479/pl_15-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9479/pl_15-08001.pdf</t>
   </si>
   <si>
     <t>ALTERA COMPOSIÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLECENTE DE ALVARES MACHADO.</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9477/pl_16-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9477/pl_16-08001.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A UTILIZAÇÃO DE MADEIRA EM CONTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9468/pl_17-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9468/pl_17-08001.pdf</t>
   </si>
   <si>
     <t>NOVA COMPOSIÇÕ DO CONSELHO AMBIENTAL DE ÁLVARES MACHADO.</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9471/pl_20-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9471/pl_20-08001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVENIO COM O ESTADO DE SÃO PAULO,POR INTERMEDIO DA COORDENADORIA ESTADUAL DE DEFESA CIVIL.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9472/pl_21-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9472/pl_21-08001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9474/pl_22-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9474/pl_22-08001.pdf</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9475/pl_23-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9475/pl_23-08001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A FIRMAR PARCERIA AO PROGRAMA PRO-SANTA CASA.</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9464/pl_25-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9464/pl_25-08001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ARECEBER MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSO FINANCEIRO A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9465/pl_26-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9465/pl_26-08001.pdf</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9466/pl_27-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9466/pl_27-08001.pdf</t>
   </si>
   <si>
     <t>DISPÕE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9489/pl_28-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9489/pl_28-08001.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO PPA PARA 2009.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9502/pl_31-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9502/pl_31-08.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIADUTO QUE LIGA O CENTRO AO JARDIM NOSSA SENHORA DA PAZ.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9486/pl33-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9486/pl33-08001.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 1 DA LEI 2069/07.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9498/pl_34-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9498/pl_34-08001.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 1 DA LEI 2.513/07.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9493/pl_35-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9493/pl_35-08001.pdf</t>
   </si>
   <si>
     <t>ALTERA COMPOSIÇÃO DE CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLECENTE DE ALVARES MACHADO.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9488/pl_36-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9488/pl_36-08001.pdf</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9497/pl_37-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9497/pl_37-08001.pdf</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9495/pl39-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9495/pl39-08001.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA A RECEITA E FIXA A DESPESA PARA O EXERCICIO FINANCEIRO DE 2009.</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9499/pl_40-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9499/pl_40-08.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI 2380/05 E DISPÕE SOBRE: A CONCESSÃO DE LICENÇA PARA TRATAR DE ASSUNTO DE INTERESSE PARTICULAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9492/pl42-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9492/pl42-08001.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICIOAL SUPLEMENTAR QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9491/pl_43-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9491/pl_43-08001.pdf</t>
   </si>
   <si>
     <t>DIPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9494/pl_44-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9494/pl_44-08001.pdf</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9490/pl_45-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9490/pl_45-08001.pdf</t>
   </si>
   <si>
     <t>AMPLIA A AREA DO PERIMETRO URBANO DE ALVARES MACHADO.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9501/pl_46-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9501/pl_46-08.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI MUNICIPAL N] 2412/05 DE 15/12/05.</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9484/pl_47-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9484/pl_47-08001.pdf</t>
   </si>
   <si>
     <t>SUPRIME PARAGRAFO 1 DO ARTIGO 30 DO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9496/pl_38-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9496/pl_38-08001.pdf</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9483/p_resolucao_01-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9483/p_resolucao_01-08.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 10, 11, 12, 13 E PARAGRAFOS 1 E 2 DO ATRIGO 13, DA RESOLUÇÃO N. 01/06, DE 22 DE NOVEMBRO DE 2006 (REGIMENTO INTERNO).</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9482/pl_04-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9482/pl_04-08.pdf</t>
   </si>
   <si>
     <t>INSTITUI, EM ALVARES MACHADO, A SEMANA DE COMEMORAÇÃO DO CENTENARIO DA IMIGRAÇÃO JAPONESA NO BRASIL.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>Z</t>
   </si>
   <si>
     <t>Projeto de Lei  Executivo (descrição descontinuada</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9506/pl_01-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9506/pl_01-08.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO ANUAL DE SALARIOS E SUBSIDIOS.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9500/pl_02-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9500/pl_02-08.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTGO 1º DA LEI Nº2.536,DE 29 DE FEVEREIRO DE 2008, QUE CONCEDEU REVISÃO ANUAL DE SALARIOS E SUBSÍDIOS.</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9460/pl_03-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9460/pl_03-08001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER UM DIA DE FOLGA AO SERVIDOR PUBLICO NO DIA DE SEU ANIVERSARIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9453/pl_04-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9453/pl_04-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECEBER MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9503/pl_05-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9503/pl_05-08.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA PRAÇA GETULIO VARGAS ,LOCALIZADA DEFRONTE A RUA PRESIDENTE ROOSEVELT,QUE PASSARA A DENOMINAR-SE PRAÇA JOSE ANTONIO MARTINS BERNAL.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9452/pl_06-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9452/pl_06-08.pdf</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9451/pl_07-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9451/pl_07-08001.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO DE PROPAGANDA ELEITORAL EM MURROS, PAREDES, ETC...</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9504/pl_18-08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9504/pl_18-08.pdf</t>
   </si>
   <si>
     <t>ESTALELECE AS DIRETRIZES A SEREM OBSEVADAS NA ELABORAÇÃO DA LEI ORÇAMENTARIA DO MUNICIPIO DE ALVARES MACHADO DE 2009 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A SECRETARIA DE ESTADO DOS TRANSPORTES.</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9463/pl_24-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9463/pl_24-08001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECEBER MEDIANTE REPASSE EFEUADO PELO GOVERNO DO ESTADO DE SÃO PAULO,RECURSO FINANCEIRO A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR  QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O DER.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9456/pl32-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9456/pl32-08001.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESCOLA ESTADUAL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9458/pl_38-08001.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9458/pl_38-08001.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E TRANSFORMA EMPREGO PUBLICO DE CARREIRA.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE ABONO AOS PROFICIONAIS DO MAGISTERIO EM EFETIVO EXERCÍCIO NO ENCINO BASICO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -2804,67 +2804,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6373/6373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6408/6408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6429/6429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6476/6476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6517/6517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6545/6545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6580/6580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6553/6553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6554/6554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6555/6555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6556/6556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6614/6614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6356/6356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6358/6358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6359/6359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6367/6367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6374/6374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6409/6409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6410/6410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6411/6411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6412/6412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6413/6413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6414/6414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6475/6475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6503/6503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6505/6505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6524/6524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6549/6549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6552/6552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6572/6572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6581/6581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6534/6534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6538/6538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6569/6569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9470/projeto_decreto_leg_01-08001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9505/plc_01-08.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9462/pl_01-08.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9473/pl_03-08001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9476/pl_05-08.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9487/pl07-08001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9478/pl_08-08001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9481/pl_09-08001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9461/pl_10-08001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9467/pl_13-08001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9469/pl_14-08001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9479/pl_15-08001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9477/pl_16-08001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9468/pl_17-08001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9471/pl_20-08001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9472/pl_21-08001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9474/pl_22-08001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9475/pl_23-08001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9464/pl_25-08001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9465/pl_26-08001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9466/pl_27-08001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9489/pl_28-08001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9502/pl_31-08.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9486/pl33-08001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9498/pl_34-08001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9493/pl_35-08001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9488/pl_36-08001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9497/pl_37-08001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9495/pl39-08001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9499/pl_40-08.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9492/pl42-08001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9491/pl_43-08001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9494/pl_44-08001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9490/pl_45-08001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9501/pl_46-08.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9484/pl_47-08001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9496/pl_38-08001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9483/p_resolucao_01-08.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9482/pl_04-08.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9506/pl_01-08.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9500/pl_02-08.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9460/pl_03-08001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9453/pl_04-08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9503/pl_05-08.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9452/pl_06-08.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9451/pl_07-08001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9504/pl_18-08.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9463/pl_24-08001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9456/pl32-08001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9458/pl_38-08001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6373/6373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6408/6408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6429/6429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6476/6476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6517/6517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6545/6545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6580/6580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6553/6553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6554/6554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6555/6555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6556/6556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6614/6614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6356/6356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6358/6358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6359/6359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6367/6367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6374/6374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6409/6409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6410/6410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6411/6411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6412/6412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6413/6413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6414/6414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6475/6475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6503/6503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6505/6505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6524/6524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6549/6549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6552/6552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6572/6572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6581/6581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6534/6534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6538/6538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6569/6569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2008/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9470/projeto_decreto_leg_01-08001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9505/plc_01-08.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9462/pl_01-08.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9473/pl_03-08001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9476/pl_05-08.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9487/pl07-08001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9478/pl_08-08001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9481/pl_09-08001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9461/pl_10-08001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9467/pl_13-08001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9469/pl_14-08001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9479/pl_15-08001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9477/pl_16-08001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9468/pl_17-08001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9471/pl_20-08001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9472/pl_21-08001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9474/pl_22-08001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9475/pl_23-08001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9464/pl_25-08001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9465/pl_26-08001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9466/pl_27-08001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9489/pl_28-08001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9502/pl_31-08.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9486/pl33-08001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9498/pl_34-08001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9493/pl_35-08001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9488/pl_36-08001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9497/pl_37-08001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9495/pl39-08001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9499/pl_40-08.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9492/pl42-08001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9491/pl_43-08001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9494/pl_44-08001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9490/pl_45-08001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9501/pl_46-08.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9484/pl_47-08001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9496/pl_38-08001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9483/p_resolucao_01-08.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9482/pl_04-08.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9506/pl_01-08.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9500/pl_02-08.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9460/pl_03-08001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9453/pl_04-08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9503/pl_05-08.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9452/pl_06-08.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9451/pl_07-08001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9504/pl_18-08.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9463/pl_24-08001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9456/pl32-08001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2008/9458/pl_38-08001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="249.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>