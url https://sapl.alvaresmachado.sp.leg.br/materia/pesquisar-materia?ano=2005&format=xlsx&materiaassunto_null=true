--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -54,1917 +54,1917 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6686/6686_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6686/6686_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE ESTUDOS JUNTO AO SETOR COMPETENTE UMA FORMA DE QUE OS DOIS PRIMEIROS CANTEIROS CENTRAIS DA AVENIDA BRASIL, PROXIMOS DA RUA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6687/6687_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6687/6687_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE, EXECUÇÃO DAS OBRAS NECESSARIAS PARA OS DEVIDOS REBAIXAMENTOS DAS CALÇADAS DA SEDE DO MUNICIPIO</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6688/6688_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6688/6688_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AO ORGAO COMPETENTE TOMAR AS DEVIDAS PROVIDENCIAS PARA A IMPLANTAÇÃO DE UM OBSTACULO NO REFERIDO LOCAL</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6689/6689_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6689/6689_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA CONSTRUÇÃO DE UM ABRIGO ADEQUADO AQUELE LOCAL</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cecília Katsutani</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6690/6690_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6690/6690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EFETUAR ESTUDOS NO SENTIDO DE COLOCAÇÃO DE 02 OBSTÁCULOS DE REDUÇÃO DE VELOCIDADE </t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Albano Minca</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6691/6691_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6691/6691_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR POSSIBILIDADE DE COLOCAÇÃO DE PLACA COM OS DIZERES: PROIBIDO JOGAR LIXO OU OUTRO CONDIZENTE</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6692/6692_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6692/6692_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA KOMBI OU OUTRO VEICULO ADEQUADO PARA O TRANSPORTE DESSE ALUNO</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6693/6693_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6693/6693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA DESTINADO ALGUM ESPAÇO NAS RUAS CENTRAIS ESPECIALMENTE PARA ESTACIONAMENTO DE MOTOCLICLETAS</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Cabrera, Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6694/6694_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6694/6694_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE COLOCAÇÃO DE CAMADA ASFALTICA OU BLOCOS DE CONCRETO</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6695/6695_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6695/6695_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE QUE SEJA INCLUIDA NA CERTIDAO NEGATIVA DE DEBITO, INFORMAÇÃO SOBRE O VALOR TOTAL</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6696/6696_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6696/6696_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE QUE QUANDO RECEBIDOS REFERIDOS TRIBUTOS ATRAVES DA COPIA DA GUIA DE RECOLHIMENTO DO ITBI QUE FICA EM PODER DE ORGAO PUBLICO MUNICIPAL, SEJA EFETUADA AUTOMATICAMENTE A TRANSFERENCIA PARA O NOME DO NOVO COMPRADOS</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6697/6697_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6697/6697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZADA OPERAÇÃO TAPA BURACO OU AO MENOS, MISTURA DE TERRA VERMELHA COM CIMENTO OU MESMO PIÇARRA COLANTE PARA MINIMIZAR O PROBLEMA, ATÉ QUE A MESMA SEJA TOTALMENTE RECUPERADA</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luciana Galante</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6698/6698_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6698/6698_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM OBSTACULO NA RUA CAMPOS SALLES</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6699/6699_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6699/6699_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA AVENIDA BRASIL DO REFERIDO DISTRITO, BEM COMO, A PINTURA DE MEIO FIO E A PODA DAS ARVORES, EFETUADA POR MAO DE OBRA ESPECIALIZADA</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6700/6700_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6700/6700_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIZAR PARA ELABORAÇÃO DO PROJETO DA REFERIDA PROPOSTA O PROJETO DE LEI COMPLEMENTAR CONFORME COPIA EM ANEXO.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6701/6701_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6701/6701_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE CONSTRUÇÃO DE UMA ROTATORIA NAQUELE LOCAL</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6702/6702_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6702/6702_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DESSA AGUA SER ESCOADA PELA RUA MONSENHOR NAKAMURA, ONDE HÁ DECLIVE SUFICIENTE SEM CAUSAR DANOS OU PREJUIZOS</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6703/6703_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6703/6703_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA FEITA LIMPEZA E REPARAÇÃO DAQUELA AREA DE LAZER, COLOCANDO-O NOVAMENTE A DISPOSIÇÃO DAQUELES MORADORES</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6704/6704_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6704/6704_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE OBSTACULOS NA ALTURA DA PRIMEIRA RESIDENCIA DO LADO DIREITO SE NECESSARIO</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6705/6705_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6705/6705_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPRESA DE TRANSPORTE PARA QUE REVOGUE A DECISAO RETORNANDO AO SISTEMA ANTERIOR</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6706/6706_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6706/6706_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE COLOCAÇÃO DE PLACAS COM NOMES DE RUAS</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6707/6707_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6707/6707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERIDA COZINHA, PARA MELHOR UTILIZAÇÃO DA COMUNIDADE</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6708/6708_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6708/6708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE VISTORIA "IN LOCO" PARA APURAÇÃO DE IRREGULARIDADES, CASO CONFIRMADAS QUE SEJAM TOMADA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6709/6709_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6709/6709_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DA SINALIZAÇÃO, A FIM DE EVITAR QUE OS CONDUTORES ESTACIONEM DE FORMA IRREGULAR EM VIRTUDE DE MA VISUALIZAÇÃO</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6710/6710_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6710/6710_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRAZER PARA O MUNICIPIO O CAMINHAO DO PROGRAMA ALIMENTESE BEM COM 1 REAL</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6711/6711_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6711/6711_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE FAZER UM CAMPO DE FUTEBOL SUIÇO NO BAIRRO SAO FRANCISCO</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6712/6712_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6712/6712_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR ALAMBRADO NO CENTRO COMUNITÁRIO DO CONJUNTO HABITACIONAL JOSE CANDUCCI</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6713/6713_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6713/6713_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE COLOCAR MAIS TORNEIRAS NO CEMITERIO</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Maiado</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6714/6714_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6714/6714_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE ESTACIONAMENTO DE VEICULOS SOMENTE DE UM LADO DA RUA VICENTE DIAS GARCIA</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6715/6715_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6715/6715_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER COBERTURA METALICA NA LATERAL DO VELORIO MUNICIPAL</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6716/6716_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6716/6716_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR CAMPEONATOS OU ALGUMA ATIVIDADE NO CAMPO DE BOCHA</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6717/6717_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6717/6717_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS PEDRAS NO LEITO CARROÇAVEL DA RUA GUARANI NO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6718/6718_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6718/6718_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LAMPADA NA RUA GUAIANAZES</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6719/6719_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6719/6719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR TER PONTO DE ONIBUS EMBARQUE E DESEMBARQUE DE PASSAGEIROS NO JARDIM RADIO DO SOL</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6720/6720_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6720/6720_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR PARQUE INFANTIL OU AREA DE LAZER NO BAIRRO SAO FRANCISCO</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6721/6721_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6721/6721_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REPARO NA PONTE DO ZUICA</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6722/6722_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6722/6722_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES QUE SE ENCONTRA DENTRO DO ESTADIO MUNICIPAL NA TRAVESSA ESPANHA</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6723/6723_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6723/6723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA SANAR O ESGOTO QUE CORRE A CEU ABERTO NA TRAVESSA ALCIDES SANVEZZO</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6724/6724_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6724/6724_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITARIO NO PARQUE INFATIL LOCALIZADA JUNTO A CRECHE MUNICIPAL</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6725/6725_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6725/6725_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR OBSTACULO NA RUA NOEL ROSA, ALTURA DO NUMERO 185</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6726/6726_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6726/6726_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZE A PAVIMENTAÇÃO DE UMA PISTA NA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6727/6727_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6727/6727_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA TRAVESSA MARCILIO DIAS, ENTRONCAMENTO COM A RUA MARCILIO DIAS</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6728/6728_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6728/6728_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE EFETUAR REFORMA NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6729/6729_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6729/6729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO JUNTO A EMPRESA TELEFONICA, INSTALAR UM TELEFONE PUBLICO NA RUA GERALDO CANDIDO MARTINS</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6730/6730_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6730/6730_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO NO LEITO CARROÇAVEL NA RUA PRESIDENTE PRUDENTE, PROXIMO AO NUMERO 139</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6731/6731_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6731/6731_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR OBSTACULO NA AVENIDAS AMERICAS NUMERO 1295</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6732/6732_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6732/6732_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA DE ESPORTE, NA ESCOLA MUNICIPAL ENSINO INFATNIL E FUNDAMENTAL.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6733/6733_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6733/6733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSENÇÃO DE TAXAS DE COMBUSTIVEL E MOTORISTA, POR OCASIAO DO TRANSPORTE DOS JOGADORES E EQUIPE TECNICA DO PAULISTA</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6734/6734_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6734/6734_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE SOBRE O CORREGO SEM DENOMINAÇÃO, ESTRADA DO KM 2, PROXIMIDADES DA PROPRIEDADE DO PROMOTOR DE JUSTIÇA DR NELSON BUGALHO</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6735/6735_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6735/6735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR TELEFONE PUBLICO NA RUA GUARUCAIA, DEFRONTE AO BAR DO MAZINHO</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6736/6736_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6736/6736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR TELEFONE PUBLICO NA RUA ISMAEL DIAS DA SILVA </t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6737/6737_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6737/6737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REMODELAR O OBSTACULO EXISTENTE NA RUA FERNANDO COSTA </t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6738/6738_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6738/6738_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTENA INSTALADA NA RUA RUI BARBOSA ENCONTRAS DENTRO DOS PADROES LEGAIS DE INSTAÇÃO</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6739/6739_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6739/6739_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO NO CRUZAMENTO DA RUA ARI BARROZO COM AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6740/6740_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6740/6740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA AS ERVAS DANINHAS DA AREA VERDE LOCALIZADA NO BAIRRO SAO JOSE</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6741/6741_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6741/6741_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA ORLANDO SILVA PROXIMO A MATINHA</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6742/6742_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6742/6742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPAROS NOS BRINQUEDOS DO PARQUE INFANTIL, LOCALIZADO AO LADO DO SALAO COMUNITARIO DO BAIRRO NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6743/6743_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6743/6743_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LAMPADAS NOS POSTES PROXIMOS AO PARQUE INFANTIL DO BAIRRO NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6744/6744_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6744/6744_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE OBSTACULOS DA RUA CAMPOS SALES, DEFRONTE AO SALAO COMUNITARIO DO BAIRRO NOSSA SENHORA DA PENHA</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6745/6745_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6745/6745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE TELEFONE PUBLICO NA RUA ANTONIO BORTOLUZZI </t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6746/6746_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6746/6746_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE OBSTACULO PROXIMO AO N 100 DA RUA JAPAO</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6747/6747_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6747/6747_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE APROXIMADAMENTE 60 CM DE TERRAS, NA SUPERFICIE NO TOTAL DA AREA QUE SERA ADQUIRIDO.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6748/6748_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6748/6748_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE REALIZAR PLANTIO DE EUCALIPTOS NA AREA DO LIXAO ATUAL QUE ESTA PRESTES A SER DESATIVADA.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6749/6749_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6749/6749_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR APARELHOS/BRINQUEDOS DO PARQUE INFANTIL EM FRENTE A CRECHE MUNICIPAL DO BAIRRO NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6750/6750_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6750/6750_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ALGUNS CAMINHÕES DE TERRA NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6751/6751_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6751/6751_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LAMPADAS NA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6752/6752_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6752/6752_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DO LEITO CARROÇAVEL NA RUA EUZEBIA MARIA MARTINS</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6772/6772_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6772/6772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMAS COM AGUA FLUVIAIS DEFRONTE AO N 62 DA RUA SAO SIMAO</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6773/6773_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6773/6773_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PARQUE INFANTIL PROXIMO A AREA VERDE NO BAIRRO SAO JOSE</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>João Lino</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6774/6774_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6774/6774_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A LIGAÇÃO DAS RUAS ALMIRANTE TAMANDARE E RUA PRESIDENTE PRUDENTE PARA TRAFEGO DE VEICULOS, TRANSPORTE E FERREO</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6775/6775_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6775/6775_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSARELA NAS IMEDIAÇÕES DA OFICINA IDEAL E OUTRAS IMEDIAÇÕES DA AUTO ELETRICA DO OSCAR.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6776/6776_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6776/6776_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AO REDOR DA ESTAÇÃO FERROVIARIA.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6777/6777_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6777/6777_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR PISTA DE PEDESTRE PARA CAMINHADA AO LONGO DAS MARGENS DA RUA VICENTE CELESTINO</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6778/6778_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6778/6778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSENTAR JUROS, MULTAS OU DAR DESCONTOS AOS DEVEDORES DE IPTU E OUTROS TRIBUTOS, DAS PESSOAS QUE FOREM COMPROVADAMENTE POBRES</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6779/6779_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6779/6779_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR MOTO-NIVELADORA NA ESTRADA CONHECIDA COMO PICADÃO INICIANDO NA SEDE DA PROPRIEDADE DO SR JOSE ALVES ATE A SEDE DA PROPRIEDADE DO SR AUGUSTO ALVES</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6780/6780_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6780/6780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO DA ILUMINAÇÃO NA AVENIDA ALFREDO</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6781/6781_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6781/6781_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULO NA AVENIDA ALFREDO MARCONDES</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6782/6782_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6782/6782_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO LATERAL DA RODOVIARIA ONDE HA UMA PASSARELA DE PEDESTRES</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6783/6783_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6783/6783_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DO LEITO CARROÇAVEL NA RUA MONSENHOR NAKAMURA</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6784/6784_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6784/6784_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA AREA DE LAZER OU MINI CAMPO DE FUTEBOL COM PISO DE AREIA NOS TERRENOS PERTENCENTES A PREFEITURA, LOCALIZADOS NO JD DAS ROSAS.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6785/6785_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6785/6785_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CASCALHO OU PEDRAS NA ESQUINA DA RUA SANTO BRUNHOLI COM A RUA NOEL ROSA, CONJUNTO HABITACIONAL ANTONIO DA MAIA.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6786/6786_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6786/6786_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR EM AVENIDA A VIA DE ACESSO INICIANDO NAS PROXIMIDADES DO ENTRONCAMENTO DA RUA MARCILIO DIAS</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6787/indicacao_83.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6787/indicacao_83.pdf</t>
   </si>
   <si>
     <t>JUNTO A CAIUA EXTENSAO DE MAIS OU MENOS 60 METROS NA REDE DE ENERGIA E ILUMINAÇÃO</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6788/indicacao_84.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6788/indicacao_84.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE COLOCAR ALAMBRADO ATRAS DO GOL NO CAMPO DE AREIA SITUADO NO BAIRRO SAO JOSE</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6789/indicacao_85.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6789/indicacao_85.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS BRINQUEDOS DO PARQUINHO INFANTIL EXISTENTE NO BAIRRO SAO JOSE</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6790/indicacao_86.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6790/indicacao_86.pdf</t>
   </si>
   <si>
     <t>EFETUAR REPAROS NOS VESTIARIOS E ALAMBRADO NO CAMPO DE FUTEBOL DO DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6791/indicacao_87.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6791/indicacao_87.pdf</t>
   </si>
   <si>
     <t>REBAIXAMENTO DAS GUIAS E ENTRADA DO PAÇO MUNICIPAL, BEM COMO TODOS OS DEPARTAMENTOS PERTINENTES AO PODER PUBLICO MUNICIPAL, DADA AS DIFICULDADES DE ACESSO DOS PORTADORES DE DEFICIENCIAS FISICAS, QUE UTILIZAM CADEIRAS DE RODAS.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6792/indicacao_88.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6792/indicacao_88.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CAMADAS ASFALTICAS NA RUA MONSENHOR NAKAMURA NO TRECHO: IGREJA METODISTA ATE A RUA CAMPOS SALES, E AS PEDRAS ALI EXISTENTES SEJAM APROVEITADAS EM OUTRO LOCAL.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6793/indicacao_89.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6793/indicacao_89.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ALARGAMENTO DE RUAS</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6794/indicacao_90.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6794/indicacao_90.pdf</t>
   </si>
   <si>
     <t>REBAIXAMENTO DO NIVEL DAS SARGETAS NAS ESQUINAS DAS PRINCIPAIS RUAS DO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6795/indicacao_91.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6795/indicacao_91.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DO MEIO FIO E CAMADA ASFALTICA NO PROLONGAMENTO DA RUA DOS EXPEDICIONARIOS.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6796/indicacao_92.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6796/indicacao_92.pdf</t>
   </si>
   <si>
     <t>EFETUAR CONSTRUÇÃO DE CALÇADAS AMBOS OS LADOS DA AVENIDA DAS AMERICAS, TRECHO DA RUA XV DE NOVEMBRO ATE A ROTATORIA DA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6797/indicacao_93.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6797/indicacao_93.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DO LEITO CARROÇAVEL NA AVENIDA CASTRO ALVES NO PARQUE DOS PINHEIROS.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6798/indicacao_94.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6798/indicacao_94.pdf</t>
   </si>
   <si>
     <t>PONTE DE CONCRETO NO BAIRRO SAO GERALDO E A OBRA DO MELHOR CAMINHO NA ESTRADA QUE PASSA NAS PROXIMIDADES DOS BRABILLA.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6799/indicacao_95.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6799/indicacao_95.pdf</t>
   </si>
   <si>
     <t>ENVIAR UMA AMBULANCIA E UM ONIBUS PARA A AÇÃO GLOBAL, INICIATIVA DO SESI QUE SERA REALIZADA EM PRESIDENTE PRUDENTE NO DIA 25 DO CORRENTE</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6800/indicacao_96.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6800/indicacao_96.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE COMPLEMENTAR COM A CONSTRUÇÃO DE CASAS DO CDHU NO DISTRITO DE CORONEL GOULART</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6801/indicacao_97.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6801/indicacao_97.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS RUAS DE BLOQUETES DO BAIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6802/indicacao_98.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6802/indicacao_98.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA NA RUA VICENTE DIAS GARCIA NO TRECHO: ESCOLA SESI ATE A MONSENHOR NAKAMURA E AS PEDRAS ALI EXISTENTES SEJAM REAPROVEITADAS.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6803/indicacao_99.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6803/indicacao_99.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ESGOTO NA RUA GUAICURUS, DIVISA COM A PROPRIEDADE DO MATSUDA NO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6804/indicacao_100.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6804/indicacao_100.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA TUPINAMBAS, PRINCIPALMENTE AO LADO DO PARQUE INFANTIL</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6805/indicacao_101.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6805/indicacao_101.pdf</t>
   </si>
   <si>
     <t>CONTEMPLAR COM O PROGRAMA DE PAVIMENTAÇÃO FEITO PELO MUNICIPIO NA RUA PIXINGUINHA NO BAIRRO JARDIM HORIZONTE.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6806/indicacao_102.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6806/indicacao_102.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM OBSTACULO NA RUA SOUZA CALDAS, ALTURA DO NUMERO 1298 NO BAIRRO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6807/indicacao_103.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6807/indicacao_103.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR IMPLANTAÇÃO DE UM OBSTACULO NA RUA ITALIA, ALTURA DO NUMERO 262</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6808/indicacao_104.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6808/indicacao_104.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ESGOTO NA ULTIMA QUADRA DA RUA SUECIA, JD RAIO DO SOL</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6809/indicacao_105.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6809/indicacao_105.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA RUA FERNANDO COSTA, BAIRRO CENTRO MAIS PRECISAMENTE EM FRENTE A IGREJA UNIVERSAL DO REINO DE DEUS.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Cabrera, Cecília Katsutani, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6810/indicacao_106.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6810/indicacao_106.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA LINHA DE ONIBUS CIRCULAR PASSANDO NO BAIRRO JARDIM RADIO DO SOL.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Albano Minca, Cabrera, Cecília Katsutani, Festo, João Lino, Luciana Galante, Maiado, Miraya, Nelson do Roque, Zé Carlinho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6811/indicacao_107.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6811/indicacao_107.pdf</t>
   </si>
   <si>
     <t>CONCESSAO DO AUXILIO ALIMENTAÇÃO DE TODOS OS FUNCIONARIOS COM VENCIMENTO PADRAO ATE -500,00</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6812/indicacao_108.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6812/indicacao_108.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE COLOCAR PLACAS INDICATIVOS DE NOMES DE RUAS NOS BAIRROS</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6813/indicacao_109.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6813/indicacao_109.pdf</t>
   </si>
   <si>
     <t>INTERVIR JUNTO A TELEFONICA PARA A INSTALAÇÃO DE UM TELEFONE PUBLICO NA RUA ANTONIO BORTOLUZZI, PROXIMO AO N 525</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6814/indicacao_110.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6814/indicacao_110.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DA COLOCAÇÃO DE UMA TORNEIRA NO CAVALETE DO AGUA EXISTENTE NA PRAÇA LOCALIZADA NA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6815/indicacao_111.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6815/indicacao_111.pdf</t>
   </si>
   <si>
     <t>REPAROS NO MADEIRAMENTO DA PONTE ENTRE MUNHOZ E LUIZAO BRABILLA</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6816/indicacao_112.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6816/indicacao_112.pdf</t>
   </si>
   <si>
     <t>DETERMINE SERVIÇOS A FAZER LIMPEZAS PERIODICAS NO CEMITERIO LOCAL.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6817/indicacao_113.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6817/indicacao_113.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO NAS VIAS PUBLICAS QUE DEMANDA NO FINAL DA AVENIDA ALFREDO MARCONDES ATE O INICIO DO BAIRRO JARDIM SANTA EUGENIA.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6818/indicacao_114.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6818/indicacao_114.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE DETERMINAR UM LOCAL APROPRIADO PARA QUE OS ARTESAOS MACHADENSES POSSAM EXPOR E VENDER SEUS PRODUTOS.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6819/indicacao_115.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6819/indicacao_115.pdf</t>
   </si>
   <si>
     <t>FIRMAR CONVENIO COM A SECRETARIA ESTADUAL DE TRANSPORTE PARA RECAPEAR A ESTRADA VICINAL DESTA SEDE A CEL GOULART</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6820/6820_texto_integral.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6820/6820_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE REFORMAR A PONTE DO BAIRRO MATADOURO QUE LIGA AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6821/indicacao_117.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6821/indicacao_117.pdf</t>
   </si>
   <si>
     <t>TORNAR PUBLICA A PRAÇA DA BIBLIA</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6822/indicacao_118.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6822/indicacao_118.pdf</t>
   </si>
   <si>
     <t>FAZER REPAROS NA CABECEIRA DO B=VIADUTO, DA RODOVIA JULIO BUDISK QUE ATRAVESSA A RODOVIA RAPOSSO TAVARES, SENTIDO ALFREDO MARCONDES/PIRAPOZINHO</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6823/indicacao_119.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6823/indicacao_119.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PEDRISCO NA PISTA DO ATLETISMO NO CENTRO OLIMPICO MUNICIPAL.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6824/indicacao_120.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6824/indicacao_120.pdf</t>
   </si>
   <si>
     <t>VIABILIZE A RETIRADA DE AREIA NO TRECHO DA ESTRADA DA 5 ESCOLA PROXIMO A PROPRIEDADE DOS MAIA.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6825/indicacao_121.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6825/indicacao_121.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA INDICATIVA DE RUA SEM SAIDA NA CONFLUENCIA DAS RUAS CAMPOS SALES E XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6826/indicacao_122.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6826/indicacao_122.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO PROXIMO AO N 129 DA RUA TUPINAMBAS LOCALIZADA NO BAIRRO JARDIM BELA VISTA NESTA CIDADE.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6827/indicacao_123.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6827/indicacao_123.pdf</t>
   </si>
   <si>
     <t>EFETUAR REPAROS NAS PONTES LOCALIZADAS NA ESTRADA QUE LIGA A RUA XV DE NOVEMBRO COM A RODOVIA JULIO BUDISK</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>João Lino, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6828/indicacao_124.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6828/indicacao_124.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE COBERTURA E BANCOS NA AREA EXTERNA DO VELORIO MUNICIPAL BEM COMO REBAIXAMENTO DE GUIA DEFRONTE AQUELE LOCAL.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6829/indicacao_125.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6829/indicacao_125.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELORIO MUNICIPAL NO BAIRRO PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6830/indicacao_126.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6830/indicacao_126.pdf</t>
   </si>
   <si>
     <t>LIMITAÇÃO NA EXPEDIÇÃO DE ALVARAS PARA REALIZAÇÃO DE QUERMESSES PELA ENTIDADES PROMOTORAS DO EVENTO</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6831/indicacao_127.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6831/indicacao_127.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ESTRADAS ONDE FORAM EXECUTADAS AS OBRAS DO MELHOR CAMINHO</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6832/indicacao_128.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6832/indicacao_128.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA PARTE INTERNA E EXTERNA DO CEMITERIO LOCAL, ATE OS DIAS ANTERIOR A DATA DE FINADOS.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6833/indicacao_129.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6833/indicacao_129.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS PORTAS DOS BANHEIROS EXISTENTES NO INTERIOR DO CEMITERIO LOCAL.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6834/indicacao_130.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6834/indicacao_130.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO BECO DA RUA RANCHARIA, ALTURA DO NUMERO 341 NO BAIRRO JARDIM NOSSA SENHORA DA PAZ</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6835/indicacao_131.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6835/indicacao_131.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CALÇADA ONDE ESTA LOCALIZADO O EXPURGO</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6836/indicacao_132.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6836/indicacao_132.pdf</t>
   </si>
   <si>
     <t>REPAROS A COBERTURA NO PONTO DE ONIBUS PROXIMO AO FINAL DA AVENIDA ALFREDO MARCONDES NO BAIRRO JD BELA VISTA.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6837/indicacao_133.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6837/indicacao_133.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO PELO MENOS UMA VEZ NA SEMANA DOS RESTOS DE MATERIAIS UTILIZADOS NA CONFECÇÃO DE BALAIOS QUE FICAM ACUMULADOS NA ALTURA DO NUMERO 460</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6838/indicacao_134.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6838/indicacao_134.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TELEFONE PUBLICO PROXIMO DA ESQUINA DA RUA SANTO ANTONIO COM A RUA CASTELO BRANCO, NO BAIRRO JD SAO JOSE NESTA CIDADE.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6839/indicacao_135.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6839/indicacao_135.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CANALETA PARA ESCOAÇÃO DE AGUA NA CONFLUENCIA DA RUA PRESIDENTE ROOSEVELT COM A PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6840/indicacao_136.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6840/indicacao_136.pdf</t>
   </si>
   <si>
     <t>INSTALAR UM TELEFONICO NA RUA GUARUCAIA ALTURA DO N 538</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6841/indicacao_137.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6841/indicacao_137.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO PROXIMO AO 110 DA RUA JOSE ROMEIRA</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Cabrera, Miraya</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6842/indicacao_138.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6842/indicacao_138.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE AREIA NO CAMPO DE FUTEBOL DE AREIA, EXISTENTE NA PRAÇA NO JD RAIO DO SOL.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6843/indicacao_139.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6843/indicacao_139.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM CAMPO DE FUTEBOL COM AREIA NO TERRENO LOCALIZADO NA ESQUINA DA RUA BENEDITO LACERDA COM A RUA JULIA COIMBRA CASEIRO, JR HORIZONTE.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6844/indicacao_140.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6844/indicacao_140.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE INSTALAÇÃO DE ESTACIONAMENTOS EXCLUSIVOS PARA MOTOCICLETAS UM NO LADO PAR E OUTRO NO LADO IMPAR DA AVENIDA DAS AMERICAS NO TRECHO ENTRE O SEMAFORO E O POSTO DO BETO.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6845/indicacao_141.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6845/indicacao_141.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA POLONIA</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6846/indicacao_142.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6846/indicacao_142.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA SAO LUCAS BAIRRO SAO JOSE</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6847/indicacao_143.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6847/indicacao_143.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OBSTACULOS NA RUA FUAD MALULY NA ALTURA DO N 120/121</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6848/indicacao_144.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6848/indicacao_144.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TELEFONE PUBLICO NA RUA ANTONIO BORTOLUZZI ALTURA DO N 560</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6849/indicacao_145.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6849/indicacao_145.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO BEBEDOURO DE AGUA PARA ANIMAIS LOCALIZADO NA RUA ISMAEL DIAS DA SILVA</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6850/indicacao_146.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6850/indicacao_146.pdf</t>
   </si>
   <si>
     <t>REPAROS NO ACOSTAMENTO ONDE HA UM PONTO DE ONIBUS LOCALIZADO NA ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6851/indicacao_147.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6851/indicacao_147.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ORELHAO NA RUA ANTONIO BORTOLUZZI</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6852/indicacao_148.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6852/indicacao_148.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PONTE DO BAIRRO SAO GERALDO</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6853/indicacao_149.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6853/indicacao_149.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM OBSTACULO NA AV DAS AMERICAS NA ALTURA DO 999</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6854/indicacao_150.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6854/indicacao_150.pdf</t>
   </si>
   <si>
     <t>MOLHAR AS RUAS COM O CAMINHAO PIPA PROXIMAS AO LOCAL QUE ESTA SENDO PAVIMENTADO</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6855/indicacao_151.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6855/indicacao_151.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE 02 OU 03 OBSTACULOS AO LONGO DA RUA PRESIDENTE BERNARDES</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6856/indicacao_152.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6856/indicacao_152.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE EXECUTAR JARDINAMENTO NA RODOVIA ARTHUR BOIGUES FILHO</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6857/indicacao_153.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6857/indicacao_153.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS NO INICIO DA RUA VX DE NOVEMBRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2271,67 +2271,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6739/6739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6787/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6788/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6789/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6790/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6791/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6792/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6793/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6794/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6795/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6796/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6797/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6798/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6799/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6800/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6801/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6802/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6803/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6804/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6805/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6806/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6807/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6808/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6809/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6810/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6811/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6812/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6813/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6814/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6815/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6816/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6817/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6818/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6819/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6821/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6822/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6823/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6824/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6825/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6826/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6827/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6828/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6829/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6830/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6831/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6832/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6833/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6834/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6835/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6836/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6837/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6838/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6839/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6840/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6841/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6842/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6843/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6844/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6845/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6846/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6847/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6848/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6849/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6850/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6851/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6852/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6853/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6854/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6855/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6856/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6857/indicacao_153.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6739/6739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6787/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6788/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6789/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6790/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6791/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6792/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6793/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6794/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6795/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6796/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6797/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6798/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6799/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6800/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6801/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6802/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6803/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6804/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6805/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6806/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6807/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6808/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6809/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6810/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6811/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6812/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6813/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6814/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6815/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6816/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6817/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6818/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6819/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/./sapl/public/materialegislativa/2005/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6821/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6822/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6823/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6824/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6825/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6826/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6827/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6828/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6829/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6830/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6831/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6832/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6833/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6834/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6835/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6836/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6837/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6838/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6839/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6840/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6841/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6842/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6843/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6844/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6845/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6846/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6847/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6848/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6849/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6850/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6851/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6852/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6853/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6854/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6855/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6856/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2005/6857/indicacao_153.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>