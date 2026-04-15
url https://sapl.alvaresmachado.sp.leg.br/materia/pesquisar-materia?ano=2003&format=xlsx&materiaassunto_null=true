--- v0 (2026-01-13)
+++ v1 (2026-04-15)
@@ -54,3168 +54,3168 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>COPIA DO ULTIMO PROCEDIMENTO LICITATÓRIO PARA A COMPRA DE COMBUSTÍVEIS REALIZADO EM 2002.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Maiado</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7240/requerimento_2.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7240/requerimento_2.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO INFORMAÇÕES</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7241/requerimento_3.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7241/requerimento_3.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7242/requerimento_4.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7242/requerimento_4.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR AO SENHOR ORLANDO PICOLI</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7243/requerimento_5.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7243/requerimento_5.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA JANDIRA NATALINA</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jose Marques de Oliveira Filho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7244/requerimento_6.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7244/requerimento_6.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA FERNANDES DA SILVA</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7245/requerimento_7.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7245/requerimento_7.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO PROF JULIO IAMADA</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7246/requerimento_8.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7246/requerimento_8.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento do senhor gerson calixto</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7247/requerimento_9.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7247/requerimento_9.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento do senhor joaquim soares rodrigues</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7248/requerimento_10.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7248/requerimento_10.pdf</t>
   </si>
   <si>
     <t>solicitando informações ao prefeito</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7249/requerimento_11.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7249/requerimento_11.pdf</t>
   </si>
   <si>
     <t>solicitando que nos informe o valor gasto na reforma do antigo predio</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7250/requerimento_12.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7250/requerimento_12.pdf</t>
   </si>
   <si>
     <t>solicitando informações</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7251/requerimento_13.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7251/requerimento_13.pdf</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7270/requerimento_14.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7270/requerimento_14.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PEDINDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7271/requerimento_15.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7271/requerimento_15.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7272/requerimento_16.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7272/requerimento_16.pdf</t>
   </si>
   <si>
     <t>A SABESP PEDINDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7303/requerimento_17.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7303/requerimento_17.pdf</t>
   </si>
   <si>
     <t>copia de todas as notas fiscais emitidas pelo postal, para fornecimento de combustiveis nos meses de novembro e dezembro /2002</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Vicente Rodrigues Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7304/requerimento_18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7304/requerimento_18.pdf</t>
   </si>
   <si>
     <t>ao prefeito solicitando informações</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7305/requerimento_19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7305/requerimento_19.pdf</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Carmine Costa</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7306/requerimento_20.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7306/requerimento_20.pdf</t>
   </si>
   <si>
     <t>implantação do ciretran em nossa cidade.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Antonio Edson Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7307/requerimento_21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7307/requerimento_21.pdf</t>
   </si>
   <si>
     <t>copia do decreto que regulamentou o processo de concessão de bolsas de estudos neste ano.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7308/requerimento_22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7308/requerimento_22.pdf</t>
   </si>
   <si>
     <t>se existe solução ao processo de construção de unidades habitacionais em nosso municipio e caso exista nos informe o motivo da demora para o inicio da construção.</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento da sra matsue ishiguro</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7310/requerimento_24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7310/requerimento_24.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento da sra iara rodrigues de oliveira</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Albano Minca</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7311/requerimento_25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7311/requerimento_25.pdf</t>
   </si>
   <si>
     <t>como anda o processo de regularização do referido parcelamento de solo.</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7312/requerimento_26.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7312/requerimento_26.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento da sra juventina antonia de deus</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7313/requerimento_27.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7313/requerimento_27.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento do sr francisco marçal da silva</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7314/requerimento_28.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7314/requerimento_28.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento da sra rosaria sposito camacho</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jose Carlos de Farias</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7315/requerimento_29.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7315/requerimento_29.pdf</t>
   </si>
   <si>
     <t>solicitando que informe quais providencias tem sido tomadas para ajustar os limites com gasto de pessoal da prefeitura.</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7316/requerimento_30_2.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7316/requerimento_30_2.pdf</t>
   </si>
   <si>
     <t>solicitando informações do prefeito</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7317/requerimento_31.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7317/requerimento_31.pdf</t>
   </si>
   <si>
     <t>se existe previsao de pagamento do PASEP para os servidores municipais.</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7318/requerimento_32.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7318/requerimento_32.pdf</t>
   </si>
   <si>
     <t>informações sobre o movimento pró emancipação do parque dos pinheiros se há possibilidade legal de se concretizar tal emancipação</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>prefeito solicitando informações</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7320/requerimento_34.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7320/requerimento_34.pdf</t>
   </si>
   <si>
     <t>solicitando informações em função de denuncia do uso de caminhao da faram</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7321/requerimento_35.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7321/requerimento_35.pdf</t>
   </si>
   <si>
     <t>solicitando que nos envie folha de pagamento dos servidores referente ao mes de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Sival Virginio Alves</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7322/requerimento_36.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7322/requerimento_36.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento da jovem Jaqueline Aparecida Sales Abreu</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7323/requerimento_37.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7323/requerimento_37.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento do senhor florisvaldo soares</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7324/requerimento_38.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7324/requerimento_38.pdf</t>
   </si>
   <si>
     <t>solicitando que informe providencias serão tomadas para apuração da da denuncia em questao</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7325/requerimento_39_2.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7325/requerimento_39_2.pdf</t>
   </si>
   <si>
     <t>solicitando que nos informe os motivos que levaram ao atraso no lançamento dos tributos municipais e qual a previsao para o lançamento neste ano.</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7326/requerimento_40.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7326/requerimento_40.pdf</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>solicitando que nos informe qual foi o custo de implantação de uma imagem do cristo, no trevo da raposo tavares</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7328/requerimento_42.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7328/requerimento_42.pdf</t>
   </si>
   <si>
     <t>solicitando que nos informe quais agencias bancarias estao emd evito com o erario publico</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7329/requerimento_43.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7329/requerimento_43.pdf</t>
   </si>
   <si>
     <t>solicitando que nos envie copia de todas as receitas relativas a doação de medicamentos, atraves das farmacias no mes de março do corrente</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7330/requerimento_44.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7330/requerimento_44.pdf</t>
   </si>
   <si>
     <t>solicitando que nos informe a luz da LRF, quais providencias tem sido tomadas para conter o déficit orçamentario da prefeitura.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7331/requerimento_45.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7331/requerimento_45.pdf</t>
   </si>
   <si>
     <t>quantos estagiarios estao atuando na administração e qual a remuneração de cada um</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7332/requerimento_46.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7332/requerimento_46.pdf</t>
   </si>
   <si>
     <t>que informe como anda o processo de tranferencia de area no nindam para a mecanica implemaq</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7333/requerimento_47.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7333/requerimento_47.pdf</t>
   </si>
   <si>
     <t>prefeito solicitando que nos informe se já existe encaminhamento para formação do conselho gestor em nosso municipio.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7334/requerimento_48.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7334/requerimento_48.pdf</t>
   </si>
   <si>
     <t>solicitando que nos informe o montante da divida deixada por administrações anteriores e a montante pago pela atual</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7335/requerimento_49.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7335/requerimento_49.pdf</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7336/requerimento_50.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7336/requerimento_50.pdf</t>
   </si>
   <si>
     <t>ao prefeito solicitando que nis informe em que foi fundamentado a cobrança das faturas em questao</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7337/requerimento_51.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7337/requerimento_51.pdf</t>
   </si>
   <si>
     <t>solicitando que nos informe quando serao retomadas as obras e qual o prazo para a conclusão da mesma</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7338/requerimento_52.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7338/requerimento_52.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento da senhora ignes corbeta brambilla</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7339/requerimento_53.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7339/requerimento_53.pdf</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7340/requerimento_54.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7340/requerimento_54.pdf</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7341/requerimento_55.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7341/requerimento_55.pdf</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Antonio Joaquim Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7342/requerimento_56.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7342/requerimento_56.pdf</t>
   </si>
   <si>
     <t>ao prefeito solicitando apoio</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7343/requerimento_57.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7343/requerimento_57.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento de claudio bortoluzzi</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7344/requerimento_58.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7344/requerimento_58.pdf</t>
   </si>
   <si>
     <t>so prefeito solicitando informaçoes</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7345/requerimento_59.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7345/requerimento_59.pdf</t>
   </si>
   <si>
     <t>ao prefeito solicitando o custo do parecer do dr tito costa</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7346/requerimento_60.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7346/requerimento_60.pdf</t>
   </si>
   <si>
     <t>ao prefeito solicitando copia dos contratos firmados pelo executivo</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7347/requerimento_61.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7347/requerimento_61.pdf</t>
   </si>
   <si>
     <t>solicitando copia do ultimo laudo destinado a concessao de adicional de insalubridade aos servidores do municipio.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7348/requerimento_62.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7348/requerimento_62.pdf</t>
   </si>
   <si>
     <t>ao prefeito solicitando que nos informe o custo da adequação do clube municipal para abrigar a cozinha piloto</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7349/requerimento_63.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7349/requerimento_63.pdf</t>
   </si>
   <si>
     <t>solicitando que nos informe se existe amparo legal para que a referida empresa aja desta forma.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7350/requerimento_64.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7350/requerimento_64.pdf</t>
   </si>
   <si>
     <t>a cdhu solicitando que nos informe como se encontra o andamento do processo de regularização do ch alvares machado 1</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7351/requerimento_65.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7351/requerimento_65.pdf</t>
   </si>
   <si>
     <t>solicitando que nos informe o custo da iluminação publica e o valor arrecadado mes a mes, desde a instituição da cobrança da contribuição de iluminação publica em nosso municipio.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7352/requerimento_66.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7352/requerimento_66.pdf</t>
   </si>
   <si>
     <t>solicitando que envie copia completa do procedimento de licitação</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7353/requerimento_67.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7353/requerimento_67.pdf</t>
   </si>
   <si>
     <t>oficiado ao diretor do edr solicitando informações sobre a vigilancia em nossa cidade</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7354/requerimento_68.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7354/requerimento_68.pdf</t>
   </si>
   <si>
     <t>informe se o programa de auxilio financeiro para curso de qualificação dos servidores das creches municipais.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7355/requerimento_69.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7355/requerimento_69.pdf</t>
   </si>
   <si>
     <t>informe custo do curso de corte e costura desenvolvido pela secretaria municial da infancia e juventude</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7356/requerimento_70.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7356/requerimento_70.pdf</t>
   </si>
   <si>
     <t>solicitando que informe se haverá pedido junto a referida secretaria para a elaboração de um novo laudo para a verificação das atividades insalubres na prefeitura</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>João Lino</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7357/requerimento_71.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7357/requerimento_71.pdf</t>
   </si>
   <si>
     <t>informe se a atual advogada da prefeitura vem recebendo sucumbencia nos processos de execução fiscal e nos informe anda se a advogada anterior também recebia ou nao</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7358/requerimento_72.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7358/requerimento_72.pdf</t>
   </si>
   <si>
     <t>solicitando que nos envie a folha de pagamento dos servidores relativa ao mes de junho do corrente ano</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7359/requerimento_73.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7359/requerimento_73.pdf</t>
   </si>
   <si>
     <t>envie folha de pagamento dos servidores relativa ao mes de junho do corrente ano</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7360/requerimento_74.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7360/requerimento_74.pdf</t>
   </si>
   <si>
     <t>informe se há procedencia nas reclamações da população quanto ao excesso de cloro na agua, inclusive impossibilitando em alguns casos, o consumo de alimentos preparados com a referida agua.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7361/requerimento_75.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7361/requerimento_75.pdf</t>
   </si>
   <si>
     <t>informe como se encontra a situação do referido predio e se foi tomada alguma providencia junto a delegacia regional de ensino</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>solicitando que nos informe se existe projeto sobre o rebaixamento das guias das calçadas</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7363/requerimento_77.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7363/requerimento_77.pdf</t>
   </si>
   <si>
     <t>solicitando informações sobre maquina de confeccionar alambrado</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7364/requerimento_78.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7364/requerimento_78.pdf</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7365/requerimento_79.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7365/requerimento_79.pdf</t>
   </si>
   <si>
     <t>solicitando que informe os motivos pelos quais nao foram iniciadas as obras de pavimentação das ruas do bairro</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7366/requerimento_80.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7366/requerimento_80.pdf</t>
   </si>
   <si>
     <t>solicitando que nos envie copia da folha de pagamento relativa ao mes de agosto do corrente ano.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7367/requerimento_81.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7367/requerimento_81.pdf</t>
   </si>
   <si>
     <t>informe se os parcelamentos e os recolhimentos atuais do FGTS se encontram em dia.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Albano Minca, Antonio Joaquim Alexandre, Cabrera, Carmine Costa, Festo, João Lino, Jose Carlos de Farias, Jose Marques de Oliveira Filho, Maiado, Sival Virginio Alves, Vicente Rodrigues Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7368/requerimento_82.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7368/requerimento_82.pdf</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7369/requerimento_83.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7369/requerimento_83.pdf</t>
   </si>
   <si>
     <t>solicitando informações sobre a industrias instaladas no nindam</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7370/requerimento_84.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7370/requerimento_84.pdf</t>
   </si>
   <si>
     <t>solicitando que informe motivo pelos quais a estrada da amizade nao foi recapeada em todo o seu percurso</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7371/requerimento_85.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7371/requerimento_85.pdf</t>
   </si>
   <si>
     <t>solicitando que informe se já foi criado qual a composição do conselho municipal do meio ambiente, conforme previsto na LOM</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7372/requerimento_86.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7372/requerimento_86.pdf</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7373/requerimento_87.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7373/requerimento_87.pdf</t>
   </si>
   <si>
     <t>ao prefeito solicitando copia da folha de pagamento do mes de outubro do corrente ano</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>solicitando copia de todas as portarias editadas a parte de 2001</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7375/requerimento_89.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7375/requerimento_89.pdf</t>
   </si>
   <si>
     <t>solicitando copia de todos os contratos temporarios de servidores</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7376/requerimento_90.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7376/requerimento_90.pdf</t>
   </si>
   <si>
     <t>envie copia de todas as licitações realizadas no exercicio de 2003 até o momento.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7377/requerimento_91.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7377/requerimento_91.pdf</t>
   </si>
   <si>
     <t>ao prefeito solicitando informações sobre devolução de recursos financeiros</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7378/requerimento_92.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7378/requerimento_92.pdf</t>
   </si>
   <si>
     <t>a sabesp solicitando que informe os motivos pelos quais foi desativada a estação de tratamento do jardim nossa senhora da paz</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7379/requerimento_93.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7379/requerimento_93.pdf</t>
   </si>
   <si>
     <t>ENVIE COPIA DOS BALANCETES MENSAIS E BALANÇO ANUAL DO FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICIPIO, RELATVO AOS ANOS DE 2001, 2002 E 2003</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7380/requerimento_94.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7380/requerimento_94.pdf</t>
   </si>
   <si>
     <t>COPIA DOS CONVENIOS, PLANOS DE TRABALHO E PRESTAÇÃO DE CONTAS DE TODOS OS RECURSOS RECEBIDOS PELO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, A PARTIR DO ANO DE 2001</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7414/indicacao_01.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7414/indicacao_01.pdf</t>
   </si>
   <si>
     <t>implantação de um obstaculo local</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7415/indicacao_02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7415/indicacao_02.pdf</t>
   </si>
   <si>
     <t>implantação de obstaculo na altura do bar do sr raimundo</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7416/indicacao_03.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7416/indicacao_03.pdf</t>
   </si>
   <si>
     <t>poda de arvores proxima ao predio da igreja congregação</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7417/indicacao_04.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7417/indicacao_04.pdf</t>
   </si>
   <si>
     <t>reparos na estrada bairro picadao</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7418/indicacao_05.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7418/indicacao_05.pdf</t>
   </si>
   <si>
     <t>resolver problema de infiltração na rua alcides sanvezzo</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7419/indicacao_06.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7419/indicacao_06.pdf</t>
   </si>
   <si>
     <t>reparos que a chuva causou na rua guaianazes</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7420/indicacao_07.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7420/indicacao_07.pdf</t>
   </si>
   <si>
     <t>implantação de um obstaculo na rua d pedro</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7421/indicacao_08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7421/indicacao_08.pdf</t>
   </si>
   <si>
     <t>agilizar o pcm que se destina a pavimentação do referido bairro</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7422/indicacao_09.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7422/indicacao_09.pdf</t>
   </si>
   <si>
     <t>resolver problemas de aguas da chuvas que sao evacuadas pela avenida brasil</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7423/indicacao_10.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7423/indicacao_10.pdf</t>
   </si>
   <si>
     <t>efetuar reparos de emergencia nas ruas (monsenhor nakamura)</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7424/indicacao_11.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7424/indicacao_11.pdf</t>
   </si>
   <si>
     <t>reparos no calçamento da via rua aimaras</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7425/indicacao_12.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7425/indicacao_12.pdf</t>
   </si>
   <si>
     <t>pavimentação no jardim montemor</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7426/indicacao_13.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7426/indicacao_13.pdf</t>
   </si>
   <si>
     <t>providencia no matagal que se deu nos trilhos da linha ferrea</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7427/indicacao_14.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7427/indicacao_14.pdf</t>
   </si>
   <si>
     <t>implantação de area de lazer, ao lado do bosque no jd sao francisco.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7428/indicacao_15.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7428/indicacao_15.pdf</t>
   </si>
   <si>
     <t>reclamações dos moradores da rua presidente prudente quanto a passagem de pedestre sobre os trilhos da linha ferrea.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7429/indicacao_16.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7429/indicacao_16.pdf</t>
   </si>
   <si>
     <t>os obstaculos bolas implantados nas esquinas das ruas sao jose e vicente dias garcia nao estao sendo suficientes para conter o estacionamento proibido</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7430/indicacao_17.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7430/indicacao_17.pdf</t>
   </si>
   <si>
     <t>compra de 3 camisas de força para o uso nas ambulancias e policia militar</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7431/indicacao_18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7431/indicacao_18.pdf</t>
   </si>
   <si>
     <t>solucionar problema de buracos na rua presidente venceslau</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7432/indicacao_19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7432/indicacao_19.pdf</t>
   </si>
   <si>
     <t>solucionar problema de mato no residencial maria de lurdes</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7433/indicacao_20.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7433/indicacao_20.pdf</t>
   </si>
   <si>
     <t>entrar em contato com a sabesp para colocar uma torneira de agua dentro do especo do parque infantil do jd bela vista</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7434/indicacao_21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7434/indicacao_21.pdf</t>
   </si>
   <si>
     <t>determine a secretaria municipal de obras para colocar cascalho nos buracos existentes</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7435/indicacao_22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7435/indicacao_22.pdf</t>
   </si>
   <si>
     <t>tapar buraco existente defronte a rua guarani 434</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7436/indicacao_23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7436/indicacao_23.pdf</t>
   </si>
   <si>
     <t>tapa buracos rua guarucaia defronte aos n 166, 498 e esquina com rua tupinanbas</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7437/indicacao_24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7437/indicacao_24.pdf</t>
   </si>
   <si>
     <t>contato com a secretaria da fazenda e estude a possibilidade de implantação de Prolar em nosso municipio atraves do banco do povo.</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7438/indicacao_25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7438/indicacao_25.pdf</t>
   </si>
   <si>
     <t>possibilidade de implantação de um centro cultural em nossa cidade.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7439/indicacao_26.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7439/indicacao_26.pdf</t>
   </si>
   <si>
     <t>a secretaria de obras e serviços publicos a solução de rebaixamentos das calçadas</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7440/indicacao_27.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7440/indicacao_27.pdf</t>
   </si>
   <si>
     <t>providencias no sentido de solucionar problemas de erosao</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7441/indicacao_28.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7441/indicacao_28.pdf</t>
   </si>
   <si>
     <t>abrir a rua almirante tamandaré</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7442/indicacao_29.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7442/indicacao_29.pdf</t>
   </si>
   <si>
     <t>realização do calçamento do trecho da rua presidente prudente que liga o estadio ao jd nossa senhora da paz</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7443/indicacao_30.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7443/indicacao_30.pdf</t>
   </si>
   <si>
     <t>entrar em contato com a sabesp visando obter informações sobre implantação de esgoto da rua jose romero</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7444/indicacao_31.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7444/indicacao_31.pdf</t>
   </si>
   <si>
     <t>solucionar problema de falta de placas com nome de ruas</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7445/indicacao_32.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7445/indicacao_32.pdf</t>
   </si>
   <si>
     <t>alteração da legislação que estabelece percentuais a serem cobrados como juros e multas</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7446/indicacao_33.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7446/indicacao_33.pdf</t>
   </si>
   <si>
     <t>melhorar condições do velorio municipal</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7447/indicacao_34.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7447/indicacao_34.pdf</t>
   </si>
   <si>
     <t>diligencie junto a telefonica, dotar no ginasio de esportes telefone publico</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7448/indicacao_35.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7448/indicacao_35.pdf</t>
   </si>
   <si>
     <t>a construção de uma calçada ligando a rua presidente prudente e a estrada da amizade</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7449/indicacao_36.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7449/indicacao_36.pdf</t>
   </si>
   <si>
     <t>resolver problema do perigo da queda dos muros da antiga estação da fepasa</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7450/indicacao_37.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7450/indicacao_37.pdf</t>
   </si>
   <si>
     <t>solucionar problema de buraco que infiltra agua da chuva em frente ao templo da assembleia de deus</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7451/indicacao_38.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7451/indicacao_38.pdf</t>
   </si>
   <si>
     <t>entre em contato com a ferroban, para passagem de nivel entre os trilhos nas ruas monsenhor nakamura e almirante tamandaré</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7452/indicacao_39.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7452/indicacao_39.pdf</t>
   </si>
   <si>
     <t>completar tubulação em area da ferroban</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7453/indicacao_40.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7453/indicacao_40.pdf</t>
   </si>
   <si>
     <t>sinalizar pontos de paradas dos coletivos</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7454/indicacao_41.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7454/indicacao_41.pdf</t>
   </si>
   <si>
     <t>resolver problemas de buracos existentes na rua luiz sanvezzo</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
     <t>roça mato de area verde pois os moradores irao iniciar a construção de infra estrutura no local.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7456/indicacao_43.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7456/indicacao_43.pdf</t>
   </si>
   <si>
     <t>providencias no sentido de colocar braço com lampada na rua heliard Paco frente ao n 153</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7457/indicacao_44.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7457/indicacao_44.pdf</t>
   </si>
   <si>
     <t>providencia de sanar problema de buraco na rua wantuil amaral gurgel</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7458/indicacao_45.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7458/indicacao_45.pdf</t>
   </si>
   <si>
     <t>colocar um vigia no terreno ajudando a preservar o patrimonio</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7459/indicacao_46.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7459/indicacao_46.pdf</t>
   </si>
   <si>
     <t>instalar grades nas galerias da rua aimaras</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7460/indicacao_47.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7460/indicacao_47.pdf</t>
   </si>
   <si>
     <t>recuperar a galeria defronte a chacara do sr lima</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7461/indicacao_48.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7461/indicacao_48.pdf</t>
   </si>
   <si>
     <t>fazer desvio das aguas pluviais que danificou a gelria do km 2,6</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7462/indicacao_49.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7462/indicacao_49.pdf</t>
   </si>
   <si>
     <t>sentido de tapar buraco no final da rua adelino gatti cadete</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7463/indicacao_50.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7463/indicacao_50.pdf</t>
   </si>
   <si>
     <t>solucionar buracos na rua presidente epitacio</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7464/indicacao_51.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7464/indicacao_51.pdf</t>
   </si>
   <si>
     <t>solucionar problema de falta de canecas e outros utensilios da cozinha na escola mario covas</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7465/indicacao_52.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7465/indicacao_52.pdf</t>
   </si>
   <si>
     <t>solucionar problema de mau estado do leito carroçavel da avenida brasil</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7466/indicacao_53.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7466/indicacao_53.pdf</t>
   </si>
   <si>
     <t>solucionar problemas sobre as vias que estao mau conservadas</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7467/indicacao_54.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7467/indicacao_54.pdf</t>
   </si>
   <si>
     <t>implantar referido processo: regularizar posse rurais</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7468/indicacao_55.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7468/indicacao_55.pdf</t>
   </si>
   <si>
     <t>biabilidade tecnica de implantação de um obstaculo na rua manoel francisco de oliveira</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7469/indicacao_56.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7469/indicacao_56.pdf</t>
   </si>
   <si>
     <t>abertura do trecho final no jd antonio pichione hoje intransitavel</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7470/indicacao_57.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7470/indicacao_57.pdf</t>
   </si>
   <si>
     <t>sanar o problema da mina que causa infiltração na rua sao lucas</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7471/indicacao_58.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7471/indicacao_58.pdf</t>
   </si>
   <si>
     <t>incluir na semana da saude preventiva, a realização do dia municipal de combate as drogas e a violencia</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7472/indicacao_59.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7472/indicacao_59.pdf</t>
   </si>
   <si>
     <t>extensao da rede de esgoto na rua souza caldas</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7473/indicacao_60.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7473/indicacao_60.pdf</t>
   </si>
   <si>
     <t>extensão da rede de esgoto na rua joao francisco lisboa</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7474/indicacao_61.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7474/indicacao_61.pdf</t>
   </si>
   <si>
     <t>efetuar tapa buracos nas ruas souza caldas e clovis bevilaqua</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7475/indicacao_62.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7475/indicacao_62.pdf</t>
   </si>
   <si>
     <t>com a sabesp para que seja antecipadas as ligações de agua e esgoto nos imoveis sem edificação</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7476/indicacao_63.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7476/indicacao_63.pdf</t>
   </si>
   <si>
     <t>calçamento da passagem de pedestres entre as ruas presidente prudente e acesso a estrada da amizade</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7477/indicacao_64.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7477/indicacao_64.pdf</t>
   </si>
   <si>
     <t>tapar buracos da rua, pois a mesma se encontra intransitável</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7478/indicacao_65.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7478/indicacao_65.pdf</t>
   </si>
   <si>
     <t>sentido de tapar buracos da rua, principalmente defronte ao n 55 da rua benedito felicio meira</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7479/indicacao_66.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7479/indicacao_66.pdf</t>
   </si>
   <si>
     <t>sentido de tapar os buracos existentes na confluencia das rederidas vias</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7480/indicacao_67.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7480/indicacao_67.pdf</t>
   </si>
   <si>
     <t>viabilidade de reivindicações contidas no referido assinado</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7481/indicacao_68.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7481/indicacao_68.pdf</t>
   </si>
   <si>
     <t>limpeza da galeria de aguas pluviais defronte ao n 166 e coloque a tampa da mesma</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7482/indicacao_69.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7482/indicacao_69.pdf</t>
   </si>
   <si>
     <t>conserto do meio fio e calçamento no cruzamento da referida rua com a tupinanbas</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7483/indicacao_70.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7483/indicacao_70.pdf</t>
   </si>
   <si>
     <t>colocação de um poste de iluminação publica na rua tupinanbás nas imediações do n 145, pois os moradores que por ali transitam estao tendo problema com a escuridão das ruas</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7484/indicacao_71.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7484/indicacao_71.pdf</t>
   </si>
   <si>
     <t>instalação de um orelhão no setor interno do tenis club e na rua vinicius de moraes defronte ao n 655 jardim panorama</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7485/indicacao_72.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7485/indicacao_72.pdf</t>
   </si>
   <si>
     <t>reivindicar junto ao governo do estado, mais viaturas para a policia militar de nossa cidade.</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7486/indicacao_73.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7486/indicacao_73.pdf</t>
   </si>
   <si>
     <t>tome providencias visando agilizar o processo de encaminhamento de nomes e endereços dos proprietario para o cadastramento dos mesmo junto a instituição financeira.</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7487/indicacao_74.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7487/indicacao_74.pdf</t>
   </si>
   <si>
     <t>tome providencias visando arborizar trevo de acesso a sp 270</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7488/indicacao_75.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7488/indicacao_75.pdf</t>
   </si>
   <si>
     <t>implantação de uma calçada do ponto de onibus ate o pavimento da rodovia a fim de dar maior comodidade aos usuarios, principalmente nos dias de chuva</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7489/indicacao_76.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7489/indicacao_76.pdf</t>
   </si>
   <si>
     <t>viabilizem a abertura de antiga estrada municipal existente atraves do referido posto revendedor de combustiveis</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7490/indicacao_77.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7490/indicacao_77.pdf</t>
   </si>
   <si>
     <t>pavimentação da via de acesso da escola mario covas</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7491/indicacao_78.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7491/indicacao_78.pdf</t>
   </si>
   <si>
     <t>solucionar problema do buraco existente na rua guainazes n 11 jd bela vista</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7492/indicacao_79.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7492/indicacao_79.pdf</t>
   </si>
   <si>
     <t>implantação de um obstaculo na rua ismael dias da silva altura do numero 633</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7493/indicacao_80.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7493/indicacao_80.pdf</t>
   </si>
   <si>
     <t>concretizar a referida permuta area de terra urbana com a igreja catolica e o governo do estado</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7494/indicacao_81.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7494/indicacao_81.pdf</t>
   </si>
   <si>
     <t>roçar matagal nas imediações dos trilhos da ferroban</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7495/indicacao_82.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7495/indicacao_82.pdf</t>
   </si>
   <si>
     <t>sinalizar cruzamento das referidas ruas, sendo que o mesmo é perigoso - rua aimaras, guarani e alcides sanvezzo</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7496/indicacao_83.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7496/indicacao_83.pdf</t>
   </si>
   <si>
     <t>criação de comissao conforme modelo anexo</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7497/indicacao_84.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7497/indicacao_84.pdf</t>
   </si>
   <si>
     <t>implantação de uma rotatoria no local, melhorando as condições de trafego e segurança do local.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7498/indicacao_85.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7498/indicacao_85.pdf</t>
   </si>
   <si>
     <t>visar viabilizar a construção de um novo predio para camara municipal</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7499/indicacao_86.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7499/indicacao_86.pdf</t>
   </si>
   <si>
     <t>implantação de um obstaculo na referida via rua vicente dias garcia</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7500/indicacao_87.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7500/indicacao_87.pdf</t>
   </si>
   <si>
     <t>integralização dos valores do FGTS caso este procedimento nao venha sendo realmente adotado pela administração</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7501/indicacao_88.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7501/indicacao_88.pdf</t>
   </si>
   <si>
     <t>implantar tartaruga na rua euclides da cunha</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7502/indicacao_89.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7502/indicacao_89.pdf</t>
   </si>
   <si>
     <t>concretização de alargamento da passagem de nivel da linha ferrea</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7503/indicacao_90.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7503/indicacao_90.pdf</t>
   </si>
   <si>
     <t>providencias no sentido de efetuar reparos devidos no referido na rua xv de novembro</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7504/indicacao_91.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7504/indicacao_91.pdf</t>
   </si>
   <si>
     <t>efetuar reparos devidos no referido ponto de onibus da estrada da amizade</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7505/indicacao_92.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7505/indicacao_92.pdf</t>
   </si>
   <si>
     <t>providencias no sentido de colocar lampadas na rua verginio ferruzi altura do n 75</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7506/indicacao_93.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7506/indicacao_93.pdf</t>
   </si>
   <si>
     <t>sentido de instalar iluminação publica no loteamento</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7507/indicacao_94.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7507/indicacao_94.pdf</t>
   </si>
   <si>
     <t>sanar problema de lampadas queimadas na estrada da amizade</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7508/indicacao_95.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7508/indicacao_95.pdf</t>
   </si>
   <si>
     <t>colocar lampadas no poste das proximidades do n306</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7509/indicacao_96.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7509/indicacao_96.pdf</t>
   </si>
   <si>
     <t>estudo visando a criação do conselho do idoso em nosso municipio.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7510/indicacao_97.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7510/indicacao_97.pdf</t>
   </si>
   <si>
     <t>implantação de obstaculo na rua manoel francisco de oliveira</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7511/indicacao_98.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7511/indicacao_98.pdf</t>
   </si>
   <si>
     <t>inclusão da estrada vicinal que o liga o bairro matadouro a sp 501</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7512/indicacao_99.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7512/indicacao_99.pdf</t>
   </si>
   <si>
     <t>oficie ao diretor regional do der, dr joao augusto ribeiro, levando ao conhecimento do mesmo o referido abaixo assinado.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7513/indicacao_100.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7513/indicacao_100.pdf</t>
   </si>
   <si>
     <t>melhore a estrada que da acesso ao clube da entidade no km 586,30 mts da sp 270 e que estude a possibilidade de jogar cascalho de asfalto na referida estrada.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7514/indicacao_101.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7514/indicacao_101.pdf</t>
   </si>
   <si>
     <t>tomar providencias solucionando problema de falta de acompanhamento dos servidores ou professores</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7515/indicacao_102.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7515/indicacao_102.pdf</t>
   </si>
   <si>
     <t>dispensar melhores cuidados com o predio publico antigo matadouro</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7516/indicacao_103.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7516/indicacao_103.pdf</t>
   </si>
   <si>
     <t>TOMAR MEDIDAS PARA REFORMA TRIBUTARIA PARA ESTE ANO.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7517/indicacao_104.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7517/indicacao_104.pdf</t>
   </si>
   <si>
     <t>viabilidade de regularização das moradias provisorias existentes em nossa cidade</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7518/indicacao_105.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7518/indicacao_105.pdf</t>
   </si>
   <si>
     <t>viabilidade de venda do referido terreno e aplicar os recursos auferidos na construção de um centro cultural.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7519/indicacao_106.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7519/indicacao_106.pdf</t>
   </si>
   <si>
     <t>visando melhorar sobre a qualidade dos serviços prestados pela telefonica</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7520/indicacao_107.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7520/indicacao_107.pdf</t>
   </si>
   <si>
     <t>sentido de efetuar limpeza de um terreno publico existente na rua pixinguinha no jd horizonte</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7521/indicacao_108.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7521/indicacao_108.pdf</t>
   </si>
   <si>
     <t>construir um campo de bocha, parque infatil, mesas para jogos, etc, a fim de dar opções de lazer a população local</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7522/indicacao_109.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7522/indicacao_109.pdf</t>
   </si>
   <si>
     <t>colocar raspa de asfalto na rua pixinguinha no jd horizonte</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7523/indicacao_110.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7523/indicacao_110.pdf</t>
   </si>
   <si>
     <t>suprir falta de servidores na pre escola</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7524/indicacao_111.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7524/indicacao_111.pdf</t>
   </si>
   <si>
     <t>visando recapeamento da estrada da amizade</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7525/indicacao_112.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7525/indicacao_112.pdf</t>
   </si>
   <si>
     <t>apresentação do projeto de lei que instituia um codigo de postura em nosso municipio.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7526/indicacao_113.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7526/indicacao_113.pdf</t>
   </si>
   <si>
     <t>efetuar reforma do predio e recuperação do muro da ferroviaria</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7527/indicacao_114.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7527/indicacao_114.pdf</t>
   </si>
   <si>
     <t>efetuar limpeza da area pubica do bairro jd santa eugenia</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7528/indicacao_115.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7528/indicacao_115.pdf</t>
   </si>
   <si>
     <t>efetuar aquisição de materia prima para que as senhoras da terceira idade tenham mais opções de trabalho artesanal</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7529/indicacao_116.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7529/indicacao_116.pdf</t>
   </si>
   <si>
     <t>manter o bom aspecto da estrada da amizade evitando lixos, entulhos e etc</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7530/indicacao_117.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7530/indicacao_117.pdf</t>
   </si>
   <si>
     <t>viabilizar a construção de area de lazer contendo 01 quadra de areia, 01 campo de malha e 1 pista de cooper</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7531/indicacao_118.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7531/indicacao_118.pdf</t>
   </si>
   <si>
     <t>tomar medidas surgentes visando sanar o problema do risco de queda do muro da estação ferrea</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7532/indicacao_119.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7532/indicacao_119.pdf</t>
   </si>
   <si>
     <t>efetuar reparos da ponte localizada na devisa de nosso municipio com alfredo marcondes</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7533/indicacao_120.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7533/indicacao_120.pdf</t>
   </si>
   <si>
     <t>problema do antigo predio da delegacia que alega abandono</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7534/indicacao_121.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7534/indicacao_121.pdf</t>
   </si>
   <si>
     <t>faça entrega das contas de energia eletrica nas residencias</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7535/indicacao_122.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7535/indicacao_122.pdf</t>
   </si>
   <si>
     <t>instalação de um orelhao na rua prudente de moraes proximo ao n 120</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7536/indicacao_123.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7536/indicacao_123.pdf</t>
   </si>
   <si>
     <t>visar atendimento dos aposentados acima de 65 anos autores do abaixo assinado</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7537/indicacao_124.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7537/indicacao_124.pdf</t>
   </si>
   <si>
     <t>providencias no sentido de sanar buracos na rua presidente prudente</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7538/indicacao_125.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7538/indicacao_125.pdf</t>
   </si>
   <si>
     <t>viabilizar parceria com a sabesp para ligar rede de esgoto onde faltam</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7539/indicacao_126.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7539/indicacao_126.pdf</t>
   </si>
   <si>
     <t>abertura da rua dos anturios na chacara estrada da amizade</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>cascalhamento da rua prudente de moraes ate a confluencia com a rua venceslau braz</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7541/indicacao_128.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7541/indicacao_128.pdf</t>
   </si>
   <si>
     <t>abertura da continuação da rua venceslau braz ate a rodovia sp 501</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7542/indicacao_129.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7542/indicacao_129.pdf</t>
   </si>
   <si>
     <t>colocação de placas nas ruas</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7543/indicacao_130.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7543/indicacao_130.pdf</t>
   </si>
   <si>
     <t>aquisição de instrumentos para melhorar banda marcial</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7544/indicacao_131.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7544/indicacao_131.pdf</t>
   </si>
   <si>
     <t>adequação de uma das plataformas do terminal rodoviario as necessidades dos deficientes fisicos.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7545/indicacao_132.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7545/indicacao_132.pdf</t>
   </si>
   <si>
     <t>colocação de bancos, cobertura metalica no patio descoberto e rebaixamento da guia do terreno publico.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7546/indicacao_133.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7546/indicacao_133.pdf</t>
   </si>
   <si>
     <t>implantação de um obstaculo na rua ismael dias da silva</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7547/indicacao_134.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7547/indicacao_134.pdf</t>
   </si>
   <si>
     <t>implantar canaleta para escoamento dagua nas ruas antonio costa e eiji nagano</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7548/indicacao_135.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7548/indicacao_135.pdf</t>
   </si>
   <si>
     <t>efetuar limpeza no loteamento chacaras arthur boigues</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7549/indicacao_136.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7549/indicacao_136.pdf</t>
   </si>
   <si>
     <t>passar motoniveladora nas ruas do bairro da chacara arthur boigues</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7550/indicacao_137.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7550/indicacao_137.pdf</t>
   </si>
   <si>
     <t>fixar ao encaminhamento de exame o endereço do local onde sera realizado</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7551/indicacao_138.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7551/indicacao_138.pdf</t>
   </si>
   <si>
     <t>sinalizar adequamente o referido local, dando segurança</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7552/indicacao_139.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7552/indicacao_139.pdf</t>
   </si>
   <si>
     <t>efetuar a pintura dos obstaculos existentes nas vias de nossa cidade</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>efetuar instalação de duas mesas com bancos no referido local</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7554/indicacao_141.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7554/indicacao_141.pdf</t>
   </si>
   <si>
     <t>efetuar reparos na janela da cozinha do referido predio</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7555/indicacao_142.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7555/indicacao_142.pdf</t>
   </si>
   <si>
     <t>efetuar tapa buracos</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7556/indicacao_143.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7556/indicacao_143.pdf</t>
   </si>
   <si>
     <t>implantação de consultorios dentarios no psf</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7557/indicacao_144.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7557/indicacao_144.pdf</t>
   </si>
   <si>
     <t>possibilidade de calçar rua verginio ferruzzi no santa eugenia</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7558/indicacao_145.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7558/indicacao_145.pdf</t>
   </si>
   <si>
     <t>possibilidade de construir sanitarios mais modernos e funcionais no cemiterio</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7559/indicacao_146.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7559/indicacao_146.pdf</t>
   </si>
   <si>
     <t>ampliar as dependencias do referido proprio municipal</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7560/indicacao_147.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7560/indicacao_147.pdf</t>
   </si>
   <si>
     <t>implantar um obstaculo na rua oswaldo cruz n 170</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7561/indicacao_148.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7561/indicacao_148.pdf</t>
   </si>
   <si>
     <t>efetuar pagamento dos vales na conta do servidor</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7562/indicacao_149.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7562/indicacao_149.pdf</t>
   </si>
   <si>
     <t>visando termino das obras do ginasio de esportes e campo de futebol da emef franco montoro</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7563/indicacao_150.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7563/indicacao_150.pdf</t>
   </si>
   <si>
     <t>solicitando troca de lampadas defronte ao numero 420</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7564/indicacao_151.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7564/indicacao_151.pdf</t>
   </si>
   <si>
     <t>aquisição de um computador, a fim de agilizar o atendimento diario dos pacientes</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7565/indicacao_152.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7565/indicacao_152.pdf</t>
   </si>
   <si>
     <t>reparos na ponte que liga do ch jose canducci ao jardim horizonte</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7566/indicacao_153.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7566/indicacao_153.pdf</t>
   </si>
   <si>
     <t>implantação de um obstaculo na rua fernando costa proximidade da igreja universal</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7567/indicacao_154.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7567/indicacao_154.pdf</t>
   </si>
   <si>
     <t>visando impedir a instalação da referida torre</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7568/indicacao_155.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7568/indicacao_155.pdf</t>
   </si>
   <si>
     <t>recuperar sinalização no cruzamento da rua rui barbosa com avenida das americas</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7569/indicacao_156.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7569/indicacao_156.pdf</t>
   </si>
   <si>
     <t>dotar o velorio municipal de carrinho para facilitar o transporte das urnas até o local do sepultamento</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7570/indicacao_157.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7570/indicacao_157.pdf</t>
   </si>
   <si>
     <t>regulamente a construção destas torres na cidade</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7571/indicacao_158.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7571/indicacao_158.pdf</t>
   </si>
   <si>
     <t>instalação de um parque infatil no jardim horizonte</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7572/indicacao_159.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7572/indicacao_159.pdf</t>
   </si>
   <si>
     <t>obstaculo na rua japao e rua oswaldo cruz</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7573/indicacao_160.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7573/indicacao_160.pdf</t>
   </si>
   <si>
     <t>troca de uma lampada no poste localizado proximo ao n 186</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7574/indicacao_161.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7574/indicacao_161.pdf</t>
   </si>
   <si>
     <t>melhoria na sinalização das ruas de maior fluxo de transito</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7575/indicacao_162.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7575/indicacao_162.pdf</t>
   </si>
   <si>
     <t>adaptação dos onibus e plataforma do terminal rodoviario</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7576/indicacao_163.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7576/indicacao_163.pdf</t>
   </si>
   <si>
     <t>tapar buracos na estrada que demanda distrito de cel goulart</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7577/indicacao_164.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7577/indicacao_164.pdf</t>
   </si>
   <si>
     <t>construir trevo de acesso a colocação de placas indentificando o acesso aos bairros</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7578/indicacao_165.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7578/indicacao_165.pdf</t>
   </si>
   <si>
     <t>roçar o mato do terreno institucional existente no bairro jd antonio pichioni</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7579/indicacao_166.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7579/indicacao_166.pdf</t>
   </si>
   <si>
     <t>recolocar ponto a 50 metros do local instalado</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7381/mocao_01.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7381/mocao_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO TRABALHO DA EQUIPE DE COMBATE A DENGUE</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7382/mocao_02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7382/mocao_02.pdf</t>
   </si>
   <si>
     <t>de apoio e congratulação a referida comunidade</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>ao trabalho do referido cidadao luiz carlos klabondi e da comunidade do bairro</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7384/mocao_04.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7384/mocao_04.pdf</t>
   </si>
   <si>
     <t>ao cidadao estanislau camargo da costa</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7385/mocao_05.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7385/mocao_05.pdf</t>
   </si>
   <si>
     <t>AO SENHOR JORGE ISPER PELO IMPORTANTE EMPREENDIMENTO LEVADO A TERMO EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>Carmine Costa, João Lino</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7386/mocao_06.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7386/mocao_06.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO QUANTO A ATITUDE DA CODASP</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7387/mocao_07.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7387/mocao_07.pdf</t>
   </si>
   <si>
     <t>AOS FUNCIONARIOS DO PSF DO JD BELA VISTA</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7388/mocao_08.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7388/mocao_08.pdf</t>
   </si>
   <si>
     <t>AO SENHOR ALBERTO SANO</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7389/mocao_09.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7389/mocao_09.pdf</t>
   </si>
   <si>
     <t>A TV FRONTEIRA PELOS 9 ANOS DE JORNALISMO</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7390/mocao_10.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7390/mocao_10.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA DE ALVARES MACHADO E A ORGANIZAÇÃO WADO RYU</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7391/mocao_11.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7391/mocao_11.pdf</t>
   </si>
   <si>
     <t>moção de apreensão quanto ao atual momento porque passa o nosso pais.</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7392/mocao_12.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7392/mocao_12.pdf</t>
   </si>
   <si>
     <t>moção de aplausos aos organizadores do evento</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7393/mocao_13.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7393/mocao_13.pdf</t>
   </si>
   <si>
     <t>moção de apalusos a atuação do senhor prefeito, deputado rodolfo costa e silva e do conseg</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7394/mocao_14.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7394/mocao_14.pdf</t>
   </si>
   <si>
     <t>a codasp pelos serviços supra citados</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7395/mocao_15.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7395/mocao_15.pdf</t>
   </si>
   <si>
     <t>a pastoral da familia pelos serviços supra citados</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7396/mocao_16.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7396/mocao_16.pdf</t>
   </si>
   <si>
     <t>a atuação do dr sergio luiz brisolla</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7397/mocao_17.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7397/mocao_17.pdf</t>
   </si>
   <si>
     <t>a atuação do senhor luiz carlos ferrer</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7398/mocao_18.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7398/mocao_18.pdf</t>
   </si>
   <si>
     <t>a atuação da coordenadora municipal do meio ambiente sobre projeto de criação da escola do meio ambiente</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7399/mocao_19.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7399/mocao_19.pdf</t>
   </si>
   <si>
     <t>a iniciativa do senhor walter rodrigues em realizar evento comemorativo ao dia 7 de setembro.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7400/mocao_20.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7400/mocao_20.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 749 DE 2003 QUE TRAMITA NA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SAO PAULO</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7401/mocao_21.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7401/mocao_21.pdf</t>
   </si>
   <si>
     <t>a todos os professores de nossa cidade pela passagem de mais um dia do professor</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7402/mocao_22.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7402/mocao_22.pdf</t>
   </si>
   <si>
     <t>ao pe. sergio pela comemoração supra citada.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7403/mocao_23.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7403/mocao_23.pdf</t>
   </si>
   <si>
     <t>ao evento realizado no salao do asilo, que teve promoção dos funcionarios do psf do jardim bela vista.</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7404/mocao_24.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7404/mocao_24.pdf</t>
   </si>
   <si>
     <t>ao dr wanderlei gimenez e equipe pela atuação no caso</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7405/mocao_25.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7405/mocao_25.pdf</t>
   </si>
   <si>
     <t>moção de aplausos a equipe da policia civil de alvares machado e presidente prudente que trabalharam na elucidação do crime em questão.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7406/mocao_26.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7406/mocao_26.pdf</t>
   </si>
   <si>
     <t>ao trabalho do pe silvio desenvolvido nos bairros citados.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7407/mocao_27.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7407/mocao_27.pdf</t>
   </si>
   <si>
     <t>ao senhor prefeito e secretario municipal de educação e cultura</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7408/mocao_28.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7408/mocao_28.pdf</t>
   </si>
   <si>
     <t>ao trabalho do dr marco antonio desgualdo, delegado geral de policia civil do estado de sp</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7409/mocao_29.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7409/mocao_29.pdf</t>
   </si>
   <si>
     <t>ao sr prefeito e secretario pelo sucesso alcançado nos eventos comemorativos ao aniversario do municipio.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7410/mocao_30.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7410/mocao_30.pdf</t>
   </si>
   <si>
     <t>ao trabalho do jornalista Oswaldo Torino e Ismael Silva</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
     <t>pela conquista do 1 lugar no concurso de bandas e fanfarras em pranapoema</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7412/mocao_32.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7412/mocao_32.pdf</t>
   </si>
   <si>
     <t>ao trabalho de humanização desenvolvido pela entidade</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7413/mocao_33.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7413/mocao_33.pdf</t>
   </si>
   <si>
     <t>ao trabalho da policia civil e militar no evento facam</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3522,67 +3522,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7240/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7241/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7242/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7243/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7244/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7245/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7246/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7247/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7248/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7249/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7250/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7251/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7270/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7271/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7272/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7303/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7304/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7305/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7306/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7307/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7308/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7310/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7311/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7312/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7313/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7314/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7315/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7316/requerimento_30_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7317/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7318/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7320/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7321/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7322/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7323/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7324/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7325/requerimento_39_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7326/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7328/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7329/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7330/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7331/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7332/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7333/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7334/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7335/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7336/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7337/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7338/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7339/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7340/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7341/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7342/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7343/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7344/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7345/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7346/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7347/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7348/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7349/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7350/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7351/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7352/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7353/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7354/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7355/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7356/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7357/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7358/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7359/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7360/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7361/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7363/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7364/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7365/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7366/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7367/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7368/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7369/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7370/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7371/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7372/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7373/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7375/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7376/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7377/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7378/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7379/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7380/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7414/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7415/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7416/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7417/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7418/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7419/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7420/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7421/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7422/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7423/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7424/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7425/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7426/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7427/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7428/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7429/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7430/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7431/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7432/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7433/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7434/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7435/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7436/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7437/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7438/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7439/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7440/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7441/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7442/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7443/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7444/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7445/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7446/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7447/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7448/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7449/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7450/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7451/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7452/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7453/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7454/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7456/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7457/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7458/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7459/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7460/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7461/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7462/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7463/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7464/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7465/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7466/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7467/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7468/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7469/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7470/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7471/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7472/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7473/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7474/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7475/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7476/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7477/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7478/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7479/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7480/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7481/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7482/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7483/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7484/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7485/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7486/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7487/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7488/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7489/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7490/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7491/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7492/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7493/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7494/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7495/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7496/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7497/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7498/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7499/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7500/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7501/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7502/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7503/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7504/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7505/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7506/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7507/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7508/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7509/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7510/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7511/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7512/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7513/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7514/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7515/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7516/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7517/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7518/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7519/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7520/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7521/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7522/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7523/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7524/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7525/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7526/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7527/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7528/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7529/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7530/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7531/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7532/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7533/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7534/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7535/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7536/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7537/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7538/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7539/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7541/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7542/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7543/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7544/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7545/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7546/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7547/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7548/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7549/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7550/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7551/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7552/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7554/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7555/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7556/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7557/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7558/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7559/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7560/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7561/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7562/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7563/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7564/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7565/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7566/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7567/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7568/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7569/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7570/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7571/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7572/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7573/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7574/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7575/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7576/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7577/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7578/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7579/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7381/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7382/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7384/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7385/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7386/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7387/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7388/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7389/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7390/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7391/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7392/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7393/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7394/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7395/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7396/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7397/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7398/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7399/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7400/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7401/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7402/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7403/mocao_23.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7404/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7405/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7406/mocao_26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7407/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7408/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7409/mocao_29.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7410/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7412/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7413/mocao_33.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7240/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7241/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7242/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7243/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7244/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7245/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7246/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7247/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7248/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7249/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7250/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7251/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7270/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7271/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7272/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7303/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7304/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7305/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7306/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7307/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7308/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7310/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7311/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7312/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7313/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7314/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7315/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7316/requerimento_30_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7317/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7318/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7320/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7321/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7322/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7323/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7324/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7325/requerimento_39_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7326/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7328/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7329/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7330/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7331/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7332/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7333/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7334/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7335/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7336/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7337/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7338/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7339/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7340/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7341/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7342/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7343/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7344/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7345/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7346/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7347/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7348/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7349/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7350/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7351/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7352/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7353/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7354/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7355/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7356/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7357/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7358/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7359/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7360/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7361/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7363/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7364/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7365/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7366/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7367/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7368/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7369/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7370/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7371/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7372/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7373/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7375/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7376/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7377/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7378/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7379/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7380/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7414/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7415/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7416/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7417/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7418/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7419/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7420/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7421/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7422/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7423/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7424/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7425/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7426/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7427/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7428/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7429/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7430/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7431/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7432/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7433/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7434/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7435/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7436/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7437/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7438/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7439/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7440/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7441/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7442/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7443/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7444/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7445/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7446/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7447/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7448/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7449/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7450/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7451/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7452/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7453/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7454/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7456/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7457/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7458/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7459/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7460/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7461/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7462/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7463/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7464/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7465/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7466/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7467/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7468/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7469/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7470/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7471/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7472/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7473/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7474/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7475/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7476/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7477/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7478/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7479/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7480/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7481/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7482/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7483/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7484/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7485/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7486/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7487/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7488/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7489/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7490/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7491/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7492/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7493/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7494/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7495/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7496/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7497/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7498/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7499/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7500/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7501/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7502/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7503/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7504/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7505/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7506/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7507/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7508/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7509/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7510/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7511/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7512/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7513/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7514/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7515/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7516/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7517/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7518/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7519/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7520/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7521/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7522/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7523/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7524/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7525/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7526/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7527/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7528/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7529/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7530/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7531/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7532/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7533/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7534/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7535/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7536/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7537/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7538/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7539/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7541/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7542/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7543/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7544/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7545/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7546/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7547/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7548/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7549/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7550/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7551/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7552/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7554/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7555/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7556/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7557/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7558/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7559/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7560/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7561/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7562/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7563/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7564/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7565/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7566/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7567/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7568/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7569/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7570/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7571/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7572/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7573/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7574/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7575/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7576/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7577/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7578/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7579/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7381/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7382/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7384/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7385/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7386/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7387/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7388/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7389/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7390/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7391/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7392/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7393/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7394/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7395/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7396/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7397/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7398/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7399/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7400/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7401/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7402/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7403/mocao_23.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7404/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7405/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7406/mocao_26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7407/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7408/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7409/mocao_29.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7410/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7412/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2003/7413/mocao_33.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="187.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>