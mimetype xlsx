--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -54,3630 +54,3630 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6881/requerimento_01-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6881/requerimento_01-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA MARIA CREUZA F LIMA</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6882/requerimento_02-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6882/requerimento_02-02.pdf</t>
   </si>
   <si>
     <t>SEJA CONSIGNADO NA ATA DE NOSSO TRABALHOS, VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR KAZUO WATANABE.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carmine Costa, Vicente Rodrigues Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6883/requerimento_03-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6883/requerimento_03-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO DOCUMENTOS.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6884/requerimento_04-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6884/requerimento_04-02.pdf</t>
   </si>
   <si>
     <t>AO SENHOR DIRETOR REGIONAL DO DER SOLICITANDO INFORMAÇÕES.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6885/requerimento_05-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6885/requerimento_05-02.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO NA ATA DE NOSSOS TRABALHOS VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR RAFAEL CERAVOLO MUNHOZ.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sival Virginio Alves</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SEJA CONSIGNADO NA ATA DE NOSSOS TRABALHOS VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CLOVIS ROSA CALDEIRA</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Antonio Joaquim Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6887/requerimento_07-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6887/requerimento_07-02.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO NA ATA DE NOSSOS TRABALHOS VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR NELSON NAGANO.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jose Carlos de Farias</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6888/requerimento_08-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6888/requerimento_08-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO INFORMAÇÕES.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jose Marques de Oliveira Filho</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6889/requerimento_09-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6889/requerimento_09-02.pdf</t>
   </si>
   <si>
     <t>OFICIADO A SABESP PEDINDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Cabrera, Festo</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6890/requerimento_10-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6890/requerimento_10-02.pdf</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cabrera</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6891/requerimento_11-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6891/requerimento_11-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6892/requerimento_12-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6892/requerimento_12-02.pdf</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6893/requerimento_13-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6893/requerimento_13-02.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO NA ATA DE NOSSOS TRABALHOS, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CARLOS AGUINELO RODRIGUES FROES</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6894/requerimento_14-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6894/requerimento_14-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CLAUDIO CANDIDO DA SILVA</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Albano Minca</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6895/requerimento_15-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6895/requerimento_15-02.pdf</t>
   </si>
   <si>
     <t>ATA DE NOSSOS TRABALHOS VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DE CLOVIS BISPO DE OLIVEIRA</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6896/requerimento_16-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6896/requerimento_16-02.pdf</t>
   </si>
   <si>
     <t>PESAR FALECIMENTO DO SENHOR PAULO PRIMO</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6897/requerimento_17-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6897/requerimento_17-02.pdf</t>
   </si>
   <si>
     <t>PROFUNDOS PESAR A SRA ZELITA CORREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Antonio Edson Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6898/requerimento_18-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6898/requerimento_18-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE ACESSORIA JURIDICA</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6899/requerimento_19-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6899/requerimento_19-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO QUE ENVIE COPIA DE DOCUMENTOS</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6900/requerimento_20-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6900/requerimento_20-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PEDINDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6901/requerimento_21-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6901/requerimento_21-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO INFORMAÇÕES SOBRE COLETA DE LIXO</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6902/requerimento_22-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6902/requerimento_22-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO PLANILHA CONTENDO GASTO DE COMBUSTIVEL</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6903/requerimento_23-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6903/requerimento_23-02.pdf</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6904/requerimento_24-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6904/requerimento_24-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO INFORMAÇÕES SOBRE A ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6905/requerimento_25-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6905/requerimento_25-02.pdf</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6906/requerimento_26-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6906/requerimento_26-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO QUE ENVIE COPIA DO PROCEDIMENTO COMPLETO DE DESPESAS</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6907/requerimento_27-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6907/requerimento_27-02.pdf</t>
   </si>
   <si>
     <t>PROFUNDOS PESAR PELO FALECIMENTO DA SR MARIA FRANCISCA DE JESUS</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6908/requerimento_28-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6908/requerimento_28-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO RELAÇÃO NOMINAL DOS MORADORES QUE NAO ADERIRAM AO REFERIDO PCM</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Maiado</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6909/requerimento_29-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6909/requerimento_29-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO RELAÇÃO DOS PROPRIETARIOS AUTUADOS</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Antonio Edson Vasconcelos, Cabrera, Jose Carlos de Farias, Maiado</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6910/requerimento_30-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6910/requerimento_30-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO DOCUMENTOS E INFORMAÇÕES</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6911/requerimento_31-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6911/requerimento_31-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO INFORMAÇÕES SOBRE FAMILIAS BENEFICIADAS</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6912/requerimento_32-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6912/requerimento_32-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO ENTRAR EM CONTATO COM O DER ATRAVES DE SEU DIRETOR REGIONAL.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6913/requerimento_33-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6913/requerimento_33-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO QUE NOS ENVIE COPIA DOS EMPENHOS E RECIBOS PARA QUITAÇÃO DE CONTRATO</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6914/requerimento_34-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6914/requerimento_34-02.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO INFORMAÇÕES CONTIDAS NO REQUERIMENTO CITADO</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6915/requerimento_35-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6915/requerimento_35-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PEDRO MAZZARO.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6916/requerimento_36-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6916/requerimento_36-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CAMILO FOGO</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6917/requerimento_37-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6917/requerimento_37-02.pdf</t>
   </si>
   <si>
     <t>PROFUNDOS PESAR PELO FALECIMENTO DA SENHORA MADALENA LUA NAKANO IDE</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6918/requerimento_38-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6918/requerimento_38-02.pdf</t>
   </si>
   <si>
     <t>Votos de profundo pesar pelo falecimento do senhor Agripino.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6919/requerimento_39-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6919/requerimento_39-02.pdf</t>
   </si>
   <si>
     <t>PROFUNDOS PESAR PELO FALECIMENTO DO SENHOR JOSE VICENTE</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6920/requerimento_40-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6920/requerimento_40-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DE GABRIELA CARVALHO GUILHERME</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6921/requerimento_41-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6921/requerimento_41-02.pdf</t>
   </si>
   <si>
     <t>PROFUNDO PESAR PELO FALECIMENTO DE SEBASTIÃO PALMA</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6922/requerimento_42-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6922/requerimento_42-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE INFORME QUANTAS AÇÕES JUDICIAIS DE COBRANÇA FISCAL FORAM FEITAS A PARTIR DE JANEIRO 2001</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6924/requerimento_43-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6924/requerimento_43-02.pdf</t>
   </si>
   <si>
     <t>solicitando copia de variados documentos</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6923/requerimento_44-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6923/requerimento_44-02.pdf</t>
   </si>
   <si>
     <t>reiterando que nos envie relação de menores atendidos pela referida secretaria</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Cabrera, Jose Carlos de Farias</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6925/requerimento_45-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6925/requerimento_45-02.pdf</t>
   </si>
   <si>
     <t>enviar copia dos procedimentos de compra de medicamentos nos meses de janeiro, fevereiro e março do corrente ano.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6926/requerimento_46-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6926/requerimento_46-02.pdf</t>
   </si>
   <si>
     <t>copia dos procedimentos licitatorios para compra de merenda escolar, neste exercicio.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6927/requerimento_47-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6927/requerimento_47-02.pdf</t>
   </si>
   <si>
     <t>solicitando informações orçamentarias</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6928/requerimento_48-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6928/requerimento_48-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MAURO CARDOSO DE GODOI</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6929/requerimento_49-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6929/requerimento_49-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ANTONIO MARCIANO GONCALVES</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>João Lino</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6930/requerimento_50-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6930/requerimento_50-02.pdf</t>
   </si>
   <si>
     <t>COPIA DE AÇÕES JA DESENVOLVIDAS NO SENTIDO DE VIABILIZAR A OBRA EM QUESTAO</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CLAUDEMIR DE OLIVEIRA BARROS</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>SOLICITANDO DEMAIS INFORMAÇÕES</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA REGINA BERNARDES DE DEUS</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6934/requerimento_54-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6934/requerimento_54-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA TRINDADE MARTINS DOS SANTOS</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6935/requerimento_55-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6935/requerimento_55-02.pdf</t>
   </si>
   <si>
     <t>COPIA DA FOLHA DE PAGAMENTO REFERENTE AOS MESES DE DEZEMBRO/2001, JANEIRO E FEVEREIRO 2002</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6936/requerimento_56-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6936/requerimento_56-02.pdf</t>
   </si>
   <si>
     <t>COPIA DE TODAS REQUISIÇÕES DE ABASTECIMENTO DAS AUTORIZAÇÕES DE TRAFEGO E DOS RELATORIOS DE VIAGEM</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6937/requerimento_57-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6937/requerimento_57-02.pdf</t>
   </si>
   <si>
     <t>TERMO DE COMPROMISSO COM AS UNIVERSIDADES PARA E CONTRATAR ESTAGIO DE PROFESSORES</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6943/requerimento_58-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6943/requerimento_58-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA HELENA MARQUES PRETEL</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6942/requerimento_59-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6942/requerimento_59-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LAURINDA LIMA FRANCO</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6944/requerimento_60-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6944/requerimento_60-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ZILDA ROSA SILVEIRA</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6939/requerimento_61-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6939/requerimento_61-02.pdf</t>
   </si>
   <si>
     <t>OBTER MAIS INFORMAÇÕES COM RELAÇÃO A RESPOSTA ENVIADA ATRAVES DO OFICIO 236/02</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6940/requerimento_62-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6940/requerimento_62-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR YOSHIROSHI</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6941/requerimento_63-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6941/requerimento_63-02.pdf</t>
   </si>
   <si>
     <t>INFORME SE FOI OU NAO FEITO PEDIDO DE AUTORIZAÇÃO PARA REFERIDA IMPLANTAÇÃO E SE FOI SE JA EXISTE ALGUMA MANIFESTAÇÃO DO ORGAO RESPONSAVEL.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6945/requerimento_64-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6945/requerimento_64-02.pdf</t>
   </si>
   <si>
     <t>INFORME COMO ANDA PROPOSTA DE IMPLANTAÇÃO DE LABORATORIO DA FURP EM NOSSA REGIAO</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6946/requerimento_65-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6946/requerimento_65-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FRANCISCO GONÇALVES DA COSTA</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6948/requerimento_66-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6948/requerimento_66-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ROSA PASSARELI BRAMBILA</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6947/requerimento_67-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6947/requerimento_67-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO FALECIMENTO DO SENHOR DOMINGOS BARBOSA DE OLIVEIRA</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6949/requerimento_68-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6949/requerimento_68-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6950/requerimento_69-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6950/requerimento_69-02.pdf</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6951/requerimento_70-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6951/requerimento_70-02.pdf</t>
   </si>
   <si>
     <t>COPIA DO PROCEDIMENTO LICITATORIO DESTINADO A AQUISIÇÃO DE 3 ONIBUS PARA TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6952/requerimento_71-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6952/requerimento_71-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO SENHOR BENEDITO MARTINS</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6953/requerimento_72-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6953/requerimento_72-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EVARISTO ZOCOLARO</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6954/requerimento_73-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6954/requerimento_73-02.pdf</t>
   </si>
   <si>
     <t>PROFUNDOS PESAR PELO FALECIMENTO DO SENHOR MANOEL FERREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6955/requerimento_74-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6955/requerimento_74-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SEBASTIAO NUNES DA SILVA</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Vicente Rodrigues Pontes</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA PETROLINIA DE ASSUNÇÃO</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6957/requerimento_76-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6957/requerimento_76-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SERGIO SIGNORINI.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6958/requerimento_77-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6958/requerimento_77-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR AO SENHOR ANTONIO ELIAS MARQUES DE SA</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6959/requerimento_78-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6959/requerimento_78-02.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO AO CONCURSO SUPRA, COPIA DO EDITAL E DO ACORDAO DO TRIBUNAL DE JUSTIÇA</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6960/requerimento_79-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6960/requerimento_79-02.pdf</t>
   </si>
   <si>
     <t>COPIA DA FOLHA DE PAGAMENTO DOS SERVIDORES REFERENTE MES DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6961/requerimento_80-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6961/requerimento_80-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR A SENHORA MARIA APARECIDA ROMAO FERREIRA</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6999/requerimento_81-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6999/requerimento_81-02.pdf</t>
   </si>
   <si>
     <t>votos de pesar a senhora nair rodrigues dos santos</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>solicitando copia do ato que regulamenta o nao transporte de terceiros por viaturas do setor de educação</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7001/requerimento_83-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7001/requerimento_83-02.pdf</t>
   </si>
   <si>
     <t>que providencias ja foram tomadas visando o cumprimento da referida sei da saude preventiva.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7002/requerimento_84-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7002/requerimento_84-02.pdf</t>
   </si>
   <si>
     <t>solicitando copia de documentos</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7003/requerimento_85-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7003/requerimento_85-02.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesa pelo falecimento da senhora marinalva pereira assumpção</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7004/requerimento_86-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7004/requerimento_86-02.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento da senhora salvina maria da cruz</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7005/requerimento_87-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7005/requerimento_87-02.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento do senhor jose benedito da silva</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7006/requerimento_88-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7006/requerimento_88-02.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento da senhora maria alves da silva</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7007/requerimento_89-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7007/requerimento_89-02.pdf</t>
   </si>
   <si>
     <t>votos de pesar pelo falecimento da senhora en suzuki</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7008/requerimento_90-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7008/requerimento_90-02.pdf</t>
   </si>
   <si>
     <t>votos de profundo pesar pelo falecimento de jose ayo ferrer</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7009/requerimento_91-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7009/requerimento_91-02.pdf</t>
   </si>
   <si>
     <t>votos de pesar de para therezinha ribeiro de oliveira</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7010/requerimento_92-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7010/requerimento_92-02.pdf</t>
   </si>
   <si>
     <t>pesar pelo falecimento de marino morandi</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7011/requerimento_93-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7011/requerimento_93-02.pdf</t>
   </si>
   <si>
     <t>votos de pesar pelo falecimento de gabriel henrique zipe</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7012/requerimento_94-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7012/requerimento_94-02.pdf</t>
   </si>
   <si>
     <t>pesar pelo falecimento de geraldo carneiro</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7013/requerimento_95-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7013/requerimento_95-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR A MARIA LUCIA DOMINGOS</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>COPIA DA CLASSIFICAÇÃO DO ULTIMO CONCURSO PUBLICO</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7015/requerimento_97-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7015/requerimento_97-02.pdf</t>
   </si>
   <si>
     <t>COPIA DE TODAS AS LICITAÇÕES REALIZADAS PARA FIM DE CONCESSAO DE AREA NO NINDAM</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7016/requerimento_98-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7016/requerimento_98-02.pdf</t>
   </si>
   <si>
     <t>INFORME QUAIS PROVIDENCIAS TEM SIDO TOMADAS EM RELAÇÃO A QUESTAO DOS TERRENOS OCIOSOS</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7017/requerimento_99-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7017/requerimento_99-02.pdf</t>
   </si>
   <si>
     <t>INFORME QUAIS PROVIDENCIAS TEM SIDO TOMADAS EM RELAÇÃO A MELHORIA DA ARRECADAÇÃO</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7018/requerimento_100-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7018/requerimento_100-02.pdf</t>
   </si>
   <si>
     <t>INFORME QUANTAS CESTAS BASICAS ESTAO EM ATRASO E QUAL A PREVISAO DE PAGAMENTO</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7019/requerimento_101-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7019/requerimento_101-02.pdf</t>
   </si>
   <si>
     <t>desapropriações necessarias a abertura da vias do local loteamento matsuda</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7020/requerimento_102-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7020/requerimento_102-02.pdf</t>
   </si>
   <si>
     <t>pedindo informações.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7021/requerimento_103-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7021/requerimento_103-02.pdf</t>
   </si>
   <si>
     <t>solicitando informações</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7022/requerimento_104-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7022/requerimento_104-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VALDOMIRO SANCHEZ</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7023/requerimento_105-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7023/requerimento_105-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA AMERICA DA SILVA</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7024/requerimento_106-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7024/requerimento_106-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MANOEL P. NEVES</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7025/requerimento_107-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7025/requerimento_107-02.pdf</t>
   </si>
   <si>
     <t>EXIGINDO O COMPRIMENTO DA LEI NO QUE REFERE A CONCESSAO DE AREAS NO NINDAM</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7026/requerimento_108-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7026/requerimento_108-02.pdf</t>
   </si>
   <si>
     <t>SEJA LEVADO AOS FATOS PARA QUE SEJA TOMADA AS DEVIDAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7027/requerimento_109-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7027/requerimento_109-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO COPIA DE TODOS OS CONTRATOS FIRMADOS COM SERVIÇOS DE TERCEIROS, PESSOA FISICA E JURIDICA</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7028/requerimento_110-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7028/requerimento_110-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WALTER MIGUEL NAHAS</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7029/requerimento_111-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7029/requerimento_111-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESA PELO FALECIMENTO DO SENHOR DR ANTONIO ROSAS.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Carmine Costa</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7030/requerimento_112-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7030/requerimento_112-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SALVADOR COSTA</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7031/requerimento_113-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7031/requerimento_113-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA APARECIDA MARQUES VACARO</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7032/requerimento_114-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7032/requerimento_114-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS INFORME SE FORAM TOMADAS PROVIDENCIAS PARA CONSTRUÇÃO DO REFERIDO MURO.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7033/requerimento_115-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7033/requerimento_115-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSE VICENTE</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7034/requerimento_116-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7034/requerimento_116-02.pdf</t>
   </si>
   <si>
     <t>INFORME SE A REFERIDA REPOSIÇÃO SALARIAL SERA CONCEDIDA OU NAO</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7035/requerimento_117-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7035/requerimento_117-02.pdf</t>
   </si>
   <si>
     <t>ENVIE COPIA DOS SEGUINTES EMPENHOS</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7036/requerimento_118-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7036/requerimento_118-02.pdf</t>
   </si>
   <si>
     <t>PEDINDO INFORMAÇÕES REFERENTE A SABESP.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7037/requerimento_119-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7037/requerimento_119-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS INFORME OS MOTIVOS QUE PROVOCARAM PROBLEMAS NO REFERIDO PAGAMENTO.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7038/requerimento_120-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7038/requerimento_120-02.pdf</t>
   </si>
   <si>
     <t>INFORME O NOME DOS SECRETARIOS DA SEGUINTES PASTAS: ADMINISTRATIVOS E DE FINANÇAS.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7039/requerimento_121-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7039/requerimento_121-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA MARIA ADELAIDE DA CRUZ.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7040/requerimento_122-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7040/requerimento_122-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SR PEDRO ANTONIO DE SOUZA</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7041/requerimento_123-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7041/requerimento_123-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS ENVIE COPIA DO EDITAL DO ULTIMO CONCURSO PUBLICO REALIZADO PELA ATUAL ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7042/requerimento_124-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7042/requerimento_124-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOAO BOLOCEM NETO</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7043/requerimento_125-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7043/requerimento_125-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ROMILDO DE ALMEIDA</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7044/requerimento_126-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7044/requerimento_126-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSE GILVAN DOS SANTOS</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7045/requerimento_127-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7045/requerimento_127-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS INFORME QUE PROVIDENCIAS JA FORAM TOMADAS VISANDO A SOLUÇÃO DO PROBLEMA ACIMA</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7046/requerimento_128-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7046/requerimento_128-02.pdf</t>
   </si>
   <si>
     <t>ENVIE COPIA DE DOCUMENTOS</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7047/requerimento_129-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7047/requerimento_129-02.pdf</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7048/requerimento_130-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7048/requerimento_130-02.pdf</t>
   </si>
   <si>
     <t>ENVIE COPIA DO ATO QUE RETIROU INSALUBRIDADE, HORAS EXTRAS E OUTROS BENEFICIOS DOS SERVIDORES E QUE FOI EDITADO RECENTEMENTE.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7049/requerimento_131-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7049/requerimento_131-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO FOLHA DE PAGAMENTO RELATIVA AO MES DE SETEMBRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7050/requerimento_132-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7050/requerimento_132-02.pdf</t>
   </si>
   <si>
     <t>VOTOS PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LINO PIRONDI.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7051/requerimento_133-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7051/requerimento_133-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOAO RUFINO DA SILVA</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7052/requerimento_134-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7052/requerimento_134-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CIRINO FRANCISCO CHAVES</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7053/requerimento_135-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7053/requerimento_135-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO COPIA DO ULTIMO PROCEDIMENTO LICITATORIO PARA A COMPRA DE MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>COPIA DE CERTAME LICITATORIO PARA A VENDA DO VEICULO SANTANA DO GABINETE DO PREFEITO</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>SE AREAS EM QUESTAO JA RETORNARAM AO PATRIMONIO PUBLICO E CASO NAO INFORME QUANDO SERAO TOMADAS AS PROVIDENCIAS LEGAIS NECESSARIAS VISANDO O CUMPRIMENTO DO REGULAMENTO DO NINDAM</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7056/requerimento_138-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7056/requerimento_138-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO  A APROVAÇÃO DE EMENDA ORÇAMENTARIA PARA 2003, ONDE CONSTE: AUXIO DE 500.000,00 PARA AMPLIAÇÃO DO ESPAÇO FISICO E 300.000,00 PARA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7057/requerimento_139-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7057/requerimento_139-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A APROVAÇÃO DE EMENDA ORÇAMENTARIA ARA 2003</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7058/requerimento_140-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7058/requerimento_140-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA LUZIA GONÇALVES CARVALHO</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7059/requerimento_141-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7059/requerimento_141-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA ANA BARRETO VICENTE</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7060/requerimento_142-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7060/requerimento_142-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR JOSE PEIXOTO MACIEL</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7061/requerimento_143-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7061/requerimento_143-02.pdf</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7062/requerimento_144-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7062/requerimento_144-02.pdf</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7063/requerimento_145-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7063/requerimento_145-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO VOLTA DOS COMANDOS DA POLICIA MILITAR E CIVIL.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7064/requerimento_146-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7064/requerimento_146-02.pdf</t>
   </si>
   <si>
     <t>SOLICITA COPIAS</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7065/requerimento_147-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7065/requerimento_147-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR DARCI ANTONIO DOS REIS</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>INFORME VALORES CONSIGNADOS NO ORÇAMENTO MUNICIPAL EM FAVOR DA SANTA CASA</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7067/requerimento_149-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7067/requerimento_149-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS INFORME EM QUAIS CURSOS FORAM APLICADOS OS RECURSOS EM QUESTAO NO EXERCICIOS  DE 2001 A 2002</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7068/requerimento_150-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7068/requerimento_150-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE NOS ENVIE COPIA DO ATO DE HOMOLOGAÇÃO DO ULTIMO CONCURSO PUBLICO REALIZADO PELA PREFEITURA</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7069/requerimento_151-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7069/requerimento_151-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR NELSON LUIZ GUIMARAES</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7070/requerimento_152-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7070/requerimento_152-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA CECILIA MARIA NOVAES FERREIRA</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7071/requerimento_153-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7071/requerimento_153-02.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA AIDA MENON MARTINEZ</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7072/requerimento_154-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7072/requerimento_154-02.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ATENDIMENTO DAS REINVIDICAÇÕES</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7073/indicacao_01-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7073/indicacao_01-02.pdf</t>
   </si>
   <si>
     <t>ESTUDE PARCERIA COM O COMERCIO, ASSOCIAÇÃO DE MORADORES DOS BAIRROS E OU OUTRAS ENTIDADES, VISANDO IMPLANTAR NA CIDADE UMA SINALIZAÇÃO MAIS ADEQUADA</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>TOME AS PROVIDENCIAS NECESSARIAS, VISANDO A COLOCAÇÃO DE CASCALHO NOS PONTOS CRITICOS DAS RUAS DO JARDIM SANTA EUGENIA</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7075/indicacao_03-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7075/indicacao_03-02.pdf</t>
   </si>
   <si>
     <t>PROCURE IMPLANTAR A FABRICA DE PEDRAS NO PROPRIO DISTRITO DE CEL GOULART, VISANDO MINIMIZAR O CUSTO  DA OBRA E INCREMENTAR O COMERCIO LOCAL.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7076/indicacao_04-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7076/indicacao_04-02.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM TELEFONE PUBLICO NAS PROXIMIDADES DO N 844, DA RUA SOUZA CALDAS, JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7077/indicacao_05-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7077/indicacao_05-02.pdf</t>
   </si>
   <si>
     <t>CONSTRUA UMA PASSAGEM PARA PEDESTRES NO LOCAL ACIMA CITADO, FACILITANDO ASSIM O PERCURSO DOS MORADORES DA RUA PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7078/indicacao_06-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7078/indicacao_06-02.pdf</t>
   </si>
   <si>
     <t>possibilidade de levantar o nivel e cascalhar os ultimos 100 metros da estrada vicinal que demanda ao bairro sao geraldo</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>reparos necessarios nas ruas de bairros</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7080/indicacao_08-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7080/indicacao_08-02.pdf</t>
   </si>
   <si>
     <t>implante uma sinalização mais adequada</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7081/indicacao_09-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7081/indicacao_09-02.pdf</t>
   </si>
   <si>
     <t>plantio de mudas de arvores no jardim maria de lurdes</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7082/indicacao_10-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7082/indicacao_10-02.pdf</t>
   </si>
   <si>
     <t>solução de problemas da ponte que se encontra em situação precaria</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7083/indicacao_11-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7083/indicacao_11-02.pdf</t>
   </si>
   <si>
     <t>pavimentar com emulsao asfaltica o referido trecho</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7084/indicacao_12-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7084/indicacao_12-02.pdf</t>
   </si>
   <si>
     <t>CONTATO COM A SABESP PARA QUE O REFERIDO HIDRANTE SEJA CONSERTADO</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7085/indicacao_13-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7085/indicacao_13-02.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE CONSTRUÇÃO DE PASSARELA DE PEDESTRE SENDO UMA PROXIMA CRECHE E A OUTRA A ANTIGA RUA PIQUEROBI</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7086/indicacao_14-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7086/indicacao_14-02.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS URGENTES VISANDO OS REPAROS NECESSARIOS PRA SANAR PROBLEMA</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7087/indicacao_15-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7087/indicacao_15-02.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA INSTALADO UM TELEFONE PUBLICO NA RUA TUPINAMBAS, 281, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7088/indicacao_16-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7088/indicacao_16-02.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ESTAR IMPLANTANDO A GUARDA MIRIM EM ALVARES MACHADO</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7089/indicacao_17-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7089/indicacao_17-02.pdf</t>
   </si>
   <si>
     <t>APOIAR A SECRETARIA DA INFANCIA E DA JUVENTUDE</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7090/indicacao_18-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7090/indicacao_18-02.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE SANAR O PROBLEMA</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7091/indicacao_19-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7091/indicacao_19-02.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DO CONJUNTO CDHU LOCALIZADO ENTRE O JARDIM HORIZONTE E PRIMAVERA</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7092/indicacao_20-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7092/indicacao_20-02.pdf</t>
   </si>
   <si>
     <t>SANAR PROBLEMA DA GALERIA DA ANTIGA ESTRADA BOIADEIRA</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7093/indicacao_21-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7093/indicacao_21-02.pdf</t>
   </si>
   <si>
     <t>sanar problema de forma urgente, antes que algum acidade possa ocorrer.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7094/indicacao_22-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7094/indicacao_22-02.pdf</t>
   </si>
   <si>
     <t>implantar obstaculos na via supra citada</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7095/indicacao_23-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7095/indicacao_23-02.pdf</t>
   </si>
   <si>
     <t>resolver problema de trafego intenso de veiculos estando em pessimo estado de conservação a rua</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7096/indicacao_24-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7096/indicacao_24-02.pdf</t>
   </si>
   <si>
     <t>na rua alcides sanenzo, existe um buraco que esta servindo de deposito de lixo.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7097/indicacao_25-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7097/indicacao_25-02.pdf</t>
   </si>
   <si>
     <t>melhoria da iluminação publica no parque dos pinheiros</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7098/indicacao_26-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7098/indicacao_26-02.pdf</t>
   </si>
   <si>
     <t>vazamento da agua na avenida castro alves</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7099/indicacao_27-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7099/indicacao_27-02.pdf</t>
   </si>
   <si>
     <t>criação de suino nas proximidades do parque dos pinheiros provoca mau cheiro e riscos a saude publica</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7100/indicacao_28-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7100/indicacao_28-02.pdf</t>
   </si>
   <si>
     <t>tomar providencias para solução de animais soltos nas vias no parque dos pinheiros</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7101/indicacao_29-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7101/indicacao_29-02.pdf</t>
   </si>
   <si>
     <t>precariedade na iluminação publica do bairro chacara arthur boigues</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7102/indicacao_30-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7102/indicacao_30-02.pdf</t>
   </si>
   <si>
     <t>implantar placas indicativas nas areas institucionais e de lazer, faça a demarcação das mesmas e estude parceria com a associação de bairro local para arborização das mesmas</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7103/indicacao_31-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7103/indicacao_31-02.pdf</t>
   </si>
   <si>
     <t>jardim nossa senhora da paz nao possuem ligação a rede de esgoto.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7104/indicacao_32-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7104/indicacao_32-02.pdf</t>
   </si>
   <si>
     <t>solucionar problema de buracos no pavimento do cruzamento da avenida das americas</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7105/indicacao_33-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7105/indicacao_33-02.pdf</t>
   </si>
   <si>
     <t>solucionar buracos na estrada da amizade</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7106/indicacao_34-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7106/indicacao_34-02.pdf</t>
   </si>
   <si>
     <t>providencias nos buracos nas ruas do jardim horizonte e primavera</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7107/indicacao_35-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7107/indicacao_35-02.pdf</t>
   </si>
   <si>
     <t>construir abrigo para os banhistas para que possam se proteger do forte calor do verao em nossa regiao</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7108/indicacao_36-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7108/indicacao_36-02.pdf</t>
   </si>
   <si>
     <t>construção de uma galeria entre as ruas argentina e austria no jardim raio do sol, haja visto que existe no local, erosao que danifica o pavimento asfaltico e poe em risco as residencias proximas.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7109/indicacao_37-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7109/indicacao_37-02.pdf</t>
   </si>
   <si>
     <t>cascalho ou resto de construção na rua armando salles</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7110/indicacao_38-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7110/indicacao_38-02.pdf</t>
   </si>
   <si>
     <t>DESIGNAR UM POLICIAL PARA RESIDIR NO DISTRITO APROXIMANDO ASSIM A POLICIA MILITAR DA POPULAÇÃO E MELHORANDO A SEGURANÇA DO LOCAL</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7111/indicacao_39-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7111/indicacao_39-02.pdf</t>
   </si>
   <si>
     <t>OBTER INFORMAÇÕES SOBRE SE OS ANTIGOS PREDIOS DA FEPASA VAO PODER OBTER IMPLANTAÇÃO DE MUSEUS, PROGRAMAS SOCIAIS E OBRAS ASSIM COMO EM OUTRAS CIDADES</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7112/indicacao_40-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7112/indicacao_40-02.pdf</t>
   </si>
   <si>
     <t>PROBLEMA DO USO INDEVIDO DA AGUA, REALIZAR CONSCIENTIZAÇÃO</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7113/indicacao_41-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7113/indicacao_41-02.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADES DE FIRMAR PARCERIAS COM O COMERCIO LOCA, VISANDO RECEBIMENTO DO IPTU</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7114/indicacao_42-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7114/indicacao_42-02.pdf</t>
   </si>
   <si>
     <t>conceder apoio a escolinha de futebol que esta se formando no parque dos pinheiros e jardim panorama</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7115/indicacao_43-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7115/indicacao_43-02.pdf</t>
   </si>
   <si>
     <t>visando a instalação de um orelhão no referido local</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7116/indicacao_44-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7116/indicacao_44-02.pdf</t>
   </si>
   <si>
     <t>possibilidade de efetuar a pavimentação do bairro do jardim montemor</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7117/indicacao_45-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7117/indicacao_45-02.pdf</t>
   </si>
   <si>
     <t>sanar problema, no qual tiram terra do leito da rua presidente prudente.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7118/indicacao_46-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7118/indicacao_46-02.pdf</t>
   </si>
   <si>
     <t>sanar problema de buracos na rua alcides sanvezo com a avenida alfredo marcondes</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7119/indicacao_47-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7119/indicacao_47-02.pdf</t>
   </si>
   <si>
     <t>pavimentação das ruas giacomo minca e adelino augusto</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7120/indicacao_48-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7120/indicacao_48-02.pdf</t>
   </si>
   <si>
     <t>possibilidade de disponibilizar ambulancia 24 horas nos referidos bairros.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7121/indicacao_49-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7121/indicacao_49-02.pdf</t>
   </si>
   <si>
     <t>viabilizar estudos no sentido de melhoria estacionamento de motos na avenida das americas</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7122/indicacao_50-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7122/indicacao_50-02.pdf</t>
   </si>
   <si>
     <t>entre em entendimentos com o corpo de bombeiros visando disponibilizar caminhao pipa</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7123/indicacao_51-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7123/indicacao_51-02.pdf</t>
   </si>
   <si>
     <t>fazer reavaliação dos trabalhos de melhoria do leito carroçavel das estradas rurais ao inves da quebra de barrancos se fazer o alargamento e cascalhamento</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7124/indicacao_52-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7124/indicacao_52-02.pdf</t>
   </si>
   <si>
     <t>implantação de faixas de pedestres na praça getulio vargas</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7125/indicacao_53-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7125/indicacao_53-02.pdf</t>
   </si>
   <si>
     <t>possibilidade de efetuar o referido plantio na via publica jose verissimo, parque dos pinheiros</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7126/indicacao_54-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7126/indicacao_54-02.pdf</t>
   </si>
   <si>
     <t>implantação de uma horta comunitaria no jardim cobral</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7127/indicacao_55-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7127/indicacao_55-02.pdf</t>
   </si>
   <si>
     <t>medidas visando amenizar os riscos de acidentes de acesso a sp 270</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7128/indicacao_56-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7128/indicacao_56-02.pdf</t>
   </si>
   <si>
     <t>verificar procedencia do problema de desabamento de uma torre com luminaria</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7129/indicacao_57-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7129/indicacao_57-02.pdf</t>
   </si>
   <si>
     <t>sanar problema que uma boca de lobo sem tampa,  acarretando riscos</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7130/indicacao_58-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7130/indicacao_58-02.pdf</t>
   </si>
   <si>
     <t>infiltração no velorio municipal</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7131/indicacao_59-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7131/indicacao_59-02.pdf</t>
   </si>
   <si>
     <t>consertar o alambrado do campo de futebol do bairro parque dos pinheiros e jardim panorama</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7132/indicacao_60-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7132/indicacao_60-02.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ADQUIERIR O NUMERO DE INSTRUMENTOS COMPATIVEIS COM A NECESSIDADE DA BANDA MARCIAL</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7133/indicacao_61-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7133/indicacao_61-02.pdf</t>
   </si>
   <si>
     <t>NIVELAR E CASCALHAR ONDE ESTA O PONTO DE ONIBUS DA ESTRADA DA AMIZADE NO CRUZAMENTO COM A RUA ORLANDO SILVA</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7134/indicacao_62-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7134/indicacao_62-02.pdf</t>
   </si>
   <si>
     <t>IMPORTANCIA DE SE CONCRETIZAR A MELHORIA, SUGERINDO O ALARGAMENTO DA PASSAGEM DE NIVEL DA LINHA FERREA</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7135/indicacao_63-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7135/indicacao_63-02.pdf</t>
   </si>
   <si>
     <t>entre em contato com a caiua, pelos galhos de arvores nos fios da rede de iluminação ao lado do predio da santa casa</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7136/indicacao_64-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7136/indicacao_64-02.pdf</t>
   </si>
   <si>
     <t>PEDRAS DO CALÇAMENTO NO BAIRRO JARDIM BELA VISTA CEDERAM.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7137/indicacao_65-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7137/indicacao_65-02.pdf</t>
   </si>
   <si>
     <t>COLOCAR LUMINARIAS E LAMPADAS DE FRONTE AOS NUMEROS 314, 364, 379 E 386 DA REFERIDA VIA.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7138/indicacao_66-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7138/indicacao_66-02.pdf</t>
   </si>
   <si>
     <t>instalar um obstaculo na referida via, atendidas as exigencias legais vigentes</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7139/indicacao_67-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7139/indicacao_67-02.pdf</t>
   </si>
   <si>
     <t>PARA QUE AS ESCOLAS CEDA 2 SALAS DE AULAS NO HORARIO DE ENSAIO DAS 18 AS 19 HRS PARA ENSAIO DA BANDA MARCIAL</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7140/indicacao_68-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7140/indicacao_68-02.pdf</t>
   </si>
   <si>
     <t>REPAROS NO PONTILHAO QUE DA ACESSO A PRAÇA GETULIO VARGAS PELA RUA INDIANA</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7141/indicacao_69-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7141/indicacao_69-02.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM TELEFONE PUBLICO NO POSTO PORTAL</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7142/indicacao_70-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7142/indicacao_70-02.pdf</t>
   </si>
   <si>
     <t>PROMOVER REPAROS NAS VIAS DOS REFERIDOS BAIRROS, DADO O ESTADO PRECARIO DE CONSERVAÇÃO QUE SE ENCONTRAM ATUALMENTE.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7143/indicacao_71-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7143/indicacao_71-02.pdf</t>
   </si>
   <si>
     <t>adotar sinalização adequada, no trevo 501</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7144/indicacao_72-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7144/indicacao_72-02.pdf</t>
   </si>
   <si>
     <t>implantação da rede de esgoto na referida via, no trecho compreendido entre as ruas aimaras e adelino gatte cadette</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7145/indicacao_73-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7145/indicacao_73-02.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DO TEOR DA REFERIDA LEGISLAÇÃO PARA QUE A POPULAÇÃO POSSA FICA BEM INFORMADA SOBRE A MESMA.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7146/indicacao_74-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7146/indicacao_74-02.pdf</t>
   </si>
   <si>
     <t>QUEBRA DE BARRACOS DA ESTRADA QUE DEMANDA O REFERIDO BAIRRO</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7147/indicacao_75-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7147/indicacao_75-02.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A TERRAPLANAGEM PARA SE FAZER UM CAMPO DE FUTEBOL NO REFERIDO BAIRRO</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7148/indicacao_76-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7148/indicacao_76-02.pdf</t>
   </si>
   <si>
     <t>EFETUAR RECAPEAMENTO DA REFERIDA ESTRADA ATE A DIVISA COM PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7149/indicacao_77-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7149/indicacao_77-02.pdf</t>
   </si>
   <si>
     <t>DOTAR O BAIRRO PARQUE DOS ORIXAS COM PLACAS INDICATIVAS DOS NOMES DE SUAS RUAS</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7150/indicacao_78-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7150/indicacao_78-02.pdf</t>
   </si>
   <si>
     <t>FAZER REPAROS NOS TRECHOS DAS REFERIDAS RUAS: MONSENHOR NAKAMURA E PRESIDENTE PRUDENTE</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7151/indicacao_79-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7151/indicacao_79-02.pdf</t>
   </si>
   <si>
     <t>RESTAURAR LETREIRO DE CONCRETO NO TRECHO DA SP 270</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7152/indicacao_80-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7152/indicacao_80-02.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ABRIGOS EM TODOS OS PONTOS DA CIDADE, INCLUSIVE NAS MARGENS DA SP 501 SAIDAS PARA O BAIRRO SAO GERALDO E CORREGO DA ONÇA</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7153/indicacao_81-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7153/indicacao_81-02.pdf</t>
   </si>
   <si>
     <t>implantar obstaculo na rua regente feijo</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7154/indicacao_82-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7154/indicacao_82-02.pdf</t>
   </si>
   <si>
     <t>DETERMINE OBRAS A VIABILIZAÇÃO DE SERVIÇOS NA ESCOLA TECNICA MUNICIPAL</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7155/indicacao_83-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7155/indicacao_83-02.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE RECURSOS PARA A PAVIMENTAÇÃO DA ESTRADA QUE DEMANDA O DISTRITO DE CEL. GOULART AO MUNICIPIO DE PIRAPOZINHO</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7156/indicacao_84-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7156/indicacao_84-02.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E REPAROS NO VELORIO MUNICIPAL</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7157/indicacao_85-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7157/indicacao_85-02.pdf</t>
   </si>
   <si>
     <t>FAZER REPAROS NA PISTA DE ROLAMENTO DA AVENIDA BRASIL DEFRONTE A ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7158/indicacao_86-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7158/indicacao_86-02.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PLACAS INDICATIVAS NO JARDIM NOSSA SENHORA DA PAZ E MARIA DE LURDES</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7159/indicacao_87-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7159/indicacao_87-02.pdf</t>
   </si>
   <si>
     <t>PONTO DE ONIBUS DE ESCOLARES COBERTO DEFRONTE A CRECHE DO JARDIM NOSSA SENHORA DA PAZ.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7160/indicacao_88-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7160/indicacao_88-02.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE REFERIDOS UTENSÍLIOS NO VELORIO MUNICIPAL</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7161/indicacao_89-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7161/indicacao_89-02.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE COMPLETAR A ILUMINAÇÃO PUBLICA NA ESTRADA DA AMIZADE</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7162/indicacao_90-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7162/indicacao_90-02.pdf</t>
   </si>
   <si>
     <t>implantar um obstaculo na rua d pedro I</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7163/indicacao_91-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7163/indicacao_91-02.pdf</t>
   </si>
   <si>
     <t>FAZER REPAROS NO CALÇAMENTO DA REFERIDA VIA PUBLICA</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7164/indicacao_92-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7164/indicacao_92-02.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO D UM TELEFONE PUBLICO NA REFERIDA VIA DEFRONTE A N 115</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7165/indicacao_93-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7165/indicacao_93-02.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PUBLICA NA REFERIDA VIA, DAS PROXIMIDAS DO ESTADIO DO PAULISTA</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7166/indicacao_94-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7166/indicacao_94-02.pdf</t>
   </si>
   <si>
     <t>CRIAR UMA COOPERATIVA OU ENTIDADE SIMILAR, A FIM DE MELHORAR AS CONDIÇÕES DOS QUE VIVEM DESSE TRABALHO.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7167/indicacao_95-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7167/indicacao_95-02.pdf</t>
   </si>
   <si>
     <t>CALÇAR E COBRIR O PATIO DA ESCOLA EMEF JOSEFINA ALVES</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7168/indicacao_96-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7168/indicacao_96-02.pdf</t>
   </si>
   <si>
     <t>IMPLANTE SINALIZAÇÃO INDICANDO A POSSIBILIDADE DE ACESSO A ALVARES MACHADO NO REFERIDO TREVO DE CONFLIUENCIA DA SP 270 COM SP 501</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7169/indicacao_97-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7169/indicacao_97-02.pdf</t>
   </si>
   <si>
     <t>COLOCAR LUMINARIA E LAMPADA NO POSTE EXISTENTE DEFRONTE A AVENIDA BRASIL</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7170/indicacao_98-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7170/indicacao_98-02.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS PONTES DO CORREGO DO MACACO</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7171/indicacao_99-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7171/indicacao_99-02.pdf</t>
   </si>
   <si>
     <t>FAZER SERVIÇO DE CAPINA E LIMPEZA NO TRECHO COMPREENDIDO ENTRE A PONTE DA BETER E A NOVA ROTATORIA</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7172/indicacao_100-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7172/indicacao_100-02.pdf</t>
   </si>
   <si>
     <t>REPAROS NECESSARIO NAS RUAS AIMARAS E AIMORES</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7173/indicacao_101-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7173/indicacao_101-02.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE 3 PONTOS DE CARGA E DESCARGA NOS TRES PRINCIPAIS QUARTEIROES DA AVENIDA DAS AMERICAS</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BANCOS AO REDOR DAS REFERIDAS MESAS</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>PEDINDO INFORMAÇÃO SOBRE O PEDIDO DE TRATAMENTO DA LIGAÇÃO DA REDE DE ESGOTO DA RUA GIACOMO</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>necessidade de melhorar as condicoes de segurança das escolas</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7177/indicacao_105-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7177/indicacao_105-02.pdf</t>
   </si>
   <si>
     <t>solicitando colocação de lampadas nos 4 postes da rua armando salles</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7178/indicacao_106-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7178/indicacao_106-02.pdf</t>
   </si>
   <si>
     <t>podar grama da rotatoria da estrada vicinal abilio notario</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7179/indicacao_107-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7179/indicacao_107-02.pdf</t>
   </si>
   <si>
     <t>sanar problema de caes doentes na area comercial</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7180/indicacao_108-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7180/indicacao_108-02.pdf</t>
   </si>
   <si>
     <t>firmar parceria visando disciplinar o uso da ambulancia nos citados bairros</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7181/indicacao_109-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7181/indicacao_109-02.pdf</t>
   </si>
   <si>
     <t>efetuar reparos no leito carroçavel das referidas vias</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7182/indicacao_110-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7182/indicacao_110-02.pdf</t>
   </si>
   <si>
     <t>implantação de parque infantil em cada um dos bairros supra citados</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7183/indicacao_111-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7183/indicacao_111-02.pdf</t>
   </si>
   <si>
     <t>arvores que poe em risco a integridade das pessoas, na rua tupinanbas e guaicurus</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7184/indicacao_112-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7184/indicacao_112-02.pdf</t>
   </si>
   <si>
     <t>elaborar plano para eliminar falta de conservação em microbacias</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7185/indicacao_113-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7185/indicacao_113-02.pdf</t>
   </si>
   <si>
     <t>EFETIVAR LIGAÇÃO DE ESGOTO NNA RUA GUAICURUS</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7186/indicacao_114-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7186/indicacao_114-02.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE FLORES NO CANTEIRO CENTRAL DA AVENIDA BRASIL, DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7187/indicacao_115-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7187/indicacao_115-02.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE SE EFETIVAR A DOAÇÃO DE UMA AREA DE TERRA AO GRUPO DA 3 IDADE RENASCER</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7188/indicacao_116-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7188/indicacao_116-02.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PORTAO DE ACESSO PARA VEICULOS EM CASOS DE EMERGENCIA</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7189/indicacao_117-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7189/indicacao_117-02.pdf</t>
   </si>
   <si>
     <t>REMOVER TERRA DEPOSITADA JUNTO AO ALAMBRADO PARA QUE OS SERVIÇOS DE RECUPERAÇÃO POSSAM PROSSEGUIR</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7190/indicacao_118-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7190/indicacao_118-02.pdf</t>
   </si>
   <si>
     <t>IMPLNTAR PROPRIOS ESTRUTURA DE FERRO PARA AFIXAR BICICLETAS DETERMINANDO ASSIM UM LUGAR PARA ESTACIONAMENTO DAS MESMAS</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7191/indicacao_119-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7191/indicacao_119-02.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM HIDRANTE NO BAIRRO JARDIM PANORAMA E PARQUE DOS PINHEIROS</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7192/indicacao_120-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7192/indicacao_120-02.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PISTA PARA A PROMOÇÃO DE EVENTOS COMO PROVA DE LAÇO E RODEIOS</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7193/indicacao_121-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7193/indicacao_121-02.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS NA RUA ISMAEL DIAS DA SILVA ACESSO A RUA BARAO DO RIO BRANCO</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7194/indicacao_122-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7194/indicacao_122-02.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMAS COM A CAIUA QUANTO A LUZ QUEIMADA DO POSTE DA RUA SAO SEBASTIAO</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7195/indicacao_123-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7195/indicacao_123-02.pdf</t>
   </si>
   <si>
     <t>faça operação  tapa buracos na avenida castro alves</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7196/indicacao_124-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7196/indicacao_124-02.pdf</t>
   </si>
   <si>
     <t>VERIFICAR OCORRENCIA DO PROBLEMA QUE NAO HA MAPA URBANO DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7197/indicacao_125-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7197/indicacao_125-02.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO PARA AS RUAS PRESIDENTE PRUDENTE E INDIANA</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7198/indicacao_126-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7198/indicacao_126-02.pdf</t>
   </si>
   <si>
     <t>sinalizar adequadamente os obstaculos de nossa cidade</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7199/indicacao_127-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7199/indicacao_127-02.pdf</t>
   </si>
   <si>
     <t>implantar calçada nas margens da estrada da amizade</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7200/indicacao_128-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7200/indicacao_128-02.pdf</t>
   </si>
   <si>
     <t>viabilizar a alteração do ponto para as proximidades do numero 87</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7201/indicacao_129-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7201/indicacao_129-02.pdf</t>
   </si>
   <si>
     <t>viabilizar a continuidade do referido plantio em praças e parque e vias publicas</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7202/indicacao_130-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7202/indicacao_130-02.pdf</t>
   </si>
   <si>
     <t>sanar problema do muro ao lado do lava jato</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7203/indicacao_131-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7203/indicacao_131-02.pdf</t>
   </si>
   <si>
     <t>sanar buraco feito pela sabesp</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7204/indicacao_132-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7204/indicacao_132-02.pdf</t>
   </si>
   <si>
     <t>sanar problema das mas condições do esgoto no jd santa eugenia</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7205/indicacao_133-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7205/indicacao_133-02.pdf</t>
   </si>
   <si>
     <t>providencias para rebaixamento das guias a fim de facilitar o acesso dos referidos deficientes nas calçadas</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7206/indicacao_134-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7206/indicacao_134-02.pdf</t>
   </si>
   <si>
     <t>calçadas estao intransitaveis  na rua olavo bilac</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7207/indicacao_135-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7207/indicacao_135-02.pdf</t>
   </si>
   <si>
     <t>efetuar limpeza e gradear area de terra localizada a rua manoel bandeira 640</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7208/indicacao_136-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7208/indicacao_136-02.pdf</t>
   </si>
   <si>
     <t>viabilizar um local e som para o referido grupo realizar suas atividades de lazer e como sugestao os mesmos indicam o imovel localizado a rua ingles de souza ao lado da sub prefeitura</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7209/indicacao_137-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7209/indicacao_137-02.pdf</t>
   </si>
   <si>
     <t>criar area de lazer no terreno doado pelo senhor sergio borela</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7210/indicacao_138-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7210/indicacao_138-02.pdf</t>
   </si>
   <si>
     <t>buracos destampados pela sabesp</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7211/indicacao_139-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7211/indicacao_139-02.pdf</t>
   </si>
   <si>
     <t>reivindicação dos moradores da rua guaicurus quanto a implantação da rede de esgoto</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7212/indicacao_140-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7212/indicacao_140-02.pdf</t>
   </si>
   <si>
     <t>implantação de rede de esgoto na rua diacomo minca</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7213/indicacao_141-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7213/indicacao_141-02.pdf</t>
   </si>
   <si>
     <t>diligencie junto ao cdhu visando obter recursos financeiros para a reforma do centro comunitario</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7214/indicacao_142-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7214/indicacao_142-02.pdf</t>
   </si>
   <si>
     <t>sanar problema de reclamações onde a prefeitura faz deposito de lixo domiciliar</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7215/indicacao_143-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7215/indicacao_143-02.pdf</t>
   </si>
   <si>
     <t>possibilidade de pavimentar as ruas do bairro sao francisco via pcm</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7216/indicacao_144-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7216/indicacao_144-02.pdf</t>
   </si>
   <si>
     <t>implantar na altura do n 70 na rua antonio bortoluzzi um obstaculo, de acordo com as normas tecnicas</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7217/indicacao_145-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7217/indicacao_145-02.pdf</t>
   </si>
   <si>
     <t>fazer parceria para que possam construir a area de lazer a população</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7218/indicacao_146-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7218/indicacao_146-02.pdf</t>
   </si>
   <si>
     <t>coloque placas indicativas de transito em todas as esquinas e que faça sinalização de chão na vias de rolamento</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7219/indicacao_147-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7219/indicacao_147-02.pdf</t>
   </si>
   <si>
     <t>coloque placas nos pontos de onibus e que sinalize os mesmo com faixa amarela</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7220/indicacao_148-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7220/indicacao_148-02.pdf</t>
   </si>
   <si>
     <t>instalação de um parque infantil no citado bairro para que as crianças possam usufruir deste lazer</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7221/indicacao_149-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7221/indicacao_149-02.pdf</t>
   </si>
   <si>
     <t>instalação de um obstaculo na rua aimaras defronte ao psf</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7222/indicacao_150-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7222/indicacao_150-02.pdf</t>
   </si>
   <si>
     <t>instalação de um obstaculo na citada rua proximidades do n 78</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7223/indicacao_151-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7223/indicacao_151-02.pdf</t>
   </si>
   <si>
     <t>sanar problema de buraco na ponte da estrada da amizade</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7224/indicacao_152-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7224/indicacao_152-02.pdf</t>
   </si>
   <si>
     <t>sanar problema de pavimentos das ruas xv de novembro e julia coimbra caseiro</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7225/indicacao_153-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7225/indicacao_153-02.pdf</t>
   </si>
   <si>
     <t>solucionar problema de falta de placas indicando seu nomes</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7226/indicacao_154-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7226/indicacao_154-02.pdf</t>
   </si>
   <si>
     <t>inplantar nos bairros parque infantil de lazer</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7227/indicacao_155-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7227/indicacao_155-02.pdf</t>
   </si>
   <si>
     <t>sanar problema buraco de grande dimensoes na avenida castro alves</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7228/indicacao_156-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7228/indicacao_156-02.pdf</t>
   </si>
   <si>
     <t>construir alambrado em torno do centro comunitario do referido conjunto habitacional</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7229/indicacao_157-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7229/indicacao_157-02.pdf</t>
   </si>
   <si>
     <t>construção e reforma de edificações no municipio</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7230/indicacao_158-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7230/indicacao_158-02.pdf</t>
   </si>
   <si>
     <t>implantar um obstaculo na referida via publica vicente dias garcia</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7231/indicacao_159-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7231/indicacao_159-02.pdf</t>
   </si>
   <si>
     <t>solucionar problema quanto a lampada queimada</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7232/indicacao_160-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7232/indicacao_160-02.pdf</t>
   </si>
   <si>
     <t>visando a troca de lampadas queimadas na estrada da amizade</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7233/indicacao_161-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7233/indicacao_161-02.pdf</t>
   </si>
   <si>
     <t>rua seja aberta ate o final visando o melhor escoamento de produtos</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7234/indicacao_162-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7234/indicacao_162-02.pdf</t>
   </si>
   <si>
     <t>visando implantação de energia eletrica</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7235/indicacao_163-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7235/indicacao_163-02.pdf</t>
   </si>
   <si>
     <t>construir uma sala na emef franco montoro para melhor acondicionar instrumentos</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7236/indicacao_164-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7236/indicacao_164-02.pdf</t>
   </si>
   <si>
     <t>implantar no jd santa eugenia area de lazer</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7237/indicacao_165-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7237/indicacao_165-02.pdf</t>
   </si>
   <si>
     <t>sanar problema com o mato no jd bela vista</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7238/indicacao_166-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7238/indicacao_166-02.pdf</t>
   </si>
   <si>
     <t>sanar problema de escoamento de agua na praça getulio vargas</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6858/mocao_01-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6858/mocao_01-02.pdf</t>
   </si>
   <si>
     <t>COPIA DA PRESENTE SEJA ENCAMINHADA AO SENHOR PREFEITO.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6859/mocao_02-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6859/mocao_02-02.pdf</t>
   </si>
   <si>
     <t>COPIA DO PRESENTE SEJA ENCAMINHADA AO SENHOR PREFEITO</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6860/mocao_03-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6860/mocao_03-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO PELA DEMORA NO ATENDIMENTO PELA CAIUA</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6861/mocao_04-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6861/mocao_04-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO PELA FORMA EM QUE O PREFEITO DE PRESIDENTE PRUDENTE, FAZENDO USO DO MAQUINARIO DA PREFEITURA LOCAL.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6862/mocao_05-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6862/mocao_05-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO DO SENHOR ANTERO MOREIRA FRANÇA JUNIOR E IVAN SOBRAL</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6863/mocao_06-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6863/mocao_06-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ATUAÇÃO DA REFERIDA EQUIPE DE POLICIAIS MILITARES</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6864/mocao_07-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6864/mocao_07-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ATUAÇÃO DA REFERIDA EQUIPE DE POLICIAIS CIVIS</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>Antonio Joaquim Alexandre, Cabrera, Festo, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6865/mocao_08-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6865/mocao_08-02.pdf</t>
   </si>
   <si>
     <t>AO TRABALHO SOCIAL EM VISTA AOS IMPORTANTES RESULTADOS QUE VEM APRESENTANDO.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6866/mocao_09-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6866/mocao_09-02.pdf</t>
   </si>
   <si>
     <t>AO TRABALHO DE TRAFEGO DA ESTRADA QUE LIGA O DISTRITO DE CEL GOULART</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6867/mocao_10-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6867/mocao_10-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO TRABALHO DESEVOLVIDO PELA EQUIPE DO CONTROLE DO MOSQUITO TRANSMISSOR DA DENGUE</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6868/mocao_11-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6868/mocao_11-02.pdf</t>
   </si>
   <si>
     <t>A ATITUDE DA ATUAL ADMINISTRAÇÃO NO QUE TANGE A RECUPERAÇÃO DO ESTADIO DE FUTEBOL SUPRA CITADO.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>Antonio Edson Vasconcelos, Cabrera, Carmine Costa, Vicente Rodrigues Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6869/mocao_12-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6869/mocao_12-02.pdf</t>
   </si>
   <si>
     <t>A REFERIDA UNIDADE DE ENSINO SESI, PELO SUCESSO DA FESTA JUNINA.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6870/mocao_13-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6870/mocao_13-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EMEF FRANCO MONTORO PELO SUCESSO DA FESTA JUNINA.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>Carmine Costa, Nelson do Roque, Vicente Rodrigues Pontes</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6871/mocao_14-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6871/mocao_14-02.pdf</t>
   </si>
   <si>
     <t>A ASSOCIAÇÃO DE MORADORES DO LOTEAMENTO CHACARAS ARTHUR BOIGUES</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6872/mocao_15-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6872/mocao_15-02.pdf</t>
   </si>
   <si>
     <t>AO MUNICIPIO E AO GOVERNO DO ESTADO POR ESTE IMPORTANTE BENEFICIO.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6873/mocao_16-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6873/mocao_16-02.pdf</t>
   </si>
   <si>
     <t>AO MAJOR FRANCISCO LOZZI DA COSTA POR SUA BRILHANTE CARREIRA E SERVIÇOS PRESTADOS EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6874/mocao_17-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6874/mocao_17-02.pdf</t>
   </si>
   <si>
     <t>A POLICIA MILITAR E CIVIL  A RODOVIARIA PELA BRILHANTE ATUAÇÃO NO CASO DA QUADRILHA CITADA.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6875/mocao_18-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6875/mocao_18-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ATUAÇÃO DA ASSOCIAÇÃO DE MULHERES</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6876/mocao_19-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6876/mocao_19-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ATUAÇÃO DOS REFERIDOS PARLAMENTARES NO QUE TANGE A APRESENTAÇÃO DE PROPOSTA PARA CONSIGNAR NO ORÇAMENTO DA UNIAO.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6877/mocao_20-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6877/mocao_20-02.pdf</t>
   </si>
   <si>
     <t>AOS POLICIAIS PELO BRILHANTE DESEMPENHO DE SUAS ATRIBUIÇÕES, EM PRO DA SEGURANÇA DE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>João Lino, Nelson do Roque</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6878/mocao21-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6878/mocao21-02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO TRABALHO DESENVOLVIDO PELO SENHOR JOSE DONIZETE MEIRA</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6879/mocao_22-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6879/mocao_22-02.pdf</t>
   </si>
   <si>
     <t>AO TRABALHO DESENVOLVIDO PELO DR MARIO MASUDA EM PROL DA NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
-    <t>https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6880/mocao_23-02.pdf</t>
+    <t>http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6880/mocao_23-02.pdf</t>
   </si>
   <si>
     <t>AO PROFESSOR ODAIR BISCOLA PELA INICIATIVA E AO PREFEITO PELO APOIO DADO PARA QUE O PROJETO FOSSE IMPLANTADO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3984,67 +3984,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6881/requerimento_01-02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6882/requerimento_02-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6883/requerimento_03-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6884/requerimento_04-02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6885/requerimento_05-02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6887/requerimento_07-02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6888/requerimento_08-02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6889/requerimento_09-02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6890/requerimento_10-02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6891/requerimento_11-02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6892/requerimento_12-02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6893/requerimento_13-02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6894/requerimento_14-02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6895/requerimento_15-02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6896/requerimento_16-02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6897/requerimento_17-02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6898/requerimento_18-02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6899/requerimento_19-02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6900/requerimento_20-02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6901/requerimento_21-02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6902/requerimento_22-02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6903/requerimento_23-02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6904/requerimento_24-02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6905/requerimento_25-02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6906/requerimento_26-02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6907/requerimento_27-02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6908/requerimento_28-02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6909/requerimento_29-02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6910/requerimento_30-02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6911/requerimento_31-02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6912/requerimento_32-02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6913/requerimento_33-02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6914/requerimento_34-02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6915/requerimento_35-02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6916/requerimento_36-02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6917/requerimento_37-02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6918/requerimento_38-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6919/requerimento_39-02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6920/requerimento_40-02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6921/requerimento_41-02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6922/requerimento_42-02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6924/requerimento_43-02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6923/requerimento_44-02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6925/requerimento_45-02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6926/requerimento_46-02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6927/requerimento_47-02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6928/requerimento_48-02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6929/requerimento_49-02.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6930/requerimento_50-02.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6934/requerimento_54-02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6935/requerimento_55-02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6936/requerimento_56-02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6937/requerimento_57-02.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6943/requerimento_58-02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6942/requerimento_59-02.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6944/requerimento_60-02.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6939/requerimento_61-02.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6940/requerimento_62-02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6941/requerimento_63-02.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6945/requerimento_64-02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6946/requerimento_65-02.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6948/requerimento_66-02.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6947/requerimento_67-02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6949/requerimento_68-02.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6950/requerimento_69-02.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6951/requerimento_70-02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6952/requerimento_71-02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6953/requerimento_72-02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6954/requerimento_73-02.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6955/requerimento_74-02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6957/requerimento_76-02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6958/requerimento_77-02.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6959/requerimento_78-02.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6960/requerimento_79-02.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6961/requerimento_80-02.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6999/requerimento_81-02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7001/requerimento_83-02.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7002/requerimento_84-02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7003/requerimento_85-02.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7004/requerimento_86-02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7005/requerimento_87-02.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7006/requerimento_88-02.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7007/requerimento_89-02.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7008/requerimento_90-02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7009/requerimento_91-02.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7010/requerimento_92-02.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7011/requerimento_93-02.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7012/requerimento_94-02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7013/requerimento_95-02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7015/requerimento_97-02.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7016/requerimento_98-02.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7017/requerimento_99-02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7018/requerimento_100-02.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7019/requerimento_101-02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7020/requerimento_102-02.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7021/requerimento_103-02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7022/requerimento_104-02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7023/requerimento_105-02.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7024/requerimento_106-02.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7025/requerimento_107-02.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7026/requerimento_108-02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7027/requerimento_109-02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7028/requerimento_110-02.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7029/requerimento_111-02.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7030/requerimento_112-02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7031/requerimento_113-02.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7032/requerimento_114-02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7033/requerimento_115-02.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7034/requerimento_116-02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7035/requerimento_117-02.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7036/requerimento_118-02.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7037/requerimento_119-02.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7038/requerimento_120-02.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7039/requerimento_121-02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7040/requerimento_122-02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7041/requerimento_123-02.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7042/requerimento_124-02.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7043/requerimento_125-02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7044/requerimento_126-02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7045/requerimento_127-02.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7046/requerimento_128-02.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7047/requerimento_129-02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7048/requerimento_130-02.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7049/requerimento_131-02.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7050/requerimento_132-02.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7051/requerimento_133-02.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7052/requerimento_134-02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7053/requerimento_135-02.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7056/requerimento_138-02.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7057/requerimento_139-02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7058/requerimento_140-02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7059/requerimento_141-02.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7060/requerimento_142-02.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7061/requerimento_143-02.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7062/requerimento_144-02.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7063/requerimento_145-02.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7064/requerimento_146-02.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7065/requerimento_147-02.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7067/requerimento_149-02.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7068/requerimento_150-02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7069/requerimento_151-02.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7070/requerimento_152-02.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7071/requerimento_153-02.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7072/requerimento_154-02.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7073/indicacao_01-02.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7075/indicacao_03-02.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7076/indicacao_04-02.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7077/indicacao_05-02.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7078/indicacao_06-02.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7080/indicacao_08-02.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7081/indicacao_09-02.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7082/indicacao_10-02.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7083/indicacao_11-02.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7084/indicacao_12-02.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7085/indicacao_13-02.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7086/indicacao_14-02.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7087/indicacao_15-02.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7088/indicacao_16-02.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7089/indicacao_17-02.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7090/indicacao_18-02.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7091/indicacao_19-02.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7092/indicacao_20-02.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7093/indicacao_21-02.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7094/indicacao_22-02.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7095/indicacao_23-02.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7096/indicacao_24-02.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7097/indicacao_25-02.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7098/indicacao_26-02.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7099/indicacao_27-02.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7100/indicacao_28-02.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7101/indicacao_29-02.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7102/indicacao_30-02.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7103/indicacao_31-02.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7104/indicacao_32-02.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7105/indicacao_33-02.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7106/indicacao_34-02.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7107/indicacao_35-02.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7108/indicacao_36-02.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7109/indicacao_37-02.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7110/indicacao_38-02.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7111/indicacao_39-02.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7112/indicacao_40-02.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7113/indicacao_41-02.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7114/indicacao_42-02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7115/indicacao_43-02.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7116/indicacao_44-02.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7117/indicacao_45-02.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7118/indicacao_46-02.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7119/indicacao_47-02.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7120/indicacao_48-02.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7121/indicacao_49-02.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7122/indicacao_50-02.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7123/indicacao_51-02.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7124/indicacao_52-02.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7125/indicacao_53-02.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7126/indicacao_54-02.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7127/indicacao_55-02.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7128/indicacao_56-02.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7129/indicacao_57-02.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7130/indicacao_58-02.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7131/indicacao_59-02.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7132/indicacao_60-02.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7133/indicacao_61-02.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7134/indicacao_62-02.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7135/indicacao_63-02.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7136/indicacao_64-02.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7137/indicacao_65-02.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7138/indicacao_66-02.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7139/indicacao_67-02.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7140/indicacao_68-02.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7141/indicacao_69-02.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7142/indicacao_70-02.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7143/indicacao_71-02.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7144/indicacao_72-02.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7145/indicacao_73-02.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7146/indicacao_74-02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7147/indicacao_75-02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7148/indicacao_76-02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7149/indicacao_77-02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7150/indicacao_78-02.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7151/indicacao_79-02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7152/indicacao_80-02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7153/indicacao_81-02.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7154/indicacao_82-02.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7155/indicacao_83-02.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7156/indicacao_84-02.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7157/indicacao_85-02.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7158/indicacao_86-02.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7159/indicacao_87-02.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7160/indicacao_88-02.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7161/indicacao_89-02.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7162/indicacao_90-02.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7163/indicacao_91-02.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7164/indicacao_92-02.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7165/indicacao_93-02.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7166/indicacao_94-02.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7167/indicacao_95-02.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7168/indicacao_96-02.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7169/indicacao_97-02.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7170/indicacao_98-02.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7171/indicacao_99-02.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7172/indicacao_100-02.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7173/indicacao_101-02.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7177/indicacao_105-02.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7178/indicacao_106-02.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7179/indicacao_107-02.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7180/indicacao_108-02.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7181/indicacao_109-02.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7182/indicacao_110-02.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7183/indicacao_111-02.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7184/indicacao_112-02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7185/indicacao_113-02.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7186/indicacao_114-02.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7187/indicacao_115-02.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7188/indicacao_116-02.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7189/indicacao_117-02.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7190/indicacao_118-02.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7191/indicacao_119-02.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7192/indicacao_120-02.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7193/indicacao_121-02.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7194/indicacao_122-02.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7195/indicacao_123-02.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7196/indicacao_124-02.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7197/indicacao_125-02.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7198/indicacao_126-02.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7199/indicacao_127-02.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7200/indicacao_128-02.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7201/indicacao_129-02.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7202/indicacao_130-02.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7203/indicacao_131-02.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7204/indicacao_132-02.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7205/indicacao_133-02.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7206/indicacao_134-02.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7207/indicacao_135-02.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7208/indicacao_136-02.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7209/indicacao_137-02.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7210/indicacao_138-02.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7211/indicacao_139-02.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7212/indicacao_140-02.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7213/indicacao_141-02.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7214/indicacao_142-02.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7215/indicacao_143-02.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7216/indicacao_144-02.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7217/indicacao_145-02.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7218/indicacao_146-02.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7219/indicacao_147-02.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7220/indicacao_148-02.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7221/indicacao_149-02.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7222/indicacao_150-02.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7223/indicacao_151-02.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7224/indicacao_152-02.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7225/indicacao_153-02.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7226/indicacao_154-02.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7227/indicacao_155-02.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7228/indicacao_156-02.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7229/indicacao_157-02.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7230/indicacao_158-02.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7231/indicacao_159-02.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7232/indicacao_160-02.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7233/indicacao_161-02.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7234/indicacao_162-02.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7235/indicacao_163-02.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7236/indicacao_164-02.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7237/indicacao_165-02.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7238/indicacao_166-02.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6858/mocao_01-02.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6859/mocao_02-02.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6860/mocao_03-02.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6861/mocao_04-02.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6862/mocao_05-02.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6863/mocao_06-02.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6864/mocao_07-02.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6865/mocao_08-02.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6866/mocao_09-02.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6867/mocao_10-02.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6868/mocao_11-02.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6869/mocao_12-02.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6870/mocao_13-02.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6871/mocao_14-02.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6872/mocao_15-02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6873/mocao_16-02.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6874/mocao_17-02.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6875/mocao_18-02.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6876/mocao_19-02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6877/mocao_20-02.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6878/mocao21-02.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6879/mocao_22-02.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6880/mocao_23-02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6881/requerimento_01-02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6882/requerimento_02-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6883/requerimento_03-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6884/requerimento_04-02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6885/requerimento_05-02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6887/requerimento_07-02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6888/requerimento_08-02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6889/requerimento_09-02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6890/requerimento_10-02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6891/requerimento_11-02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6892/requerimento_12-02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6893/requerimento_13-02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6894/requerimento_14-02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6895/requerimento_15-02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6896/requerimento_16-02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6897/requerimento_17-02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6898/requerimento_18-02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6899/requerimento_19-02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6900/requerimento_20-02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6901/requerimento_21-02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6902/requerimento_22-02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6903/requerimento_23-02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6904/requerimento_24-02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6905/requerimento_25-02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6906/requerimento_26-02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6907/requerimento_27-02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6908/requerimento_28-02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6909/requerimento_29-02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6910/requerimento_30-02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6911/requerimento_31-02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6912/requerimento_32-02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6913/requerimento_33-02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6914/requerimento_34-02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6915/requerimento_35-02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6916/requerimento_36-02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6917/requerimento_37-02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6918/requerimento_38-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6919/requerimento_39-02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6920/requerimento_40-02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6921/requerimento_41-02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6922/requerimento_42-02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6924/requerimento_43-02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6923/requerimento_44-02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6925/requerimento_45-02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6926/requerimento_46-02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6927/requerimento_47-02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6928/requerimento_48-02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6929/requerimento_49-02.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6930/requerimento_50-02.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6934/requerimento_54-02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6935/requerimento_55-02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6936/requerimento_56-02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6937/requerimento_57-02.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6943/requerimento_58-02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6942/requerimento_59-02.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6944/requerimento_60-02.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6939/requerimento_61-02.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6940/requerimento_62-02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6941/requerimento_63-02.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6945/requerimento_64-02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6946/requerimento_65-02.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6948/requerimento_66-02.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6947/requerimento_67-02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6949/requerimento_68-02.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6950/requerimento_69-02.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6951/requerimento_70-02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6952/requerimento_71-02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6953/requerimento_72-02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6954/requerimento_73-02.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6955/requerimento_74-02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6957/requerimento_76-02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6958/requerimento_77-02.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6959/requerimento_78-02.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6960/requerimento_79-02.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6961/requerimento_80-02.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6999/requerimento_81-02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7001/requerimento_83-02.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7002/requerimento_84-02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7003/requerimento_85-02.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7004/requerimento_86-02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7005/requerimento_87-02.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7006/requerimento_88-02.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7007/requerimento_89-02.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7008/requerimento_90-02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7009/requerimento_91-02.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7010/requerimento_92-02.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7011/requerimento_93-02.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7012/requerimento_94-02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7013/requerimento_95-02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7015/requerimento_97-02.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7016/requerimento_98-02.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7017/requerimento_99-02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7018/requerimento_100-02.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7019/requerimento_101-02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7020/requerimento_102-02.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7021/requerimento_103-02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7022/requerimento_104-02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7023/requerimento_105-02.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7024/requerimento_106-02.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7025/requerimento_107-02.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7026/requerimento_108-02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7027/requerimento_109-02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7028/requerimento_110-02.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7029/requerimento_111-02.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7030/requerimento_112-02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7031/requerimento_113-02.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7032/requerimento_114-02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7033/requerimento_115-02.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7034/requerimento_116-02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7035/requerimento_117-02.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7036/requerimento_118-02.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7037/requerimento_119-02.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7038/requerimento_120-02.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7039/requerimento_121-02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7040/requerimento_122-02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7041/requerimento_123-02.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7042/requerimento_124-02.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7043/requerimento_125-02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7044/requerimento_126-02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7045/requerimento_127-02.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7046/requerimento_128-02.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7047/requerimento_129-02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7048/requerimento_130-02.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7049/requerimento_131-02.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7050/requerimento_132-02.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7051/requerimento_133-02.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7052/requerimento_134-02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7053/requerimento_135-02.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7056/requerimento_138-02.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7057/requerimento_139-02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7058/requerimento_140-02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7059/requerimento_141-02.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7060/requerimento_142-02.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7061/requerimento_143-02.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7062/requerimento_144-02.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7063/requerimento_145-02.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7064/requerimento_146-02.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7065/requerimento_147-02.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7067/requerimento_149-02.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7068/requerimento_150-02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7069/requerimento_151-02.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7070/requerimento_152-02.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7071/requerimento_153-02.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7072/requerimento_154-02.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7073/indicacao_01-02.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7075/indicacao_03-02.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7076/indicacao_04-02.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7077/indicacao_05-02.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7078/indicacao_06-02.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7080/indicacao_08-02.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7081/indicacao_09-02.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7082/indicacao_10-02.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7083/indicacao_11-02.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7084/indicacao_12-02.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7085/indicacao_13-02.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7086/indicacao_14-02.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7087/indicacao_15-02.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7088/indicacao_16-02.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7089/indicacao_17-02.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7090/indicacao_18-02.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7091/indicacao_19-02.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7092/indicacao_20-02.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7093/indicacao_21-02.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7094/indicacao_22-02.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7095/indicacao_23-02.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7096/indicacao_24-02.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7097/indicacao_25-02.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7098/indicacao_26-02.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7099/indicacao_27-02.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7100/indicacao_28-02.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7101/indicacao_29-02.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7102/indicacao_30-02.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7103/indicacao_31-02.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7104/indicacao_32-02.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7105/indicacao_33-02.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7106/indicacao_34-02.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7107/indicacao_35-02.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7108/indicacao_36-02.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7109/indicacao_37-02.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7110/indicacao_38-02.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7111/indicacao_39-02.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7112/indicacao_40-02.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7113/indicacao_41-02.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7114/indicacao_42-02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7115/indicacao_43-02.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7116/indicacao_44-02.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7117/indicacao_45-02.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7118/indicacao_46-02.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7119/indicacao_47-02.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7120/indicacao_48-02.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7121/indicacao_49-02.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7122/indicacao_50-02.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7123/indicacao_51-02.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7124/indicacao_52-02.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7125/indicacao_53-02.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7126/indicacao_54-02.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7127/indicacao_55-02.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7128/indicacao_56-02.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7129/indicacao_57-02.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7130/indicacao_58-02.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7131/indicacao_59-02.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7132/indicacao_60-02.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7133/indicacao_61-02.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7134/indicacao_62-02.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7135/indicacao_63-02.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7136/indicacao_64-02.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7137/indicacao_65-02.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7138/indicacao_66-02.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7139/indicacao_67-02.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7140/indicacao_68-02.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7141/indicacao_69-02.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7142/indicacao_70-02.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7143/indicacao_71-02.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7144/indicacao_72-02.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7145/indicacao_73-02.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7146/indicacao_74-02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7147/indicacao_75-02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7148/indicacao_76-02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7149/indicacao_77-02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7150/indicacao_78-02.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7151/indicacao_79-02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7152/indicacao_80-02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7153/indicacao_81-02.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7154/indicacao_82-02.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7155/indicacao_83-02.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7156/indicacao_84-02.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7157/indicacao_85-02.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7158/indicacao_86-02.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7159/indicacao_87-02.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7160/indicacao_88-02.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7161/indicacao_89-02.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7162/indicacao_90-02.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7163/indicacao_91-02.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7164/indicacao_92-02.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7165/indicacao_93-02.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7166/indicacao_94-02.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7167/indicacao_95-02.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7168/indicacao_96-02.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7169/indicacao_97-02.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7170/indicacao_98-02.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7171/indicacao_99-02.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7172/indicacao_100-02.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7173/indicacao_101-02.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7177/indicacao_105-02.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7178/indicacao_106-02.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7179/indicacao_107-02.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7180/indicacao_108-02.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7181/indicacao_109-02.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7182/indicacao_110-02.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7183/indicacao_111-02.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7184/indicacao_112-02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7185/indicacao_113-02.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7186/indicacao_114-02.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7187/indicacao_115-02.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7188/indicacao_116-02.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7189/indicacao_117-02.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7190/indicacao_118-02.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7191/indicacao_119-02.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7192/indicacao_120-02.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7193/indicacao_121-02.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7194/indicacao_122-02.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7195/indicacao_123-02.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7196/indicacao_124-02.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7197/indicacao_125-02.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7198/indicacao_126-02.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7199/indicacao_127-02.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7200/indicacao_128-02.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7201/indicacao_129-02.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7202/indicacao_130-02.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7203/indicacao_131-02.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7204/indicacao_132-02.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7205/indicacao_133-02.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7206/indicacao_134-02.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7207/indicacao_135-02.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7208/indicacao_136-02.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7209/indicacao_137-02.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7210/indicacao_138-02.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7211/indicacao_139-02.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7212/indicacao_140-02.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7213/indicacao_141-02.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7214/indicacao_142-02.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7215/indicacao_143-02.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7216/indicacao_144-02.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7217/indicacao_145-02.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7218/indicacao_146-02.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7219/indicacao_147-02.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7220/indicacao_148-02.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7221/indicacao_149-02.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7222/indicacao_150-02.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7223/indicacao_151-02.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7224/indicacao_152-02.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7225/indicacao_153-02.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7226/indicacao_154-02.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7227/indicacao_155-02.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7228/indicacao_156-02.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7229/indicacao_157-02.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7230/indicacao_158-02.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7231/indicacao_159-02.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7232/indicacao_160-02.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7233/indicacao_161-02.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7234/indicacao_162-02.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7235/indicacao_163-02.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7236/indicacao_164-02.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7237/indicacao_165-02.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/7238/indicacao_166-02.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6858/mocao_01-02.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6859/mocao_02-02.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6860/mocao_03-02.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6861/mocao_04-02.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6862/mocao_05-02.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6863/mocao_06-02.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6864/mocao_07-02.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6865/mocao_08-02.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6866/mocao_09-02.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6867/mocao_10-02.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6868/mocao_11-02.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6869/mocao_12-02.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6870/mocao_13-02.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6871/mocao_14-02.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6872/mocao_15-02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6873/mocao_16-02.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6874/mocao_17-02.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6875/mocao_18-02.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6876/mocao_19-02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6877/mocao_20-02.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6878/mocao21-02.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6879/mocao_22-02.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvaresmachado.sp.leg.br/media/sapl/public/materialegislativa/2002/6880/mocao_23-02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="192.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>