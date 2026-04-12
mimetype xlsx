--- v1 (2026-01-12)
+++ v2 (2026-04-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="678" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="290">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
@@ -887,50 +887,86 @@
     <t>3449</t>
   </si>
   <si>
     <t>Contratação de seguro veicular para o veículo oficial da Câmara.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>Prorrogação do Contrato nº 005/2024 por mais 12 (doze) meses, cujo objeto é a contratação de empresa especializada para a prestação de serviços de telefonia fixa sendo no mínimo 2 (duas) linhas telefônicas fixas, com portabilidade do número institucional (18) 3273-1331 e transferência programada</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>Contratação de capacitação para os servidores da Câmara Municipal de Álvares Machado</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Prorrogação do Contrato nº 002/2025 por mais 12 (doze) meses, firmado com MARLENE ROSA DE JESUS PRESIDENTE PRUDENTE - EPP (TELESCRIT), cujo objeto é a prestação do serviço de locação de impressoras e copiadoras, incluindo suporte técnico.</t>
+  </si>
+  <si>
+    <t>3508</t>
+  </si>
+  <si>
+    <t>Contratação de sistema de TIC como suporte para a elaboração e controle da execução do Plano de Contratações Anual e elaboração dos Estudos Técnicos Preliminares de que trata a Lei nº 14.133, de 2021.</t>
+  </si>
+  <si>
+    <t>3509</t>
+  </si>
+  <si>
+    <t>Aquisição de placa metálica de homenagem para entrega de Título de Cidadão Machadense.</t>
+  </si>
+  <si>
+    <t>3512</t>
+  </si>
+  <si>
+    <t>Contratação de pessoa jurídica para a prestação de serviço de prevenção e controle de pragas nas dependências da Câmara Municipal de Álvares Machado/SP.</t>
+  </si>
+  <si>
+    <t>3523</t>
+  </si>
+  <si>
+    <t>Prorrogação do Contrato nº 003/2025 por mais 12 (doze) meses, firmado com a empresa FERNANDO CUSTÓDIO DA SILVA ("Amora Jardim - Jardinagem e Paisagismo" - CNPJ nº 33.512.722/0001-84), cujo objeto é a contratação de serviços de limpeza e manutenção dos jardins e gramado da Câmara, num total aproximado de1 .000 m2 de área livre, incluindo quatro visitas mensais obrigatórias, ou mais, se necessário.</t>
+  </si>
+  <si>
+    <t>3558</t>
+  </si>
+  <si>
+    <t>Contratação de pessoa jurídica para prestação de serviços de pintura interna, reparos no forro e gesso, bem como limpeza e manutenção das calhas do Plenário e hall de entrada da Câmara Municipal de Álvares Machado.</t>
+  </si>
+  <si>
+    <t>3559</t>
+  </si>
+  <si>
+    <t>Contratação de curso de capacitação para 02 (dois) servidores da Câmara Municipal de Álvares Machado/SP, intitulado "Impacto Financeiro e Orçamentário na Prática", a ser realizado nos dias 16 e 17 de abril de 2026 na cidade de Curitiba/PR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1222,51 +1258,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F113"/>
+  <dimension ref="A1:F119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -3493,50 +3529,170 @@
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>275</v>
       </c>
       <c r="B113" t="s">
         <v>276</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
       <c r="D113" t="s">
         <v>9</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>277</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" t="s">
+        <v>278</v>
+      </c>
+      <c r="B114" t="s">
+        <v>276</v>
+      </c>
+      <c r="C114" t="s">
+        <v>22</v>
+      </c>
+      <c r="D114" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" t="s">
+        <v>10</v>
+      </c>
+      <c r="F114" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" t="s">
+        <v>280</v>
+      </c>
+      <c r="B115" t="s">
+        <v>276</v>
+      </c>
+      <c r="C115" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" t="s">
+        <v>10</v>
+      </c>
+      <c r="F115" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" t="s">
+        <v>282</v>
+      </c>
+      <c r="B116" t="s">
+        <v>276</v>
+      </c>
+      <c r="C116" t="s">
+        <v>27</v>
+      </c>
+      <c r="D116" t="s">
+        <v>9</v>
+      </c>
+      <c r="E116" t="s">
+        <v>10</v>
+      </c>
+      <c r="F116" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" t="s">
+        <v>284</v>
+      </c>
+      <c r="B117" t="s">
+        <v>276</v>
+      </c>
+      <c r="C117" t="s">
+        <v>30</v>
+      </c>
+      <c r="D117" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" t="s">
+        <v>10</v>
+      </c>
+      <c r="F117" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" t="s">
+        <v>286</v>
+      </c>
+      <c r="B118" t="s">
+        <v>276</v>
+      </c>
+      <c r="C118" t="s">
+        <v>60</v>
+      </c>
+      <c r="D118" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" t="s">
+        <v>288</v>
+      </c>
+      <c r="B119" t="s">
+        <v>276</v>
+      </c>
+      <c r="C119" t="s">
+        <v>76</v>
+      </c>
+      <c r="D119" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" t="s">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>